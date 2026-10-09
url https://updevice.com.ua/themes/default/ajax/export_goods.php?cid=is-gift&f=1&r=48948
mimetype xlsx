--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e3f4d07d1481218d5f13ff3a1367b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b521ce7d63b3d6d7a8cb87c67c4962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e3c30f5317a72972bdbbb10e0fc053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6295f55ea0f6e267df35b7b6863957d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5413827bfb80fbee3703423b6b503f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9a9a7cdfa88e7f98feb8c27c5317c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84bc2a09ee151cdcb9f36416bb7b367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4d033241d77ee792a8f9f647370538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408afc8b72dcaa073cee6260362cc559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4176c607d66adc87250e1fdc103aab310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12746d43f7675e6a73c814b86c645c9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47e973e263b45168c010db4902936312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314abcbb4dddb45054101329be13cce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e85173c9ae20b7d19540385377ce9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b5a4a51ae2fde40f784b1e8231ed815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6e5babe4a2cd167e641bcca8a487e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e20902ca4f5b8b23ee16a9930a2e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da02e8ee3517f045a1ca8ba9385a10618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1a77c2a1a8e90ab7a25ac63ad1b8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cd8bcaa387f70bb84ff247a9967bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd89bf5d86ef56885d7b144e842096121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0e6f8751e71e040879737425ce5f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab673e219c97f9bd96569659345d6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484de2084cbbd7720ce81529ec56ef0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dffb6e108295f21a59abba7168adf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee3420bdf646e946b11bc3917d8c2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fe61107f41449b919fdc4e1438a9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b695ac6eefba9557765e0663ddcd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e04d99d06748433446efc2df20d39b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe1d119ec564cdedfcb4c25f38b29f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c63695a725cd59ade6ca25ce963a3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8099e80a5d5e1358533a621cb56dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ddb26316fcfb540c3ac817632414533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40adeb03a2d78297b31298d2ee75c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3890f2e2e73225b496d2f2e44ddc535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6fa052804780bac59156549cfac0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0742741e028128133a4431f5e9792b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36ef44d5603c68fd9c2e1b399e2ae538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22883fc21cb63bbab005de1229d45b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd0650a29f53a8538ed7a45149460e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124b2806bf7f286fa38a1bbe9fcd16441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a997f76402e5ad210744077904919942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a978d1d7d83d6b1ebec9934e86ee243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d25dc5cd43f07031780c9a7489c0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb100e721030ff64c513056ffb78b7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dc2de0a25be3d9d8d57b618691f1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579484f8cf9cdaa7c527090f48bbc3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8f2494f7c16d05b3c1369a6c7444b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedec808fa5dad8de1f9c7ad33d44d9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d861cc2ad10ab0dbd9c63b9a195d95850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe1ce49a671061952c907d71ee80e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bb4c8785f22785d12af006c1e2a3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b8a5ab32b57e25e38831c3772899253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e833a6b782eabcd152d3005ffea1a8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8546ee41a307c54ff448c6f06dee5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bc42a0f03056dda9c19bed513e37d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893cab5af53c2eb7cac1a37cd0f2ce557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bd267690a6926683a87679526951358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758efb207b77ad488835b7aac307a8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c7d743c98e57edd30067d981a918660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db886c9027a70d7b926d87824f48ed6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed06fa3c593938116ac03ba896ef3f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273823b0618c858ee567bc203a2c968863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ceef87acd16e80e6bdeb39af50dcd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d882774f1f99bca45a78f24324465b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90023244d49fdb29d78ac983824d99766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd6b80c09cdef602f0a08b8b7b21d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396936c1ffdcc37e50907edce0b1e88e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f5da9c0f4687ed101f4b45c75e77469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2339b2b7b15c405efa863ce1c6606b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d679b878e4c4e9d48e14543ec5d6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2457ab8f2b9e54f33a8af52db4815872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167af5c41aa46d3274d3a23194f655773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a016c5225e4ebf92de120ad80f61274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81962ed12949eaa8560d91a905f6ff9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46122352b76465cca1d88f6b7dd91b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6c03ce1a7ad603138e877cc1efa1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e349201a543dcd91b387bf71d69c54f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c0d7fb67ae5de5434d3a8224802b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c770aae95339aa7eb0b45c2e49368080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3c36facf077c8c29fb270a202385181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc9b13d2789f5f0956bed3da66fdb082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016965597b5172528b8a15a4345e80783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfda32e2184d710215cc59a087e730e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf70af0c783948e33d5687b50307fd585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf09489b5b91072e7109066dd6fe9c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4aa7fdb483584c327a6287c4d1ddea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a2d8b15f1fe3efb11d3585f74f5a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d4190ec09b16da93f135b845fd21689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b33c48b9692f8f94d05bcbb62a75290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83ba7bf027dcdfc79e2ceadba147c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd043669db7b21b0266466f76bbab7cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89721343da908b3a5d2554fcfc23aa5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860d35d7d3c90798eecb33cf5fbd9b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978191f2d3b986e38a7706ee8610774a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15fd50a98ce26d700838c4e9d34a9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8632a21f7fa2093dfdbc9e0de824cd997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4a36ca28b06b6a749e22b9e792df198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e14b82f69c83750f90ede2f8ca37399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d195579f70d62664f5f436adcf900100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d0c6c0b56b3feb6a1c2bec98b40f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1b1f636193b9d4bf15ee18b1bc16d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b83d2545e9946da809060c4dfdc2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fa615273db221096215230e1f448f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df15400fefa448e29350d76d18f2efa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ab5134d973e4e2f9c0357a018cf41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac642017b2fa1d7d1b7bcd1ee87ded107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10d6eaa3d5991b895aa8b85905396d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfa36c2cd333a00bd52350b06e01bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19098c53b6039afe8ce04cb042fd696110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910aebab6938f3dd554663e7206fb80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48f7fdbcab3fde5c3156435ce9b6db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a088c79c4f76d9ad56fbfd57d20e86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be77bd3d59d438ae7b8f2c601ff2fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d792481097459d457e2fe6bcc575d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67687707f00e2c6631fd9e51adb5c29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbb346655c9e816534553f10f8a9d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5c535e50adf84e18b905ef355f044118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33b38e248b1c1935e52a25ec52778b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a47884912d184eaaf20dc745edff2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db56355cd96ddb57b8fcf15a30298e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d06c309c18d03087f5f5d6fa0b93fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faf305cdebede2fd5b210aa1c8b40d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5530a059c5f92134eee4e66fb81b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b018fe18f0e6ff388a98d3a2d629a39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a141108b76bd00ed80d3e67f017e752126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1b9da539da85e39b4d92a28ce0808127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa74aeb11a54e05e94466867dd6640128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de3a5523a30bb6138f87136efafe68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02750123bb82a6e9b20cd7616d111df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71896d4451f203937f22901ba6dd3f59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46139279e9e1ee3ea20b288ef2930f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33e38cf71a821408f8622936cce175133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb077456d76e86c58c0a98acbdb28328134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c7c12b16aebe1cba209df1d2b7a7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfd6e5a02640647d51d965c5dc8bc9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a27485f864ec6ca5ed6713ae2263c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c43f654bc9dfd87cfc926dba376ada138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03c4d89f3f23b9cd8379034153b800139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ca42fd4bd0ddb0975658d58d73e24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aed8ce73d025443b59884bba08fdbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d34d6798f622f8dcf1b4b138871a67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87024fbbecc54352f42f523afceff6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30ae9054bcde6767617324ebfd4ea1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7df5d72e0e90841c235f4d69804ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06911eca3ee87ad59e038de54cc2e03b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854fe8a6d6267885addff1c2f03add9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006100823efc4aec82d783506511c44e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f101072e9739cb8f1e01c4ba8054d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e6e1456081ace3c723d35031a5a2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d316ac7f24db6d25cf2b80527d242151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae73b1512fb44b0a851ab306c8919e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633f459966c2306c954c2bcb0515160153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47b63fd015c4b301464bb59bd11556154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16088ba0c89fd17d2bb3b312d1d090b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5838b355d8a36b6fc821686219f375a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7d3d4e76a6e65b2c39a3c28b347c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b24b72ce8ec79bbd75d98d327e2f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851145d62b4ee36b2c6a9614f34742dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc813b449a701c7576d28fceac4aa87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cc9694795d8202d0b152b76d563c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee97d36f860774db3aa12eefcf7131162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e611a3e7e406cdc2a81faaa1a5e92f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd60dd9da8eb85c79c0815a41e52f4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a959c5ce0cfdbd02de247a58880a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6b86752725d365e99dcef02ff3d7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746525eba11f2255c0db7b0e314e4a3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8c4134ec26b4e1cb7a3c067e7a2f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59a67b9d19d41c4dc7e932f83e4424169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76433ca4cd055172cdaa7951b4a3da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42737fa32fc459ef4321244035f256e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d60148593fc814d5f8dcdcb5fe330b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce87ca7a460d672a7874c42c447af3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb6818c428e57b15dddda321c8226e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bd7b4a5ba30ebca1b3c42b666de9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baaa035cdd10d927ed67a6f41ba1f52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa8990479c630d46dee246d307774e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d97af0490ca28d51cd3f05dea8356c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb4d767f0297ac39d79ad0138c67e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceb2ebf3b0624e762afc40e3e3f73c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69526ac37c73f20dd30e32c313ec158181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e956a9a4c46bb0ba816c365d49ad37e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1e8ec28372c97f38dda2ba376cfa2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb81d41f57dec3bb7ed12bee45462c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2031d54fd1984809879021f3adf0ace185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16b7dd37c0030d0fafc8e8c3e877ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7686a5f764e5089f87165e4c40a75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28bcf6f0c339ea271ded0c7746fa1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445457385518d8d8e79c87972301a19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702b50b6cec52d49f5887f8341d7418190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aa3dbd9d6cb224bc70a1d4e26d24e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f84b8e20cbff5ba247dc2b84126f58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c656da1e0ec74f9fb6331d97ae07d1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805da1dac0c60adc3e7ffc7f32904bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370c7e34e9d694f8f80de025d01386f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae36c179bd6bae081dc32c1cb5704c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2606d05773fcfe62c8ad9ca6638162197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a945cd16f45094f7a392ee077f348f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56758198fe94529c5b6abd885214b5ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a8b1aff460e2bd2bbed01ae1d7d33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57249e4aa7a91557eab4f4feb03d867201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbaf7d41199856a0330e855d3e1cfe4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbec1cc38eb8942e3d19298886df476203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16355e807ad49e902be3faa22383cfa3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df762d92e4eb987310e5bc0713875cc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99dbc7c4e398811b8f8e5ebee24dd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2029d23014be6627eae9e31e9b2bb11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292be6d9405d0c355ccbdc2f2c1386b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a1e11e6924e88be60cdc97843ba4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1b78ad62a62bcc87b639d5cd640de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944b1a2de3faeeb1536843cb10cb5d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28693150d24a0ef8290bd20cdf9f46e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8c6258d91cf566579446c4ae35b01213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27225b777172ea7058c6a65be53a41214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50f19956afbad5024f3bbd1b024e7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ac5b2b0754d07b89497237f31ac27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989c31165ec19b7b2107ebdf1b703ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371b30530757600d4a88e09139500d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60394f10b8080a1b34eec04f8e69a85b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ad4d254378c361c2f79daea2fa3dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c55e829ac104604790a62597ec4970221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1353ecbae2b2cbedcb10f870d20f202222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375892efcc0c8b35eece0852d656e5d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943709bac85809bb216bc74a9b891fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cbdc6d12c1c55d1a6cc4707a29b8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4888312894f6ea553355fe9c7f8ec9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d23273b275a8eeb795b14826599c55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479873cecbf8199823046a26da7c74f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e4b8df6b0f4b28e44fbfe2df0bebb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f04213d0961cc269ae3cc461eda1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288ecf617b1d0e0e26d556bfc4ee625231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81d0bc83307e62c52a896553e62b6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75b5781a136089fbf5e4315aa5ac3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01028ccf83ff9a4f3e46eb1ed40265234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e445439c258d1c420daf7a4a770f31a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea1ea30707fbe169954eb899886de1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef45aebaf029159089ca1d34ca5278237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1f6f3f75f511ad3398920c60000b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9bd6a4ec86421fbc76931266d5e60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f0ab4727c51cbc4e1b292f5f98456240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e21e03c444f9cf9d91faa459a8675241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa639fb83fc6baa710e67fbc4a0fd164242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a243c0af0178d182fd1a197f10e51b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cd6f287867d9cd7f7b9c47d60f9b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cd98041da3dbebcbde65cb9951b59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38080e75f3674e2f34a9228d4766d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a215ab20a0e627a16e45548c97d39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39518bb944a050d6f7979654f9805526248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b3d7db8235c6cdd76deed2211a13b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fae73d5fc02933ab9cb63c45374226250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b2fd506913509a97c1501643301c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db832957250415e64742a8b1f12b46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dd1a632a1b68c2d6b8fd7e28064e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15df97c65afedd8e3fff09e00ae2f92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952073502cda0ddc215e3c69f674a81a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e26229d6a387a28750ebcf021e6dce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87336d8ed6f730d5308b68d021eeb73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d6f714714213538296778720720fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a4409ad4b66fb499c228852d422ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e6ae756abe133486b007ac4414be7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2cf6670a5e056ebc0cb7c719f657e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe52eb829b7be44a6b78228f6b0618262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ecdb1272419cdf12a167340ad0992263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228ac2a6df2fcb12afdc9d20e211b5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afc07758ec6c1b10af566330dc8f86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b9bd0c0e2e81b1d89ed58246ab816266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a1fe034d465f3a7b845b03577b0c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e92758dbd06a56672fc6e9ab604e2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99097e92a940b017b294c36eb33732269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b32d37e742d28e2e3b5963c97ada2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40328f79a1af36634cdaffa753bca3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d660b14590e92ea1847a910f5e6a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf26f2c11613b0528dd8ec83e93ded9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397403f1f8093cd12838902b103c922b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8977118efaae0b0a1e5d200c65e6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14387122eff33a4d2a7faa1460f6f58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a852c2b00d2304985e55f9a8e3e3bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d5eb89c0f160b7e30ab456d603c56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14974f21ba87dd515796d05ee27d443279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe191d9821512ff738b9d68056bbdeaa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28206348f792618d4800adf2c66bc4b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aed594271920b91798df9046bb0864282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969c52f20e5b673d6c89c2586118253283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4838b275bc16032b86e0c5883a46c3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc49070b5204c38197f05ea68c9607285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9c4eb4d5c7c956232d22436248af5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfa68ed5f1d24e656a6da6c3f72ff0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80870e2dae20d078fa0b791206ff1fdd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb89302633e849bce08832234b2f8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee722508c2535fc46134367a01ac25e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ecdac1a700657976d1dd277befb06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8b6825ce07395ca54254029b8b757292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080f7b59be4201461e1cd906bd482df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c9cd0dc82d02e7dc6bb05e4b608c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d0355d457d8c5cc0c79afd34d1704295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20894641f2a85effe32befdfbb15ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b10f71f71c49e1f11f6c342e58c62f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249f7135d66fed8804b44821055a06d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b51c4c4a4170837171eed26b5b93d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7ac5c359ed2a186079423621487b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159688bb25f7ce2db06a71d33ac73bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5684f93da2f129ee95af91b8c0244302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17a0e6053ad64d7d39a787b6bea827303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d25585f4b11d356980f78ede286589304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8b3508b71d8aedefb080d57570552305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d3c2aeddcdaaff52195457664496d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb032ca82e60f7938f3dac11bca5b87a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca107cc334374c8321f202ba53b2ef5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463242bc34e2d673c1e6f3332b1bd5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb543d3dcfceff3be71280a445b299310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76113580fe677a027a4d29c0500a06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab176dea6b732183f6fd250d222e99cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d80964ab4cca6a46a15b20e00847a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477440575ad873ffe06e3441811e166314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214fcc40dddcf487769f9bede91151f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9821aaa06bf542dd4ef63fae95431316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937598ceef68681205870e61d68fec1e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2882bc8b0eb483cee0ef0f05e300f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8701185d8219a5e773d2af7cf77257f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6f636c4849003357ab7305a44985d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d48035f19890cdcfe4b9344cbd1f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb1bd128d236cf352b531db9c426b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225a1a842c27efdab151c3ac5279553323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ec9cee5cc228ffda5c3faf17e22e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773417e99a97f0680df09691bbceb951325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b777396120e0404f4c07772bad28d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e75df49a53de1591beddc6aa912bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78bb358b1792e03be1825c153f34ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad97b09e036024008e94f9d094ec9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996d77307f901b9c6621626b5987e3e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3a8cf14cc55f4700a743b1a5b8d6f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81f62950faa46c9d32ad34879eb8e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cf984f1aeee3f5c4ac402b5f299a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9b56f625db6ccf0867146688505c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb684f950ea5c393c4ccd56db20f8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a974340eb7937171b0f16ee13d7514336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378e0cdf2b1f820a70967061cd8b965337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b78580989a7fcfba80d8d9c22866d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b249c4211a796416b12555e5ee0e47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb73eac6638c81fb89de8186f82b87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851215a4c8df98a0667e2df42e72ad29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3555f98e16e8bd66e3922a55116f13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad71334764f96e6d2ec29133b0a1343343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb0e2a94b9bf53deab079a4c2fc159344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e6699f95d882931ff44b3ef5aa498345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb3400c0b37acc52cbd7236a5f4dbf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b788bf8647193f727cf8765f85e3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f43ff324217c253479a81314ec6a92348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcf316f1b8870fcd1a7fb72d580864349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce425592d8b10e3647916e155effa9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc09a86b1aaad7e461c0e853d8a483a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84161387c4b3a563636843632fe2dbd9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55902335ce8800fc4713d2b154dce1e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981d53e74c2520f7b0d220a517b2bf8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17df3309ba8767e2f837081a4b983ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362d8ea63b9204ab21fa9f463058103356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ebe79f146559f3c16b26c87ad4c9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bc1438496b673c5811a31de6fe3ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161d013a27dff81815058b7bb790dba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d90e63ec94186974441178b7be1dfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6730908c40620a12c2a9264022692361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edb0bd5ca544e8c93d3d7ed9a7e724362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce530bf17a57e2f1df4d64a061e072d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce9d706c7276d1d26c8dc5dafed196364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37802d35a5b61eeae78d50759fce50c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab753e333a4f752b4ec2f0c770c68050366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608f24e776a9f815646116fe74fb8ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428aea956d84273be873350ab9db747368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ac348927b316a2ca72284148fdd2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9b7e58de152b312aae4c36333caa3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac858a6b8a4eb08fe1c20f5d76845299371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761c8d83ce5c9262c5aabebfffa6906372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1508429fa779a069546805b980d6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dafe732e6c264b732db6b01c85019f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228725c73f4c4ff7dd01f732004b363e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7f59060400122af61d09ed9506480376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49d7b4d34c0bea61e264031d2b04d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5a4021b5f5d1eec56fdd911bdb033378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9966dbff7053ea57a84e72b7bbe8d44379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c40ef8576e8ec15bce512c5203777380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f780fcc8868131ca438b3c250f5ddd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d928833059a20cc8f4a9a20318050382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4960f64f746f584f918e3618cf802383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c26150fd3d2862b2eb8a284964bf4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83d57496b9632408fa768f8a1d31d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a032528e7831128a3a027ae030b537e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06480a0e61ff2ebc0dcc29247c3626b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ca43041d6759e031c987e255c39eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bea257c98bcb764693a5839dad1df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaca1da8ed08bba560cbe59aa345c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63170e2db30f7e1843dbc04605177a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacada3d0cbe5cc3b42dd9bd8f23c692392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95ae41820f995faaa21bca36594530393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade55ef1607bad5bd61302913c8981c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88dfde1fa54186a17ac4eee13b3db2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f237923fa7e38f8f2214035d6e597a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50639538b49eb35f8b2d839a157ea135397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cf29a97c23209d9559dbb20b55c7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abd12f72a3191d8789fcd9a7814bc6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17a4625091111f32327714fa940607400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9660e66e1b4cbbe1679ffd31be7bbe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5a01e2f807b1bfb13e9532137697b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d051d678d2fbf9644d3b2df14d6bbe7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0252760494ebee19373adb250276d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315f5cce7a26923099810894c3df9b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2241304c5fe42773a18fde6d3530a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f8aa81886f906a9844a61dc9f9cdc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edcaf044b7159efd1cec5ed1d0e02d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429add82b64924dd68465b2a1f5a594409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227a980d392bb3405aa42835d70d705410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c592d32411b8305f664b38bc9dfa8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee94f6de5b8a66616e3ffb925944ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f800ea31e264fe7ea30965833015f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7421ff42921ea749442ad04a56af4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25eb1d0e3e1751abd7e2b5b04eb3fbf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716c570699351ec0a48ec6cd60da0a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71d09e9301e2c7b7a1abf95c63d0c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d1530523ee6a96f64eb948ed534ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338036712810cca936fdfab2e1836da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e881249b394abe517aa9654a39388420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51284f970df29ae82bd981b0fcd64d05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45d1078c160b1c0250a133d24e806e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a30891ebd682e3ca4d420d932a771423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5279b52485fd362f59bb3c280556db6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbdd7be6ebd6eff5d387b4f28ed452425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a75111821df4abb0cc746eb595fe9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dc0bf4e17c0d03b19851b115f4f76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae86ce7f9fb3eede1cbe24afc77c98c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb1fd5b5eeedfd897c898ba72d6eda429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b7545227adb0ffd7f305da0f66c18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f75f3d24b3a13d7d21624e21f87e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff67f8bb5797b5a624dc4633643af68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a49f936bdc652660ea60602c1f32fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9efd900682ec401d12bfea3600a46434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b1bf1ff02dd983141d019a7a211c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b248626ccf954c60da3e5acee4d340436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8715cea0b5d36dfb91989911534ea8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f84ef6515a6449b8496002c6e004bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a256941bec6bd8268768d9bf48c7fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86efdb7be3269b3c5698be18154f701440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b67c576346d28017e6527f780115b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1d895fcbe7615ace2a3b6a852541d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6141a69fb460f3a12bc8e71448a15c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca14c824d89df007b5db1202090ba0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e336295e6eddaf2499b64186066582445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b834b03081d78cf7b9a6256dc4c73f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc4992f86f9ea30f4fdc113ff4c399447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2658da6ad0ff098d72fef4724c62b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb455747d77ec0fe06a96e9c303497449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30196303aec07e1d10e2eadfaeb20c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fffe0bc6682d3c32a581f4b20c08b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c8c1c92d933158e2e368780568be8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc842f0eb8c7f1e6cdf444a0d329a041453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851de667c50bcf85645afb601dd59523454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a594fbf4874a1d47f69e3f30ebc4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e9a22e3138adc46096627f09e9580456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8eca471a385433a1857f226684272a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60741cbd2cbd325199667176b9f33d0f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39e1cd770af200182ba13cc302b0f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c08c154410a9780357f4d296d24cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488de0a49f20be1bf3900308a5813ffd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994ace8f537a7c64170bf35d5adeed6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8304d7d77db5a292242150584a6d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5ca2a61246f9725c2397bc413352a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699ec283d85377a035005ce404d4d0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732601bb2711a03e7c46d458111c0d88466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf807160691729d3671a0ee861ff8b14467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60bababebd0287b45f25d41e931f0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8ac4253960b2ce9b02798213e4cc8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f39c23d0f3044633e9e6bdfcf8820470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474581cb9b63702485392699fabdc5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abb690b62ac0d31a69566793d472da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72971ba786dde8132697d5fafe19f9d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637ae8e688d552c845c38450f839a71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e6aa3460b63878842cad6f55d8f8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3c6d17cdbe3e1160600172e1b8741476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570c0e85cac0bf5e2579da4475e445e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4796ba394101bbf1c7f6ec7c22cf7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063c08f9f5794320030c8fc4bcec95c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dee9cc5439ec977d1db18a2151f16a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648e627fd2826d921c98b371624d442481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76ccc423c688259cc20d41fd4ba1d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a619a4f36a08ce8809d8b92446182483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3c3a316790caa58896c81ec8b3a83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70c92669a38a0919ce84bf55491b5c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d18c6ff0eb298900db1bf00c97d25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae08fd154ce87c528ebb1c14a20768487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa859468d60feb80924eeb06bc0683488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a91bc4e0d2e7a85d995d786559c0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415532ded491905e02683802807f085490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6d26bf9a9f7dbc77c26db54ac858a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1061eeea1026530ee1b3f1772f948c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ae01ce51c64cf5bc85f84f418df26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7371ef1f76f82b25e15a70cd639100494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd914fdaa665a1d099d4e354ab6676f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce952a542ec00154b5488c155e1875ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d56b5263106ec2a8859196ae5ed64d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50268301e50431c57b8d1bf9711992f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1eecbf12e284327ffa36e7b71038d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f9e2b768111a150e2404e46c24215500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf266b9148a88c2922dca933bbe4cb1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55f72f6dff46d9a46a9c9e55066445502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea661d68b3680e81d9ae5b9b2ad0b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fc4d3f9f9dc0d70adcfdce7b2c794504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb329bc90eda2342395c023fa605804505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8e4072d573149250e7ac52f08c224506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2ffd77142c423fc173ff35f39fe00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467735c0e7a9f3e46b26f770acde0bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485044bc873b49a695e22a47af94f4fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af895c3323ed0378f7cf247ad661ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09653867a403a6a93510132b69ad7ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff365370d376d69ffa872c950228a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57c3bd89cf001739a8f82c062f233e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f9d3aa80e033e7742a901a250882b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32346c18cc4b10b8d28c66035580fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bfdf5c8e8f9c1f685cfb397d044a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2ff668831578bfc58a7833368555e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46e3223c6302ff86d408a18afd5070518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c852181fdd1b86f9d69c7a8ec02d671519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef78c45a4ada6ccbc22d2b773245ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a9b2f9e41eb05463e3e1276ed2e23521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d800050c637290e5be1cd2cc925d6c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ded810f6612f00e52e88f79fc1584523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be4cb89454efb281ee70a715930b5b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360416d127b76f638859a26ad3a8f71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29916a633e679fef55adbbd52556871526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b0a7d8e16d01931ee44601a7d6d77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f46b739dc7847f4f957ff18ab96b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c13a066b025e171d7bcf87224ec799529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20afa43928b6f801387861dc72e261530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d09ebee143ea6d2a70d0325aa52d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837d591eb6606732496359322c1b932532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9be557460a756a6995d74d8f984613533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72a4c2c08e00aa9b3af029a612a2e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f4bbc7b252de58cc24dd42201fc4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876238114355c1d2aa21a0e14abfeb5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2c6008dd2cbae6103dc76325512b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1259afe92896f3802699678f717e328538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c120a4ebff4c04be5adc73d5bfc9c57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f093072f862a89f03dee7f69ec4414540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7a0df000ef975b62972f8b9ed581d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa232371281307a3d9b3c94e6892aac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb7d4e2d5654d5ebd2dfdc4af1e6d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebb3bb888afa97ecdc5cf5daffa4a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3802e04d02e73fbd2c8ceffa0896f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969e9b5ef5b7f06e4d31fa14f1a053f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9bf2dad29f4ba92c3d47a785a11d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abdb2e48222d99d6790c5ccf3d6cdf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2ed6f09828750708b092886b49170549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0291574aa375c3be1604c55715fbd1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e34d1febefff6f2c7795387bb9483b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15d24eecb56da3f00a775a7b25eef6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dff9f96a83d44822de88cc55935119553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b58493a8a718ea96b8b24485693c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2df93c9bc3fb5390b5f90bf422c47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef08126e487f3ae9a95304775c9eee0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e3436a503fa96aedc5bfa1426e0ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ed8a339e304b9ca0c4fb2a23e5deb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e3c31d14ff2849917be70db546de7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb59de43389db12a6c08bd6b2f9bf24560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aedc9908fd1d456959b1a2d6820b21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bda2f266c8bec2da93ca3382bcb77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda72d5b19b1d0bfd5cc1d66b65be76563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dae1df0262bf28f79499c22e24d23564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94566bd3c8113fd18a7984111b73fc3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d51500c8e8d353f8117c07ed109a9e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192ccae3b55e526d008a02d47e61606567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38280647cdbf39324fac1683e2d638f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb766e54f2d7cd8dc4cbd29bc8e8a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97106ab6e35322634b3b6e8233cffba0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8f7d6c6894ff798b684f2cc6377d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea01bd4a5f8ee6161f9d850d7292a9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6cdba00c6a716dfed66c9e96db932573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c5cc4bbdee499f4873b488d45f421574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384d269655fd8002a09bcfd4301d729575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee74dfa97cafe164e35c36bc30242b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9ca741b312e9400e247b63bdf5713577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf5a0b5fae728fbb5bf42366dda018578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51022289f0bb2e8d57f8cc78e5e238579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaf32dcf89151271dbb948ae325795580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3248f5a39886d36c99c192f2d48cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bad685b1fefd8801f48874dc9825d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b681f6c3d01c3526866b6ff396ff31b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fa22e151eeed8b31e9ea4c2d4743f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3387e0842b201cd9f50be6bd418ce1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc253ce0e4439ebb2d4408d3e926c69a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ba5578af920ac3b7cc084032aa7e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13018a663356f710e646d4c8cdc0558c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88636be479d7cf7c9839ed6a08f7560e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc5415c3068cd2884b1b83df716535590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6df71126b687f01037becd807de20f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a5e6faf0ca063e8d0a67949b60b56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610f943797d9fa0b9731dc0320e9bf6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604da32cadb71e7b997a1cdff99be7ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4965a3335f0d139464aa39586151c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbf87d7c4a498dd07da5f6eb4b2c5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a21b503f5ad5d3275e04831e235c54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7c656880b54557c7c4cec353d5531598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240256f18ac2adbdac69f1b7b0df024599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ed60a17eb2c3f2c2a8bec70e78604600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f862049836f4e217a78b40780f90e2e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8e1978eb0d6aad8e7dd528bfdaf85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47e258e0c0e117b316d1400868f0f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06afd22caa9de72776432a8d04bf3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bcde4c3c4e9cd9288b2667891967d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e534df35e4e98620e70eec6cb3e1b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789ca016f48b398382ff9773effc117607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6c865b559eb028bc36b235e783226608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff0af2b59da1f2e230fa2876d86e33609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4bb6a359d4eefd22ee318afd3eb05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20b1a2aa4911f1ab5ca95ac66a35f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8614f4a7787b23b7117ba64c4f9b9de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef8e745a51273d9839862d2d2714b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adbe42dff4ea197ba9755c4e486aea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e5c3b388b12793ed4017575287742615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c58569e6bc1dc280ca8dd4959e260f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fe6db102db2e46a62a1b37efdfdca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec4417802cb350c6ad93f2eb468514618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1d7924a9cb0d8fdf826a898d6f0a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a99598f5290c0cb1273fe18fb9f05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04767b09dfe57fa77cb4cb106f510a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d009308238c0d3b651f75aa81c75a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e419c27c6a7a34246482197e3c89ea2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf0a84c49a23ea522dba5b6feb57a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2bb68eec3cc2031ef372521e5c464625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e771519f7f4d94d3ed764b690883f09626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b757092f9e63f1a8f5b6181225c234627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf994fff673f2cf68911a406fce8bea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480a9d292d164086d046292b7fd42a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51374106dcafb15bedd1ef78c023343c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a3598a8ca944157cc0e7c9d5cbf2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af775b933af6c25c60fb8ae76650219a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf3b413d6026b454db5c85032d62bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f49d703d16bf335101498d27967e46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde6b6917bebb2347a9194352ca17c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28962a8eff6658fa148fd7a44969c7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f0a5116039c7ee5d49b88426c3592637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005a1d256f9e745c4e59cd8fcff456e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422c23d00cea7935869343bd59de2a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07311e8c29de9a7778b861f439f6d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2892804b3851272e90bc54127f028b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a35a07bb70d4021f3dbe6c1b88bba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffa4a5b21c82c1bb6d3e7a5217a940643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a9c64aadefa9d3e68209f6a9a6781644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce368b9aed62c7b1d9640215ff36bb7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5d79195964a4e4ff5942bf835b6c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a37c405f51dce8aaa48ac6c8fa188e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367bfda0e772a3dceed9f16b76a09dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b7747715ce508bb92e53243ae4405649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a4ecd43c46b7f2ffc07e6c711e1bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb015530454cce85fbe99976dc33c94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9b94a5e0ca34bd0b3e0cff87697e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f499d4a88b5bbdacc37c3daea3dd4af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6b7245ff4efe21265b0878bef8f17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6abcb21f022c34b8a6f16ba0424512655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78a99356f6c4d20600af0fc556182b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ecb2b556ca3fd5531d0c6d498e34c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a8f8cdb18bc90317c3cdff7828b99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0075209b173f71fcd0a8c87754e1dc0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d0bbf32d42897918ae51dce76f4e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ec9b5f88d4d14b14bfdd815995c86661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524263a069569cfcc374ca352917512b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c618a62016253a0c6cf63e1ddd9bdfb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678436565ad353c1b8ebbf3aa9339bbc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbc0f6ff472ca5c2559ce1622bbf85665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f57e1a6df1c56d7501c6e5215c069666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c763e792fb05ca9f8ba9dba659b360667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e272641468ed01317b71b3bf98c33f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fafdb2bceaeda88ff8fac36437aaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea2e130e39301e21481c500bf54898670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fa12e1fb1a35e1ac79e6f1f692e4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8266262d3c1a0574484b3f89384b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddeb33df75565a7e0cd2b6d5c71699673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d73a79edf88a459cf243878261aeb3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7705983495344bc7f139a3bbf8dfc67675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd108218c696092eb5e43efcb0fcb42b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fd24d470e1444637b8f263852bbe9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0c4e85b32ed37fd35ba7e70fff9c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f59d16f1a5332d789c6f1d924785b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b2aa6be583ca804a699c3f40fbc51680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a37a3d28f148b874ad3ca67bd63799681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cbdcfc6b5f872d479c96250dddb3e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e0a2d78032aa004f2670d0323a96b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff567c460861e0644653c1dffe72b7b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd5e3fe7252247af89b6ec84b42e50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa5c23d664d07bad34e4d06c37b7ab686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318c6ea1ee8f638588ff6522a7d5054687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97fc590159515f51ef71f1eb768d59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a105e92e77e5360063da7d030e152689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc94e6de70e7d5ba894691eca53dcc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ecdbe5d303903ca1799b1f89ef83c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a965f380d4dfd9a78a16b3e9644fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f432d6ada4af6970d088741e94db5f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811f2aacbfb6d1d3e73dae406041cb3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2b330bf279cb6b08e504def470559695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc4fed004f564cac80b5707b580b4c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9562b8381d3e77a86165d38f2fd74ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285a768827a1dd848013d30d7b2cb1c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a70f216479c47fd422681f21fbeb20699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907d47130d200ff873d3d5946ce1da1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada6a4ef44b55e2bcbf370bb62c18c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc54c04517cb2a4306e24380b39fd1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33978d968a66f27eb4b3f70b3097be2e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cce4da5df60f26d0b6d511b7061eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c249df549d4071ed1eb9714b865364f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7542883c4e2006bc07dcb0d235808b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a4ff06637ff71a125af94c3a54171707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef48ee106bbe5e8daa742e104623f5c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b59a7a86b2560f82fa635f4072fa30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e44e9f6f1a9fcb425d307219e9a8e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65778105e222fd3182e92b57383098711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ad6feb76c3342ebdc6c52c63c6702712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4ac0561cad50a333754f1be030502713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc668ccd24d2cc760ab064937bbb42c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab461bcc6c83382b744b911cfc7349715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0739e1e3c84dbdd492244ef9a796afc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20445ffb130eeef99ef330b6901a3a19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44470bab7ff08ec62ea2e39e09b1315d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41e12155b9893947f8ca778ae8d821719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19837e0f7051bcaf09334dc65c4a0ac5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45308aa3916072c737be86eb09576f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1d2ad27bbeb67500c89dec2f72b48722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56a1464d4dfb34589b50e45624951f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26192fb0c488cf04b8d348c6b272ac1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7df01de58d9391d4042c7b144bbc20725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969772428902de76086cbf62cbce785726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591c1d4b5e2386ac53dc6b97633df03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c71e3cbf53fdafd2c033e4df9c764a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92998a585e31dd7bf64902f97b5eb65e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d536d03d29dfc580b0283c270ee62a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ae54c2e52784b43bbf20c9a6b0ddb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57253594c970b5a8436bcfcc3755ded8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49954386c1d51a0f39744bf70a080b29733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02859415d4e6e2b863eee86aa7b93a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7649f7f93c1e55e19b4c4c4d46de2d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a221c01817daa953dcdff11ec265bb6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccd73971059decaaa9cda615a5b9bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73fa6acede98699d9ea61d99c1af7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b02d00ecf91037c9ed91db263b1b14739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b43af907a8ef6b15f5c56c4ec0964e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d656917cf9f83d782b95f8f79fd7b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3afc71fded0de64d4a622532ca6039742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d0002f410875ceb9092464ab53fd6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ad369eb0c6754f6094a13d0e17809744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07000234e91dd130408c0f8c7c1c7e85745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd0e7d010976a13ff6f9b66a88907c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05349f9ca7cc32a5decac597c4984889747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fafac02a24593e8c58ba5141cbd5a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ecd49dae40f515e5bb0bc1ca55a7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86a2ee7428bb0395961aba9b7396b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe997f22afb5a3441172dd01ab4c84d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82425617eb9d93a99ba43f5c615a5a6f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8931d0b09081d15d3dd51d8cfa25650753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165ab30f50dbc73458b25ede89303ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02f35efc8d6898edb6b9ca86a6e68c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737ac117f11054534169783c626f88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37789652012f3ed12b9cd5fe97cd55757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f12db51e186453cc6580bb737e6a47758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63227234bb4f064861a2855605bf32e3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166cf88d44982c4b115142ff7b6057b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8c4fe82e62e680e0ac09dfe0086712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2803227e9c8295b450b842bcca44e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e75a862d831b19e90a28092c5833144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e41111b3c9b7fe21e50cce8ae2fcc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6cb30467725aff86d4a0ea0f4f7cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ef685a6acfe654ff74da97abd41c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621c0670f690ed5ae988c29da4a70878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cab2bb0c6723142d7314e9221ff8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e902aa124e957348d5d5e7adca43d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48c19d279667d5d865bff416b485bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07195f0b521368e33f5fcfd3de749712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ca49f199bea19cdb77438a2fad0db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce56414f106bb95300ddd7b5e816bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b335eeab76e1ba2ec8ce65f8b09dbb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490aa20890e0df7755404e1390efd9b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087241ba71435a28951c5dc8f328cb5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3428ef52400a82e2514b947f6361c8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd108244937ba6185265e7e4b292ddbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e108c72eb27ed023e387f689041a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d013f45d25d559dafee639229c69d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46f7f4fc3817454f0353f2e036457122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb23ebae80c15f8e602a1ae4fb4c07123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd937a59a1d02b1e489525f8f8c6b2ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafe7e5c1838b26259a3daf3fa5f17825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c87bc8b8c7c37110c66e38f4c3d55e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853832a9826fb00ea2d0786c4e92f8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358409574ae4f9f4a2415acd37e5d9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee61d6a3829656073e95ef5d1e309229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a7789d5a35e441462c46f31fff5e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aa2f5c1025d6168b5d55c8b2beec731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b7aa6dd6a24197bee1c82f2e9d1d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ba06b77a4049c0cb767d11db06f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bea50b640f37fc4c51e2ee0db5f2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab0dde2c460066c149aeba37e2d63235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5da5ec7973d9bb1ef2342723b4f17636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29891ab9a89cac171a4ab9106a8b7a7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50c7cecb021c5a6515c18cb4a9805c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455f503c4f4535abf3179967b41371439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729bb947f9afc7aab83c04be9e0fb4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6326d819850c1b335148eca8e5a35441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853318e86a38246c8057a74397448fd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc6be2ae799c8ccd748b7f174b2b0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7dcc71c9d33b0f7a3f7f6036839a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487d1f1a5e47e09fd62e2ceecdf69d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420054e1d3d222c62771a74a5534305746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace6b9e760cb7d10c6bdc983395171947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d6f671e79e44d359406a9f701e2b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb4f6689bbaf2e7f28e417c13c498349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982753b20da21d7aaeead6388deb14150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80172582b446aaa565331a82a4a5dfaf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26863b551f75f7616cbc41ca9bf51452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6cfbdaedad9affdfeeabdd03ba45653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472f2f808354bef132b1119494b888d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338ebad239c181ad74f95d39158fca655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636b9d61b747679abca28c849c54fa256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fa62f9df11448336eac1e93760d7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133a2a03c36fc627ac96c659fc4638658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ee9ea6f484122fa33376d12b7372159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff7017cc0b4589530374ac7f38e17460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d37fca78cbc75df44141c2a697cfb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff5066e0fedabeee7f7fbb81febbdd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6530ab6e5b3421bc6d89ca447cb0ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c9cd06dff6eaf72c1a86e5b9ab8d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d377e0331c3e912a50716c3cd281b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5c4d7bfeb67940d4cf861ba36784f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343e6df87bd095125eee985bdcfc2c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf72c4288c1ccfba5e4d82063eaa22268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d957b019f5bfc204655cbd61aba984569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8736d57193a3aeabba40660f2059a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f055f92e763d6693786780ae5c5de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0287c90cd6257391c900a4071d50d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa139180e571e81d0ac8b6893e61631a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f033ca34e4af2202e3b2286f14c84e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708a3f4d969177e6e4dfaab782f3ae375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadc5a7490606a1a375e48db8e15d3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe6206922961712636f3b1d3eee27477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ceef76842f0178747fce3df81b79ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0f9844d49a413fe42fab12a5c02ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e1b848933564c230ec021e74af35480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453e67e514649d0dce4ae7a7a39c50181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1afb1fe696cefe4a0726e74b484d2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e0665b77687803d320a470c7ca9ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a739bf0fb821a9166c440b37c76ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e8f850bda6a05e2288ca1955614fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1663d108e85031bc114c0fa65fa8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c784d4d6a33fe977e03dbdb5f75a5bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80ad306e413cd32cb57670bbd9287588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb188c33baf6bc0e8ed4201870a3731e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a730a249d02173690074f0f41793f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c72fcb76eeb1f3b5501aa176f532991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc05c4e1bc4b411c383e0306cd3259f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e67a84ac23bbc2eaab5c939cbf16a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ffc8999d976980edf80e12517232994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2da061bb15b4506d1076750978cca895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e122ba89ba68987293b35734f9fb3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837030a4131a4131ac09aa55adfeb6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe79286dde71e553d987744a2c2ad6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c32ab00840954fdb7f2587e86eb0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d709c849c0ed057bbbd8be6e0b5481100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86bf82970ca1eebab73b0e7b5a89a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618566a4453785c0dfcfc8a10c1e507102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6118faf45e8be530abe31ba4f6c8475103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354afd4e7aed16734846385402c37db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6707b7aa2d9501e3b5182cf621ab2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092520a596eab4ff042b10d18f6f59b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17a7075f8c06f884ff72889abfe04d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b603ddcff60eac4262d37e9c93af30b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e09435f02cb5ce76f7ab598d6d572109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c9725900a403a7d712fad2e836e4f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c3063461d9ebe38fea047f392b190111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bd8561449200a1fdb99d465b9f89c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428c9ee37528eee8cd9d05258d12d27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36654dd7dfd23e7914c103ab41a09b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1533c43c5878b7a3f1b089118a3316115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06416162cc42a226e7b0c09d081adfd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd7962bcd98e4b8231b27d76be6b40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc9f0bf10c2dd181702da38a097d6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a081207a2f521eae31c85285ff56754119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a6713966d2fe0efaa9e70b46424bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b7cef12bc6a39380b288b529f5f0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b18b43688b28d2b0f22fc62915c5cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41502d51ccb024643d24482af2182d6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3376ba2e7d94fa8c0a6e94f78120817124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a09ca349c958ec7675d8adfc0d2b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eadf8bf3763104b7bea23c92626da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ce4521e26948c2f482f9209318bac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78860b4f60591db681fb2e9ba30049c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730d506319683de24284dbe09eff117129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed942f1d084bf561ab3cf6b3a64b596130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6c00580c816d1676db7761612a5f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75997be8ca4cd53bb73a159b25fc2eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d01a55c1ca5806cbb76078b2154154133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543f9efb97bcb153598b5ab568ffcb5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922780e832045da847ed1ad33c2dd073135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbcd17187640c251322555f38758c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647edd293b48179e9b0fd766067ee03d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ea5a421043054c335dbbf121d2c74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f07373a4066e6294920589b9fe798d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda998aa8fefa90b50ee13bd1536432a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c4787042a0e557ede190dcebec54b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21ddf03401574e72875d17ba11f09e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf24dd7cdeb722f794b27600cd97cee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74631dd882ea3178e2cfe03d0b9b5dbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24076a3d71f4d4f69062a52d6d70465145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163f6a1880cf9dfff6ca62790280916146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b61b6ac1d7326dfb3a017fd629cec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df4ba7222aa0e4411933967ef92e74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9edfb94cca63b22c6d4df83f80b63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07a34b7cc2972fbc9617a6fa4b8e5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b6c6f4e17e3249b0c771bdd4a5a95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcf0baac7609a5ab9af27ee5964274152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373898b8caa329ce1f4d3085deb6c50d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe994878d80f00fec8e93f30363f5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df06fc8fdd236f759b3a553149842cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a11aee70e0c39765ffb44f1831020156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dd9ea12413b0aa95f9ec7c15ae637157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183f0c21db4f4abcced9621d1270029158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7cc11753494f5bdf47ce99e92cb2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036127dcea6b0125a414e4ad6ac6bf6a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c46f33dd03f267b9ad6a1db3444be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263e8f4b7714f303a79a950be966a0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac087dff20999b462c5d0ec1edbd785e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658137a5e3308b7db78e237cad727a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86d4b508c59efd6fe74e9a93019332165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811c2d84606dae76fcfd2bf0a4167ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff52a29eb8751d8e2014d99d7b9bf6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05809852b223c484f64b91fd4665911e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719154c63de5eea1c01fa3cbcb561ac6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238f554ac16ea088f8534550280cc97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618e16857993d9691d56c7c15f2eaf0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0099a7f4e6890dfee1525d88d5c237172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8772ea224b65b13b0ba9bb632d6ac6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f7911282b21cf71e0823856ab1842174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8136d9a9f08274e4f6b9ca66faa078175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda95221b2f51b961d94dd8610a7045176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b13440f78cb6f5790e60e7ee647b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d469989fe2be2697b2268389d922d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d685e1e34941a89c49fa2282470e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7345500838112ffd313c23246b593180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cd45a2f078fc756625800495f0124181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df2316b319378a58bef6c21f090b3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b25ea466eb6e916ec71263dd08dbe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57bf170d8c23de2ab6ce52217f308e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbaaedec4ac292648647a453aa6b04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10702a00f92779e33b718a6c969504186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c996f2604ae71c27b0ec12eef7c68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dc3f60fa7642be48de8b7465fda09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bb719e071c41d8e6e980e7656091e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65dd3c83368548a2450dbd5ce65c0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91302257dd989fd75405989ec7a6db51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de73f30799fcf2a7af9379ba1fb34bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b213070ad5c6efa387dac29c369967193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82785d7bc55dc4119206a594a223377194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2f238dc636b4c737062a7e0fa4a59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b910e5ec93a0128f52d88218f01dbd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dd3dc5d1c27064db0ee699d8ed781197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339347affb515c4dadd5f09e7c17e3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056c3d9e7d9e9e69986267fb0566796199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011794d3c72b8c49415f6f1177bb4330200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cea873ed0e08facd0f6e5598c28de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc194e97c11b3ede4630cc22dedb36ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d06eeef667ad1e4724100be24e1443203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c09e19c40a9bef0606783c3378c1cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9cd7ef7ebcf0b4f05b2214ca18249205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45102a7e56c700ef02d92550f87769a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0995047e12f2bc9a710a52f9e8bdfd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cc27d64b059135ff7d88a8fa1fb84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15881be3a7e3d65bd1e19b2dfffd6765209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9be906ed02af021dea096855c6765210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb49e133b608d2c6f7daab40de972b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab340d1d60dce3c4d2cacc19164c0c76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93200269c6b5d3da98be8bbe0383bab0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adb75702369f5e494d451d7ba72beb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f3009da7d06471bc21ead0e2a492d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128e3b91e3463da7233486bceefef7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87201ccc2f4c282b52e034f9ced9670d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32070f0bd619a76ddcb8502825a440a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3857bcc7d2899cb3099de1f1549488c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331e94a4071531feb2b8df520ce19ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379c9cd12dfc6df2e021cd44f5eaac3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398f88ee6f8e018d2e7bb2a4b79ee66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868a4af92d595afc34611ef2fbe54ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95000827f20f9b4fa827f7d44c5ac677224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd3f0d5b452a30b66f652dcc1d9964225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eb56e4cfb45fd3f085346613cee91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e954f24497ee0ffeda034f9d1e1b92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a13af5ff8b85185a64f8501911dc0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba5308844daa9b42c699e353b41d52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64694fc17249d13ceadc42b0715c13f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4dd569cd282b54bcc5afb9360ea5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a2259947d29e69c980eea0cc4460232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b30f5378fd5a88c6e3f8bbd2c39d90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8d865aaa2ff8a1e3881bd163ef08a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9920ff4ba2b85c28c43043e4590897235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a15a639a7dd04f50969dc6c52e05b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d86b36cdef4a0bf6fab12fcf9304b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7aca82fe0b8e5315554bd6bb0b2d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27091d7c299b37871d856f70c1916f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fa479e8cc8a6c0b334a7be6a52db0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de1f17c594545d8b735aff217e5a83241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e1157e57480f02ee0e5e40619f1a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f21ba27d3086854c943006776be8be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984b9c1ce9482bebe14d033b3a05d30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735cebf4409e2ef329296d3c24bbe41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8da61327103325f2556eb4a37453dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab22ef0591b206b0596393470307abe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240db34e4ab355b4850345874ce1af36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38267b6837abc67429c6df8119d265f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7781e9aab3fc7c1cde80c88203743b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f920246a79be304c4902ea91d5b1152251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f1c1ca359dbb842f9ad29ff22bfc7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158b6cf86b51d10488e6c83d0b6b9a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144a13846c27afd639173c73262836f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86be3d0bd9b95ce7ef2510beeab147d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ee8e033cabaee56b48a99d723250b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bd49c838dca56a4738648b9c2e6f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e397b3f57e9d840cdc7478429ab60d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3146186a3290957206809377d657d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71788d65ab4de856217a8339329b6065260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf89382858c84bef49ab16cfd240b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09126193d5bcf59a01e1da6d609bc2ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf4aa9783b05d39f261e350485221e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e999aeafe99685408107e5389355b93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18337b92db7bbb0d6b3475d165ae524b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9da04ec5fb1cff87df1fde2f1ae26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fafe839e4d07a84b860106f39307f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99215d205bbcb6bc7b9c97320ca97c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdf64dfc73a8b3683121a74d33de13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282e8508a4d2fb997bb969040e2bee1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5018b765b9fa6d1d3f2e2ca40f002271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a83fb07c4afeb7a98cbd0135e82fb2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11871d5f53feb08027218649acf2a87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed2087a642a8c4c19e292baf9a2688274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbc51c77783da4d280948ece63b298275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3c0ad157f57fab2de9902639b5a97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d65022564467dbcceb0a2fdcfd014277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840bfdd1e6feab1747425f07d8859c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1879a71603728a7a878c32cc4702e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6a56d448ecbfbf98531b26758be95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf13fea9c14b18df05270be186261c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f203e28f1c463e5351f7967090e82d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdf8e93937ad14aa006ee7d667525b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e51159183c5b24cedf55afac025aa1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef5842b2d7b3f7e9d8f6270e2d51d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765ae81d57ad2b6fd34a21a2f5a3125286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441be55b2577c0bdc0abfac805c15122287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c8753918c4d1e0adbfe825c17f52c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0ceeb394579c1c15fd109d8c09a78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c480d283ad7428c227176d0a2cca300290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97be7e41b721f16df35eb8080b64c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47513811cef9e6c183d82d8fc1dcda5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cebb44cd4ec5c21e8ede1d00b72e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e120bbb7c2fdf9bf5dec1b26bd48bf7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc48a3166198c2299f79563d174c83295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032b604625745a9449db6316fbf39dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599fdab21f034652021e8005f43c14e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853742345e08618ee63d63e2635651c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf9af4933c97b1811a170ebece58a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4838a0d935cf7de6ac16a479c34c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634904041f8f0d8599e95c58554b7b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04f986b2d51d9951480d79194bcbc5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f113c197ab9501f0ed064eed04ea2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178fe03f74328c2b085e77da0afdd00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d520d7c293ed33d0b3bbe6b6e196d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df886732f6d0422fdbcfeb3fe2defe69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb1455afb78985ff4e89d45503c115307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4a0284782801527c719e11d69b15b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3a3a516dc98ff796ec72d6bd84bd9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0c1d48ba4cf3f72d19424915e6e1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752ac98c118bb345cfbf037207becf7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21145cd65372176c98c279b38fc70b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfc8259981ab5e829be0f21d2e430f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d716241bd2e191814efbcef8656bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac0f82fa4d4dc40908ac5149da4edb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208554968dc5d70c8ee7847482ae9fe0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11465a1c00ad3a2ee4021870c96a96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf40feb6a3cb683991fab13dbe4202a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027bdaea9e2e8a28ed9383b54e890f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c13e2939c3eb6fa9db11cf00f6178b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed59a3fa7d4dca8e5167382378808f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fd0ad6bc22824adf948a3ebcbb816322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21503d81e666b7b40a9c1601d194f380323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d5174638be5c0f70584dd55640b31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08b825b22cda6599d4bf453ee3778e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f938969034448ee595096b3b7748235326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90754b93d09d07833100d862ac098d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ec574dc105d060f6219f1d6d5909e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fa06fa713a0253564cf5ed9153c54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152997aa2507a8b36558fca484b5c829330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0318d052f55622244a3e2c9b91fdd3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f004325adb3c63614eb3bbff1a1faa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f57e14d6390e11b1eb8da51c311626333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27a4b2a01928087e62d31a76cac707334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ff43d39a3761e7009739f58fff1c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603a8ac3d743842182f522a828bb97d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422773652bbcbb6ba0ce4f8a4e0c01d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fc2163ac2c08fc24e914a4335af42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640be3d1e7f88e92b230141df1a4384339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9c3ccb3c79a40e6248d410bfc175d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2b1fb1716bb6842a0cf550f88c719341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e8826d583618c987f997349ac1e9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f8a3a78c97136e3b73d88d2b2a137343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f7e44ae04de8ce16f2c7c8917a883344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58332df301b80d8c3b90f872f65b563345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69a8ed6dea94bc1962ba426efc1630346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417a1b110103487c57d59b7598f3124347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d4000caf3060ed0c693cef8e8c319348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399847f5c0e286db32d7b6a2805ca194349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163e5e9137bfc5ef0faf204370292bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2293013144c00b4abff7a943778695351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb091eecb14de1b604742f924c5e597c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaa23509db10f30d14857ed80cc329353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c34899fe83978a9188659221e02fcd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01e329b711aaf929e35ee97cb1d43a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2fb7fce53fefc3373f5e74c2aef1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c949342299b4be03e6366feedd434357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4243be1d4a22972f82f0c99ce19ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bf671b81cf7ce0c4f53a0f1e96084359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c313c6af64e009aedad7d659ed2c7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064419f22045dd2763e438687bc24e96361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e36891a6efafe9f6d2b3f8c9bf381362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71e884017f44bfe64a2d60b73bf468363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83f67c0d5d0d0ee4c913b13dfa0cc3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bc265b56d8238936f3b6a5c5d085a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fa7ed99d0c52078057ec3f04ffaaa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f862ac870d9313b6bf72b01c3aab34f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86812d83aa31ec35c88e5cdf15aca215368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c5e8cb2d0ca36e242b142feb43431369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c90850415cad24b03ace97aca62ed5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2af9593f1c8987e7bd12c3f455fca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb195de15e684ba792b9562b8ac4bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b869139923efd2931fa1b541deba1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453816b498eec7c385e51cf7914f9a54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fd7b30bf20215489d7cd2d45a7847375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56021b0d16c37457de59278284c75b64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5aa4e1f74e029e43e586aecbf7d3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe543477a3c5420d6d8dbb6a50b0c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1aee42b2d9623b0aa690263e31607379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eb598c03be8458499a56e6e457145380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2730dc0c091a4acc9f7017bd2d7b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c0d3356ebe5379ce5eeaebf77de83382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be938aef2754708eeb55d4e4b157fa2b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1424c49305de1a2ad602b2cad709192384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7359bb482962f5ba5f56a7d8122d73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c67f0288684170a0d0bd9d44d2543d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e017d9f6c37d77bceab1f709a8b45387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b557d707f13b4888f809f0c8615be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cfaac5160a7be4df2cf5c3b895769389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d1e21ecf440f8843bc527315c95bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9c6dbb8daf0a2fb89f3201588e043391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601ed273942f8d59a15aab98899f4c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76804e512605a43b38a9cce87a0dbc1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9cc11ba17f09f56d5d648e52057eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1e98e2819446e1597e5faec149605395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e48c7db5fb6f8d241200e2eed7b3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c0ea06b4316d1d5f339a964c3a67d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da532309f556c10e5862eebc3c25f260398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a84e6f0c2e324d2a896e1880bf093399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341b2cb18418f5f346e9be188d8674e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d57813a668c152a7913438905e875401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb97165051b8d607b7da601e347569e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620f35524ae51bd9f653184072219dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f52d581398032a560bcae1b5d2e18404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b1a610205acf408dd4aa990df33f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95712ba5524f3ea8f7dae1fc80005c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3959ad577dcdbe350ca31f81d33c03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012adeb24ad21d16f0d1045fcd985c05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2e634fe842dff903ba4dfa9d582af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c9bf71d34ae7d2bb64221787f2ad6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5521ae40b24aaf13505b6d2da7ebf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebafa04a858c3d33252b6f2fa53bc6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fedb99fc995150dcae348ff930870413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508a93c149b6a1377f26c9187f7c447414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139108c9362b20bfc091d86c93dab672415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fe46c8a0e53f47e7351c3e26648d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851340cd39e3a27518cde0836b775f2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a33d6d9474eb45b6995c87eb628a2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ef8e32912415d7e699a3604d7a6ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de58090d66cf274e8c6fdc1ee5bdbe1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22445a53f7d036615e31737e84fb5c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5117a2547a6d385f6cf97f6fd922e61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff3c840497c7b7ffed6e23042c40dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c32bc868595dfbdb1412c7530928de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e60e70460e8493359ebc7dc884ad15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30298b0c00ea0898545f5d89cd058bda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eca5fde02f4af41ab449af2b8c9478427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1b23dcc2e5cae44f6a93fc090a36b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f7eea65c344f82c7be1e488cb1fe6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa434ebf1cb938e847b193201c147c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee1d76893f39c66247fa5f3139934f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00040683ef4d1c0c0138e1aa28e015d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d79f378b833d142e68d92bc144ef9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2750991d19e424d7d872b8b2779b983434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fc9aa4ba6f39177182581f7dde67f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f1a70fbdf5f27d6f4ffa74463b85a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd486bb62c9d9d9942cd5a09b3cac3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3b15d9fae9d829b081da000c12b1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f93c0ae7fb2d10b8554f4cd0079972439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b4dbdd63cc6f547ad8db59419dda3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a46524d5339bd189b8d0376791fb7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160968ffa1090d6124e12f7821168de0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8488a1bc085f71517ed47aeee5863b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6678f5e903272d25924c024187f974444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b765d9866a22170c2b2a64e05e37cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1c8c223416d1552be4bebdc76d0c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bfef3851db33bfb734173902e854f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98849a80cd81492a5433d22d7bd01578448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7f6dae3e5394d8195ddc0b9cf7940449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d81ef96794f512784f984227224d3c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a050b03510a048edd971eec3ef2c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008cb57d3a3f644d504f529dc96a346452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b90f62f880f1a2dc105048ffcc5257453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a04db661c5c31a5b747c19ace6fc8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152ee4ed07dd9053db2a9eb73d10670455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762f24a5c8587d8c109d59bbdef9906456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc803965ce7be01078b1c22c2e9c66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbf57e30bc95c2051b4096109e7215458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089445a6aa33d91aa890ded6da89b0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac98f2bdd069b9f31b48de4565c14a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eddb133785488af06d65c5518db41a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49513e8742b77f10da81feb8239017c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df33cb00471fe88fb002a9c3f6dd8eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6bec6820fd05af29bf143516d3a6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e00137309d1f7b20baee908ae3c31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc97bef202a3001f4e3facf267860d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f24fefc5919a76e917125473771cf6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17140160b8b50b3422959f47c6c36576468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75a0edcff922d5bab70f520a5888b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c9280b29b1d19f3600a502cbbdbf4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3dbc5c570b70c9f81a2bbc7d8ae3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9a3a4afe509ed00de6abddab14177472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbf6fc08c5500da35cfcd573d65114473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3e7a7d2c04889d24ad587898bc83f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9d0a4a8843a68c5e62089fdfb37b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883847cefa031d9bcf1416d3bd95a620476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e320ae5e2bbfb1a916ce5b1a1c176d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb9a8b5df40e768273dc17f3d6aebc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440e1448c80149c7d68c50e3b91bed0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200304e3af106683a58b1c425447eed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f483a9477837d7859b0f9ed84886a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a234ebcb9a2a4b396f2a2169a9acaf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34698615913da9c55de374bbf0b11cc3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bb0f266560ad0538151e20d2a899c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e51760be1f499ad9f95ffe42c3872485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da70c4f6c9bcb07063beb69f38af3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236adcc732f1325cd32c967416da0fa0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072de1cbabe35a00d7857adf1611d8cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d6b17d7015db3d441a5a72177ae46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffcdaf2c33c6c60fed711c23978e38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81c798418cd6fad6c440a5ebcfeee6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58617751903346bf142f869ffae23446492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb79ef3be7268894eda9edbc63a85c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e200b3b1906d5b23ece6316b840c07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766223f12bd2bb8376c044eba296333b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a3af92a5dd5294dd87f5730951859496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd39743114338454c364038f94c67b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92611fea7ba718b3d5a7e5f421e5623498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3ec2b7d5136c2257d6d65582db5d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc5d578d0f65b24b8b416a2a10b1cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21de7b5cdaeebe547a2ba8a73a02a8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3319d5e0c1e6c342e05ba6571c594e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb32ed82a4f262b63bdc8cb594a46d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f42bafc5b9f0bd07caa7fd958b50cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69cf2854896266044f4831838f268f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267e8e755555bdb3dfd3a508caea60c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd41550cc61b9d56ade1fd59fc08cd3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b09a958b7541200871a956776954a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bcfa361f56c9506f9086d1b31764a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca44e8c2ae987e788976724dd32b732510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8a15713970e117852b1beda7a39fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fa27c737b836aa890f26f6ca29d6e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8939c67699f6f95d81ba210017bd163513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f537eb564526ec393099865052f5fa8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb523bffcb2bf684d2e4f30a3ac9d3d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f057fd0a44a882024131f1f38feb0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4a2531c97dd8e713a83a1d24f4c47517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917758497f0e4c18dcae4ae5b7c33f3f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a567766bf06ae599729c4715a4af2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9284c7f9185943aac266db345290c36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa91a434f7f88234f7594438d5c5c3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f524357709995997ffc6d22691f614522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d3a9d99d9c863254b6109300aa849523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4c5098aec130db2f5d216f54e0bb3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160c4d3480b14f4e55af160c8242ab0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405ecae801e96221e649bd9784aa4e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a574fd4a45b4ec2e1f2619fd16516527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf2b30c8b943a7199a0bd59e09f334528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f653a496c4107be2839693e8303129c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfa592146737b430962c50bba2324a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2edea68b451dc80967fa07c7febbe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e1a50b1316842e24d3a8f046605fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672f841f6dcb05468e0b0ced52db2a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58e863d12f35c1b565a1b584cad269534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb688f47f2ce9df0fa2c0933614920b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f08b41d449e88e304cf6b04043cb70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d73f2ad966f5c5f1fd8ff6508aeec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69854792a00764a587e5c4857f57d281538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64e709c8ab82325f2e802fb9350574539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa66fb1ec7ea1397ae463698c4c014540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9973ca806c004592abde0bdc43888541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1fe98dfb49e1c0e1f33653d296e8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b8d7e530d2cad6f4061397fd54603543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afb93f09a0906b69bd146c1bd3155a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd31e6fb953d5a7c4c142a067a66bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02880dc98eccbeaf740ef9d36df9b969546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63937ea05f7d8dd71ffa910f8115bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5cc09eb0b5333fa433bfbc808b16b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd7415db6757470cd1a29fd1a883ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082c62e4f189bd4316e886ffa1a6c65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4b23ab7c9e51145387a52e26fd7df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174e7c5087af8061211a4e445dae11c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd456cd628eafadefe586bb674c5d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7503071cb2bbb6cb22880a2a0e0d59d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f976ab12bd5dcfd33275ab9aeb808555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87555020a6233a2415ab589941f023556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c2d069eb2e53c5abc87ed7295e6ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b63a51c07625ca59b57b0d36882468558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84a2da7c4006b59c0390d7ed4242fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aba0d66787c9b9c526aba29583b558560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d80ffb640f8b0474a4ba84be2c1e26561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56874506b95e9966120c395255956fb8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e05cc18c085c56aa6b8032c566077563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1584b20864b6d6526da9682820e9c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9371e874c2ef0a13d0da823479183565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c543abfefe05c52dfe6a2e6833a316f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fc9648eba2f59664f89efba45d6de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edfaeffd80006cce106d8d08287a48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68753d670af74afd34d7bdf7405fccb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7ed63a0374f7b83f9c3faca3faec2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b87b6bea2148b11a08a164c8d4f3c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117bd18afc0f7dd998f467b00876af6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443b7aaa39bb17b27f63b4c5bba5666573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a729d2ee2595821b5d92dfd0dfcb12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48ab621cf30f3b006bfede95bc03c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bc7f3d4b17e7d63c8ba30d04e4b16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dba8e7b33de57affc34f55faec400577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2adf01db5cb74c4eef9e885d8bcda578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26d574f6784a4e9c32d03601694790579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e25657930e1841f7668d08cd65ffe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553534b92528afebba297f80c3d3a6e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb18b21168ed46f7f85546e7551885d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b5f47ef1eb0d4161b4ade22499ce1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf706c7e9d30d24ae2e3eab47fa22b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9d519ffb6756bbd2264ad26df7930585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04701562deb0c80479de7c6fc7d40f19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122852a2fc6497e9ad43000fa8a28542587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c792b3dceb2bb0a2d86e75509a61cde588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659264df89f92029feaabeef7f2a53e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d04517e981df957ce3430dae8bf831590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011653d109aaf714a4be97bce04ed18591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7e724cf1c1909a3095184ad68b6b0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb21ae9c5d86228e04101bc9fa8f799593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402836101a2771aba5a5fd7192975e9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e39fb704e17d69457ba46de9b5d16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f053ebd763eb69e79b0617c3efd741b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e335d17cc047343d53afc7e7717d3a8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6700eb81311a02de99755ddda54e0e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311943f320e83ae26ee173cdc5414445599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c5f7a40daa52a33bbdf90cf46191f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9866abb2e541b4545686d96b4c79e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24d37b1dc44962e40fa2c5a68e7296602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6ed983204dd1fa9a70a415d0586ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e434563fe2437667c7a4db8146c3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016cf239f834dd835b997fcba19d820605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf496e68a84f84f13e7ea9c4c2cae92d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01413acb9dc421da223be844b45ba8c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec5401f465202b87f4bd3402c41d81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7416cf6453cd4879b26b077f11b475609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a9c27da351ef67cc02371e6694e02610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddb34ce9d3afe572e145fc34721435611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609e01084c8ee59c5a1a0785841ea13612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e4dfd7580aa4abd3ccc8741a078ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a1810abf477094ca42491944005fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3aec701cb40ccecdaef737e35e7cf3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed5df9a3bf80f62cc568128756ac75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282ac7afe62e8ae852739e0c7b2794c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47ac8a73a223af75e796f55a69332f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495ad47c1ace8cba49181781b881861619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ac6352e6551c511b0f0b310e5022b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3953a2a8012e138c6d7aeba4dba33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf5e1e45867bcf29a87ba1b1cb1c27622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727563ff44bdcfff33f8382e1968702623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b8ae53ab7718e135a5950ba1b2a91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8602aa555812f4446814972bd6595625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7225bf5020436556248e52e83ec18a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187d54e80cee70d5518747ea33e41d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab850c2880b6a4cce5974e593a51093628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292b2042e16f05b1aa0df5e1db50246629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d000492ca0cb83866da33d15eafdca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65980c9bbf043800b7860af99416be97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07466899fd64332d0deccdcfa46ff7a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ee38e796c61609f0e87bc5a52a8b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb5512dc41a58c40cccfd37e513e81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78a9daba9b4782755f5694c491b032635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae2237218d48bfad2fe07120303c0a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d483c0df1b2e5fc0da03ae1f7b5ea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a8d84cf3d76dbdf12ff3128f37492638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe20a15306ddd195137ca237a106f50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdcede005220366fb3ff0e2874eec6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11862eda1c1b7a804902d35548bea18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a501dfbb0722b79dcc10c0fac87f568642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ffe1345d8bb609e85d24d0940d187643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec35a046aea397af66e9a95033dfa4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f379258599355cd0a7d24c382eba2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2170f30ff31175528db19713bab6f8d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1799adf3a183327fdd5e797ebb27ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d417667b844841bce30a73c95a75fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bead7feb9d82d57a0b164d67b56bc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f24a71024b07790a37d0e9b1e726e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dd981c0840df6f37b3d15387e4164651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7ee971c1d56888164882bfd2da61d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31b6209ea42e4e8226b230e6ed291f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677990216dee3ba5cc1921fd804e51b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af298046c55560b32218456827fe6c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a66596afa9d3eceaa518e1f0c78755656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab833bcd9cc58687039a8264217dcfbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d3d618079c55972e45c8c377f9aeb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06377697997f52afd2191ade07124fd6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b306f5657472399a3d03acfa67eda2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedf954bb9ca070d255beff9399a453661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c38fc12edf38a576a579e7d55d1c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549deecf0e0d0fce1f5c504692e30eab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a3edbaf2395e9628f39d081bce721664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a15db20eb895730c20e1d3a0c044e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1740d3de918ae901025f031cfa03719666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946113659a3677f2ba3567bb5600ce0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f77a09886873a2cc938060d74be3a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae47141ad9276a69199bc3a9a6252b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd835af7b49fc5d18f44675fa1314e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3a7ab4dbdf2c7d16bed6600300d6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8dde1708d32b7d113f17aa12d85c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712caf5a3dfbe534eb3f0b548556405673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee02ee2f469c65c506196547954b67674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ac190f883a4ab53031056ca76f5f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dae7293e89004dfe2bc3fd5e20b7c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821210f5b71d9e535782281e4816260677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac58a092bffcec57afb90912e60050678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52055f63e1a425187bd544dfb4919057679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d0e898f6924a2e983f576a7d4677a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4955525a4148f920488c162d3b1056681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e11a085d86351c37308232756c36f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1828c5f4f5962fbb738d1e6f17db9e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04958da010ca26d39d65c7e1bb779495684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22dbe1e2d27e7d9d25ae511bb5c13f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4cd4cd3384bb851f9ac720f788b65686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de34582e27ad60c1915e20284258d6c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f9c5670c0bce30defee2c92a84ec8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af387b8f9d3812a311f20d31ab27f716689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde5244829cfea2feb60e1df9e5a8a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b697dcd9308118cbbc0643170ff071691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb802a52c5ec9333ac65346da5e87b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f86b032d0335d621c627d98907eb01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3137a5de15f472bd72f1aa9e0b3dd8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dd9bb0470dc7c4f4d241a64f4019e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bc19fca4ac0fddb016e2899c0dd35696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed59f90d750a94ae868d625169ec4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7966a5838c23a5775fecf30f83316698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e81a2acb3ecde57af8c45e8a588ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bef9b8217db0e055d5bef5c884089c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea2e12e8b1c267d24749ccc2cae72f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04c26c1c2cf94c21848d2c91c23fd2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f39d2d908e56817302452eb7b33499703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9ed672d18e6f03d5aae492ffc6579704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492659ba4f5b63e08c161f064a3dccdc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a0f0fe79752228bbf550a038bec5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c84271e6f195515543542b6176fe51707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c3feecc3b910b1a6b622de97a7849708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c6391746913abc1c24d4e01d98271709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbcd734f3598632abcce48eb960ccc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3844623030581174c069a3d258e30d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348cf7648544eee3452c3ba4e8a94b6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c2a5e2a7cd316e2e41f7cb4a338b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fb030a26716aaea71efa7df0120e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88012911de247cf61e4616d2dd6cbe7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21052115238bc1a3ad88d1c9dd5a3411716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2aed1fdc8a5552b269959af4f7ff3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7939f1d520b8c753ffd574c0e91ae84718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4c1b417f9bfb65ab814278fae8e1c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9792b7de3f94408642149a662aeff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1316e25677868f054139e4d383698721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140a1957850821cf7af215692a7d5d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da757c82100d4070368e1babb21d7e27723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8531e51f7a5951aa2df41ed26f0cb6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2467c2521d8189b28eb142b377dbe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11186c3788c90785220ffd4e419229a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0a2ee2f90fcdc3d2b0f1b0c16d6d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a1d73ec41d114d8d7dd16f5741cde728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c9e5bbe757727b0c90e93d8ecbd9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9dbfc12ae829b302ab7bc176c0ce9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5caf8c157af8cdca463f9291b885fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cfcd5202b3cb409322f0717b52011732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c39517c7feab6a19facd76a01ab9b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb63a5f66b33528200f371180f0be8a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1fe748d57bd7494d8750ee8957efd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2099eb2735b9acb9132ac781ec6377736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6962c53653f38c8c4f25d079b0235d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6a14a3b83d707f07d155a848dead6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040661dcece2a1d431aba223b168b05c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3796acac3143cde64e88505d713cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c1b4b217153d642a436246348df84741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ee829d73446b0c9b3af21c3a78ef3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e77cb2fd92c736d80deef67aae022f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a002308d3318d3269e70de66917180e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cd2cdffed3827f047b58281f18b45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ea45128bf457e8a69d37ea6955d39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630b0b1e357b8ca2230fb9838b3a259747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771de4442581e04eeddaef12766e5e91748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bd419f7830c68ff1023a39b8a6d5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231b0f7e2cc1e2b94e8ae5a7becf88f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e8773e88dd2b14b775305afe4898d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed7d376cd180114839d62a5b6c3a20752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8a891d8d9d7313cc1374cc4d6be93753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbadefe026d45e03f3c8a55a9d0ae2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ba6b43bb7aa03fc40bb058f9e6b51755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5538d829c375c824be8f0b85f7b716756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc051b05536f8e797ffb180683dbda2b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aceafe89afb5167b4b895340f2e7709758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a3fb59987d81dd29cf13390bd4bc1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>