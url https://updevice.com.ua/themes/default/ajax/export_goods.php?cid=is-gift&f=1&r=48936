--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f8f64eee1d36205bf3226990a6a7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aacbf27c067b8705182e7c71afa4ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf768c9409a296630faa0b7e863bae1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea2bade06ed9c5f5215a25fde94efd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b065172f85029ce052c7dd41cef8da95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd233797ec1908db88a34b481b6ccc5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f869f2a2c46de74889c9aec47e143487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136354d82fdaca65f4fbf047bb13c9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd85050c8ddc29cd8279a62d86413d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ebe774736200a7afb75aac9c0857510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69baf9050bc0b883a441855f9865f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa8bb159b5c811b5bb1a160c47ef8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791822a205f38b368e0f1159c84d41b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1cb163f319f6f27c46e46869f326f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef73a1e2cf64f26573aad24552179715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529852292fd11eaf99eaf6b2ed6296216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efd5386592d7cf4e455391cdf045b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd81f5ffaee0b5a99fe4b2a2e8246e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b965d34f92fd91877b165ee6b585519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a806785a2e69a9133c4da751a5216120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e612876b3da86a74721556ad336004021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32098fc362d140eab1a28a3b317b2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b469543853c71100c7603aaddeb9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2add3571578c4b05542e996edecfc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca283c207d0f752b76e4b1551f3cd6d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c347d0aad1cc2d11755699f06516326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eba10642ede7bbf25c13c067c90e3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cadce2b9f30ed95b49ef1bc6bb59b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743584f84a5ec96286104b41e98c7ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faccb32f04da8dec0490485cf1958c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2c091ee21fce93c73537b4164be6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a55c7c77d4fa3e643e9e880c5854632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07f7dfe2050cc45930119eb130f72a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59b49aa1b638e47ca1046280e1a0e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb0765a9f02123098a1ce0f5829eb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da91017c27111165afaab80e788846f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48600dba7b98e361087d32cade38fe0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aef25bc81df3ac3d835af6c535656538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea110285260416bd7d07076e58113e1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcb61cbf5a632415d4a109296939a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969759505996e5b85fa8051641f468e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3def8b270fabc6af3f11cc2d9859bfa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aeb77ed341e26a9a552504a48be3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b7ca9c8891527b273f27b9c4ebb4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fe1df31fdd8b7e5bf2b076fa78d2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0cf62c717c05e152fd047458fa34346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ad83e07065e28602d80306d402d3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ec1602aed28815c8eb8515f56249c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580471e32683cb498bf3a27ac3c7c7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e071aaccc5fea5902f42d1792cc72f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ba0692780de389ff527d1a8fd918251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ee34ebdd0fa0f4a44b1ad1deae45a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf009f18a698220c6b2873055d67e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d40258f5b9c2fdcf588dbe2b9f56554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ed830542250715b4135811127458355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05f6ca4921adb49e9154d75acb1f8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992504b38d939dbc805457b67911c78d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3908c91b48a94dfdbca8a6bd176574b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f198b59d1eca1bb49ff0dbf507e4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303be11469d6e416606b70782d82118d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06923a27802bc5df6b5885c6b2c943761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a3ac7674b512ed579dcbd7f7e96e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6702c333ee54715da642a093d602e0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f636c0c34580489fc3ad4c479b9b50064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c558b800ed4f96a130b09e65bc5c6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a41133c028da1eb9b307f8a8a454266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f77b2dbe915243838df0de77fadde167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eccf7a30b22208cb577e4f0848b52b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199dda78892f0e9b666e107d672dee969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cf0bc9742aa28d7344ed8b778a38f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17133053c94d77aa8ec8502d18bff8dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665f24bea479b374fe9257c65863a3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c98654978b1c8cc8a89512d46a1b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1bca8d0a3258179e41716fb3abdae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085041d2b12686659d514d902381a8fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e5cc586a5743fd73fb0281ff580e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7f31d841a19004647d211f76cf32077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4823cf845e16591ce76fbd38a5bfe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a5bfe86633722c6a6229eb720d51879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e05061adc8264da020e1a520bace1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79132f3e0a63e52d298417f964a84f5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4a81126926c92305fcdc7382ce32882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1758e4570c061e4493d4e68efea73283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dba4505ddb3039427e8c9e16a6e30d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9317a5ee1eed989cd77eab851c35485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2093797e6545091f27a28553ac480a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2224cf40b2e889e66680783f533d5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aba0ef60cdb8073bd4767c004bf69288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b26f372893080ea9f6e9a0579bb33189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3b4b4c06605fa2fe63e51e68b79be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42e42af8a86b89db4d5392a3e23f7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be21152dd6b3731ae2af075e7cc8a9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7758b62096961260f102960e80cbfe493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91400c07eed0a82de9712f87920687c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ee170e1b822a0b65c03918a6db8b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4f3e3c0ca5b3921dff09abf6fc0ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e1975891d02d4e5146e202caf47e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bc66f7342174e2ab2ab2c9099f61698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c0e01d0e7773e8382e941e024c90499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66100df56ac28b3a56b3e003600dde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaf8521b1177269966f66b5ea60a50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ce5296d97dd998edeecbb7d96825d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6be78f302886f04409b751f19c7485103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ee73296ae609416b9ed93386efaf5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ce71ff5482a2ba3404e627a1a99dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77970ac6de97401321efbf1a27bcfd21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36800136e03f4eea0833700972f27d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b04a7cc2ef5aa4330f3050642ede1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b1da3c504054da99d50f6adf3d265109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ed80dd408271384e8b3ccb6013163110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06331cf585b6ccad9d7b6f1196b93f1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe2b49eca91024da12d4049ae541c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000499d0ee2bcbb78dde7ee2016c688b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449a187e57e3795f970f29f3015e2ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f4cec352c5c0cb8c89c607b38e177115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5b62dc179bbb0e21cb8ff32b945ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbec29a8acf513c81d17dee9211ccd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d23588d08d26c2ea1a355d330f67e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51314f5c3773b7e56301e932d46c88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ae9490e99fe842e48adeb6efc49d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e6b6bda678cfddc772bc92d4201a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcbf02454cf39c85fad004724d7d68122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36def633d087a2b976ce3b80c60df2e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a367a12c2f21f96e8a2674ae560497124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67355c0297c25a79bf475abdc9a7485c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bd90acfea47780c1099ef76d1ebd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8ad93bc11c5f14505e99fff141f28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8c05431505d3a8e015b98c8463ac6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fc384f51c00f16154237b1c7ea8b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73181fcbbc4ba2ad5c1f0dbf316f8b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5af08f4a0d7e06fc7a0097f0425b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb8409ca68528adf1f57b35eca6884132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f492ef46ae4f7245b12929f7e0ca99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb259fe2b81b9c06819217c9a6de04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45822798b8f5a9ddddde0b452cb6d0a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06063f246cbee87a954753a9634f5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee8d8d8f0342aa8fffe3d423dba05e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671f4f017dd6819de43fd5013636826138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708d00aee294577a0fe3e50a562a9a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04032c6d416382ba8d8db09002a269140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249f8f446211e5a6d21d4915526bf3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281789a2e15887f6e3e7f8c08e31c70f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e15e76d3d1accee5b07e0f80609f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0b030fb2b19fe8baa0febe0c5ec0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae60f7c951729928fbe266f32d66c3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523efd199f6e07f3675d0321d2a8d85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730626299fe50515fe47f299cd3e381147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4a4eb2f69cd9234c7a2796d137638148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38968d3251f95d6b19bcf12ed48ee741149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c24748b2e61ba6c0dc055571b61409150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48780e33331fe5772f672cf7dd7b8035151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015aec46aa4206dd7df6395e02f0c72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c5d04c347cdacdc7ae7c79c0e6824153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e407ea499d8e31c30ad22da0db7fbb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b452458d30ac95206355b9b8977a18155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640167cb5a51a553173f393acf3fc0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e2dae0946e39b2a505901320cd234157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a5d2c8e6fba13f644e583803ae3c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeca8c4db74c28acf93c5d09133315b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68c31a390df3990cb86281362b4d42160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b06d7ff52717a840d3f91e7a1b12c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c5d0e0c35253d3160d534d6d87c73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681987c8dd9fac5606663c489c356613163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38b7c3d35aeb474d8556ff61d60f22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9b97b9f425a33905e06d4a015e5d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fd83838812d80d42fa8cc9be59125166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e379240a4827d51471d6319027d0cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab967503a1c369677bf31d329c58ae9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12690904a3e78ecfa7931e98cce83da4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3c80062c3463deabc3eb2104ad60a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3903f21fee6022b46514a8fe9d4bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbdb17737d7bc27fa9d8d31d7add13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94f3566d8caa8fa34d156241404336173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ed60f20d93e42cc0952aa44fa78d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc70846c5c0a6e4daaa550651fad2ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74265cf8fc05c9d9b2850c80faae31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9144c81dfc814f8ec4adf70c2f94fb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d272cbec070eaf240ac04eefaab25f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ff010065f5951e4325a1f9a42d28b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd37ff197c9b7f90537a15ed4275fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b74354c41bcd92a6fadfbba59d77d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83154b0a9e2f0bf31fab92dd40a476182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce46ca362f5a55692967f14adbf2d2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd56765c4f16bc8133773b8fab1417184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c6f6c40a974d7cfa4094e153a36c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bd38f8e386b9f17c5c6932f12d9aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e8b83f6a8482bb71c0396680ca077187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f362a583f3027ee5917ea1aaf0dcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95caf5168c1c24f8865520345fbde6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6354f5b41bdc2211252d604329941190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d46ebde135028a8be6101c62f00770191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370a3294ae66f6796d18dca9c6315ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7422a2c48b948b32dd5967b3ed140193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dccc600ce938f6d9245ad093d9ded194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a5da3f27f2333816323cd21bb490e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0189b1a84b5daea608379a6929a3a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ae520043f3c244f8f79d81bf0a29c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904a046a2abe909e8091e58af978669198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dd32e1ead4b1632f4058421c73f6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a33679fc6fe06288c3da93af41e1cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92ba7a4e788981512c3f85fd633680201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7e89cd35f67371fd9022ccf72259c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9fd1db1e8c3fd8ad75fe919105c91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2132703f845a98a12714a260ab98bfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3fb2c5adcbf00adf12d26d7c887dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e031c06b06928945ffdbdaf24dffcc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1c6ebfb6902a99b8158ca1a967571207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13224026cf47798a1e875de8c8ebd54b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2657b4f2d820924b0ac8a3b01dc859209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f443d8a466eeb6cbbcbc284cedfd9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4f0c69de14c05237f0f4dfd45705c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc38518f0e6472546d299652987035212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f319a148437a56550ddde51996ac2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a031d7b699ae12d4000ad80bdffa8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df0bd04fe4a154ddba8609dc71a097215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d2f221c67f812f8b50a25bf784808216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3d4e2aacc05572e71034fc0bf0dbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcec50676300eb32f11601c02b87f91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2388e69d791c3cca2733970d8c9b0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a06d9de5cfa9ec58f981ced9a37a28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cb273d77fda4d25e7c2bdd1811cf1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014cc53e02fc66096213fc3fddde934222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658091a6ccc5a15a2c20e83175a85c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4fca94413720ec727850dd8c552a9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438e7b8bc09cd09bf7a08cbf6c5c00a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bc8d390e691c92780ada30538c320226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fc2f7987f4fd2a12029f22727d661227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee8bc3b414a0589575b3cc768f6c54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcca43a11346812cbceeb252d7ac432229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23326b72c63618b5e20e66dc990df71f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef4540452e13cf54da444a9ae587d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae847c0487b285cc00c38a0704a837232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df746f1d3d13a1ad3df7fbeeab647161233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4454c2b55ff42207a746f35cfa651df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becb2a700abb41ea31958b2c8ea2399235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a031f80ead087177d29986e56fd88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858671b339705208d5ff43e08f86a86d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c140b36bfaf0e4824b62ef29c31762238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dacce09f8eaa4ce8226f700d212991239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a41af4f887aa9dadbef55016262b36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d38b8956f87efee052998a0742add4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4dc0b87382e6aa16549fb3e3fea0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa91a54817862f01a936d893b3f892243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df839156e82b371ea820bf493e7ee07d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e635ad5f1765837fe4481411164556245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7848e24fbcaf4bf287405388afca4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428c1c804a8c0e42fd4617f0549b74f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c814accfeca71047327dea842a10a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a937d5edcb91c3eb348e72915c65a23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45111a5bbd9e2f26d2a1854b3f641c38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2c940f38694cd3cf50be2c2822510251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d1cf0726a39b5513bae82504137c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c397d5ee9580d45d3291ece2bb5b35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012cf01df000e27022817bda7840eca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfc626cd43de50ab75e0ae6e6180eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a3a80dd3e182017476ecafbc43145256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa3d6af121eb72ab003322d6a93e08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8da1426648445a9c8b98cd0839716f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ae69457b0eee48825113c7ebc844d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870918eb856d33af2846b922758f0757260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f590b5fbe13096a4166884fdd8bb10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43110c14c158c057354c9893e95592bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d20af3a05ce298a91ff259bac3695263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6d430296635c29a14de903ba5c326264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bda5599322c68049b700595799578a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ce53a788b41c310ac6b1791c6d071266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a54e2fe4919cb07136659585b065e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bf5db2171fa01acfba25d44fe97ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e14564db8e5e6aab9a4ac192dd44e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183545a37df4c432801d501763d5ee0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4920f0d5028c761853c11fe86cb787271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e8b2119be48944a88f3b43dfcf226272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f15b4aa28ae000ab520074c9dc54c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8851e2f36c8d6ff5a4fc45339b60f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a45fc5b366155f7286c8bb8ece92fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be740790d759ca09b62c3800fd3985ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282b9cbbc885f087b21a3e7c56e0a3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726077e6973928715e2d93f7bdeb2b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267330f04f57414b95f31d1753519a51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee942932704f12d2ace72957864927280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19ed77b9262ff153ed275dadcb0f69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d723c8e209ecd6b2c3da63d10bc413282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797de8589b6b64e610287deedd265d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6443b5e36223034523f062b800b85d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59367a9b23b30f734077591cd7979575285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffab0595e1187c08f3cdac38f569686286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ead0cbbb623c6e43752e8cbe0fc961287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316df8f87ed4e28e821ff23904fbfa90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfba329c11a97c933210e4a9363fc0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e654aba0683db4e83e96625cd87a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83f439789513cd8ca4578db3900eab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4748fead909f64456c1615c71fe12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbbd0806000f13eb9010c84eb00842293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf1f7586c0a37799019bc4ef58ba80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cab3a69cb6dd1098b0771e8d812a92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fe17fcac3acc8743bab2a1a932dc0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625eea665dd7481afaf678b08cdd4ba7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481db54141137a6efd19496daed815b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265ea008117d8b0f838c4cbfee48a4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29858792b786c544839235080573f61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba17602e31f704cae92133ff5be67e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94711802898a8aa5e86240012c848bad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896aacda450df40df046a4a8c595869303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1b40a08579998ca44f33ffbe81cc1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927a53d180cd070a11a6b3ac6620009305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf2d754de9a8e1132a0c7b1a1fee80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013813a03f83672f5b4e57f50e58df08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bff9b897fd36b321a6f34a4af1a76f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b6ead648927e9c70afd91ba8f9040309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e49b2cca4d76f83e301dd1343cb70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819437f31136992866541ca0a28dc6fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eca7af5958520224e13a6bf4803fa8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204ccf6fa358da55e844af6bccff56e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba490f9c2544fe591032f559cee0a0a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6dba8ffc54ee02740cb7411757080315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271886906a364e621b4753a170390be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b23ce5cd19f518a718968bd22c0ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63b27031eccefd7fbdfd57ede487d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae290d85d0097063dbca7c2f12703128319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964520c325de7706ecb8a04490f9c6f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb15b2afb4d63addc7775d4a7d02de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc2d741d18c34933f613fcf85337aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73847b623161759d79e05dc666ca8730323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff077ecefaeb78c6e8781a30f77bd2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e21ddaf20bc1f6c1dcc3e73cf9923325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078e385bbb75a87ba2be76f0ffeabda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20041f29b32e1dea801118c5ff3b743d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c414b64a61a73a7e9aceacaf4ad92f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d42ae0150d6c68c0475ceb72350bed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb5b12f7b918caeecea477a51b3cbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a65c479ce0645bde902dde4934c24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc161ffd7595ce13fe4a124476d8d531332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3b6480e987dc3decf3330b0fe8e31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c21491d0dcc033d3093895973967fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864f9262ea9152c5aedaacd02956d94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0560631bab9517674e480a952a46ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda25e6a0735439843834d857b71e58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903da4bf657db6a76395e4b2e914680c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30f8f3f35090499c656d673cc53477339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7459a385a24de11fde85b4caa82ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a6772f81acecddc820f07ae38546d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8eff05f40f0be120a15a577d992a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065875529ff9207ca3b46d25ded854f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05717900ff1a96346322f11f5833bde344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72ff0e1831660ed295d0c2bcadc200345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02568f9bbfa8e51f6f1206157b2df696346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad340771588cce7d631ed9569fae305347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f2086bb0ee01325e1b90dff16c8a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e8c0cd87c2c5b837f727ee20e2f57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865be9bd6d08ac5253a734feb87bcb7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b0e35b66693bf717158b3446ace3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843c3a29768c5210f6ee4628cbe2e7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f81165f80e41569cd1f6810d676b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d04d028d2f46d0897a6e6222481832354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759aaf6dfbe33e529f278ce8513a8b70355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b941dd29d84ee76cdbcdf713635230356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7f599fe42de3a9ec92eba13449a5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9ca765cf01e997d7f8bfdd49be54e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fb148d6d791df090766722d8378ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741a7bdcbf604070c115f74d98e1c7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e30dba8d3f4fd86c7a4d029018ad7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e385a4f42f622492881373d9a1f79ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7b5cd73227b5532fd77f069f2136c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025b8881ce80c4f298c6acf961ad31d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafd99c55991c98abe6dff9377035a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78e83a7f9bc33023592be46d133181366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bb8a43d71ce60c1046b5f3f85af28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9b4b2ca90344c717167b82dac5767368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b041cc0ed2d4a6b63b7b3156709c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019e609e587c435f5b29e5eaba9e1a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a9de56305b28fceb321e0e27b93b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ca16d03d5964a0215b43b39613979372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aea5bbce34f56ce52bef801ede0ba4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d43e0d6ad3cb6697c12f7c56258a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd933723d318558e40f1790c14f305c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eabc83eeee162f0859562c4b38db1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d567fb911fcb4209628089586dfc914377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1ac83aa70094ab0e1e9f29da13591378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc665e2ed7b39ace168ac5e6033b19e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff39519d675f774852a6378b05ec59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f99a0a25448534b5bdbee21b4181e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adc23fbf8b12ab7258e44385f86b18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5827b86c95ff609b0aee0ffe7c351383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515732812d5d93a1fc18748517fdc8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54809729528fc1517b9be8bfb419dfa6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce465b825b3e06d002477d55d57de57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8400e4fd57f4de4e3d931d3228896387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c29f82be36de16c6e6de41aac363d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6c3cc386e94d807bbea29f7cdcc0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa68138dda3c55981b443f45a495c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bb2a3eca3dfd6c7f6748d02a06040391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b10fb8dc17999dbb7b93b0e105bf93392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d0e75f9aff59062de5e267d52623f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377dd65f047616aa03328da228a4658394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122e8921ef05f34940c7c6d3e7fbf3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088a080755d0846c6d8c155b9a8b0a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1eb931e533bc2bef605acb8cf45f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f22c171406af33dc7ed2a88bc837a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da103d116bc43a00f85a213d2cd4f84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b4c47b44b882156a347395c58c578400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50c2b5e1f6e57c50ac193a1e98da57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fd9df85053430036064b30e4fb914402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacf4cfd6baebce862f06d427595aed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237b62742a74ae6e0e0c1bdf3f2ddf9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fdbe2c308bebbe23d7c1aedbd5c3b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003af29aad271e19a31d0e05f0c3d64406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb92ecbf37b87b1c147d1e629803f21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dedb1213a8209cecb18c3ef851521408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054bfd38ff7f04b0c9abb20bb175821409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb8ab35163427ceca832a71e2f689a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d53673c0722193a58bb0ec0beee53d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127338a457bdaad4299182b19590cb7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa1380421720891e4086d496f400ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da0cfd198ccf439d93e0250b71231f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b44d896c404c4ddf81b09a98c39b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df82ce59ff9ec6be07760959022777416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7a16bb5de23e53305d12440ce6b5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd35e8bc4ec49e02f181e06b5c44e2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3622cf8ae14ea9c09a12d56380042fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3f2284cf5b7976ac7a00262ee7ec9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91842598161cc3520930d1a24a3660421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7d9957bf3e76296cd5769cf928e1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857772ca3cb5575beb5e09fae7a415b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5659f93ac05a918227063a1bbaeb4a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d628a6deb4ec896f3fadb2ccb1e071b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57380b5ac45b19a95d1444c86dfe0313426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6892ba1eaf90db8aee760844e426726427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce031c66f7a3ef3c756d5fa3663431fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb9dabd36ae832b188ab40078652d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298ad8785e4988cb5ca62fdc2740ce5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de388539a0fa6f8cae2e7636680430df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe813ed25c100268179cfd5e7ce15604432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836645277dc690e455d14245ce36bd0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293ef09da9abccee0c94c928683a24f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a03bc473361321315b2306c3f59e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc45942c098d9a0ecfaff6b1a9b17e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bf9ae80f8b4637ba6a365e618a265437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c64df7a3f4b78527302c908eb5cff7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe611266999ea561d3f4c4ee69f7fec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3a7d58fe39917a7c8703ce25f1746440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485aba27f5554d7725c568017bfdf70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbcf5f75e73457133d805ca028c145442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8565dda2a55b2c4cb2aa0d2fbdd14eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbccc6c5b0ff1ff6bf206040cc087c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276b8d68ffeb2b73124ab6995279d1f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594637171ebb9061db6fb5c3045c5379446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece90a3414041c6d1e14c8e14cb7322447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95453420adfcce569db90266d9a4fffb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7be22f275293746860b6e54a40e291449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400692a5a935d5f39c58f3cd2e53f8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127712a8221348aead87d94213b12d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5172dc830214a65f24c98c42188ab4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b107418b221140533cfa4712be1da99453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db743bca045d770bebbeecbb5b8cbf2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60ab26ffec9de459ee82a9b7048ba0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32697d8cfbcc0df494de65f335dd623456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc570f541ac73886b7c05f1b0262898457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5bfcd29e8de0cbb633fdc9f48eb51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747851e7080581531dd98b64d191b5c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebcb71f6a87aace9460de146735fb6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e4c47c190b4e8a40dd1344b6947cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5888e89a7196afff582ef07430b2603462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae55ce72549147c92e29f99244f4fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473fef0393d93951a6df6ebb4f6cdf5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dbfe3eb6a17e3cae793effb6ee423465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97db85e303059b966244ecc44280040466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e02b7adef8d50622e1d8aa41b2520e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047f4abe86fa977e28bd3ed01f823da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aee72dd103818f76afdd923b967df4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0789524c6988490503cafbaaa1698a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cb4d4b86efe113173c05937786c95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5d6db3c78676f9177c63749c3e354472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea0d514698c8926419977445ef9887473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84eb3ca26e2e7efab6b03b82a50e61b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b059cdf9c0aa69353522acd9c74a5a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae80ff0efea569312d47c3c1641ed2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c2eb5dfb1dc33b5b7c76eff74d3db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a25f3464d8d03fa4ec4036e08e61e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa453880ab1ce996f0be109f5eaf33479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35946b9183626a5c99d2531d61a2895480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc206978cb6c4de3d8bdc8c96a0b6f27481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596bcad89fbbabce15d7f6b6dcb95f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b8dad41f3a1d3a89301a61b16b3d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09a5561f185ac6c97192d7b8904f8b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba10a0fe7e466ac9eb1c8cf6639ad4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5f708ea267f51b0f30514502d426b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eab9dacf8ea28766ac1dfd8f6b46a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a535c9dbac69469191a3deed78eb41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c269fd667be18a88d59ee99c62dd6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e3e59b38af0799fe396328c904278490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159630f5305eac36b5f183ecbef890f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ca944fc4d2df6f4a60f43013bafe3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a714869843a3009c73671b2ce30dc62493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14098e03f5e652b51c32e2728027719f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0c03465cb35dba6d39dab82911d49495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd93e451bc43cf3ad3a87ed4889a77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff787e631144ab12f8ef06005f468199497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5687862edc61fbf9571179fe6d099a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7e0ed630ce239f3ffd00ae74f1d5f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349b800332e2a153bc9abe656c7a31b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adf86e11bba8a55c88410553a68ffc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1065b1c3bb93ebac95cc07dd41bb30b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655f1b0245799b0e8b3ff464effce3e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cfb20dfcf563d3bec7bb84fb73e9d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01063530f8d106dca603c396b41d653b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911e881266742b314ee188e230117ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2fe2cfd7644000e740022202f1157507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1ebd24de56289f5885ba181690f46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76c542d7a308c125fba1f2de12c16b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ae8f8e849d7286e1c892e25240df9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5921667a4d0ec68d1f29eaf2bb460511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bc43e8043d93a211a3ed5cf753881512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fe7086f63972fbfb2870f4ffb74d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d29ac0ec26666a14afb7dc44d3403514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0512a947963567654a5f9eaac8cf0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dad2c67c3c44f91368e6c34a0bf5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee8d8acf8fd5465a8a6b4ea9ea581c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646544408f3a6efab51c11e999b64d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fd9730bec6fa7f88c6ae4468d9ddf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885371e2be97daa9c219816e28ef83d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c585196bffd3c2c7af0ece1e518e4d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1d7e3143d9c3642fc7134f023c4f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b134af55fd3f047d3077a81fd5e31523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83be7698fddc861ea44bc9eccee16dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c896e08bd800677d6dd539270d0afa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4303b5e3f91f18fe4697b3d6c4f92aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e477c5ed8b2db5b607f33c0c49a4d73527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443807242124305c52fc9d316ae51f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1effe6dc55b9e07ad1609563e32c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cf56cc4de0f67d7fb4ff21a668370530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56f8b752d690bd4ec46875b9f02b40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd281c8e041acb9513a08f7e4ebe5a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aa43be90e2910c7c83a8d0ad032e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b918d25cac8951f464859e178aa0c02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7917930bbed629402a1d620e6e4206535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62432050dff4d4a0ec879a6d61216d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a28bdf610579e89b0548116ac2d64537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79b90bda2b21177533400a88c1375c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a200521c333818b98537ca65ca4ccc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8900d158afedeeddeab3e64eefa24f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6408f7996bc145b4de86e497bf48fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0ace9b85e6d4b1d8df5c183c28d15542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff57919dfa73cd170b960e5eb47dbc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215faf14f90a0f6085d677b534a70177544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b8dabf35a297cea5ed138a606f982545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3f577a83323eb0e2d9888d6bbd8c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52263d44d325aa13224445093d08e8f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0c8a15f61ceaebdaadf59b6304f17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12bc5291c37142aba6cdf16140ead6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793020be58d72c136e3359b799de202550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab74db40e30243f798318d5c75d522b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356f4d638191ae554d7654472c2ddb6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991f994db8a26adeb84b3626e5adcbe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4c813d7d9ecc46333f2728f465e06554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb2fd6582aa6564df588a3ad57c561555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90354418518347aa4b00bf43cd0f15d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c841200707a96c1f089ca2a4d8c227557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675be260691a7677fef3adf05cd0ca2b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630402e522456bf0203b8cdc9d586924559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa772750bc6e81f8dad56474043f74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deedc1e469b256a44b3738a9c612af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d7768e02a2482ae92fef910e68f6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa4403af8c3994b357ca0f4118cbb2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f43a1253c346fc5c8e0f95d58d735d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaab0f8fa37fe3d3107f0e8e3287474565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada4f6fe82973fa9031bd69fdfb5da9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82f567121ef6c166d05e8318db5c50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfaa1e5956ce427d34c326bdcd6f51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f781d3273b49d44e85ff68f4cb442b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d32643575402f15001fe0217733cec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a2601ce9ff6c7f448b1c1497c4905571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7250fd47978f6f47df9ecdac12335572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fca71828f7b27ff756ec81a499c09d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998c492a4d9c196f57312870511a607574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8e026c2a995bd14b9211dcb5e663c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db575efcfe10915534dbe3f98083c20576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2b9deada31dcb4a28ac94c9d3c88f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f727dc39071986ab37024ce7e4ce08578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d832ea9cbdff866849bb2498800c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d5f2cb6ccfd03695551f66a9edec5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d885d5c1b462bc836a1f0a6bc83e3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66139baa96d3c1bbb0573d86c3f2dc31582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5a9a4dc75d32cfe75629256ad18a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa479ae52824320cce66b473a3b83f2e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50575ff66c6d1617bfe90235efcfaaab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aa5dd049db806b3623b266e709a37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6737763f0e8c32ef8bb49c72c57905587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b0c2f468e62faa4bb390932d01a9a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04651ffde2cc0c8fd58b193faa2e84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd11afb04c1e40411340351c70f0c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebeb01ca4aa0b3a13c9cea9d769f64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245315b54e5b8f099ccdc55bf572bcc7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc332b04a8ce5e7a03850530ae0e5222593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c1c24dc2d3c638ce02b8d2ff5c6c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b93c1ae13445e3ae3254a9ff351a00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34419026e3c275d7c13c7141e39c36f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce9fa4089050c318de02181e7dd8b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae20019f6803496ce2741fccb8fb05a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac3f44bbf76e48bfdafe78bb1049b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f31cdeb9f96058c2a0311da74f7ea8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f63eb3cac2c50aedcf28a9d1fbb10b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a2a888a8fbe904a616070bf1890fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9955f03a4e95411eb7bca6dcc464f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92785b587b2d83431700ca1e7def7ef7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92a88a6ed6da0d572e0419c622e087605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352187a0b65b215ed868afd9cb81096606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8147d1b4c31d860e7d504dce0b114607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c9b7a03741a08b7d2944d3cc7246b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f1b9178c5848707cb1551112fe881609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2f842c8ba2c8ad622d3f1bd0ed9c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baef8d8978a4154766a943d183b50a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a424df4059db94242bf40f7d90e950612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d1b228220cc7aeb0376c91d070bd8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957335e4ef01a8c7846f155deb28452614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c913a32b9e950ddc72a42f6f1167a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7f1d0d8ba86d913fc07cc6ddd1f44616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de3c964d4d97efa7e2d90d277125b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa667019ea2a831ffe511c010f983649618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbaa68d09a23ebc0442b05714e4b74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bc04ca7ebbf73d351441ae25e474c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479e867578b9fc52b787dc62ff8e1f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bdbac232b5c90f80d78d64e93e3f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f9428a3901d7af24ce1e268362aff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d0e91e1ca56df5402aa5c3c97e0f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf197d39801cb6ecfb78a304afbc068625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecfcb20c4bf72f24424a0c93ce5485626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc915ef0c6f93ace947d15ff0720fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82476447f30e39c3c83d526f74f607ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc126b4bfdbf4e92bd377e0a99d0693629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e804ea8934f07c6d8475b3e9f2f409c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a77577d45272b79d6f2b65d8df9861631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978fff34a7a466dc9ca8e9e6e5bb51a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab6d3eb14936ccb6fef33e8fce78cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dd014a0247792866d9c88700e0b48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316432d8d272826189b53bb59846c183635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281a34ce71d59765fa029cc2bb28f15636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4480a9f45167172d64951ff096ec60637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b5f168576d28a16b3949de55e2f26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8d6986d411b42ab6d90dfddec915b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e99d834ac6314b3a5e41844c8df60640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cc990774995e044553639121dba0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c0310b4faa106c1b90d8b25cdb6e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e522f3aa0d351d9f40297e70db4971643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31523f5e6a18db768455a1caad8979e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0202be687f2653185b661d9f2776b5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089f8a903e613a59831206808251722646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257a8dd854fec4f64019ad61a583a74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c224f0f63a28404699a3b7b9954b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b152f12d83ca2988dd51c5108893ddf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30435f3e7ff75008227a8904842dba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3327da60f4bc6698c7f78fceb4dda18651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df4e5c9a767ae39f9ee62ed945a5c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d310461607f025a0567f51923c9b91a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53696278a56c9a3ad5c32039499ea518654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c86e6e880904098246aa3408bfe72655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24e61646523af8fa6cbc6c87b6c8c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5471e8f1faaeccf69b80bd9bfd0c7d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500a7470c69f1f4ec634eb44bdf251d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297b462bbdaf1892576c348aeec118b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66d64f62b959cd8e8056a2e8658a69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bc29f5c540b7196bb6cc163999c2e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda3890f343e572a2be519fa52343dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82e7e3160b80a3d1c65d5c81f9b06b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e06099fdde5f853fd925914f346bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a492dec245316088939bacbf192d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c76ef4841dfe4d25a38efaa0ae4e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03304b84392b93916aa37d5a449a8c92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997b1a8f89f33b75adc6ad73a630ff4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c73c341df79eec8450f5510c5c5301669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849572ea316b55b5fb83a1345ee4c89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573a7db88b63527d4ff66e757136aad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d6606658fe2b79465f9c35e742349672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83b58234faae55a33c9ac6ad0a4b89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75a3f01357e1acdd55de1266b9bfdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56ac87ed7135d01947b13a7b455cbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d7d4f173a690d7e51683b0f3fe06f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33250bbf4dad81b021d61571a52649fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160f72cdb1e45ce3b0ad92144cdd8c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e162113610fc5fff0ce181fc809a49a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654dc32d5b5021c8998601613fdf553680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbf3f919bb9973ae81f51cdc6b0bb4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dadf54f37f9d8b29f284a285215e5f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652eb1397a37438bb8e38850c72c016683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de4f368259e0f9e4256b101e16da58684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4e9de479f90af04393a4b0ad6fbbd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64400fd2afce588826f00e8a8904ed2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75541854c6d5f92eeff74a6364ce49f0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219fae04c1ccc56ae7bf42fbb29e075688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bcf594b93f9d446c96fa100b3e78d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cae9d27429b31d204bd601c514f03690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023d19fe5a2c41856569f27e3bb721a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c8ba0d73d2c28881d684754bf3d52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d213ba509e72a156f11d29a69add4e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea5d5473f42f50621635bd3043db92694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ff5951b33eec805e58810af6b7384695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608bbad0c20d6b856964bfecafdab20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8166c8be9afee84cfef9ab495659a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d33badb212858e872faabc5ad359d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74039a95a36c5c6eab008812c20c96e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752a866689269b5e0fcf49794179666700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185ead59eea7d1622442aa23f82239a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393177dab1f6ba687f65ff3e5ef3f51e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14815d8acc1218ae652319627a6e15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b06d634f957b44aaca140f2ee29b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc2b3d287c879db11f588f9985106b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45631338e70d5fbfc79a2dd6ba4255e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a55a24ba70da7a0e1660add17b011f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2d5a1d3d4a15ff89b9e7510a6a53d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578baa8c7b7fbf7eb89e2a523740f13b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410da88c75309c88f1178cb37621e905710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6ce0589f56279091c903cdaa35cdc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a8ca2ac457b424bc0b50ee4ca6161712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0838849fdfafd76ca6f322d6deb0e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07857c5c67ce73d6ca1a53bb68c5be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997379289e491fec2e18683cd65536ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216d8bcb5acb91e1e71620c56f4eecf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ed54a70ccbfdebbc676e43415676c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47e48cd96e51b1d9275cb44b3d2c14718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f703c3b8d74884a1d4207b3ce5f812719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564e1b45c7f151385998d76e5849ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60783db23cbf683d537144e960de68c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de032bd9b2afaf24c4a0afb7624072722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fed55b8f556bc45883390cefcc00be723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c702d2ba836716d2d725c865a1288724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c372bc28db6ddc9be17994d68461ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea98fbe5ca5778110cead8a1405fa91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e10cde5f9a1f5e8da9ddaca9547f26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344c7f9067eaf24c62cd38473ad1498728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc22896f3bfdf9f81aba7266899ffb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db99ad5c9e28b33e5b6c01b2d6d5e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460416637e0301bb79b14817876a1ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82c3e735da0ba9d67481b537f933ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a805670c9ec4d1d418b7c3811e1c05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138479c7c8cd03fabaa4639cff5f022734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb02ce7bf2e9848a6034f32b63676fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023618a96c40382ad88c652323d33f5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3807ca23df7413df90ce76c77b755737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7a1404f8731cac00f9566557839a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53a51912f9e388cea0f152e4a315ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e459300ff74a130db63f30363e956740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf423b154287016fa4a8404c0cc0f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05dc7c1b9199a7f38365319fcb9408742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052db0fe90b1ec90fbcf0099e4eb4f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b169ca9388f790db36ca1d259fa5334744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2731ad02a48a0be9500fb7fd0c6e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca35b53810c2ecdc495f5bed4ddfc0d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41ca3c242fe0b842e6ac6e812ff638747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab08759bdd7f4334155e3da3998dcf6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bceadf879f1d978b43a88dad950fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b4511b10488303c618bd74c529fbb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436bdf9ac350e964ca90b4b3980da7b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07495d9b988b666b89199ed250a934cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8042e95083f66d12d16e2ca368943c6753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea6c3b63a21053bc219634bc29b8db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ed60dec47b2bc04729ae699f08b6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206454083ad32c001981ae8eaab03593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229a8b150230aaed780515f058f7db64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315f1f4dd4d0b8ff7b1786fe4e5a3805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c12c7d4f9647fd31f918de37c93b536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb23dffc5f2ffec24a22085221f5e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8656988c91b0297a930231af9951fdd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffef30d3a4914254e251782baec38869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65701b3f6aa8256ecfeab4d406bac37910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78905410bfbda86b7125d47fab574711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a76c1a20d44ae016431e48e10c0e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e7bbb856fff8f51df76d77638f2ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6714c4a5e22bc4408d9c552f5893e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cf8c8bdf7f0295483b196e881eafa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a584e7e5d25222cafc2ca0c5e523f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c3a2c9093303eee46e7332cfd483417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83b2f37760532e52e2a8298747714e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ba88b746be1fdf23890dbccd977cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea555953bde5941bbd2f81bf127822920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681be5cdb6fa4000d5c1d0cfd66caeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e7dedf25e1b8c5c2b472bdeb365ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54160166cfd78d45889cd69f5cbeb55923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30200c05e7080c810542f1980bfb9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e162525701263ecd819cb8663183925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acc079f4cc4e27f0e44779d4684f2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918016d84b936a651269f8ed2fb1b4e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558c1e05f01712407397efb4c9ae20a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe00d4a8c85f66a262c95555f091bab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9734c979baf475815acb51f59d84230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372af495537466b46f7cda6ac488b9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd3ba5d61a3918a2b32e28e9fda25f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063708e30c13efb75c39dd6709a3a62233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93383d41dbcc57bc3eedd28a6fdba89234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6f752f9ab02dbdb6691049207635d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cc26e9a541a8929fab3ad53497a8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e0ad9a15af49ea38b7aa7a5445da537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1728874ff1c91f419ac9a840fee62d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bb663403f5ea023142f0134746b7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23c2c6c96e3240c4c3f5f102fbf01240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a968f24c14317186dab968ae917bda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abce0b6f1e5c3369482182436dda2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cba7228c34243a570e879f5083d9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a390e66e00731f3692786eca86e9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512de5ebad3482f5a657567983aa7daf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3db4d4bfa55b9dcdce7b000ed9eb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a18d4470b0206247094e37d4fc32a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950053400b4ae4fea61ad2acfee0e8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89163d8bcc39ec1ad76f3fcf331eae3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a22df441bc040a8b52299609f759950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1869af999c9f2c90f32ecd9849b2ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df83e423c0f1be40b1fdfa6234691152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beb8733e3a5ef9979bf7975ee88f5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7cc49856d56415f1de0629ab5808154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b8a61449984d09db8eecaed5342c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec274ab6bab0477c3e348768e8407456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854391d46d563747cf950339cf20aaf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2d54063e18da3100438514a7468f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f8366d174f3f1dcf529bf0f4b302f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8baa84db8e74ed8a49842612d9eae8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183c224a29fe7ad02be8127e6d3876261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eb468d81b96ec7076ce4c84e204a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d82d8bb141f43ddc11338887268cb263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea173a73ab87425c4227c1d91fb195364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66426a42a6105198c4e358579d9b0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1382e13338b5d180b1b90bdd99011466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46fff6f30aff119e0ecbc15b3032b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad85fc2b7cf2b893ce7948767af3cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e752fc3aff1daa6faa8277a011e7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764785fa20800d6df6b27366eba1aac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea967b4e11b403383289d89a90333de671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f167004740d412e548610592bd29f772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96234e8e17df83b447d6d0fdb4b96f2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ffb5c32d4b6fff1cf2652321e272b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af56aa38627090e6f23c35497d92c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6c87337cdeba02fde2b6c12a471e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137ba8c5f9e1b74287b4417a49d354f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9f055d372cd8989444223dddac8bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd9088b5bd55f163c6e4768fc6122479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18712c3dbfd187fc427c4faf472a169f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347a179190d68a9e19fa3115cbc946981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1dc5b3877bbf98d35de1e4c4b9a7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d67327cd074ee2ddcffaf86800884983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0eb4814de16f46db9286f93508137484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94886e47aa68a46a7659e9a326f41a2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e942938bc56b27149b472ac2d8dc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea2a1f77b33a3e9ac5e206e5819c6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8fb277cde362ea4a187ed365295bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ffabcced2936a10cfa7821820668b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7024d20ecd2423eccb1ad57c0319890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555244122054caaa6b8e623aaddd967591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8474dad9df5912fe9c8541e44657892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570aca0f21bddd7b8cda937ad9259f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7eb9231ae8975b4db63788400d8c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce526b9d9fb1604197490417a7652095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31632ba55cb035706fa8c092ea061c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c2c040e4c41b09678a5c3ececbafa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29f00ef918bd805eab9aef0b1cd07898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3567c744b485110b81e428f9dfdf5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c483a4714b92e792fc73910cb5e99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f13724178cbd157d2121a4c3c264e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477643aae20e8bb72abdcfc32103d7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3dd7df4310c1cce30dac5b5ff43d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a97c1b4e2a003863b4bb7ef00b7064104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e65101b99057bc3b7221e7866728e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f60c3fa0211a5fc33b0331dd439292106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe7aab9347e8a5fc505d088ae8b937107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2de34a12da8c9f9105da89f6d919a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23b037f39a1ad3e98777574e752ff1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeceb798c692210855eaf706008763110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa173b2d286474996ac211b0a649895a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d1495c329f9ad167a2aa7a1de44dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b0a679f568e65599f9002e43d2178113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92c1527243770af06f49fe1f5edd31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2008a9dd906fbde9bf54112d7fc3be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58772b2e66ca639c143246e13dc28c27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d71494e2b91d7dc2b3667f3c8b6f8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197936f4ece8ddbbe198e3030244a72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbcc5062f827ae24c7e1b511fae446119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d697c8ae68a104b242ed5de264e81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60580a367ec230af91ac0bdd1cf26e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673e4d8b2e65705ad4ccef138a23bae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f662678db188f66826e5f381c8c7db7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c8fe2f72318bd62f4ced78490b93f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa627eb3da68d6352c063d122f2a5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38c111a42d832ef3c610dc44b1df44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f787050420c15276a55cf6becd04182127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac2db962d87dff8d4538307756513f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f0ac7186810bc0bf8ba547bcdb17b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe14c7bfe041c3ae4a29185236909ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded98fcb3cc556c218aced062946b36e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4f71327fb8b7533d821a7864b609b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167361717b435467b5295797b1f1010133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14a1429d54b2d7e5300791abb3485134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f181ec2d2805c451a351225454eb978135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71befdc99553de573729120fc3b2c951136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb623886ab28bbeee2bc3e1145c2f04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1396c0f934dcce9aafa406b87cd75d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaa4bed34a01e3ffd6c16ecf7b1d58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26621ccd77b3f043441321fd56a4305140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193d4a0cd61dcf895883a682a0b2b01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09ae425f5adb564ba2f6106a290b55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3885418405e6cda6c25a48119638e11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74cc64b7f2934e08ddeb30b5706f96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0aae158d4e455429ec875a823466da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f854e7436f948a7f06511e42928bd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bc39c8b37fbca2fdcbce7f88d95e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cc233b0bc945ba3a955a9c6239c9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dca2a695a4ec8aaadd47f70ebb1bdf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cf98be07dee1dc537534595674923150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297498ad219f959dc814390701a2b146151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4189907c57d84140c39ebe246cedf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f75ab91ce033ff33e51d4387c18eca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8fffbe56209c6db8b81b0e4f86877154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebeded2b680e53d1c0442c416c1827155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e3d4ef570edb978ec4034bdfa80c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cbfa425a67c7be04ec8e00745011d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960649902a82290852c4139c44a9a3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe8a4b44fa36917693b2df434121c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaf1f57c96f23712cb2269c3d93cd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4cf95d0d740e53313b5caa09bf9b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5181568b6b68d886998b23d79aa9d20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63054ede3c606958e6fc65ddb7cb5d6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b21967395024db7063d4298b44951164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc7e9a9be5bc5841529dbbbdf6c4d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941244269911f183465e62ff60d98d21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ec2a344430b781c6e9d29105bfe96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82befea7df423d632910bae5cff8edd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7963c380c30a4a82e46444725e5f1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a624ac072873d00db831d8a6e7b10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfeffa0e9f530a22c9c73fe7702c345171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614013bfa07a738a3b94b2b3993658e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bde5d8c0e069b630b508cee3d498fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc63367edc3973c7ed646fb6e30b20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fad85bf652ee61ba6bb6f67e88e5e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f572b98c9844781dae5a6df7a6b0ca8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f5d18524b330e614dd31c439f5ab8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adf9d6ae4152ee6b2e839a8cff8be6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c530236d03d5b5b895812ac6e105ed9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd00225eaa09f50c99edca2ae6ccbb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23caa1fc7c6fce88971b491732c2bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ae022bfe87ca653d52ed31372c76b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe4f0e53d23d15406f70b93a17a00c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f501582b3422ab1b62a6541d859637184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c1a0c94c3a229698e41b471a6c085185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fc0ff575e452a2333419cc06bf44d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab7e420fbcf837b21eb823fa06b8e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d5bf6f4a587753d1f1baea35e28ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d951adb84f321fea4acb5c3dcfc52f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843304d0ce0bbd575901d43bb1b7dfd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f517d56dd613b52d1b0627d749fc6c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c91430fcf7f44d983e8143d9a762d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13711810bc793f544da2f51be47cae4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340df089fb2ca71e1ed68c3876bce6d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d5602ffb7239d1248d0bb0def6af1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bbea95afd9f45ccc23ea281428bce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7979837ee1da4cd57ba7956964103197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bd69994f08b130aa82c0faf4d3156198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f941b5943890f011fc4c29a57756e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7da7f44b3f23c2149c936fc04ca42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b063f03e8dfa2c3e3bce9bceaf7e06d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ee7870187cbf98b0c33c5fe0fdc44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8d1fa6a473e199adfce5a5a17e73e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16404f8490a14f3fdfa523b4d50e26b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a0680c188af189ddf37f79c47c37c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147f5c743836c0a2e26d8e81bfedc22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff7eb4d770da1080339bac136cbeb8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bb79236eac321f66e087212cf382c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194365af7a41ff5ff04800091363bf6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185f28c5831818fde2988d2080845f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52a31d3b59528a6dd8a4ef9f5013a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffeaba95960f6b6d0957a0e20866fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f845e2cbda22b2031ae78770e351b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df98fb5dc875cc41d0b1f24c38dbea7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312bf5c1f0b150c0ee98ba294086ffb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8fbd4918c3f3a2bb7b1449e4cd374216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468249c31a5624fdc75fa8cef26adce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a42609b518af4d2945aefab0edaa7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedbc3f69c990e1718f67b30c9f5811219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd277e4fc2f0d3d91ec20c63686e163220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20986908cefbc59b3920c3c127d613b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ce2411d6a72791cd05abd5c9ce9a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fa263723fc0660801965cb8c912ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cdf98faf500200cdd6a1e42fdeb27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b20ec28b7f14951f445f6446c766e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e4f76756460b9c003a06ed0fbf9c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea5d1de2e7bed093997a2c55cc02d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0696672a27dd6ea1f61803c6a9fc2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c041b5c33de28f15cb581eac155f65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e513a89ba0bc1df3f9e2f311c1573230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5f1ae1f9daa92cef02f9a93f3bcdc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ca10c8575207b7df26e662f3b3066232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77035e86f67f5ed6be1dab3906e87102233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b503c81726f986f45e91525455aa452234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca5736f7a65e6077b1b38ea76f5716235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bf72e4a7f0c225233b6965d52464f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf863dab94a3dc18961cce37550522237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91764a7e4963f853322f708f094e4920238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7dcc042b9d5656ee22f6773c46da7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ceca939140d8fda72f651df79691a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97657cdd2eb37fa6b0db84831bbe39d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f796ab730029ac1e9ed8ea5d13076242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abe44714c62fc7e0ae75a96387f15a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341e247dc75b1281aa15beae2773e49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811e866c7147c6a8ae0888181af74f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5a0132782f4305bd6d662ccb085f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e597f88ee9bb2a6143a4335774a5c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9109b1a675a301bce4f9ffb3980b02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41692320b8aa39f72fb32a5d8ae8558249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7701a50cd0e77bb5be3c15bc466d85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa493ac804b3a0c0c1be0f0b70e3dd23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53072388bc622f4eaffc74ceedf75ae3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0f8907de172f2f4247fbe1a243bba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e97415924b2dec66d292d2811e09c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6ec8a14c15cea5831a383fcd8f363255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aea827e2ed1d7752bb6aae8cb69e72256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c255c84614b455d1868f8b2009ab92f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e3f08f84d917bcdb104dc2447ec72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870ddf7a736ef4d50411949889cf3eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de266c7e47d0c5f76e5984373083ea64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d874df3a42d396ced25663c5c544e37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cdbc28e1940834131d9e8fdf072b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a01dad1b5176e628bd0a2f91f3afa2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a89d29f73e42d43fcad1949bf29e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fe37872be8f4912d7adf0d475433d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5a0f469b149d6d2033f6e2d215ab9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857831280a495e0b360a3dc759a7122e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ef5e59401d4b3d203536ff1cac6a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeea6786a03a7b4f2bb0f00600dd95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba7f5827675c5b2d6bb48f2366522f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335c83e65c05b33e564773baf142739271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe671504eb37c8934fc8c74cbf5e7d11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fee553e787af2ab1196b8da1cd2a8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d88f27564b7316552a8212ddea7bf1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609997aebdd1a083307b1d3d8c16c7f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd3863c215e80f3b6d79087034ea56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce96966c6bc691d344296e69b9a529e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d2fe54382ec3075836a0654ae3703278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed3c4b2cfbc70e5af6a9d20e0a2fa0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390511e44aa6fb2b70d8ddf4b608c414280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76357e4bd7284f855a799ecfba38ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff8a31e17e64db4b7c9cdab2b63620282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc933f6a581ea955ee81dc086e1c2986283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239a089041f227557407098c2802ea3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022bbf2e8b1e12368526674c5ae2eba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03c48a7d40d4446c5ac6a913948d82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb3ad643b6ef948792fbae84f2119a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07652aece32cbc360e33d7ccd8599a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd936d0332c6c40421ab797558c1529289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a65c435e5024e7ad80ca5a9cb3b43c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc543e3b2f24f65a4b55762242d274291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c03641def373939c4cce4af9cfb028292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7552ddef0d59ea5ffba64ed198717293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07429a465e25ef8805aec5662f9f4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc05992a6342aa42a75e8603aacc05d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a63095841a7961b576ed0f60ba0b15296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415726d1e10592ba7e8685ec8107984e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836947865d8a51b5b54f99f72292a6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff30900eefee86835d9e83396768d0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059b351bec20ad2e58e87d1fb4aac83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1f0ba1fccdd00a5c6f066076f6085301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e847f64e1b518bd7e7cbcf02926229302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faff1d36a932b77326ca7f0fd8d536303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195c98030a6a021d69bfca3e11a13f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897ddaa8790521cf811568dd9f81db2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb27ca33dc3de7fd97acfcb99ee71e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597028c6610405c712482a0d3177aeb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08f53b909a95ffdf5d3170146f115e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17269101a9b952b1ce5661d5fb24a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0622f36b5448feda0ee3c76433d544b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf648604b0cecf3ad7191c29e60f2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c536f9670f43dc3d780de025c66d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ced142a2a554b7abb4cc837512147313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934e293b723c99400f90c102f334e41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b5ffb767910fea7307f2447818824315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32c62f1644277cb692b71e1168f2d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda8f2924c3b5fb90ba51e6f4a03984317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556c933b769654a0f35d8b216163e54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ab382d0f36b1528ef3bcc7c2d0bae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fc110271fb7eb4edbdc50df6ba010320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54c7c55a4d02c4597e2b981a2475a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a97d2d315acbbdbbac995f61942ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999718aec8228fbc807b1007f11ffd7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4d6dc47ef3091e6a0bc1b8029c0fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43da6bfaa660a97354f908a9c78dd4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9d9bdf85a0685c2e5880cfec672ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d09ef72351e930299cbd1cc47c919327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b13e5e1a0b955a7bb03ae65f5ed740328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def0cb70838d971ae4089c76bc54131329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456e739cf91fe0bbf2ec6edf3878753330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8fe8fee3641793902aa10fae274e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270addddb65bf37f4b332638ccb092c7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda35e80ecfbc53fba9f8ecf49d8d0d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa891bc199807f784537061c8654ab8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e15e23b1d481f47d5e030b561e0dbd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c045dc8218d3b51b7cdbd406a2e9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c78f088955c3061d3a4a123d19998337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab943a24d2b92059dd3200c598ec00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636502edfbb55315e5b9fdc89a8f0ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582493fbf43acf34165cd5eab95c5bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd024e43ec06f0cbef330b4c31718509341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be41efb6c5e3e61b5d7c8ab13d3229342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06916ea45511c081a832631e8b56dd4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dccbc9efa61b5d6769b3dec220061c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c1a42735575cc56cf535f1ecc01f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44d44f74e0bdd2211f6fe498a2b900346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bbd8ba378a47db6b46741775d99cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51ee15c0a87206871c3564c84f7e65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1024b95ae5946f97801be094b1a571349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9e64ebc7725b92e87a6d44d90887a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a0d5a9a329971d392ae7647da63fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c34154fbbb7548888bcb58c9fe2d17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d05dc33d4c0fdffd3f4527e51d0e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b3043113fb4e540fa807704f5239f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2fb831963810f4b47b74ee8da2159355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4505cac39af84c07036c491473933356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51291fe130e4f6bf7d2fea4c9c8690357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84880169830c1d0a35b36c9cb3746e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c32cd17593f55dbc1b62d3fea67a8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98926a61e1f523bcb8211435d989412a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd851ca4e59fad65b759b7e9adc98f29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f192fd7dccf8938789d66cbace8371362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dadcc817e48313653fbbe45674cebc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e73b2263f41ef3962d9b299af03db3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6bed9728cbee60f849c12ecab0968365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55738dc00bf0c512e1495361441f3a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4fdc6193fb6be12af2fc4a2b3305a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e97d284204f1c0f354e8db057b835368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf062fe0670ae02093b7b3889374fac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edbb95608e73c780c0e5b0309e21af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5865a8ec754171c37f6f000aba6e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510eaef13ee2ffb4c9b6ac57c736131372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52858688da3549413a0f6e1a46b2ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4bc780288230639f8de27f3342b65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2900ccad7819d99f12a84dccc53e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600fd27ccba3d6378a5ee0931eb4674376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dd6d113216f2907a379e770f2c328377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1bd1c779f732cac287ed0cd836609378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa9bd7d29b6b132df26b65e6810e0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fb12c168fdd46d08a476fc4b4a649380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b812fb2d18f6f389ada3353738e870381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb3f538ce6616b376ce3e9a588a034382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e52bc39caaac632cf1aad513bf407383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418ea7cd6d1a1af8fd51d729103a2a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902a829c951886c8399e3d1da2b75dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a9ea29a16943aa83291bc1d0f1c0c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff20f20cf37568fa5edd3e16ccd7fd1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a1bc18b8c719ccb7c4a98def4b20b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a75fc6e2b36638e6c4ed8fd76a01b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b50a5feeedf0cd87e73ddfdc752ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f8b9da6785592712fe7ff8be7f92b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf42393d654a43f79d023e46291d08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4077494fb47f97ce84989a8fa87f6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb183f97caba235950e44ed71f273f57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb81dd9fa14c2a11cb9a82dac2c4c48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e0e56f55f846969d978a9e670921a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f917dc77b01a1be2a36375c8fac380397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c68d04e11729b4c0896fc0f889d60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a5c2483802856a1a502778bb48cba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0afc4602af519da542fbb351fa04e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3303d123da94840981cbc3d888ca1d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a6908880ddaac3f78db73254b83cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b675798f05db844e64290f0e9e73c71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a012c99104e7d4268e09f49b7c8766404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7707d58c04cd8914b8a34b9e686c1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8b2cc3473505e7e011fc6ab5fd0ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a793c8c265efb9bddb120c7f1204d46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbee086a6a24d467155017fbcf84a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff114b53a956db389c3a47d7de363a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47602db90e44e2c0482a04fdf624637a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511446d954d73e5fce4a52b92957e77411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d8a8dc7daf7192699740653329dcc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb17382b43779a7928449885c12231e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126396ac55715f4c34531ae380393b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209d2e5dae520785b5a0da57152fe11415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe4a2b519f13bb42d440f3a9f91ac1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e512c0f8e7284c16f9024caea3029417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6456ab9043db57c309a1a131b9858418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c6ae598c729fa8eb4c17897818da4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a2f3a51761284bed8295bdb4d4993420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da2860af4875e4c802a3f33ef67944421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a11d2122391d2a91cfa0003659e07a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae457bb5542c84f38ec631e7bc0c805423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d63f648f3e738199c4a794964de8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22ae767c5e03a56c4a7caa2da730f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195b7d3fb4af24fd8a21c428e9bd510426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dede432e20e3573ab7e26d8613a642a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2305d39288d06193dbcc795a3c4e32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb95b2b5a55ebde0b1f2ac03248fcc7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7f6c2f9ae09530d79e3312bf3a692430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0caa0f9ea7af9e5af6e2f4e98eae69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa6b119eca2e7a2ed97b3116e893e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6419f5839377f4659774d3efc6089433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbebb53e2fed1e8bfeb0a7a39529c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87472499baf1b33f5d94cfa7c7cc6c0a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e39593df84022b706ad2f43a674da9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be929985385d925641986f09b29dec6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947260fd439034e845ae8ac1d8d7235438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280506aaaf4af5ff3bfd732fc0e91c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b84f556ad38ac2aa1c2172cbe45009440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b8f8cafc73a7c499d6d0e2280a2cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21bb579b4baad5a13789109ff31cbb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b9e3b15fe369e37a691cb0c3ee55a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab6ccc089308b8844f77a9aec09d2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d16c53e190213161ae0f07ef34587445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3b639580d19962eebd83ed25b95ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369d79aa9654484cd416ccbdc4cc1d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252119b0aff731011df97e8843375cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21f07c038369d4ae95f2f7a1186e20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e65b75c0ceae45568882be15697566450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382088fdefe2d09d0e95a096c7114b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda9ac591e64f76dc684b2858bf61ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477aab928bd061ac636793e45ab2b2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa060a5ae2377708803d1ecdccac70454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea981c72a6d59aa7ebbac4edddd73a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc9ec106eb3436df56c48e467ac64a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab776b327bdb8aea5be01edd03b3dbc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fd7d9daffbe15e5e893545b45a193458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b75b2735a7f2675c8052b77d1fa506459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538e799027f90210b86de6d5aeff6fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e0edc07acf4d72fdf7e8fa83b429b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fa784ac6c1dafef8d274027472b0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf084336471d7ae1c64abeacf9b192463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592f9029d658820bca5b024da73476f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1758b2cc0b1b961f10405011c4dc4f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78186ac9efb07cb5cc2faa7f9224a42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a93334acbe2323c64ad31e0035921467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015671e6cfe4dcd77bb5097bec6df80e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8385ff258400d07099b5e5f6bf797469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87a62077decb85f02222eba8da390f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c748de7beacf5b1e4fe8663c9b795a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71359947647174ed559620ed51c449dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c9a56b619a3ea89bcbfa0f9122c1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b4df1589a4dc12108c226d8a01e2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d723dd4182d54eab2a88df2d0f41c82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499a907d33ff751abd53e6ff3ecc807476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fa2e8b6d2c849a74a68dc827edec8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73c4ed574d99a0ad27f950a436b94d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664244305d33a00b1390d9f014b8dade479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f1e62cfd303bdd9784c0651e662ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51cee5c50dcb8028aac5844a898440481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b40855bbbfec435ec6091b9f294a0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596af85a5d9e2b83337cf6bf31fa39ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764a5bbea4d105b29f38d0c9f8a7d89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc8e90248dc14bba3628f09a4bd37a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac889dafbf1e79d5bc5e7f93f7fb4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a6f8ed15a4dafc2fec19a13e2b6ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd7c3dffabe9102e737e30586fbb72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05633563be53320a5743f4d30bebb82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f544953f381991f3f5da661003b67c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405150e18afcad0ac16496eff133fb6f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccfbf547754c491a87d455bad3aac7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a9ee0b4d9c1c859132114afbb62b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8372a548f8d26c050009ed87ef4948494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90720bb409de74f7aab21170f99ed51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c79cbb231d42f197bfc329f2062057496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548944dd6cea5f48743238ce2e85388497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58095108b1c269e064ffbd10ea7e3b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e4f8e1be40fdc3fa87d2ccf8ffb34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006ef5737cdb39559442ddea13e1cf4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0c9be59547ba0190be939de195e38501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebf24ff875f7ed2e6478e563e0b757502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b146e6ff5843d7541112528837d88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58286947c871a47fed5277f440a375504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6b0c16a36e2e9d13500df1b1fae00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ef803b283e2b07f8decf9fb459a5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136011b38a727d0fc853df2027d2f72f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775d9e67889474fee60a5697c35c162508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b5f08ff99940732aff85280add896509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762146b1c4e88c28bf805dc8d69e700e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd82c485d024526da9f27b184109fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a53264a81afee0df88aaba23804df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97fbc99e1de89229741c4f63f1b509513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38a0562b9e8de88d42cc4ba6c726d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68122e0cf15d219a71580e6ded20c5c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f5473042f15cf7d4ac779454f555d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9373846ca962d06895a5651cfcb63f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d7eb6572c9e301a89704fbc5d4b70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9f2665d78962788929d11cc72728c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560f8f4b409d7907dc3cb6674ac7e51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9b70971953dfdbc2fb8f2533a6380521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d1911bec70a592326a3e3d148b025522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4358c53877b88297da01b33a79a423523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bad12cc1fa077b6f5e2362c9826a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed5a7b9f1c74e135b6af58c2e0aadb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba26c516cc38f0a9bae40ac15253be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85e886444a0178dcf7fc3adbdcfd92527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4138528aace726df8979fbdcd9e5e60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77ba44423c2964ca90b8c37c172713529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700693441c72074cbe328172c930f34e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc4b324778f63c7765067477fa2e69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9426fdca1561225d96b4d459284eb85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49865a8b8375014789c6a5a3447f8724533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ee77000b26f608d07e6cf8abc576b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313926928412e57bfabe82e59860307535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1f694eec936693ea2a5b0f74db4de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67b1a5c0bc291145c25a9d6c8e18a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187126826c9b0718d77acfef711eebfa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38d03346664bb901b348c83e059c57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0007e2dfdd751a7b38248b8f2646cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda9e35b3c0427accc17618c8c8114c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb98bf2fd73a76b82c45cee68a0a086542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bfd2cc0344f36b779d86ff5532c6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b049fa7f0e00d43aba1804e3c6236544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79745e4838d0ce15f52c19ff0e5f71e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f37f213c4cf26c83223c9bea324b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c68cf346c549590c80ab9d1579449547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482a02532312700e236378a8f1e45d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393d7e8dad272e9106136ab4e382825549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8e8b985565d5015b3fc9757a1ad00550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7e8cee75ce456018af524b7c227eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed033987e8caff5f22ceb07d7f982843552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ca0d55be58e4fadf9ae7b3a95ed88553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef226833fea84adf161ab024c50821dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f363f3d9c004526e05f7d0ca1401ca2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed557483a3f88d9fa7abb16411ceb2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cbc95590b3017a9beccb4d4f17cb0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368021ffec27fba481e4c4a213f76eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eee232a97017e29fbc609d9fcc5be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566381357e63fd8f741a815cb52e36b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1656b930fd15e4257bdb009517eddf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6942cd6c2b225f19ef0a6cd624983c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0bf918e2eb793329faee340811631563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064eab9179befff88d7809637fa8d87e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76bbff02c90f512ec9576bce200c4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411596ba709a324d8b520887504530d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384d463141127757596ea29c9150a3c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab484bf6152bd3acba2de47a20768b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce769302390641a2381d70f4fb7330ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e5d6d42bddb9dfb3fb831b7da8142570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74108d44556c293aac3563e9fd03b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d52666ba69c0ae55183592d37124c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31899880f76b7c9e465a0bdd31e8664a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528d8d1629404b1bf3b7dac56d53e76574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87383710f2d8c60fe6c6703a56953d64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06a251b826a9fe274aab69d219c4f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6da86d403f5122cfa1a8702261d73a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b4159797f6540b890d8a2a845cc49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bece0b8af5407eebf3e686288a284579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f76530bc0a08dccdb2a307ba4adcc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453a179c39ce5c1437f8ffaba62adce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f852ba3ba3264cb74d936e016b2619582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a52b409d53d226732e9c033013fce3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe00a0b0a736c5633c7c60d22fa591584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fe57b8c49f3dbb3d8edcf51d80b63585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b614460fbe74ff325801824ddc28cbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0014457459618a3f11c9d512de88ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e9150ec35b0fae637190a01119906588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0b282dbd71940c97f9b37d9d98c7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe45db6f0f72998e7ce9e9739820cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ffe58bcfa6f8c9a3f23c12374281c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea4220987d45372ebd05a689987f2d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d3934524a708001ce796aa2e33db1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83bb5309493eed5155588c7a48e33b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1d02c3d7921f5ce0922f4258fa1e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1d8afc8f3bb3703f890145909f126596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91774e2cdd4454f04f08cea5c44f19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42571a8366651b5c535af6e46096c29b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fdfb6ba665ba1fc05db5168bb5954599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa57cd900cab1e7cf7a9b4978270e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb430e8f475c3b395a66f7c12415fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4e7708e206f6d105e5d222498f94e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a6e08f2571cbdc8586dddd9d4d033603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b96521c1c684a3f5718a6fc87a091604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d218fa1ae23d5c9c5b6036f2f135223605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b602074cf7fb41dfe37e0e4cb0a07606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b635b2248fa71a125a5d85a9702a56b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920fccdbb41af3a4fe24127f63ebf65608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f7471553b1c5ff3c3dc2dd5015275609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd02038b723e3c0e92effa64beb35b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4f7019e88c3bbdad3566cb8c708eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc4cd3cfe54fd0df9dbadd550ae06e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318a417f17fa0412c186fca156dfbbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f84253aee34f0115c21e92bdfcd0b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb38bff8b392734c8df300e2bb908b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63bd4e4ba8cbc70354dd0c46a3accb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcf83de233d8d595cbf4cecbee0723617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d215ad09b29cfaf4f146c9d4100d786618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34512bb41b329156a176a464f4dd474619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3460fd847bc42dd29df1143c7ea9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6474e6629ab0f97884b9ad36b98f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69751d3e8bad5c5c95b500cc37a1ed15622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f659768fc9de559ca147ba7cce27d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26101192276d77b84bc3d136d13e940a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8acf0720495a1c35262ce21aa1c6fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd894654bc0e3e9c5600e9d2a7cf300d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e859ff0cdc3e2aa9b669bc6b272316627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71595f9fb829e955dea47d4b903460628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b242b046ee6294465d2cbd78bb6a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5271a77852db99c3531915d27c4f5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827e12da65b122e206d36e99de583cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10983165d4a680e55dd1830b9c04569c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427dd1f412647546d3fdf4dc7bd12f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cff0f3767461b1ce43daf365d03b1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31092b1419e11010871b60ddf248af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae56465b282b912cff188377607f42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531475eb5f4e625a269843c6787f6898637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a98947f8068ed309bd4d3aa0643b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0825d9ebfd770799e90a33a521d4b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cfee105708dab82fe661dd5895a97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e06f6960c5a22b397c15af242c4bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adf1f5fa44fe53446c5b55bd513d61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93e80aac7dae8f0cb56792f8e48e31643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddaac169a5b6664b8a0fff9dc5c598644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7caaccda483f8637aff2481873d66645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb16511445914762a8344aa520e8f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adf494d61a293ff6d7b30b747815e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ff0ccfc42d13aea88109458852fb1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef9f5556c71b2dbba6b5f1faf2c7e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e1047618b23ad9c3f7bed81c1c3bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b67c04cd360de35f7d701a34f3198651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c358d60c376d3f4193ba8a5c2c85173652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b0165d761de0273bf784782db9749653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bb36aefa3edb8ab6b16a5f2bb1137654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c42a10e349c992200196d0e49a506655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6ded67efe98f3353a58905a7c60af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b630e6781df837067151ca447082d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aededd29993b3e455f09516dd50b262658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3043bed475f393f4e55192ac74b7ad0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7a7fd2ec65dc38ed543a5584b46be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4cf76812b122d995dafcf5ae0c888661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16bbed92772089a6d2a45701d9ca81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a641d952b1d1d442b27e5536ecaa099663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92419a07e0d7ec2de2d62a137b87e5d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538492a46e70449e54fab6fc4d68e229665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740693daca4a5dcd86cba7a2863355a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d973d483d77a6dd6ccb88824b7475667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d117dc79e6b7a6566eb6d0949592465668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717020c788300cee58827ac60597548669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf619b82076eae560a17476962709c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf354218c0858b6628d3f0e0957f54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a511b801729bc442c88bc32a63d3e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205c080687aa68a6a381f483b1fd67c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770b0d091e7a44581175334d0096390674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a482316f88202c89e5507b36f9924f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7bbe7158a63e22b640ac0586f2057676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f41c0d9746784db75a3faffb60e86b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf85ddfcb359ecc9308e88cf1c2a96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122fc759820bc5f56aeaf3980c400c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7f08d1953ea86d593b9195d6b6d72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fda00c56c644fe357b7a93c3b42fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425706cbaad02eeebb12636ed5331d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87c1067ae75acc0553496d12e8d9cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1341de5d46f7a50fa479ee50a5fef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb17b23b077ace86f849565d605cea1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bca81e9a4e1d3276c01ec6c00557a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaae32ace12a23f5ede22f640ee9ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe012b6a6e09cbe82ee8efddb13030688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61a41b539afd7d2f3e0724387c7d63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de0397ff4542dffca1c360def9220d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054c401fdbaf3c00f99830c919d899c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92a2307f7c3f86416d9b7a1ffa1626692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c564cabf5534974a9e5fdb6c350a2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d44fa7a726b8e72a866a8f6ff6228694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558c54373892611485217acd9e02383695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b78a76fb8e492d6d910253364c6ff9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895c30e412290834696e6203e7d7313697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b65b9368bba8b3b12478921baee6e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2307668d8caca8bb6363e9464a1b0ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a23a74aceb8cacf94385d3e37e76fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d744df1fe671360c5d20c39cae5061701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a923a1769c8f2a5000a37a58f1db2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd5c948718af6c7d667104e4ea8811703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b74f644b645913d97f64f56e323d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba44c022704a411ea1c492615f8154c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee76e4413a3616c796286170e22f07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17757b0dbdbc966e639c17a3e928c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ff2a910d67d54fe5b19a9b6b0b7b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c8edd7a1db49b8f5c288df1485b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a89aa9957c93862b43507d4a064a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae07c9027eceba01538ab57817ee843711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583da66f4a44316597e771941ba068e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c9caffa57ef48ea0117d68ff42151713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d377be7d9f9a19d1c2d760101d44f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccbb48694e3fa11d0848e485893d0b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd87cb7643f04081f8933c8761760a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86119ca46867a3f6a47433c2d294d7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d0c660f184ab8438b17f727d39ba3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6b5d96c43e0c17faa542821745da7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf73f506c3fe4118dcb7cf7ae85d09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb00731ae3ed5e5209c92d42a51488f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56631f6161852637999565f797baa095722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edd37bf52db6e1ffb50fa7833f9d8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83885c0e6ef5cb2f8cff88e75dbc45b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b348ee22993f65cca96d80b58b1866725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c7bba35fdc79f3735ec53d32dc62f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770924bf88f3e262c7cc8e6e1470d2a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdf01b2f4a5511c81771e3a5b83f21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318407abeedcb75cd4009187f1acd29e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5045e17e9163230f7472bf08b9eb0e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa3373c3397a4a5f1a67f6dc1abb2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87065d3e6ad38794e7a181b41dfb58732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e6267c6fe3800f1690e91922d693f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d6461d2bd6bcee77ee0583066f677734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bcd390b2b7da94f5a8108fcefe1f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa659d2c2045dfdd83db39ae26a9336736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d5e4bb09b5cbfad819c4ddfdbf837737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd58c13d356fcedd544f871f597efd6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b622742a6a4fccbc1f511d549dc04739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ae162a0f44452243497cdccd949ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce605d1767a22bc2f9b095ced213876741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2459470ae0b1e4f7b017f2f95295066742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce03e61ccb5b24bf2b96e0e75e4281743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b8d7c46e97e86004e428867a06061744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206df6340724403b3ca97db0bbb56a3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d98ab237895008d5d79d63aedee415746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609a9ffe35c1f506615193b178364b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c12de83448175c9d43a44ea3d7a384748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c39238531bd7e370df2ddbaf397f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611022033820f7b5a6280efa66f3685e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf673caca96323356173abcc72d44a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f7fdca9fcd7792f51116fd9c01150752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a87e9adb39735cd46dbc6fc45f70ae753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>