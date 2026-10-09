--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b390443ff8c7d41b1f31e9992c1eac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db58c2199a91e6cef9721b0f83c421b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0d8333a182f589205d7f6ce03a3a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb6c9e7e12f1e948d4fa39f9bd0fe94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a935591ae0d959d00a800313a69ddb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08a1f35aca1186e7203b19b6e77f526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee3fb4960ccc24dea8613db36bb0b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1efcd0359dcb84e3e4e9abf252efe08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2588d92dc76ec016d59633ffd8019349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e79b50f6a25fd62d3bcbb32bcdb6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332b9392563b26fcb17ba3a5b7952a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662313a5a18f53a6aec4ae2fb4adf6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335431483d1db82ccd3511fc603e32d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090aa60935b2c8439452b286f5edbee314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51d94fc52dd734998f500b8635169b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69ea59d95600fad21b3cfec5dd5e3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1b27f66dbeac1d61b86f20299ad5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35639c3595976ba0327c222a0d89d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e2cdeb86f9fd94bd0fe8e52cfa10419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ae81fa460555f94e5700949f478f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f33c33c4013c04e97f3912197ef9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5be2e5fc2d66d5b4003df63897be622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82bb13aafa5fccacd1f982bca7c8cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0f7def19eeb3dd17696c4d33d2bd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27386d158be43ae42cef35a0d35ff1c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad8a72343ef710de0793bd2db9af1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fde33c13f1c209b919e2378020b9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d231b35a0ed30ba545f7cae3a0ac2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5817ce44b0ed8f546b3639884bb76e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19864405174e154eca9c79bdb4718f5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b8106768ff8cf042d3aa430ddb9cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff689a1d0a29799e57b2fc29af21ad832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef98d4764d2e80596bd0c2abb790e3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69c20f8d27fd504bccbb1f4150d00b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239c6daf61d25bbff8ae313fee771cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b295fc5f5c13a204d168389ef3a1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc576bf7b03f7529090c84ac15381e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7ceedfcd526ad9c432d98cd6fe0bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca056b19334a4c5cdf794555b0b579a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be0c25395c919595a6e7fc4b8731ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a168b89438f521f2ec43a0a0c8d8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e4324ffe7623762cc2227efe9e78a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf29bca930219d7c7fd8d2cae800d8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4f9f4206e9f500dd1f8891b0ecfa444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6eea3cb2d7e411f36a954fba917b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e05cf5791c4c96f8007cc5227d1aba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f7c52a08d5590faf657bdb6b228d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10763f798a5627230d81989cb1b8e13348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b744bfce08ea0012b7750fbe4a14449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d530dd89dae188db678620ba94f88850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bf3a093862d727c83c18361944f7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8b6071b50651efc4cc49048f01d4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f967567333cda904e532a97ea8afa6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb381732f5617d36cac9618c2dbef39954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fe0fb004a71f7a4004fd30cc5e26655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169d83efc78fef5ab14788f020a78d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61016a219cf1b72390224f4686b19b1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da5b0238cc0fd78dcae5d269d91e2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b6a47771e97a2db0e49a3cd19c09a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d84908104adc99a0dc0724f32d2f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6b635a6c9cad362c24913e18c8cc061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30621f9f2903506bf5d65947546b1d7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231b67bd33ffbb0572bfefa6694951563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3180ba2e5ef12ea9ede0a3f8e6066eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00956d75bf8afde0d5837ed92f9c946565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3e9081aba8e1d840cda47cc3d234066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9dca85d50f2818b791647d7895ebc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3991d9ab40a41b6a08294ca2f1beddb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e79a96e6d70d977c03981d441f02c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946be1e7609342c8becae387820323770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6850f1422c4f242c91094fde3acc1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98844a6d2cd830418eae07592bb6cd672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e7ad7d1ba120a2e43f48d9de87ad073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4cb50d6b00e413e9e077d98f2e79774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784974cb75faa6b8fc4b22ec37162f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459731b0439cab142e87e67cf044e86276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51d23b5fb2cf7ecb69b06b620dadeb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c7ee0b37684e2dd92954a5c6919eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d53de0563b81d94aa6ea840fea103c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00c2051ad49e2f118f5efeeae78b7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb57e6ce54b132bb2d9d0fdc7f0d8c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbf2deb6fae605c38643de8f4667bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e42d1d73dd18619cce1c031a7cb39083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5765467b717277101c9ca4aee690a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f0e03967910cabec663cff76f752f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40986adb9ba5a03bdf03fe56b693b01686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe52f968f86a9914f444c1e737c09c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c566a68800c9aeec7bf93d7b5839388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daf9c82dfd7421f29f1b9625331a1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7277b82946058a19a6335471b21b44390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4ac7e9297aafafaa6a4f4e80ebcd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81ae4e57cfc3fffcb01d0f6b165b9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00b43eb3d0ed4c7bf73e1735b141b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fb9cb7e538355bfbcf1614a42570f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20857138c7020f9b4af00a0dec7212ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab9b1aa1272962db923ee00a178b7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a11e00fdc3660789c8f7f94b5719197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303309743584f662db4dac975d108a1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5baed3111ec35f7833af27f65f3bb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063144c6623d4eb7e7bb441214827f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8b3ac9f4ede02518ef3e8b6d8bf2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44308295206c5d9f92f7d9e8ee68c79e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d6eb00edbdaf451fbfbc0e1f67688103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bb6a03176b908b3edac17ee13128c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd47d669322a95ced3027f90988c841105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148db0072665c0dedb522cc532edc2b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f11b21b9613a5cd7224ff69d8b6f20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5cb375438632f0fa21baeaa9a5dc6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922f530853d86b8ea0844034edbe53b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6af50281962024ac9c3d451ab5404110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268e50d70522673c2f9f6899be01c65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595291547af36a4c52571ba5c565e5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eb8aeb37943d7f6c903e3c797f0c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03126d03f1122a56dda32f34b295cc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db64c1cf8f18edb0a911bdffdf2f2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751b788ecae4238eb8193dfe832d9ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27c38c1e885d229308d26e69c16d50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4253da188be7f3e766b57af8f3e909b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca058869925731c66c3ca6eb97f6f5a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3e37bf1a8953da07152fee82c49cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f13fbb617282ed397bc5881202938121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77d627102f4fc2a8f32380b7199c37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42583d57bee99ca6764ee2a0ed49feb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd9004ad6ce8d01b3e26ca3bb112e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32be799f58e250c781b8331d562e9c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52c6d6fe5c8c947433e60ede438be6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33cc602dbaf257e714abe8f62e534f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10ec76d3ec40badcda03a17633a17e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af5d23f8ee803c7d5723ecbc734b10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64426137244f5fdd36c718c6e84f7738130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1a6e491309ac16baff8e015786d11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b40e703dfd2221f6bde42f49a8ca14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33859981df445d20f9934663936666cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab765e8d707dce70b07e600eb75011c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48290e86b69f6b6109186dfa3154b6a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45743248e3c4d688d4b67c9efb106693136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43895261b133fb38613be3c101426f60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fe30baa64266ebe030213574864cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49409c3b720ce89da6946807ae9d2ab3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f287d0e102092e16b3610c85d79d2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c0073866d0622333d34bc5e16839d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9b5fdb63cb4c4f5f1838671beee15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd14f5d407499cdec5e33ae01f5a01b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec56bd9d0ce9eb0922b9ab42d98e31a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1304aeffbb9b477ce0640365dcca1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e950b8b80efc95fa847447db1fa0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dce42f635de26bb97e42ea38f5ae06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6262742707bc5b8204685cd9359dc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00031e95a89f2edf1b2fbe88ce841631149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ec03326cff6f1624c206a84a5d9d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa861924d2f3f862520e21310b31c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bb69becc364dcea6c24947cd3c3b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a74dfaabaf9bfa9c987774aec3ac4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11160daad430b11e1fc377a50dee8d24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20ec11709902880d24c63d1929576c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767106c8373f3521f0da4ff6e81f14b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4d11d299212c583cc0766bc7b959c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1af7e9deceaf8d7fdfacd92cab8b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c363fcc275f4362024d521a3881b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f35384b421fee756d5721f600e5bb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f71b37682274ef4b4764b7820d65c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4d1533075721270bd8a0e9d8ac35c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef3465593a96339495e5444e627fcf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd0acac7bc37c31785adcf28e5f34f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c82c4be634852aec043cae2da3cba5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b2ec64e69d76126490002d00c9b66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99298e9d088530b6745602123d9bdcee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91231c05c6648644ca891ec3c0ed2be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109bcd8084741760623ffeec825be6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1e47c423b9e79aa4a6a105386ae72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb20ea215b19f442ed044725d9bdeb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af9c208d0130a07571b602626f2a7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddcb5763f6ec1b3547ee2465c5bc97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341dde51b387243b03d3ecba71de3f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697eeb735e544803d1517830c8b31a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dec6a54abd125a51412ceab16f278176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2c0da6e7a70a54f08b69bdc411f3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dfa24efa4e4f6a30f12e5fedfb910178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d751cacd54f77edcb5b76fe59a30179179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2a0764cdd5a0c21d6f2a392a6eb10180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b69855ed5bb4fc6518f48ab38849c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e44d15ec40ed6b495436b337a48138182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c05fc23418e59f5b9a596ef267c9f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dcbd38b3005c3c1f2356d6d6e1ffe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39376d9ac6be230385abf6c11bd9d645185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc1f4bf945939b1351fc7a45b09489186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26c1e8ed444b72ffca0f32b287a018187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e0b92a5f529c5f62a8abc498b01e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc0adcad50c22d194a6bc79fd682a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a92ecfdacf982a15eacea6e83acd1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8648aa4c30af4ed91d69785915c2c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef1263f5f4b50bdfa411f48d404006192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029feea128f33178722c8ab2fd9a92fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e354ab7ed11470840505c9754b0ed7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53aa8ed529e279df8b2bd55fd31876195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c4f5da4840af1cf700a280df32e61196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7890407b137b88ef3a5b40a666c77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a596fd5b6d54d7297de3c6e3599a0de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fab63ab8a8d11f30ebbaea48f3ab6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4117c40da768d9b801240885de9ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231042f534dd85e53d283781ff00bec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c27756ead9ccb1b8296a227f6bf18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fc109407fe7f3e408960bcbcc88a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af6245668fa743fec291bea0121522204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31a1746a5a9968479be808e6ff45ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689e3e9158a83943ccec9b2148ea599206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e8ac8684187357b695e504450ece3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c4b8a7f5857ff0aaccd5ca5c9c02e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3ceb6ed36a7f32a48167834154948209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed9a47338c79974cbb0b910dba0cce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac3122f4b5966df343da7eb8a112cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0d3719a7ed1403e48d1cb6cc50d75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bb8eb86413dafab79e5bba4bfaea4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc593dfff49f81c013156e01091f5a4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c35958d8bdd5cc47eb1346f342ba0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495efeef54424d5f4bbba2f931dcec4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676067df8e3545bff2f8a87bdbe0c9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4592ed155ac57cf0e829aaa0fa98faf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c81c04347fdacd0d2648b51870483219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69313e685edcc0cfa28b81451cd2ad7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe3c4c3d32f14829cb12a01df26909221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1221662fc40ed5acd9db6c31ebd42d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e200541012380b025ac0c7cb8043b42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0fd7b7d0f8fc77a894e4a28e22d4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb982b15554137d2633e350d86714fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e547042168356c653ac06a9839758226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64e77c32deede300b2df2c9d126969227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94391dacb497b87df60295cee228b237228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc96039f3180ebd1db0eca3e3fd29d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9f0e52ef0501ed079439b41762536230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe976abcc8899c74bf507fa0610121231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa14fededb96ef015242876e99e038f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa27a254d140567d9a28b41e7aec0a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71825cca17a4b8c9f252d22734c1f39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed650d072bc6c64c5ab69adb910cf4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e263f1efa2d0cf8b5553732b778df0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1715397ae979f9d263f03598ae298a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5a4c89cecfa037cd00b086e213a8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030462a1f3d8db92d9bedd12f34557d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe4f7d69fa66f7603efb7ee15bdbfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bab302d32dbce44ed0704b081a656241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457880083730ee8f01628d137b516416242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a12b2021dab46dcbc650586a5e9866243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4c5cbfd1db34f4398795db61f3cfe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2cc63663812925933c82bd24304b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77ba220271c6ab19e9d983fb5e0a4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cd54d93c691c80143f7a57e7f90e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2c0d1ee64788ea330bc02f04af0b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc6d70bb5b21fb96d9346f516ea535249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b59d303a35d37ea751d0559006d6f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c302a61e6e84c1e32dbd6e73b9592251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56204326a454a6991965b70efbbbc6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608be93cfbc8a37daf6971ba300c2d75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30d68b0787f1c0c464a64b50c923a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c9679e4996256472c18f92dfa0994255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec0a8d81196d008cc5d38413f4f6a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d1f7ac442d72e2b6e13bdd95814c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ae32d2f53c3c75bb686d8c07ba87c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40836afe3bedbdf09a4de5a207bab6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbc4b5c591a69b8bb74202676e32ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed433f301654408307673e3a0838ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f38984f3bcc6c3e3112cfce500063262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ce6f6c921010d43228ff04f73c3ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf9cd68a2bbecf19937a3006b6b844264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13d93cc5ab4a10a37147a23b5d2f1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c9eaca68859820b643143c15427ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af556ae22526aa8ad02d930c25c560c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57406f9372d6f2570770a05a66611f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f081edf0957a4349b6d74cc4bf01c6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7f874ea7638339bf54c00e5806700270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469627145862d800bf3b476696d3904271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65dd4d9a8bf6749c0d42ecd2d8f271272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da53ea6622b3b848cbc2b66885bb03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a5e406854e8169b7c9b1621912c1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b934a192908df80f64318cdd06f3a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00fa7e3bf48bd4d4ef297709cce3f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547d0f1294f15437c368162a84e038b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9186e05fdde692892369b6a0f0327d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca19c27c045f8cc533b7be771a7fbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9fee9e910ef19eda351505386e98a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d993b9f08d7fa8104d1ab0b039dbe45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fe8f64729d47dff8a83b6cc565ce0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b3678ac8005a71618023816dfbe65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794880ab913a41770c90e4c24f458adc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a658a2d8b410de42959c64012758dd9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021a477366cae4934c0ed92e9808291286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9b2a7e2469a9df44828710fef115a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0665601a0fb6b28b2925778feabb44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524f8b73ef2de9d339fbb1f8b40c991289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c36ff49e0a5cd335b7cf7d92690c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a876139c3396368c84dd9109ac8490d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab30e8f902cd5c0e2829df537da5e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e495c7976d4c47078ff67deb791d88293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68eea475eb516ca3391072ef4bdb8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d5404a32e25d73fcb71f282ea6bea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30d39f17fc6a7926b38911dfa48c9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583c82344dc560f6d0d26c6301bbd44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef66eec13f72301c9eace4e3d4a6a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e5e624f7b78c84632a1db24f344b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d198f0be935de0e8a5afcaf47eeed1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785b089d3efb8665c376fee9818ece8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea39023a7bd51cfebf5ce92cf71e44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a18bdf6a100826d678e7e27ea8be6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5a44e654cf99bc82f5473dfb03d04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e73434bc3fb7d515dda7a585b168b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2affb9a15b4095cf1c8130254117ac0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898ddec9cc1fe60235a7bff45b2ec53307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84ac577867169308f444a1087ecf7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2c21acede444c4f6fdb558a1ad26c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fb02e3bf22961964a914d8ddd8c4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e53b310b0a4a807110ddc2f8a607ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c959df1407dfac758a3538a058a36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eb20758e8a9ac2847403a27177d4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf70cd3038165bccd23b55d1c5bf928314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af15ade9a57d53b3c191847849811a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a691efbaa61b297dba6182b2b4b58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741be8a3c78382c4ac2694ab2af73544317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65649d05884c1aba14d6e1d544634c7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40159ccf507065145e9fb5767439324319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f8eadcc8065574ae4f8cf6b5563a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e3d396fc7b10fbc3c5b1492dd7866321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da0d00476d188c092153ef55e436bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065fae8cf9ea2b42b30ffe9a0925ec0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd931bc8b435fa8f7ad8cbe83c52373d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417f4d7c111a28829f17d79a5db11ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc8f9679633ea618fadc390823fd01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36752d14de1dfd925229c5eaacd9789327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9bd024029426ea5e02bc5923b2171328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c061c242669c1a42444b727ba49de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52097b1d9d5d30198d5696beb18f7c70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30e9bec52576a9aebaf9dba96375ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e64728cb531ef638335348f760d689332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37920a73dd7e2af19ff4fd685abb0a83333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecf2cb806ee418c91126100346c8dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7860ffdb6a8c73bcf78ef9ac9a939335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7772bc59dd14dddcdec23f93d5c44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80b69216f7f8fed3dfb6f156841308337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf92c4bf3040f15979d0b8f5625a11338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaf434909a650676576ee8f7ad568f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3dbe26a67472d0d6d29f9887485dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386689f77fe9dfef25e07e4e1bb1889d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137be01f6d339d384be1b5ad247740a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78230a10a933917abc3c9a3f4464eb4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa17699b03435451e042fa29f6dfde2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95954abd0fc2f754e3d0382c51d7b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d65680c88e66758f5333f86533bc65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572422ed0adf8917b37663fcff94b3cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb7807acd0123de81bf3a4f5df6354348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbd80d25fb6d366ff2fc87006bb8cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666239055f55b6ba62cc8bf99dd81816350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b879c614775d792f64ef00c08580080351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3385318d673774e214ddd5d1fd89c7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96095f269b8977977f72232dac99adc0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d18f9d911b25d198da65720f61f6d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b44635625c9958e109177a33a3036f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879187c0325b89e2656692953b17655a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466a42b8417ece5e461466a3f7d7e8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b4f78c8b070a83189fc7644d5bce8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a478e9974babb2f9625b4ee355103a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365ab075eee4c662518f8447308d04f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a8a4202591a5fe49dd718aadb7b89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dfc0197c0abc78fc1e52b136fe2c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5210521f0b736d23288a1b9d5d921fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e56d1b3935db67abb28e699243932364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfd15a46969bc2655bb7b297556b21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88d6e2f7d20c8d456ccbb8515954a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aebb2623da613acfb237f63b9c395367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00878774889137cea1af91fa31328b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf89d8ebde20ec7d5bac6ca8138ddc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8219d43ef2c7e131c3623896a8b42df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096e067e6ab0093bfb45e15495526b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28309c452c8cd6bd258d0abfdd70e8f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ee0e8d2048b578f2289658041c819373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80a03b20d87317df751c0723a65fc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa1be62bc00ba3558ffae3b58bc4c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a7a9a4036cd7b66c4bff7a9b3427f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b23d164822376390a0f45a970ca133377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2113156199b26e3934771e8117fcd60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ae0ea39a03b31878dc6b8c1923ca1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f8c211b6896789e53d594d4b12e4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18371a4ea5841c906523f346f55c5830381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d043a9006a58ee09b8a2933151e43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3b03a50672735a9dae2bde07c9f7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9acb762f61de5f00b5da22f1c9cea9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60295da328ac24623aaacc8d7df77ad9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e6b234826ebbfdebd4ce6e0c4b115386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fa4affe0e9f2cd7217f70ca200f88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2f9b2c73a9c64bef37df32984f84b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ee16bf9b7edd3ffef629f407af8c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3008022ef5e6991a72481860b02953390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7d8a0ceeb16f95d21364936c0d1fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba20796fb9ca01a64d57f6572bc7db7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aac777ef67418f3565b804dc9058b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eae2d68328767879dbc6b2417da6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12976fbe52e4789260d0376551f6442395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13f109893e280f4081de39a8590497396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31204771f206034d88e7d2ee8a65cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444d16b9ea718322b6b6dc97dbcf0e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ade725b5b213d5d695e40ad666223399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8849e671c0c4cc71507ea9fb313f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3f3690fc42ee7f32c5e35767f58d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590849fbf55766ba97557a74814d38b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c5d1306f1618f74ce96d2a2727f68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d44143c193eba8268876db94bda05404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038f170a3f7da07ade79780643abdc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf80ac3f667ad09ef4969b355aa8cc3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94daa03fd4c4e4c87ae3bc5f354417c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2857405a492bb5a06ffcf094f16885408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b9b6e07155f92377aca54f7510fe0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb07282444c8637cdf51eb0de8ae0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cd1074e2ec6cb056fa9e4d3d26b7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060dcc14745b8d3c5783d302644319c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262999fc2e3cd4284ce5f6ffea192343413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd7aefbc518dce1d3d370244d6b4aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc9a0dcced87650cd4e6330c79cbbd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3e6bffb4e6ac3bee76e1b28a653bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ea15cc660934a78958d149a4233a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e9a3b45c1e0ef4ce3d0d229a7b139418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6900088892eadb641b8b123497cdf63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c68eb3c8b4990d277132d8c2f8040420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa358c8fd4254a3bad9f4fce306d032421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f698e8ca1ebf3dfa3073f90e4fc578a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c94757e39c54d028c808e62994d552423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a110cf2dda939f9e479f405a5f2161c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f17edfa9dc8799f2d798c70376e29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5b2e6dc654aace7090bc6761c4d51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f85d095c73dd687bf8451d707edf4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a6d9ce182051e2bbf22a556519338428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0cbbed8a49eee9930cf573915fcff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a3cf7b768f816531280303704585d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4917133738fe5e39eec4480f22f77431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d7a9db55c2079c21d69dd2146a81c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867c5cdfdd1f7d06b61fa7932185ef3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3449fcf764add30830a2ac39339df8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a09b390d0491820f0d3b30df71338a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fcdca86fe3255cef2a357a1f26cf7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fbd8eb1930fc6efca930e6709cd5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1de6d63d5dc09f5a2bf0b0280bf6f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac3bf0ff992804ea955165151dc601439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a725c0c0aa5405fff228abcbb172560440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491d074f83d4c356ab6b52e5ce1ddd5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49406c32dd8e303b5a78afc226f7683d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac420726a8b142caaf4570bfa21a10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d6040d27695ae04857d2955dbe4af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67b2f56896d560f99b35e59d20c484445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a66690ce6f2e4c2aafc2b969860b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f229aa04b3f361888b9a5be053c64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d1fa16bb73af825fd9611806b189e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae860d1ec8b4d096cfa70eb014dfa9c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c5e37254e8c53d3af84838580e368450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e683361ce27e104d4654a44992c1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b45568e997a430cf0e137e07e5d1a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6995f32263e837ce9240cc6156a51d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ce55428c6f32f4b1dab70621ac696454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f61c562fcd5355d9160e09276a45ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df62f57753869e1d326d100748ef8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c23425bb1dbd3ffa2937e58ca53cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54fe1c0d55deb1fbfb0c901881ef37458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee24bcd73fa1e44a5b7ff7f285d1a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8c29d69b89c477d79cf0fce7dea36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0f4f62483fb8809cb0e50c5e8af76461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ced28c25ef0e5bacbbfda31f3f3d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96546cdade96475c0b08ab9c8ce5a0f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432b182c62e64585b48017c977413f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebddafda651e96f5a15442e9c52db48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8e814142bc1c1e79e2c271c488a2f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878875fd2e7b8d4ead9bfb049538ddd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b9b0b4e20cfd5d658d5b7787c3f7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0092549b81bfd6962d476f4a6c4bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4bf2b7dda18e85228f98f0a4b13cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d861dc32f30e5b16f5aa547fbab75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385799a7b81d4e0fbb10ffa5149c5c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456ed94b19ff1cbaf8641e2e1b73236473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44962b14aa54c81861a908197fbd42474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505e01b77805e7c4648de99803e88eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aed85378db1ab072d5e955d4d388c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddc31a190118b296510445686cb1f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a17dae760e09395362e1538919f93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e208d00311ace47db6c76bfa5dbca84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dd9572e5e4eafcc9617703e83fea8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1ccff9a182d34d19a8fdf4a6accc5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fe4ffb10633ab5f350fe0b8221bd0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612df22d2d9b36ffcbab2fcfb78309d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41b09ba8f88d59d54902e3129e57b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c783db5d019890c70a5e277dcb539af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a8727bd9e9395b971e1bbaff5e819486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02902ecfc8a8b72333ab3ce1d593cc20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666e773f5aaf91ba6f1a5d271ccf9b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff702de5ca516ef3e869f2b614ba149489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031f41facb563f2cca3597df26795cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfea1bc639d51f495863cf464821ec9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5ec197cb3db37ce31f7523eec900c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354e613a5c33d3ae32691e95560157a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f1f40dec6417cdf37e46da2cfd2ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12e3f87df29f54171745657a5cf1ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fcd51e682ccfa0e27e0729d5f3326496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a67c70e71f6a6f0548891bb6882e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca9fa963a0c48d824734be794de616498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6d8125e08540d602a27eab88fb7af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547b4c3a00a860dd5d29cf157e75686500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfa31f94bb119466eb4f58e45b44ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3837b72d8e6f84c9961a407f52354502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc566e1adf03999f4a03bf172277b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b101f846a0ac261e2a510f6e7ded837504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777787e4beae470a4f2507a66dc1c1e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02060d585ada1f16b1b658f91f5d3ae2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad97237266498423eb7e1e380aebd2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e06065ffdd2f9bdb62f287cb622d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546b680198fa3064114f7a52dfadfc1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0db0d0e1c8349af4981271828a7655510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fb2b4e9eda1b7924f5b988d71929a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ffba23d91d92ab0b0a065ce8004b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5070a8eb1826c18fc5330557c712eba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aab35e7fb787c20606c810f599b66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d1f1f96d14972926076383f91d6bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c3db9adea0857bbc35e49e3f22b8a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be14b0d5abb33d4d950b2d70901348517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18fa7964f4990105e7b040592b2bc0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d49673c126660fafedad709a41d3d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8b2efe10057f913f757f24adb0ef8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4ba5ecf5c86c30edc1780cd460565521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbed16c563491440d148d1527f14818522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f907b49be8a718b205cfb27823f46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd8403c68f73761e36b1c8da7171fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf053a953bcf16303aafdf2fe05c02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27157b2759aa810213e1d85a663100526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9f71f38e5d947ec66a6e5a79321bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a99ba47986b7d3654c8b36b317425a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf3405b45a5b804f9fb77cba3a99ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d7af4279e51539dfa2e13c0d07961530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74699761b584c489a90c3269271ff1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3beef7ed49528d24df606919ecb066532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcb844166c9a2cf40cddc8128dcad6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00439a807ab3c57fe5b828a4467b8a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791a78a6a90677969094fae8d75f725535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2d7ca5573cd58eafa73319250e631536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb701ee37faa51d796578ee4c060b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935d342bfecdabbf11f6d33220fdb5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586d1e8f2513f0d3df4ef7a1cb988d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c34ab69629874b2dad0aee99aa24fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e4d95a5658918656ef2bc7cca2bf0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462276040b370a36a5111f40fc4b34f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacdfeb676bf4b6397d57e39ee5a21c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abeac55c8c8345acbbb96fd20e762b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720297194a1901a73c01383fff338a09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba169d766f57316c59537e3c21ad018546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b95c4e10ad17c63095361ca2b4e20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c8a54b7c3a0a9d423efea34efc46e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9c184fbb686cd6ab9b1534e9235bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa73ac83e5b94c94ab2f00e7ea72b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dcecdc5f8513b254b54073c8f1552551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1753b6a01cc08d7207e1214e234de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1781e730073a7e2782f13db38acf2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d3004acabbf0ca0fce45637fa465d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be053ebfcc43ad1e6ea607372e52616555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16531e0ae4c85a385e5a21e7a9a99a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d403a3744f9fed788ec8bafb2cc385557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2021f172c05426de2321483852a27ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491c1fcff9e9dfb5455f4e6a15b0e6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf9526ff61bb24d99dcff95f0c2686560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281ce617e452046cfa903c09cf30712561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dd85024063a5b08429057b420fc43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a21aa7f1b4740ff6b2b4bf2ca60dfd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220571895c807bf987a40f27014921d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253ceb0cd4d78849ae6b67b1908328e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d5814bc9f2268b8c2028230c49467566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde16dc65623d5000555f62f1ba5a862567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd736d072a8b762ee4dee1e83506e6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f95a6ab1398c12c8208189a57c4c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf1db64af0e76248b9a8950c6ddd9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3afb70732a3be3497da664cf2c93ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8eacac68bb37cf36b0b3241328192572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8e110f76bb489a789775def3a5b3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae437e7338e4b546a1f0bcc487f8a18574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6eafcd10fd4cdb4188d7a4ae37f31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6e72eb14e176850db39b6b078fba1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969d68a4629791ba9c7eb7a23f2c7aa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574699bcc2d493330643d6b09fe97af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d53f6fb194e841ef39250f27f1338b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f88cf7107be5c37eeeb6f8912a147580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31488fea170d9543eb89fe3094a95cc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a85e4b9aed66db3371f0be84cf47b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd19900aea83a3e35440fd08fa24ef4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68ddab510bbadca6763db4cf88130d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1822b4b2600273782637c2ff15d95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e382342203aeff9df7c3ad9bc9a2b57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f7ab17b554f870f3939b32b94dfc3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a9b184f68ba8b8a143d17e31e3173588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cadd81ceb61b0c8f6f5ee396177e85589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af713f516de93045e67c60355b7ae2ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee933f71d04ae8b9a6d30d22d50d432591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d39b088ec1d2e848e3f0c6a6a2336592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cb63e2a4db74e1e27f94125c4cecf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd00db10419593eca0436bd02944cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d70d0c1ba665e7c48cd534b78fa54f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442cdb92866f50043d13dd007fc36f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a72085eee6b412d74afb15b3216f0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2db55530c0ae884203a343fbf3765598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bcaa668faf5d2700d0e9aedbba0f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe4be9a6bb1984232a035ea1f07a60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73882f4ec165b7f5a1d3a3ae5c373407601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ae6f0f448390236b9d5de086616d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50e0a9cf4656efb5eaa3f8f4548d8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f50d25e12eda6925ae332c8b4c0839604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52326af209ec5dc6865276ddfe5857605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc21bd017283df48fbe35d35f9dcbc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df6d0d11c55da109c632dcdf5b6bcb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fef59ff130ad14ba2728633b628eaf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21407f2288f1cc573cb019c574b3806e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412e2d7b602cb7b3d297aa2bb9dd6af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564363655ebf6a6fd0a90bdff46baae7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f886ea068e97f9f29a07a6dd41081fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaf8a4c18fa1e102095cd308ba0dc2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ed1b975113924dcdac436678903ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbcb69dc07d0fbd5c643dc7bf308ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8eb86bf4c34ae0f740e0efd6f1d6eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9dadcde1ee89eb1b7d411e6dd7e52617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2be6a7a544f97e195a7624121144a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba35726bf9aacf1b53db60f4aaec19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7444dbae7793406e939d75fe7378125620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406b29158be5ef59ab699eaa6778c7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96993258e049c934e83ab8cffc07ae3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89fd46ae08ea0390ddae372c460158623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff29ca0ac1687bdd64d4c03cc55548624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcce82bdcab550762b4e548ccc2ec0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6087067426f0d645277768250c462d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fe687e8b8486e7763f4bf25cd5d4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a9b6c5d6457aab3658311ff2441a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6100db0c860eef21e2779e37a24ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79d3e7b4df99c8f4cba272db45cb96630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f56800e361152a1a4c8b98730e8d2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c608d1d2bd9fbb2cb63cbd34cfdcb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee307a7ab303596b2eb1d4b54a8aa14633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60393b372f57b881e3d2f78e9c514fe9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b11eeffbbc31a10a6b8310ae6d0476635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5474f9364da4e797b7a7e6fef4ac1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438fed2a9b813a142b7d0d9d92507d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186e13f187f4553e5e3b36cd78839d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ef3b151d3f1f9bd6f65ff3e9d1cbb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebf5906e2bc214309bd07766c8dc7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863108b6e7684e3a8fd8e179241a752641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2462a6b2dbc6862aa1f0f38586622f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacedb8540c5f1e277155a176c97f12643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4e28b10d5a2d3d45d3003407c78af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bdb3420fc96253b482b8b8f874e67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a598362541b5ecc233cf2687fc2ea9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83685651215ccc39a8a369af4d414d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb40abca73b060d0b0b4fe57549097648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a161a4bae8d445d22e5abcdf6e4e087649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6b97a62640d53f537e4475c3f8176650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917bd39743a9073a86479da0ff1676f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b7bcf8908f9ab8307b0bc829a5744652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736eaf0fcda6d903b92c330177c5ce30653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce58551cdc790feb836fb5bff8d6ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f876147a6063c3fc1af8d11ac53efe1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b22d2565c78d22506732f7e7c3e9ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f732e28dbba4f63a3a0a2cbd90543657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342540cdd73d9b7f5649b517f60f6b9e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e25bae6da79e1727a7d8454d6b921659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f09a9fab2a93a6d0ad18a56d09138660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea87484bdecefe122b34ebb37beaaa2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5f1402a0baf0b44e8c9ccf205ee28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa644adabb58ee2db968b82081e2b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d37bb91fbe6691dc4831abb1017d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3e0d02fb02b3b3a60156259d88c8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12aa4a53a2222181fe0e8aa26f2ee2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4422e60c7f380d1eab3259b9d9dc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb3184801d102dbd0cdb862926111d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa186bcb112f6e918997f8aa301c6eae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669692d4ff7645d36c2fdb1e8b748d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1fcf5244d4705ba88e82fa20129e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384dc8b244cc5585628664e1ccafada672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774cd450954996ded6427db9f07fb21673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1290f350a42ed1cb655d97dbcbda42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faf515ac75a4a7b65c02b0d62ce6fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4c698e4972bbc124814e210c3add3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8797a1804c2f087778d75cd086ad3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096b01b2d50fb77722dbe701ad34f5b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160ece1f1bb9b54b1f51c5b8e84fcdb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155ca1029f21ecff8696f686cc1a856680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6ee21fe7287374a3de24fc92dc598681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3109e32d21dec4cb947325cb4a20b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d37d7b59382d3843de3994381377dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dba45f0e2e417c8bdb6369fcfd7aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0874186342bb7a928a5b5446692d2e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b68cf323c376e4e79a7cd00da7fb0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32c70fbc7f48bbbc99200a07a014dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da37899c83371519bb7377c159cfb3e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609698fa4cadb4ccbc391a1b803255f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15f362216d9aa7339a5af95e48e667690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b838043b64e66a921e251f5d5f2479e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72990bcec96c4dd6c9f6edc2fec3e4c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c2f1d2ebaf75df53797a0b920ae06693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1301c50736e33303ab0ca9dcf6c228b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838205be00de1efdb712f628adee8b08695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c63d2ef56b1036b37f208d4524d96696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac7f5ddd0ba556fe0a32b447aeda89697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e1649577b8e601acb424dbc83da7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc5c679c9127fac6657fadfb6f07f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210baf0ddf860eaa7dee72d8406f980b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce73735cc0238b97e76e0c488e7924701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97428c423c1cd4280eec36a03413d8f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cf4c403a52916c67db924223b1f06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69759e3f4a45612bd0d4470c83054b30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ae9cf3280c7103d7201a3afb8b94f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df67ba5f8f3c19772044bfecc10b78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08322b6aaf79ef413aa2aca509dc093707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194bc3d600f13a7f547a564984b04bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c5f951fa3082b60dec3fce4d35646709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98977f91b40286e56164804b9f05c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e8a3abc3a650b3a379b8d6548135e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671522cd96ac809a716b9f370187d6b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93f91c395cbfaa3725191f72eddb2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac1284d2040646830a1a0a0226daa7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e473ce7774450e2ee0ce8280bae7e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120588fbc470a8185e3b79176cea0db7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de003bcbf9702eb2de405a8f66080cfa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f64f2d770050bb2d3dc14cc1ea4cd6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6654b1489b08848613215039d8b9a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf3fa88beb7e021ccd919bdd9d3429720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb51657036e7c0592dcacfb90a3e90d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700a69fdf6cb0f3053824070aa53fd0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda78751df2e79228511e0e484c145d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f31fa066992ff45db32b22471d4f32724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3889d0221a6c992e09d50470f66a64c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29711cb60e718a442a2f2054986c8a81726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6466b9a8b58782bac2161f9fe4f1eb4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5ebca76dce6598b7e52ecce729fa2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25971bb4bda61545771ba19c85dfdcf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d53da69d73ce1a04b67f9543ac8c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5c44c16184b518952cc9747564962731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a509c313ae65660791639bba89d71bd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb25b94909b59a1d9b78550c08687d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f4814754913dc361c549abc0a7138734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab1d64d6eb89bd563edbd93c921026735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102f7c4cac7628702d121b2f49779fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be156a41155c75fe65e376fe15a78f6a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2652b41d468e4460ab1ab248c7df7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3a0d9f62f6dcd6dfaa3b9a6bee627739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2855a7a7ceebf73f284258a4fa18f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643fa173c114a0bfcab1853b4b0b53f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d343343fef45663561ed959fb289db6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70903a94eb5bcacd4e5c6a8952575db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef1e9281af5d9e495ddfd9f3c7f2cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae83e86896dd982a3fdc03a377860e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cf4832150e2c861737ca05cf8152e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927657258bdcd13b14de109dd01038b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a764a4cb9901b31561d968b86e5b6a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedbd93e45c8baa832a7c63b43d0165749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186569d1689158e773e79571a38ceff2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e00774d38ccbe252fe84e86f0f4b28751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd90756586d77a17fda2e656836239f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae986bc4c992c2f7e89a5a2444ee5d0c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553ac9b41ebfd4623ee3a352c8f07ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf2b9b81c7284f14b744f916b154bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f164f650ebc7cda58a8c0dbb3633e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef420567cc8b77237f6f559ceb770e96757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6bfcbdd5cdf2428699dba902e1815758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001387726ce90b48967b82292f3b4647759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aa1d0a9158bc9a42ffb6c7d47eefa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f61948374d69a63c80fea9ecbef2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f3b14617cfa2b3c55d66644ccb6953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fa55e61450455fcd8e375a58ad3314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3453bfb22feca545b63023b3d3718c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c968efe61c103828ec817118e4dad136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a31b8f231ccd1e7c34467e035a1ef57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b06f6c0b7b3aeaf252fb6cff8add18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de1d6b70a14254b3ee2df839f19dea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774f02589a667566a31b8924b70f35010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03a362ed113dfd6e4a3db91e310fd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829ae8dbcfafdbef9afe36dcbb1914112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e40e4c986e698dcae2b6b92615dff413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4f8be96e1c47b3467eefa4b1e950414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b3298de2055ef88c5515fa4067c4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96951718229e8095b69d23f3c19be2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb32146f3533bf3c622804fe7ec865e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2170ba40338d50888d7f51194361d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2e3b9dd23fa3083a2178fafdaa54e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22b4bca307ce337c48090db95a7d7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cc910961e8ccf84685308ca0bca2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5c6f8e658a0db4f797a6ef4c9440f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d059475ce12dc46d167b71b11c720323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11210e5c6280810d1cdcf76d22568324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd16f514503aedbb5bde72c4faff3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52b6e1ab444362b3dee092b668704826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c3d6c080c41fb09f9a44201a7eb6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a513b9baf6220c89b10ea1e1e30f3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cc4dd54fccdaf5f7805df246fa70b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db41880bdbbc68fc8c95c20a2d066a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d589ec4e5a8c222531df3de600cfb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221ef23ea4c475aab03bd7baaea69ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4349f40fd05d2c8341c86b522f72133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abac98f94d155ced769d61b6159c4ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58f13d5620a7b9a4b9c610eb7120a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cc42fa48a0a7eb9965a93e6bb75ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffe67bbd96c267a148e102fe00364d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688564dc9fc1af7d86980f0825c1962a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d8139509d6a04c916c1026465305d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c758a5d920bb948598c6373b5126f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8db67544a7ebb33fb81b9ec73876e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520555886e9c1db8ee456d8ce25cfb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80f6599b12030987ecd8e4f655bdae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73220e8917ae1e2e281b14bf2bde5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79509eddf241c25175337c85a424657345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ef43d69ccb1a142d4b765486fb15f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8f62f5068b67a0ea7511b65d7720c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5b64d7b3fd976f20e7ed5e7ff4f7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a27281dac384a87c55c61fb6b1602349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc965f0a479bef60ea0fb8b949fb72850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f30712bb087e92e3bf0798f842ec8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdca46757818f42a48feaa2b22eed7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb09ab2ced3d70355a7af7eb19b80d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc3c93ce7e455ec19c88694d2350ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0640616f477907f29825947c68d37955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d77839ad3c16eb3f3cfae0ab5e590d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64192b9cd1bad285b5387876d55e3ffb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a96b395596e8ac3c42dfb05cabeff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fff40369468b1f293b995081c1276859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d0a6b756473c721724c1203d542bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff292ba378af6ad06aeac0c7ae019461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43696a3ad794c0e875b4a0f408486d0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e691206eb2b4c597c0fa4325e7933e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4e13be6456b92156513b440369c0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8c15e6f7d46660a1ad2f275e2b04a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d17e9b9a95bf2ccfa4180bde9289866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2251f22584bf51f3f628cc909d8f47567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f9d7678c66a52060b23ce85efe74468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb01472d95bb4150aabef38893d195369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2199b465634e142add569a08bf33ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381f4317ab36d3a4597a213be73cd1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb82af15c2d230e135dca01a4619d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8340d0b336cc79c1697975434a80bc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbc554cb24c2954ac09658ce6e971d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eb03b6784b32933a466229b84cc6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d10b1d3796e6022dbced071aa23ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c93d0d8ea5a06f5c5e96858e0446077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cecfa11b6ccca6713d5ce8ceb8376278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469579b1387b2f9a0273485f1c9b201e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd051fd3a6b1c77ed21346e865fc3e0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c5de62617114db4ea679c92abe6c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dfd2e223148ab8da7f41aba8787ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5214e44209a78f08559f48a1a78bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccef3646e83fd140b7c4df9d50da6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecae58ee8837fc279c37ccbe22d29885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5c286710e0720a3992e36eabcb7c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4140d41f9064792aa20ed293ede06487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23c138fdf079075ccedb81c3cbc70588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc1375cef4f7210de503ee4176ca3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8170685ba242af3b24390e2c65f0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd95c1f83a2e5a089b0a35d82f81c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3f1c02af43437f15adfdf29567ca792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327b8505763d20b598b1c716867a4b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c654f6f208f38b7f1d877a2fbef7e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af881455ca02b705613f978b1cc29395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc367c784ae9cc0db549757d7bdf3ded96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a96646ee258acca1ca344daa2265e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed9f94967b6def3585584613cc9da198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0cdbdc58e86f997a6ba731b2a0d7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761337dba77db4ae4aed24b641af6147100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef38162f07df06ebf8cdaa0016f1bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcb68bcbcca490a69f0705527f3122102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfc8e3a58dc77dc8bad7f15387db31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f8d12c5c13ad90ee53fd63d216fa8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cedf11d10fe51e543fdc79cebed50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fabe3e32d7546f659f3e2a5ecccf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e3f52c1357d0b27aed1d66f9b1030107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bb180e8a5220ecc12d4d94dd90fa0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e88684f8fbd96e6f87084ad34585b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2cc8b265e20f38d76c2c748d9ac1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e6ca62d4fc6ef13030b678669daa0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299f469112716acd664de8ad995c52f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009038955a1f66f4570ad4b8f6488d59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bfaf751a6ba2facd201bab3cfd69d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0baeb29eddbf7b587c589a148f234115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c5913760e90df30df0af95cecd88a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de85c99ad03d7fdfa39a31b1241526117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301798c741a789ccfd27043c3eca519118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5919e6d4e33662c60a60741fcc2276119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781ec9a090091d886f894bfc5bf3ca5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f51e7bfc28b1b3f8073329cd2fd8f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed39e3591f23bdd8f81a42e2c96ef0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904e03ff2af6d5019fa63211371085b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8295fe4483a1ea697723dee2f0c91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89506abb4df2ae00f1e0d989304bbff8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847536ee709d120a2c3af751b0c43bf4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fc5e981d573a22788fbca0ccdee49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cc58490c546cdb2243f877003d55f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d80ae4a6bdf51211607bd6e8c25734129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187a8f13a6ea108373929587f29b781130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210087d55d77c0ed0e382e3579a7dda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9c66cc166e6867a37362cc332d016132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338a2c5ab1113456a493c675cbafc2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d2f13b8d822cfe2a569a2ca7f1cd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2ebb4829a0cfa062fcb71de2fa999135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d5706653fc45dba08b17929a2036f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81efcf532dc440376257a8d0da9941137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c26ba15f7c9a0efd231e9dd00678b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf93f3431d930e00a744a4a712eae76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc45e4d2d6ded0f4883c22653433d08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b2bcc40a787ba19c32c5a6a812ea8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ced39a7d1a836e9680b541b75e413a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d666c5815e68b9fc807d98400231c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a4f695e9b5a6f6152bec2df1d82e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ce57a98d5ae767e02bae66be8cf58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6d845fc9d225d1fd8a11e05d72ab9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a2a71b094ac390f6fd15f9ef99cb2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ee85c2a0176f3750588a1452d2944148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cf08c4d685e556bc10094083b6b5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30177ff091ccd5fb21c0598f74bcfb93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f3d3e403d1a0ac97a88be3bb510e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae951ec7bda5167378a980f8d0d608f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761c3505c7c9c005c0427a7194cc222153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385f58fd18347f5d5b5659d769977ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51019a431b201816c8d00a43169cd631155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d9f37e785897e621790bb9ddfa45b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3159390903f391907cb6c114233de73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f38700ec96bfc5370a406487bce66158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dffc9e22383e94451920a7a0016750159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7a1d8274e50c7d1dbcd951f9d745b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9c71bb8543763b7c2179c0f16b0ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32810dc2d4604cf5615d8964fd7ddc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad11031813e8c947a216e4f111aef67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542eb4632627b8d1048abffae90bf04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e6c52a06dfa78643cc35ef682fe0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b98b78620f35c24aee24c51bb80a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd8f79e8b2f43456a91931c760382f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f49dde15b6aadf34c9b4c7f0041be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d47d79da974384a716a9424d205ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39311ae832e76fb7ff38362a30dcbd41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af85dafeb46eba1cfbc41e39c52ffd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83deb31bea9b9634442487a619898a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f0e79d9c1b5d099267322df386512173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f664daa80f792d0fd19a551e9d06fae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31c85e337e6d0166422071cd16329f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7afe2aa66cd941dde635e1a1f58c21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f44956b58acbc4e8e7ce9f0e81a20e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c01073a7f4caffd72a157af351573d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42537bf9b33af9773cce632227068002179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b939020e8d95e41dcbec6410d6c6e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e422f635547012377f701dbcd27787c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e225139054bea08cc5a450dd3fe8d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481c7dbde064499725c4ff3102319d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1b0c102a2bea780bf02410bfa4220184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c98c8ad1f8e723b582bd34eeb5283185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7e2634705245dd3840bd5e4b2eccc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb338e733a37e066701ac78dbc31d14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7913551a2a8d430a8ea93f4ff22512188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd273617072b176018a2d9ea0b8b7c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306ecd1bdc335001e3dc517fc13968b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ae054c685772d1ea7bc65f6e17511191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa0701ad95779fb75e5c037c2391a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa560916fbb512d0b8b2977e06dc6d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7919f5139bd11363d6feb81ea0757d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ddf478bc845eaceeee496c2b6b9da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b27c95083dbf30810f6788ef2bf8b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78622cd90aeb7f22013244495f4f60b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21fa05d7ae5528adfcfef0408a1dc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d22c0d8cd985145d9ece1d2837777199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23727ef91ab26eb84d4c6e02ede073200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdde57bfda52bb0d0cf1e991d0fe352201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becfa8d749ec442f9668e74fb6f4d25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e101650410e1b8978ee8a4574347df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd81abdc88eb344f556472c7235baf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b5379e8f1cb343cbeea382b599440205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4623cf0115660a8c31d0b1552e4c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ed9af8efb43896058144b13f8a676207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff180a6019098a05bb82e78c3034afb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce4b33e5475b6683877508d55d71ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acf66263e9b1f672262eecd561b288210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decf73e0b063fed5f5580d865bc0391211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7478b767b8070c54f8cf30513a121212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa71dda6bb1b514363339d9deaeb52b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff659f2ec02bbae569202c93d75d06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed31a4b1faa9cb86bc9f6c6b2e4a36d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93c9bc214113e43ceaec82bb68fa2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e415e4b077f106e8c8531f4024ca24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0661056cec52acc3b085537a8216ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7adcf25865c2e0f37a569c80eae06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d9d8ee8ccfe7f310d49a2f6b9e406220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448e109fa1dd759a4b0475c5a520286221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b08c9d100ef69a8892d653a699a2aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc004e79babce80993951cdf4bae8643223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e612ea1f428c03654fb4ed1537c22ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bec19c8f896df4afddc60c4d34f29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6c3f556a6ca4eb6a7f523fb605199226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85f6ba5bf0c1fc7802bc9efe064274227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2819a36afd498a732cac0d1cc913ddc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61af205a053ce582cdf847054197dac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9b72b342687a2ba036d735c60a12b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8c3010dbac655503346d856ce558d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50061748d5de57059dea7e4845be2064232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880236513316a0fe27cb9a49fc162b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7afad3bbd5f7a9e189e358efc9af99234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3c9b4436a4ffc2943328ad3393dea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f14cc3b54d8196414e5c9ac700c5e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5023f556861965b90ed8af8480a09d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a11b151ab231fba9f5596fa4ff347238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a726501da69a6cf1851f4a4940f05f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551f459809e5135df9b29f4053f4ef6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282aa8ee12130c4a4482315118e7548241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2735c9b0cec5a94aa3b3124f4706ccf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a3bac721ab8bc58650166c178e723243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e3424afee2c6162f6bef9dd2d24f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ae97e0af301aebff3ab5cfa6c8bbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791e7e9a0abea9e890fe36a06845135246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2f54515f5b7f5cff4eeb2a9213f5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088d5b48c61c190f99ec1b6e55699c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1102283a52b352abfad5bf4055fd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625c53c6660f619a51dc5250c4329d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfc0fa6e44648824f971dd0676659a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0963acbef198939d7a3516f26d236252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1569d97069d25a6c4e2c7502015147253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954c61c6ea7d4f8aad2ad460d00fd79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4542b652cd6d4b2cc0eeb3cc1303a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4a32b03f9c9e0befe2a174ac5f0d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b61b6377d1ba157668c0e3b270e9f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88d012900a4355c0d2ede378b3dcd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8e33445a6a68b179b6aa04eed840e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c840a8e3642539aa69856852d49884260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206fa793a2637bd60622d52ca5625ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf9cfa87350f94476483b39f264dca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aabe44553cd7c34c2a03191328165263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1a0ca08145ab82eac52308e12fb5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eee7e4d24825159cb41e29c1c2adc0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da5e745a29affa31acbe695a30488e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31291b950bc2fe85a22fa205a5f640267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e52a3275243614482e95adf9fbd1f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd8ef2c5d2d0d3da6a6807fcdb0ed1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd711cba487f79cc9b4d7ccbdacbba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612414227509fb9b539abe2d44730b0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e4fb5791118681e506d9300a4c484272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a23c75e6f46310464b865d3fce84d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97046b8526afd5362493f16ee5fb09e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65953d8c90b616ba816cde0fe645804c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b435b5310da83c9082a9ec6ff407f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e994346f01008b2d0109dce8f916c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a7da8621b2d9ade07120e07600481278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86880e95ebad6e8315b1ec46f4a141f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c1fc964a49195d3ccfd9daa665448280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0f4e11deae6013f07335582684d53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1efe1c10176c46e614dffd9bef8c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7d6d959c244d64c2e179d548644fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173dc6eed32d271ca17667b26147cb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393c5bde6ccbfbae3267bc0ad415700285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2cb7e6733ddf3a93484cfc4f9afbc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad1eed5924d391dad8fa6170bd7049287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094a156cf35663838da83f8f0324f23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aca4adaf648290184a1c0d8d2bf4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a75e0abf469f0a907e1d8cf955c844290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b482ef8be3861ef19a805c5eff60517291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7f858c7ff3827692a5f1c78a7f093292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d945cc99b4736cd1df72974219ce56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83852b2e9693bc039be68554665181c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a904a2b04d8bd8c0464691fe8db2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba370786c148f5064b233faa6bbf1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e2a27f41082b8fe9f5142695fd2f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c16150423cc774f5c2877e84316ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78e92b15b2c59ca37560fd90ea6830299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd02d9216e90995ee4715ffc05557c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2017cdb0c4aea6ed7b18249090847301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a960cf632427540916b0e61dfb4f6a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb98a254af2d1b30e81b2510ce66603303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55530bfec429a23b46e3d003ba1ed62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d09631120869835fcfc69869db93e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8390e9a2cc0f5f161ed09e7677d6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0797c546a01eff7a6f85d1ab87eed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208b64f733aff4e1672ddd10b5cf62a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ae6f995721f3f2f301d1d00160f58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124b59ae3415c2686d461828c35acbc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9852899b42de44e0f668a896996751311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfe7a5ccb212d71580fd1a75589538312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36663e0a2ef54f250cdc3c5cf5c000313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af953977468fec7d13d8987c4b0da313314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff08b4d1d963a17d99f5524fe17349315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13f05347f8a1accb44711d8f0df063316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200de8303f9f53366c0116ba67b5cd7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fc5feadff18c9b593fb0860d526b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cefdca50cb28a72e22dcf343b259ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c55b56b3d3aa892fc21be963b22a3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc770998a6dc2b17c43511cff76ca80c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4637c22372c53731f24a77ac03c3ee1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57fead9a9fa9f6ab565d4738e025e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887ceb54c44cc67a245606bae6f3533324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bddec146963f14fcdba9ef8e5c4982325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d160fad49842f7bbf754a2a2104e7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dacc55989991617738630983856b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6e49a6ccee168c699cd820526a534328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f88af50cd08d1a2b3883456de83f26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09269f3479de468e24402ec90772234f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d32d6351f94f25003352cdaeb60213331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fe115dfbd8665316675054d0d773e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8bf7e39736c501c2ce0d56dafe478333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41e4c4665ce15dbb74319aff56d582334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807c4f36e167d527b1fe75d071b41bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667efa37e4b9500af13d7482c881ab5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fadeae4adeceb84174a19e5c85876337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20c93027acb931bd2f62c91b30438f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b27cfb8b55835fa788afe3127343c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9326d32b2c2460fb94d38881c9a46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73559c4f80f97f5b7a403b2ab815ec2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f65283238bb6b0031f8d7691ef8f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e55328a9c702475b79c0227cc2de5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96cf2c23558d6da561a997c571ef89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d012c70d81e85288cb315fb973fd7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061696b34a2d4bd1fe1ede17f8de0628346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692ea9a92f3c0f457117d1012998e90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93a46050e3c1ffbab1dfa367a2ec65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f289b9339735bdf81dbceca201021d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38921c894651333d493353234e151317350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e9cd640ce8ace48eb5447ff6b7a12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bd7c546c4673347173a9746780c8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0cf38c226cec7dc323075de57e29a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b179018c10f0b4ce202585aaf1be12e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7c2e565618c9c637ff12831f992b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543d32a9cd413963afe9d8b891feadd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c321bc7554bc9f66bd9d815d1664c5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd0c3e7390da33e80796cd770a9a30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714274ee8b9c5484235267e1dee8f46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682b6469d7290fbeab8705119fa5d07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6adb593833395b798c6f5821535f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06576e73584e58878e8d02e5b7dba34d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b1ff6d5fedd4b03c9f6dc60c51288363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b98bfcf5d25b7b2106741cac9484d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030c58d7f2d88c7bc9089e716b29023365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0f2fa0d77e516c1823a34086e31bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e88f67f46647de9f2c4da4833e4775367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274ff4de107a1531ce3de7b7ae7c723368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd68a2692f3359f602a1b0cfd4b7141369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d83d6bc2fc693db98ffb06246a0f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b246d56310b74b14a7fbb8f601f4470371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fca15cedd3e7d82e0a453e362f51f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47b7e7c40ca61a4f85611990cecdf7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ac1f21c2ad1316504b8cff03cd4fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7ed6033f5050619c81a684faaa759375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce901faf997cf0d91ed99d1495d83486376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f49c2a80c60d6ab335a3698917ec60377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc9fa44571773f0f55ff66c916a4e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c682ba9f316adb2dc298ea9019b5bba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7092aafaa3388397e00644da4702ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f1938137d6498646906ddafee3a16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1572975b6ac4c282be633d796a8d68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35513fff9113704862d98d2251377aae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36964ddbb7531db9e16d8e67412fd266384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50385dead508611c58f73a14899012a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b952c84c09d2b2c2569e19d9c694b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611786bf71e88b154c7d0fa4253f0ded387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feec15d1de901bc51fbaa676a741cd1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1846b318c0d57d9267b96ba9acbda5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91fe75384c8a2df184d11a945de92e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b210aa8eaa15b3ed12299d84e4aa0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ec06dfd3e9c3baa20acb2fa45df5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e683b7db0dad095d1a3bde3cf707fc0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954b248bf651c6110bcde5004339769394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868c91eceb2dd1b5eb371002140c144395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eeb16bd19264a9cb92c3d2adb3b907396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95362dfe3bc4573d489791bf05260e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd45e37d8d79978435cb321b3771b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31bfdd3f75d72c2502888d58ce0fa8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac30ce464370259962ea2355e42d3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a01b2b1d0482b2c1b579f2cd39032c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29cf702b869a101af34d288beb6858402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45f28a36bea0411c087c127736dcaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674d2ac9ef0ec5b5ea069f6ecbe648f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48e7899cc149e272a12097151a2292405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb464599167118b26703aa93cb2d9d02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef792f3fca5eb204dd4d1486d3e3dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac996e7f9bd38eaa6d60c12361caa854408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c92f302df018b3c5f270556e605e26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7958daa1260a1cb47506ebdab710f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed6ab48cc09b2f203ce96c324c480d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53235494bcec7b897af5c02ac4b877412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235203c1559482dfd9d1e94b6bbaf4e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54347c78872432beff1b3ec6394e02c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcf2908612933c8a9d8c43a0a46eb5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c595c5660f896ac17a1084ea43de3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a0e884552d101d87a3fb82c60b00a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fd9ac511b1a82a647735d1d015165418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3485aec3a74d6b511df5899ab23d4a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c2c851dadbfb9a6e427a306f07115420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0acc509a43420b239dcb27756ee0a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e75344073f0f55b4f6e4876935dad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587d36d309d20515b8c37df6740090e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2d1c0ebecd2c2545dfdde22ce5dec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9736a1d08dcb272b9561dad7228e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdb79c4495703689c243e935e62dc0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1927b478ca1ec7c96088b82c0f3ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750895aeaef6418bc62699bc33800a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916b3194cf6f3490d4cc2c593d34234429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f65e585b5ee72decf3380f9cd7752f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ae08c0f4e28a0c253cab89600ca9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162999d6b69edd4f7d9a06047e99ef46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe37646d3759b565c38d1e2f93c9256433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e11128200346431d01f4f3be937b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713686b814ce4c4c1508cff612246ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317c0361b2cd3acc3966d2870d6b17e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877b4a5f93c94bfa0a0d5c6c4242558437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1ef3e7f02fb84d065b666959b8510438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1166775f64ce186027bd4017f70ec9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e78ab76055321bb6a170f246b909d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935c8834859bb76ce7071b2b13efc4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b015a47cf0c46c9a324f858050aa3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cb877283abf2c8c6abca6355ced64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5325fa157f113d7f2d603ab5ef830444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412bfe8881317716d59b79a3cfa0fdd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be66c064ead3948e40dde05e56a6ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62090f50312f3b8aeb73fe37e53e168e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5963b685399b1199cf50c81c8d5c4a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d280432ff5e480731f39438bd59fc3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f862934e4ccee215913d97dbe09a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12985ca833bb6b8f8f89efdf0dd8734c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c4885d951e2783f3474f63aaf00f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a598a9923268b4313f2b76ec0bfe49453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53e3c25bcc6ecfb69dfa1839aa1100454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672ce630df6d7e9611c5038533a8569455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fbf440d31bacebf2a7ab1b51e9078456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d311d55077a1aba3699024abe6bec9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37baa42788275d9cb095d460c4130c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb13a1234761c07e99fc784c1b7bd4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c42a95cde5aa986564a191937e0ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e017b27375a63b28130dad34e20e9f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978159e46f5353d9f7615a2b41dced1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c649170bbc6f7356cfddcbd31ef160e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5819edd2f82e9c7b38bc587322f2bfd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9bbf209b1b73912290d222471ba38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4331b6bb2792e27feb00ceef1b3403466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d4e3c66b161a4d48a821ed5ead3a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd15c65aea36b67df37359c47c3d3a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07f9775054053dc3b022f56a49caf2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9b9169827889d8fc36c5ca463e5c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8c4de29a5cb43ad802be55733b56e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7305fb819f0ff7e502b513637bedd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46e4fb242a566ea2bd4a9c8c51a55b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e0ce35cbe762c89d8a2fa8e981204474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02aef07e549dbd685182b5d8e3bc46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2304f0f1bc4dfefe926893c4dc9a3c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12018e47a9911c05ace41ec3408425cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9607d8d086f75caeabf86a5c6e26ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62c351faa258d82d609ac5e5ffc780479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c95b09f2073c400dcaed80a9111ddb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d3c743dd93c45402d9a4d461e321c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7eb96b0d681d3b2eb0aa34626ca22482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9edc7833ecea253f43f3fc5edd4cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b212d0eba9cf442fdb6e1a6e00b1b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06335d024a683d66f34d2c798f562a1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838348f9466adaf7a9d5b012c8780de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51f9fcce1280a6162f6194af37d980487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4aa2cbfa63cea134371677c24a222488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a8cb3b56ea59c4382210d83b0282c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050ca9af33ccc73ed8f50d7a9086005490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f9928a6f3392533cdb66ac1c723ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e24e5c0ee3e73962de87d9991961a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be6af3e08b0640c8b17323f4ed0e57493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17337309067ac4cfeb20dc5877affd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d951113a4250db7a86e597f372047495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff42e4a44b9d752473d972057e0fa5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180d0f0b5c395794bc546afe53c8154497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948275297a9096151a199a1475ade15498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fca25a2ee8cef5967cb6670fc0057499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb82040cfe19a347f62139a452bdf3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb852aac0de87ec780352d7c17b6703501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd427b1d3b49d8f4f821187eaec496502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4e30105f566ad69e5e9c9fe9800b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e2f0f3771d887685c243ac9d8c6dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c997e58f1a45aa8bf56d33021a99f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c278e62c227fa77b905be7a0ee715d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71951ae59ed6ee740bc62e49b9ce194a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeed9f54bab6d4e1afa800eb4990333508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349512da25efdf886c10015da16b61a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3a3b9992b91329420ab3a22c0582d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a17ef9d8a72996077a4bed88afd45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64727bc04b90d17a9f07de042051a234512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7ed3333203387fc6404008455ac43513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32552ba7d586fda8981aa343d4495793514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1ccb1acaa2d143a93bf3fdb62c624515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228f3dcfa634d1897b863ea3d9af19c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3997f966ff4b85c6e9ebf41724002b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d05f2b820afec1b9dd36378d7265f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96215751c81e595f6030c550c507057519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45902ab320e47e55528b3f2daeccd0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277bcd08a777a2231af8fc591f5eb3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa87ff6dfb0f980ed16360b12e0118522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0284d51a34022482adc1cd45f41f88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc17f2584f9395f48f296413e9fd48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d86e59734372ebd874db50c1b3f927525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd68e75f273e7e3a3866b4b50bb2394526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2139d00a75fc1f51e6b2285518922527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515026823cc53564266258882f73ffce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969947b9b4b54b0214a50448f55ba556529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae40e73563d02355e416b09d5d0706530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d94aa6760c349262788c793db64974531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c1f45533b81aacb840f088c3ebd47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00845e0f6fd2d4150cea051bb204fa15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458a556486912bec36fd26512b07d77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5f5a31eb82380cfb50c8034ad85ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8edbf726c3b70ed6838c80631d7a9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114b023a88770fb56e6bc0639902672537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb517f38a63f71edbcf256731edc4b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c777620e37bedeb5b20368aa5825b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c026d25298b0adcba9c58cd4a4bb1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d96fe2ebe13361e00ee37117741ea6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31d4d97c560d785a1a753f8ff78d5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1671b80024e65dac58c8c893bfcf0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43138a577e4fbc56437cb016039dc49d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe3f683959f00e7bec95b5466a7795545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3dd6f736191fe88817a4006eacdee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da689b999d7e7544705480c9dcbab4d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084441a3a3db232cb84bf576c174be4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e627c6993ea84797fea75ef88696b23549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03203d055b86e84126cb209367c0e75d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c577a6483f94279d80d87706f49bac0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af301be01d4ef27826185ba42a6e649552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d058f41078c178a16e17cb2e58aff31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bcb07ba1941080cfadfd2d0663786554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fa7331cf4241276021d589f765411555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecfe33d5c6771b6c48ea032d491464556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5927b0947ff842cac30581f3114a0d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6f302595af19c0369d9f2a7bedd19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bfd5122bd3bdddd08d4a5ff938648559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321199c980caeac4df3d42017854f89560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf05d7f69a774936a8bc9da5b272a61561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b827dc9b8e00edf9c39fa2bd9b045a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2a2b24e341dd92a1e88617c133573563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b16f56298705603f2bb7ceed4401c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcb00a71af3e9a6038278db5295ce4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08764be075651b0a9e4e35b30435d7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2712202d3c3432a41cbbd478ca305567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cc6dcc62d01d8244e96e22e8feeb3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73adcc45a3d1da2352af8c1b839b0c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799e291fa28b14d3e7f4065d35da743570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d237cbf0c8e9b6d0f139a9c74182ebe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c109ff5108c80c1bb5788ca5d87301572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dd646bfcb055e0197581b1e709910573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d727d8a10541cee680d58c4b3ab4ff3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039599c888d767e11c8cc8142eb2abb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6492bf4ea2bcbdb5e28961263614f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f661f1259ee321677156b71e8e4ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154ea47ce07b46a550f2fb1d73cf1a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e15fc42f8ba9ec054a20ee3c675dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e354a5c45524874f3cf7b57e459746580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de966bc15643d37c6d26dd026d2002bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d5bf595c2cc8af7dbb53025fe96b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718ef6f6437938ed4e2462188c94933583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3bd95c0a77f64d39710a35d1e00cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ae59c1b2286d50f669292e92d8d1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bcd225a4d40c885ebe05b16ed40f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee5a68ed1f934ea661cfed6d15d6a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3327938ad19cae18e3b4e1d06321d22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a733edae4dd352febc137bb8c721788589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c510a4a36cdec13c4f5e826bf0a916590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8afbba0e72a1593af1e568f55adad8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca2d17aac9e7b0d7f3e30ca1e79e7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c63a229903976d4ea1534be4208559593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd84b5e00122b36af7b9062143429e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e625e9228ffe01ee6caeec636111f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b76bc6603bddbb5939c41905c13991596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f224df4dc8abad9b86b1a595800f682597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665389f67d06bab5e369ece402124ec2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419698af08a9459ecdbebaa60a1fb2b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e5236c334e0f0a93875d2ea3efa1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b07ff8ffa80db0ef0b4a35e981f0b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f4f7d038ce99440ae56c2b26868ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b90ba3d4ccaa03d81bec2c390e6ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a407171b4bfc9077a1536e9f5b404a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77586c4096e074dd9f33abb6ef3726605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c488e16e2edcefcdc6cca1625be0fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73307dfd287076c9d9ed91c5438ebfa0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e214384dffe7606e7f83e3128e1cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcfbbfd468e6c4702ca8d8985ae332609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f74559153185245cff8956f3d5e10610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781c4fb9a60d0591334019c60f317ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db672845d5678a4af9ad5a4118fd78fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b8d5639e9c5d22ea5030fbd3fd244613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e519e0cb726489728ed44f5f0f35cf0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aa977e2a0c54c52e55b1bb8b0e7bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0d81ff41a175383a8e987d19197dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee900a75d5c47f2102b1536f4fd15fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077b68a3eb65b6e6100ebeff561d194618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b37a15a81f0a381a0889ef4894c6ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be5b92fed465ecb0255f8db822e16f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91adc9583d5b0305a053fb685bc2e2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b12a478e13fd0615a204cf9003aa6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2e4576e7da50ef8fa27b7cb26f22d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42178e985a736331601a99739ed38585624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f53ff64f6120eb2ea1870b1d8e6822625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc823aa15f42e6b736c987a1989e5a7a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88320d7799c4c61ba34e4ab238b17692627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04b0b8879402643ec6ef86bb6a4bca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534516e8b47f690f64b496fb3d5e453629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cead17f591ebbe5c735dab8ac8bb9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0a2ce14153e88835bcd31ec075a3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84f6438b212d2bfb7a88bda821ff14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88bc7112f0d7066dc8b5394b12d57f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a28d043ba4e219d3336804eb9625d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9172497f02d023977a18f7b554288635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca59caec4427b66df2c2d0514afbc95636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2c540978854fa47aa438dacd81e2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b8b05dedd54cb5138f927dda28a59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4531da3c1366a22cc99b2f4de91835639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59deadc96e6ec52dab597a3511717b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a631ced75a47e2b9d412279463f2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655b04ca0bd5bd2cc47de75d2168f7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef830596b4421b956485ae8878c70c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb134c7369744ea7bd268b84e8a4e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1adc0074481046aada74c109b9a776645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57b722c8cab2f011db032ed2928b8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5fde232f7e1587f0c40fb8a935002647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5dcd053379edb6a5eb8ce68bee568648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db479e989113fd84a463471cdbb3fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7332d69d09ba1f6200afa9bf33f207e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4286f3bd220ff22783017f6582beb7b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd78656fb0a8ef6c94877baed1f572652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf084f1b831658c3bdc68e09b440fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4334a77bea0528a63d3e97172b600a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d670686b8c26354339377e3c3b45a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5fde59ce47c97efe133512aeb9458656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212748a8a8482eeade8799c1987bd574657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45e654fdbd32497e3185c6cd77dbfb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dd9426f061979f6b5df8b7b38614a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379d14fcf7dcf7d400bbd447533b6c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6090693216252926eb1961055453eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2d791e5aade33b6d0f8f58df3f664662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6ecf9d9f4bd385a77af96bedd81a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8079ae546426046ec7f2329d95e87664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b8dff974a591c90e20c985e2f8a1c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581289e19c8b3a998d7b050ed856158f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfb168dae0fb3dded18a256dd98e11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c9e8fed7404265779034f2b1afdce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827015948464c4c70940f23e64aac52f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31d1fba07b20151ef9f99f68f76cf1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99cf3a439279fc7e75569e1c5715c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b55eb64801e01faf0e5f66c2deb7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52731d4ae75b2493b234682d5969e6c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fe5548fc548b56adfb17601407a63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f02112c8f2dd988783c3b4295a25f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9a4e65dcfc8e0a96b7974526e6048676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7da2b75ff5598604a35011735bb30677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d07de0108fd3d877489efed9e0acdd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49e20252b2a127cc332fb04a3f40a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074526c68041bb53d91021b1651b79c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916c12627c75425f2e03966c80f15a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b77ea2cc854001e1bd514265768a93682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9a24696d0278b8b9f49cb62e3506e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a92bef083c97ae80b0b17b3d62ba7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00c7a5db4de33ed854e8d4d5559197685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0034267e9c90189b8e0cb1b5973fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b875539fcf50e54819a208de4e6629687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab561719c7a3e37ee01203c7325b7d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e194cda9081f9d047df49f9a8054fea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9609afe8294c03dceee99d88b5bcb5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06f6a8d103390b97f78f14646c5eed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0746334013798757871de1295bd3e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d4234e0a422c773670bc5c72438a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8654549e50026a77642b161ccfc9640694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69988bdaced58b44a1b5f5f3064de6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ef99a60f6caf9a89f03b80c0764da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76ee4fa3e8ed81a1857bdaef640ce9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758d823839dabdf5b0f3c7fb9f2e564698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842dda4752ce990f9c6c431f17fedbc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7299f7028305499b8ad8b185a70f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9794da08272f45d6a853ab7b7ad8022701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cf47fbf0b8a8bb01bdac4c6e72201702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8867adf5b5c6a9f53a31a3b6849d66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989475ccf01db537da1205df6106981704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d269f4964f1b487e1a8eb75441db66705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbbf296901255777f2585944feff38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d17cefee9d84d2fe2298af2bd6b3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13660428733643ddef2187d2f0feee79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5642f8d4ff7aeca5bb8d48d35ee44709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab5c955d781585f39194d73f4fb898710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a300ed8747776abc2a7f7e0ac8562711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1eed75a22e307710f1e79d2d7c05a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf43bf4776a8e330135f1d80717a91713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f0e0a97418fc8bb8f09443051a7cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d7789ac2672c6b353af38c251efb9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8f06875a69e93e7b53b81560ecca1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa172987cb4a8717902b90b9a2b2e94717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8805621f37f4b18965b67bdda86b51a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbd506cd59df6824434c7f21fe557e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b225c80663430f43acffa035694366b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e0e8b9cf0c1e9e5c35360614d69a1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2c75931619afb820e66f0bd6db8c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf97a5640e07172043f926c9db9855b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad187ad52c08ebebb85265703d134a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2970470d3952075c9bffe7c3010a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732afe07c3d45affb0f684c6695a594c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed2c90d73be96aa1421a621b28f500727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c591b03b72e663239a398d7a70e13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55850a76ea146696218f16767284e912729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf912f22511e8c76fa9b3d420ac284730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb44d02294c348d670c353c8a41cf2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85558eb2ba1eacb4712eaceae6d3a81e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ee19e53a5a32fbda8aa65a770de04733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1f2a1d7539d54cb7569c0555f845c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce09892b09632395d6a5fc4184fe6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d96e1a68b15c3717fbe8b09a7531a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434302bc7bf9cd217f327b8ac56ee51737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9806cb4495d24f3f1d3e3930adb9e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ac55ae670b43ba50e0ce220b2e399739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cf657047c4d29243de33a8b8c9559740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b20cdab559d8e685d94b05c26e263741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b1956bcd9379c08048b9cb1b720b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092daea04827d9e214a3c507c453741e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687a158a4386060fb4895ea6a2201eb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593fdef50e9a616c686ed72ba52bf6d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6ef2034adc0b345a46b5690816c49746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7953fc9c4a56e523cb2f032768714747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a084cd294f9bb67c7b84dac7375af9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d97a70ddc329e9d92c203c8b42be4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653752ebf0050e44b777267feb2eb14750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b5e1973faa9ccdb9bbbf34ba4cea9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac8cbfb820d684899b25e8560a67bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b765b2ae3bede923cf71386fac2871753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79011aa6405e4463869fd48028273785754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3fc110afa741a53abaa84a569c93b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e361d69e4349da23a9d7775de4af8b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb1fb86a106bdfd610abe56b67d4b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4ccf89be1ced8e98f9365ae427d84758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a436a9072fbda1d9514aba47ae705759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>