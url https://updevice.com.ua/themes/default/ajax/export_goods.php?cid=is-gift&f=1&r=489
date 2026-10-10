--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6e9108d32c6c7ad4315504bd5b1591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f36202d64bfbb8bdc633157648b8262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eda68814172f614e811b4996b22a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f3ec6140bc1bd9540f4698a2e0e804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381e1da71c11c94fd4ba773b7d69fef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72c912e97b60e957a657022bf7f8f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d55a79cf6bc331c2fa8f3aa90a6167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e284dcb5d7f3fa2a07d3cb1e3b5988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f293b743e7bdad652ebcf4bd535ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21066a05154cf79e2aec787530bcb9d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dd6fcc520de97cadbc8bd3398566f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fa95f2081b6e79f3f2151edf5833512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee9353af9ecb329f1a7c2e5e8278de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15f7cdd321578e961e5ae190b2b92214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778c81fd0328c31bda22b1e886b7d9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fddc7c4ad791b62c6c22ca3f84da816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4051e75e473ce45bdba03a49b263617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99712e03320f2e91446e0db737591a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ebc1ff48e1569f7c111eef63bc5e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15f7aae2916beb90cfe091729907ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f62f0244975bfebd347b7fb52462e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d878556913a8abf699e384c7890d96d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e81dcbfccbb06d81c1de758750f8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009d8e5c4758121644dad8a9bd739d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a87fff2605cc080aaa0a404ce7cdc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5991e8daf04c0f235a1421614c260726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c284c0c635caeb94848c1bcb4781ed427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff231fcb73647e07f6f07a61093baa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3ad0bb692ca1b21a609188d52d24e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbdb22f6e535aa6fecaac16635bbfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d66d5508d276a947aa6ebaa3d916c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114694bc571a826158618111875a3b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c714ea77fae27f10a3ea1117a6f5e0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd060ce753c50bf6616666f3d5f847034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983fbe4f6db91488c9d518907a5688535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7650ff217a6f7879648e1d5a2b1576f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cf32a9e022f36e4290462a423e82937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e60ca0594559242fabefe24e6adc9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7518a22360603498e2be73a38f3a85a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c349fc1a6f35c29a3a16b22456ec4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6422929212724d7098d6f8e7270de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3aee6bb8f7afc7e50a81382c8e3d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718cac4daecee148df87d561ae5bd6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f992c24bbca0af31e512b18b768e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a06824f12b7579b1c44b0c036865d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58dc0279786a8ff0cfc9d9fce6111846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ad2ba9f7f97f2c0e462c0bbb51e4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973a442862d17efc91a1155606d5c7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88729f4ad41f3473d16bd6eace9d1b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba1c689ea58948f7e8ff1e1c8607a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909394a1cc1f67797eb850041c90b4ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49a758d3d2d31f8fc9ca7ec354560e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21321ef2a2ee2bef1860a0717fbc4fd053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79868559468a6c5381983fce6130d5ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b663647099725292326fd137abf8e0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0d31c5859646c42d78f77a7ae3feb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36c5ef23917510a97e782f7b4cdb3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d286cee7354b0b75db3529cf3a3b6058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6df0a541811e95103d6169f44d7d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bb66e607bbc2698e5483b65b9a36460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9a9741868e3aadbe4795271d6c5ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e33c06b9a171dd66e38c9e75944ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b184537ce1d4fa93a12c7f75bd9e6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76263664e8317c40dcd335ea6c57852564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fb1469507ffaa044ce3d655f2ad1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780ef8a06294299483dfdc98590e37b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52872b6c75a2ba04e711230f47ed8c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea10e3e167d290d2b53db1a64e563a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a24966c62577433a569622c4ff87069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba60eac06d2e850c3239befde691ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a631490d8cd8875282f350cf4ee9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbcb43cfffac69f8e775363c5c645c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9df25a89496ca9a1cf1a58966b61473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06187856badade68f6d748ee7908a74874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cf75f7ebd34e34a69e9ec8a4ef6bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408ed2713ded2fdd04d3c8483300fdb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb3d6d5937213c082f1caaf607d56a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdf3b4b659f9b408ba4d11b16e03d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d47ef7f912bc8b9d529c049fd2a14e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe5ecaf2733cea34350da78f6ff0f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abdc98612289b9b4d8cfedc45f753a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272649db05ebce0d1d056dcc08155c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ae27739c00fbe6f985ef794681b0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfa65be0c2da9270184474af788d3284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcedb1c9fdb7398b40d3c0237d902085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc6dcf1865716c4ea2b297e48bc46f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df213491fdae0318c25063a90866668f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460f7496fc6106a08557ae91af41dfd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8308d0b42131840525eb56a0885189289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f573dfb4f051862391f411719c4d65c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c7cbc3a1d6e5523ca594a7fba211391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f0ad32fd9b114709a6af0164bbec592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e3ccc8a616df9c944b17aa91c84b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1617dbc1828c07f30d00852ff819f6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebd14927102c36f03ed8eee4e1dbb495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6676b49a9c3a97ef0e8bbb59c11b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc56675dc7c79963957a7b284fca1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a305633d6a0ab42755bc1ea5a468398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481be76d94561b61d9639603276a5cc899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cdf8b13818ced4660bef8e1d7a6a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d32f2de09576201f4236de8d12fa7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a546f314ac561e46fb38912db653a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836938415a1278ef260aecaa4cc7844103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded3178a6ca8f89c5aca430f289c2b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6b89bc4dc50e41eb31492cd23b175105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3831446fc6c2bc4e3f0818ed28d92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfdd08184dff1b5b77c9e475b2860f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540293c53b28b2b4e792f64a4046189c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a7e59f36558a9a63da16c28692ff4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a70862d2f1f84445459f014233a1f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d21f5a9bb67327255a7061784ac663111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d929dfcc9fbf8e6e1f0704b421fcfd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd083ffdbdaea09f33b310f9d85934c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c247368d41530b55d47e11d98c4e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bdf869e2207280c771110bb65edf3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68e1b680c0ba184fb82ba3a77825f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0ebf264ac2de16ccbd75d7a3d973a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c59c77125d890ffd20e86908a353e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10de4a9a8f95921913325a4d5a5e6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11991c9a0a00f93eb7a5541ee4299294120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70563f784852e0a0c12c76cb341a71a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741a9dc684ed8b9e1c8726f79f0630b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f866b6cca9a746a4d5c524dcfb68a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf92a37c6a003fd470bf865e589bd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a3cfbea8e49efbd2894bed21d50fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c953d2e5a5e72c6c3eb1bccba3558126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c83bf48270af471ffe41792d0b6c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61d174af8b964fea505036514ba5e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeec698a77d5530e85db9243f595b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6462e69c435c4c3a8ac1b426ce327c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92ca1344612c3eb82039a441cfa4c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f163ef06e820016169574aee1a9ab2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8046aa89833ffd8f07ebf70588c0b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c0952be76a900b7cf811ada436de3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2922a64d7af5aa09064f0d4503646d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41769432d1dc27d96244e8226924c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8357d93dd03948933167bf438cb61c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e472eaf122ef98b7d640b5630a4183138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3ef4f09082e512ccf95219f1dcbd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af38bef261854eea661da7a1de32ce8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b8fda15102298908c4426f07e1934141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a769f817cd3b9ca590c4a7b844a8131142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a45b46f059c41b3eeae45c7acdc0ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6100f4ae1202ed80934dc3358e3ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c2ad3f48ea41e177a2753ef67a571145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fd154d022ca04cbf3a1c544e7353d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5acec4f3824522cff0b174d632eaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60266a7b0e380cbbe14c1642cd18b004148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faa6dfbc16146a7e88b6337cd3fa9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a624f30e28bbd73018bf59901429e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64068931d22299a69b377afcff32e036151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b157d00d8e9ce50620da1cda8cf75b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fe8a6af355b48f1cd925eb55adfcc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed26e889683023ec785d01d80fff5f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b05be43c8a88b9a64f6d8c3f6d8ad4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b967f48851b8bb0475af029c2d31f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f61ff3ea7667570e6420db3aa5848157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e155f2158439f5ac84fd9689487d0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a169a162ebf357295c0171555d9ea8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc373f9359ae2d4277202bdf1a71eacd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105803b14a038a0010bfe407d3033d50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30913e84f546f90d12f9fabdde8df061162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c877123b85d3e21f6fc2c83e2f1c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fec50a303545ce50078de1f65fccd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bb425616abb04a308890a71411ed4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af83d460052a23089fcbd9163396dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c23996be34a07596fa7a0fa81d2f23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80834de3cf14178ed0a78ee385fce98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c46c609e2db819cddba133cc12fd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af92b7aac2f42e966bef9f13ca52ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab51321ae5bbddab89b89acce124a28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24b72974c1a04984f87d9ea46693fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67552683476e4c8fd3bc44b29bbeb99c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f187a900ad9e0505565db3836925cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66226f1d2c902c98d9602f113cc588175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9537dacd0a080ec9cd3dc1598f6c0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1236535deaa0536e8def267e0e0dce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771d1d36a818254ebbb6eda036086d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565254d26a2a5199b25190359c576adc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47982b510b61274ea5a7fd9a62286e40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e211674c5ae225be2df3387fb419e1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a097f3c697b571449478b0d6804339b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5a463493a31d31843cf6e311539a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155790ce073ee6ae475b4b9c6b8ec57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81be81f37af77a9c072cd223d3db23b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef638675798c8bfd3371e57f1d00bc2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3dfac9eaf70b69c938b11bf37ae56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140283d2c15b14c13e9f6b4b0b665ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a50f788c2990934970946375cc9198189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88c8d38cdddaeb039706d21aaa2501190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337c93bfdc60c24f76c4505fc30f42b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f494c97c0607762582bd2b855abe6c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e134dcd15e6762db04e06b7ee566d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8474ae45d038a85f95a29f667e93e8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83da495d301b51632ba9cc41660cff3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d5d9425c20c0144677645f819e2c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbda59a6a68e7618985d0d1ba07f36c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629e43429df5e0fdd7d22298f327f69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcdfab30fc887774f6491435ac7c3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77b485a5c67deed8f1c65b0b54fff5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83323aa429f897959a77ce6ea062c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b4c3ea4b27989bf07d7cce97d478d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebdebddb1fc46bc9936f6ba82f51b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ce9bcc66c432eacb47de98dcf39fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ce56188c40cb69eea29df2b5559d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c0e18e34b8927fa2fbbd7a75f0ab7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb51f390670f0a8ad6b1d87abe9c120207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3e6bca66d5617a8c3d61669983ffc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3a2b1c58fa7f7640996b897863832209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38073ff94c58a26ff19ef477587339c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fa35fc36275f7512a76250325a8da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d923529dfe34e432b92dba9e0a207212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c59796b9e08d117dce7eacafec2e5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87e4dfb69f66331fa7857104e78434214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a1f1256d865959dfcf4adaa556173215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dbc4aeca3c92ab5fc33694cc845e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74c8f6e0f3c55849f8dda8a0b7ad6d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13271dfd4194d14e44178cc6c98ee382218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14d5e41d4253419400b886c8234d5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f1e326b4c5802c0740ed328693299220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3857927caa1a550431de1bf33ab95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3485d01249aa6714dd46d733f8f731222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec85d5a1efe6200b0009e66944774b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475cd9c6b78856ad91c77c5ed3ca5f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5450f841d2767192e1b823ff35dde93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e792652042cbe68461d5a53437f0b87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7dd6d5fc69b5b940ae8394537a099227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cbda7fa96674ad97c7163ad17f81d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aa772a8b926c74266fb4fefb43dc6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039aa539be27a468ea446f16123e464a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb626bf2fb008a05071fc20686ea079231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6426debb8da16edc99ae7c717a15a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0f41c2691e588862119b33b79c232233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2466a3d2dbb109934b9a975d47c6f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a167fffd5867f81f06bb71f7336d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839156d96efc301ca0b267a709812ce4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8350abbce418cc472d1a798387f9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5b0719a199d728e68152a009fb4c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dad84731e547cfa38acfab75ce9220239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81877d864c566a5a76b5df7b690db150240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee820fafb675dfd12794209a45352cfd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26972f63cb0fc736444d261e0831affa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a303ea4fe55cbc8d143951ab2bf01f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3afa0565f70ad6c8c1a3a8024e87f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7dbe93bd3b8dba092bbc4568a94bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb78432513af0b128cf8889b361deb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3b936daf0667bfe87a0481b00890e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac5deaf2109ebe88a51afcb4fa0e67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4abb4823e68089478e836814d28aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b592f76a7249865589af7dc20e3f1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095aed4706ba0e6a89d003e399adc5af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1004bc96574ab0eee3944c1fc02de5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e657dfbb8eea6bbd9e7ad3d1d47348253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ec94618d99c8fec728318a7a0414b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a13b78c86195079af1d00d4f8e0866255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93de666c02f3c7940ec9a9de3a2504256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c410ee342ad485eb75d48f9e32dfbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2da9be983bd623744f581253ae811f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67699f089c5b1b91f30c2fe85a6f73c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244baddfc9a6ba073fff24695be8819260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e23147b82bb6c6e37c9d8a4d521bc2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a9b8616d289e293ac4ce3896855ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7135e4ca757a9bb30831df7e279a03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69a562bc7a514d6e4ac23ca99d8093264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d51e8f5b2321ba28e7e74465e89f39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac77c787396deaa3d7423e10e2eda6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69ffbc7093d700a5c7b57b068adc4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2ab366df77f6d2a47d3f55761528d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66557efee35b3769a35ddd38567809269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158f5518e6ffe2a2a54603ed60c3758270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db301e24e2530ab947d6f995ee71c04c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6904a445815f2ccc53a7e879055e2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578543a6b83701274e0b123f7004081273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba220e80d00e5f142aa5cc4abddd04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421118e62cd9f26ba669e1036868ace275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cc3b8332811648a230c087febc01e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bc2f143c30d4ae1a8c7ffb617f1bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d8bb787f6e1f30b76991a2a49465e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c157f81a2cb9e8f6d2a1a9a1dde7278279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982d58fdf2bb5dd487f1cf9efa08f3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78203ca449e18b0a975dbb800d5c614281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f8bce04a6f0bc161ea91ee8f1536e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed29bf0ae2803d8e39767c73218e6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3734d0882e3e09b76e0a211701a11e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a8971af1d6e253f8b42fe45f80b3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0da159a89a47542a4f56491995c98b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11875bba78c554fa90fa9612a70672287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dc31c61489582bd0ee03e8630abd3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8d9824537dada4bb6c73a4b95d571289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa18f0520ab7e87897253667dc02e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb1eb35381c9da312dfeea7573605d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a827aa7561e426affea9d429e6bc244292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825309c596bc1f586ad5f809659be543293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23e7fb20282c4391a074332d9d9c21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bf40bdf72eaa70951aa3064bd592b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db251482a19252ea9678e478f69e06e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ad623317743efcf0cb1e7a9a3701a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f590fec81a0b72a6048f19da0dee65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc30f5a2286609875eb0c1c2fde8af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9a186b1dad76f2419012439486790300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb24787989861d2a3ac680deb2e40e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06126825bae5f604fe030af6ddec9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc6646723023f03ba44971eadd75e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f27e25950b174d4c463477fa9733bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02a507e5a21b2e27d17577c33be0a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e1aefa6a06c71cde3e8c334217ac3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f27ee80ea128bca45839d8d9a43ba5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced473f03c70a7c2ba97eb9a6370537308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c5cd9d29071b007671624967f53f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f713ea3943dcb2e17c11e1caba5043310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd38d688a1033269e6150ed4ecd6ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a5684199e3625f91aec1370c6ebfa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84d906efd26c0ee93e4d25c95c753d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17bb4cb44e16a246c0421fcfb4808e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e676e7415d12d0f92bbc839406039315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091802276cb1bd30340e8a63fbbb5e2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bdfa01cae9500b1b3e66ef03b41a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e43c58b8e97c149bb105b085d2be10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8524b3c53f646ed4f8442784db674319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a76b1f1cd9e779e7dfaad983f0a5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cd9abec51b4ee8ee9e471e2b47991321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92063e005cfc47392c58f330ae5fbbf5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294f9c4a8de7cef38dddb8c9bc6c058323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bc5590912d8e7291ee48c7c213bf9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e162e405ac0af2c962ed1ed7509a923325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e356e30fb56f057ea8fcd8c9f185368326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86eaf13db8861ced8a646be60436aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bad428f2d19354854cfa78be21c59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210d0e6183781180b6efc60f14bd1e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620063974cf8fd856580ec7afe030099330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe467378bd2f3195764c355bd1b544331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3b107cd57c9f2ea16d0135096d88b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41fe54044a9313ed2c4fa1a4db3320333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d46d22f211a6000a99fc1b0b74e762334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da5746e325719e2e4f1378f2320abb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0dd317b7d405183b11cc2cec0f98e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa24a8c34548e39a2e5aa7af468019337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e25bb9ef87bc1a6d90ff6ae91b7df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586c3ab8a533a5dcbf0e0aceff8f902339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c65deee9aa76ebccd745bf3f8e3321340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ce7509f39ff5fddef8ebca4516a3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9255d2033115a43a0b38e0e1b38981342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d059d63725d89606041bf1e2ad2ab8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8e31e484a670dae7d766aefcf9c61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2bec40f265b448c8dafc5bfa86365345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feea96c8293dc7aa039cb32cf225fcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710393e2305f86eabfb946bafe4efdb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633c525d92b7ab72a634623cea0429e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de56790bd701169df891dc695b323fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a9ec8e306f3bc0bc91189f375ce69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819eab394f7e396c5d1810497929717351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b888be00d7acab6d61da6f5ce94e6f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69397cadc5d8120e613803a9713bde353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5b0d6b4af9f08ce275cb87ecf73a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cd3c6bce98d4bd1d1beb604cf78ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30b0ee5d8f4c492ac318ce6d270ac2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cebf7585afa30b501310c2ff52a28e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce49c0d4e563669bd37708c42643d1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca9335bc4e81c9c240da8e4ee36fc6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902af1b8677d6316bd0b052247080c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63de6bd7d078a7eb2a02fc222740e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984926a62feb8cf082826a392c763425362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8071c317264685a48c585b945a21f9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd771a27a9becc9d0c21419b0b72cbb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83caf2833fcdfc0a29779d97b5cdd0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f323633c08d2d6259f24b4e5ec805366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05247359026e6df09ecc2bf99e10ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46c84ff48376632cb5cde461f152ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6055e3563133729507aa7d66a6a3a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b06a91f65b5e9eb49f3324bf127fcd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274909dc48d240cf9fa5c240daa6cbb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891acdb904d56e65a626aa2aa8d11168372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abf5a8e37e40152639de14184a3af1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8b8facd19e8ad59c6fa2e924d0053374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c3191778ead626deb35dc6a15c6d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba22b0588c5d58e8dd2f2742142750e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa15ffc54b1af8481663bd72656610377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0824df86ec19a881f53064a423bfb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72d6b8fdc9a9da86d0ad40f6d8b419379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3dbf262ea12ae7b09f59c8d620c3f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7ffc5cc16151638c584c34a20f0f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210fc9bd6c62af1d646ee22654bb4c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a2f9c17193b603bb48d3d91b05a6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05fa4bdb838db096c0bd30690e68dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca7909f60864d49855c847a281994e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db185a92fe6bb3304e13f5b7afc4f1bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c846d6c1a5b8db11886c97d0295fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60e1cf4bc588f53be16fa45afa9121388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127d1d99b8ba45e97e9051be2719ddd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f38fd8dec7f04cad2fd041b18034a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fcb69666473157055d21a1a4148bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd0c1938fe1ee8b8339d4537b80701392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbe0485a0b836e8e53ad8b4cf15c64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a6708ed42f7e8275160c2c98178ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44008b086479e932c68ba36f8eea1db9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44d413618c4a777fa72ec49b4785b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef0224b72a0188b65c873ff915e1e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c1de3971e546cf1e0528b49e052bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565760a77d9a9f099564cbd68712a94e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dd6bcc745fbf8a72a28a85a68b5cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58dc9a5276aa790d9776e6102552e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef936720f7f5a573cc3b2067d871bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860bb8db4ff936a97d009a7bff403fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397cf1dd92bfb409c97a7bbdd0067b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace00716094763d9e4135026a47de68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6791b35853408426c89ed0bd1d85fc6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2055b47746571695540e3f5d0090b29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b614831b78f3849356e6f96f4fe21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126555e2c71ae5a69f48b736c8210b5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934929b0050a9bc70e523be66c59489d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc64e658b41c2b9c66d016cb90af0ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae480b5a8ce189cb7e0fcbb9b6009faf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcda3f95304e37ffc96114c2904d31c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0379220bd606f15d05b10157e79a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669f3eb154a3c0b48178410b2744fd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db08c026c25cadd2397d3665eda2c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775d408783bf0f5bf02f47f1a8bc967417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6887b38bbed59e323b25726feabf42d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee898e2e107c8ddf4ee3e6dd07e904c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe9204db59dc204873d7644b3fcc0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324957c4dd33077890fa22ba17e540dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31992eee2429eda7105cce24142700422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112bfaafac99b29a48a44cca57d1662423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc91809965a1966c364e092533e323a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e51a7841a5377acc7b684fe503779425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c6ab03e403c5c71e567bfd3b99ecc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac835074dd0c191409e644b7227117e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eaf5eb3b63df4c61cad5a60e7c000428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec3e56dd4efac3c41a13a2cf51bfa0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97aa10c6f0f34cdada06ff6ddaf50a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d95c44bff178df367a27f63b7a4da8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabebaf2bc12d193e063d3228e423ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1174cf9bc5fce2d3bbb371b357f63e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe34030cf494f90082f6c4e4bbf92d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d26276637ee52eaf5c005af667b7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cbae1d15f0b75f7dba3343cbfc595436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecca9103d6f0563ff388294f8200fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f0ebd58df6562d12b3f148bc78f45438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48deed2937ba27bc1ed27d66156e79b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff4e53b9760e029e7e7da39e81f680440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f8e4700588d9a7bd34393f0439768441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6f894eb5cf8c3e9b6b1e1a9155f1e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9d422024b6fdc5218496c4c4bbb10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125e9c1d385562aa95399775546d8bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629db0bc42b45f63e6540f9664c6d675445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f3806268904b06efaf95c146b3e93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f0cc91e61b98794a3d1f86e60a02b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3868e6d2e62dac8569a5d2fae0cbb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005458c7faeb012364f23e8f52af10c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e03dffb581d2b8abff9ba5eb9cb8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a062bbd8b2c9f90ae84393bf7df0bed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687033a998e1ea200c45b48d335a906452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26da80970ae867d23f535aaae83583453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b272b0f99dd71a33b06418c6042af9c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e8ee85f7d73b60d914ab0fc28c922455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8e873a7116b5680b983b46a36dbd4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ed5d0b785929d2a12f7fc83571f0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a3b2ff0c6fbf612d7b2c29027d78d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b087466ccdca98d047fddf6bbe8a04459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ee8a99d7172f26d8c4d403b3a3648460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8876a1541e2306dd2bc74e76f5c70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee6df58b9a23c297c0f1679cfbc483462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0558515a37b0598a4a1a92a60682f4b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242814f0efb24a326a5578ccea27b08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321e5655181dd79a9e74ec87805b13a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a137d9f85ead2cc0f188428d94beb4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40805ccffdf7b5526df130acf65566d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16addbdc6820b62127dfecb434d7c4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fcfb1680fb44e56ad0b3a36e0eb5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39604e001c66ff5edfe8d90db511db69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34209bb990d90a661a081d1cbb54290471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577560c996cc3661d56379df94a29db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9076f0106ec5a67360d275d1bf0ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e33a8c9a21d89472bfe1a280042e90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33881b33d0ec4ecd2e6d13632cad12e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eb0cf94af4f9ca1b33cbee333b6f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2c944ad2d7e338d45d190be58beab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02154c9bd54038f90e0ed67626173034478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16dc74cd6a44e8a29e1f5eedfb77dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9817f20675375d4c8c14a4a0214feb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b6bbc142c89b2821aad0761e1587e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff526cd5c40d6e5a052a61312b94841482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca201204a2705836ac395f83613f64c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cbf0808328ddb964d6cd9863a464d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd288fa589604f95b932b9aaeaa6e19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4529eb99fb0a8cc3dc7af580ded51c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b8376ad4426cc1b70fa9530be6e9a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92f19c0473610e7e8059d06d0a6957488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3face5e283bf56c7e83259d115eb2e9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123ddad0b3222356a56a32aba416a5f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bbb1115c6944153d86bb9706a4c7f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c117e40c74ae537adc3275a44f061a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92d30f57dfc94d626f3491ea942f42493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88f6d59d777ddd06c4a5ade7ebe55a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f7f5cd909554f0a411335422bb62b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09766d228df9154f7ab20b0826956e31496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cd1ad12a12cc92c68066e14f39c77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565c1fa455521f54024d53237659e14498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eafbd69fac54a41a679cac63033a8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e672b7b0f1f9137c1b8a7bb49beb383500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b481d376487e852f8bc745a72e756501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033957957c1c8ee910be90a028c2d59a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3eb081b58bdfa1733063b926ec1a67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55775d5013b55663894654e320da45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0961aa90b377ec44156fd5f4650f90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6e678039e6a2ca08e1372f50f9926506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9e4a8af7216a40cc433b3622c713f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b9862822de8d099b19864fb3fc5c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a778a39b9d165b1f73812a5f22366509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752305eb267726c482ad96be46b3aa78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c7b9e9dc54d5110a06ca06b45222e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aeac67bf3ed1021ca1a1ad0e02d15512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ace72d2e976f034e80d3ef672dbe5a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbadd955cc44928a92b1623be8149f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3fad6da17f4785b3049621a6540ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bb30b2c7996361853ca980b8c6226516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f89e443e07156c3682b4ee3cdbbab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60786d72582dad3487957ad0a355ca66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e57cdecd69509680a982a450e22c50519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aeec00fe12e7479b9fb3c32d0492e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed20902b099b83c839c1f78da921681521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ae1ff95e9b3d5131fa4ab44fbb3ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683671336c018f528d4780820c57bdb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db73b3cf7f102056b022761bf9c4ac7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac383954a12969475cdd8eb39030ae8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7b79b8420bed4f5278bf9ff1dd4af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b25a3cc4ec0f406ef8cc07c90854e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6376e0bf6fb7789f6964ff3d602126528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77169fc5553f8e7142ae7a6f28dec17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a024f181b86f20b19a6a6149e43a08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee50174287eef22f267041ed7494bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b469159dcdb20b6bb76145278399231532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25675b9e27cb4ba658ce7eea63c0c67d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e133f712255a254fb6fb9bbc21b960534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901be8645f24caf462330f534c40e64f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d13bce73070831df0ed9e4202aaa8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683748198ef488e9b0da41ffe2ca9b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c10780feda981e40551d73fcfb2f37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2232b4d934555cebd3d7664fbcd2559539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086bd79fc743c59bfccd696de61326c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd52c60f3b294ad87fd0887ec61f89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941cea8a7b607e31c16e15307c55e9f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa9832fa412090fd211b013253502b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565a9c8f13eb5f1c6ef57a07920fe07544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee74cc33754123a3c7e65492bfaaa9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159c8540c253829eab70e7f9f02c0ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3b785f813b4cece0d4ce4ab35423a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463ddb89cef04226efa2910f8d0e93e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd266cef8a2bf44379a426e8088f49e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f3cfec83ed1627fea17528723edc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261a8b6f7312a7c8e583f9cd6c009f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dc40d891eab4e08e120e8ec3554da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01808476d02868c4fbaa424eb00ebef5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e0d7803c6865428d14080af0771b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71602598408499b57a04d1182c4a7e52555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf07a76b5ee9d38fd9d775f9c0dc92556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a642e542deafe3f4aafe7eb05d847557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c1534d0c60e7eaae7d996e0200087558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e19aec9dd379cb6b290fde7d029cb8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add2dc9b22c0e6b604b25e745d0cb9e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b1456d370ef63c1104d12798088d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0677dbc6108b1ea05730d5d73ca934562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506342f8dd8866b7fb46ef462b91cb4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391defca0435295a16ef5f28a184ce0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9012e7c26308b5c7259b9748d0280a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b862b334878e5fca072e28c1fbb47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d765310ecce02600abb744e50256cdf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad3a3b691b048cd1449d38a53cf0fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768c0315f1fd88da34924b4f84418fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079b6f5553efceee88800d62208b9bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f52ddca6d4cb653a1da282003c778571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049af7fa48bb8eb9393d10b839603d20572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cd2de5e34c7b110253c72a0b7ffa3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2c71947eadc2546b7b578089012bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1a5ae8f0e213fe9874201f2d85222575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20205732dd083271110ddfbe385ff44f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09429d84f472dbc16a40479f7eb61c8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de7f3b96602cf6973b3151911ed737578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719e4ab7c3004ed2843784c329fb9cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec1f4571a8dd0f614b0cbf9f54e2ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd861039ca390302ec2c0ac995f1f3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce017e6f36904780bb2ec9f0f91c95582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a487f61b0a09fc22b02a6b20f4c5d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedae963483ab5c6b02dfca2b58c294584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c16b38db69e308fe8fff658538061585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957cf9254187e45e9a6953cc80b58cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83930c79d297e066974344da8046d60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207ecc785a8aa68822e9e363cfbc490588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c74bd6566f760c4cacbc86db064cc6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dbf844f1e46ec257a441576aeda37590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b29081a6e8d62d78561e9308cbbd9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6139b9bdd6f18667dce3b90a122e6a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43f6d5cb53017818a4baf9690165e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bd2aea345315e60b70d38076e2539594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfc173edead43d70063cca89f2c463595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095bea02abc778d10f7b886586fc9cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2314b5ddeb8e39da117ac23d2284e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f96fa53c7649af492d3a382168f9c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694794fc604c0ba8338cb2ac4e525907599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d909da89e5189c901be1088cf9f883600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5bcd463c8b74e77d9d406e3cf3349601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493173509f230d2fcc10941537bee515602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae43d148147c63f89851fd53d266fac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb70bcbff02fd02a2a0ea519ab62a4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c81c72e6d9c7b204f112e93137ed94605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce915d67b6c702bd51ff8fd566a1e7eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf3fae168abf9d475d45512b2fdb13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b32d52821c61bbee5a917d95d82e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf4c3fdcf87fc09f7ea422eadbaa34609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8d71ce7ebf70d4d37dbaabc90158e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7edcf5434286a16e6c5b8948e9069b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc7ac0e83dabef60f5c654a4b0e9e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a94c29609f685744110a7ee8aa44d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37716f964056914c7192c3b6783c8b93614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ed556c9e2a76faa386e2cfd2e5eb4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfca28c4688fc0072a9b74c0ed600c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163737473b16b40845352805faea97d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a786aa058f1a8e5e576d57ddda18a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00e846276bcb8c46564a23639e1960619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01510e5fd1b884a22221dbb2fa4711620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db4e23d921922b3923f63613ed91f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2ab4ac953e607d1e0de29ddee641b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3ba28fde81001e0a59c4dfcf88076623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0ff1e03f4234dd465202a67ba7572624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d268f84de55322f5ed3c535f86b31625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7abf3910251c0863643333b4fdd58a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19452a6a436f98179fbb29d839d0f09f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad47c9f65042aeff3926b37441af20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ee1c2ec198d08a413cb23f4f5ab29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dff0561674798055b778ee123702c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83935d7f93646501c66a79c2930032631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f739450a9b230b0049d0940b770174632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df36162da2d3a7092009fc047372f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199db1f110d1410d86166e9ad503ff18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fff85125ce96da27c21c10fa014678635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e6a9d3da59fe75f3590a508a5c983636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7868389f1249b5296f4a3869193b386637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedce9a14b624b68eb2e4382774788f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590321841df7908dd49baa267ede3f7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a45a5624d8a7e5c853b2caa773f033640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2ed60165d5367f654df8cb0c146b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686fcf7ebeff6a8107e3688e8fbe1a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5aa76de50371278016d6c8b57d2005643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6aa27a19e90bb625db58eec82504e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a1f1a4cc35f846fad8e8be4288e58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad277b7323d47fb48e5f68451d48b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd1e85aec9237aa8267bd4e9c01fe9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95577f2be2357218df74ffafde2437648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a89c69a2900759eb939230858515e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926105083a2ce78045c5934a4cf30401650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b3617762a43e3b193b9d7dcebba18651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bef4b4dbecf5f0255451e3368ce746652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f8b0c510e6bb87fe73e45af8f9882653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4082591abd08f977ea7869dedd283cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bf2fb4e097bfec6244e0fdaf9de54655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beebcae1f184099812c1952236142f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422a98bbc2195d97a37fea0ca0c67de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287cca350dbd375aaf234a23d05a9f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf66fde798ca70533ec0873d981d01659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990e12d2e8e0124fc052809fe584456660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc576831cbd07b1f4ee8368857b86ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dbf04c1c136525873eb5bf5aaae9e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91a5318e8269ab670d79aebc49c519663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9947a59ffa9a83b000ab35ffdcc4a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd3805107ff0c78452cd7390105343665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbf65ce591c27a8ddf714e02ae7606666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765ad8e4009352b4de88bae5a96f0c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d542b6e6a57043cf98b5c0be06feb4c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ba86380951af12304a536cf1aed63669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334478904f78ee1971b80fb2464865f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f082cee4cc0e82892c1c8dd9eeeb85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d513fcb670c817127282029e428b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb0f89634f1ff36cf44fbc003d0e61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c4c2cad07a42df79d60a4324616b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a45d1ba4a35b9bb883c9f6182dc295675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adb530c3939b50706f625fd1d9bc59676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099a5cebfd168ebfea95d65f5b17dd9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f503f4248bb387ef8223f048aea6d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572e4e396f74fea0c6964f9ca8b73c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf383effa3653fa3e6aa1d6a134b7a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13449a04b2260c6fd4f0ac6a7e6fec16681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9029ed2ba08facdeeda78861e16b90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cb756076cf763053f968863e147ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29500ec7d2b7aa4c9d9fa304cda1bf09684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc762858765e55a81c83d50a02a1c4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a6843600a25f5d553df63a23008e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5f6effdf79ae7eb4a31fd6a063881687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf02412d78adefd92bc289152af1459688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078a588fde918bcc4e8047e620fb2f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25567be74c65674ff00bac1331bc368690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26c540eceafa92c593338e4ad9082e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0951653dc989b76c00769f1d88d30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca70aba79f5160df46c47cc9f56062a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f8a1ba7cb4c5e7a4ad4e983045041694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c096d013661528c182bd36efe7e1b89695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f3889df53df19a5a423bf6f8cb78b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc683b3c7960e5b0325b287cfd16ac7b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11897f66a42f0f0ec46dd389d947ea8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593390da9c305431f69dc8f8f4313ced699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d63044c17c96a18a2554fa78677280700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d4ed06dcd01b96238db81d0fca345701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e51c498c82fef5dd2847cb1595de8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb20992e81e19bdfa6eb70934bc248703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e85466b7095d29f9a6cbbebc58fde704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff96e1791d4870c16a4e202d9df87bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd39cfa1b9e16649f3cb33d5533b92706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e80794b45832c0d0cc73f65aea695707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fc5bbf84592059a8c6c488025c31a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464da7752e3b820e4c339bdb10cf5afb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0e473fba08f6f6adebe14c1a1117c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11aa981ed4f331941ee1e21dc1af39711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d881c8559e40ccf2c494787b9c78ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33685ab4177a620e173a1306dadbe682713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55444a216bd1ee298c7622314ddf79714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c9b5c908bf8bb84199feb9b1849c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f055e5b1336eb09290d650265596b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce1c0d157e12b3a863e8d8c613e275717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148aa2089b4936b678b5d2b7d2d003bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc203e5b5c7ac4f4f6ae40a39676f567719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d601f8ef802c5abfcb9ba5155a6bf7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8696e42cfc28c0d093239a98f284b20721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f924f5935181690a8338953c46757e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7646e8bd7eec42815908a5776249308723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db55a1b99072e0f4d3bab70f683b8c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954e9b477ae977ed817baf9267d7e4f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea4abd4ad88ef5c8024243b9c7fff6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daefc6480b80ee1e31c1c0c50c3de7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855d00f494632bfbfeda828607f4e56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d317ec67f36f3694a692a775766540729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba59600fd7731a2b638640d7d78e6e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f9e593ca9b0adbdb1e5a495129489731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceed7297688834cbf820cf78a05a2a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199c44aed1114ebbfb6e1fde88efd5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554146cdf155a800d521a347fd27892734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02b005fb527cbd6e404cefe100fdf8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a0ea226bf66dafc3c26b996847684736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775c66d0cac2055fd5b3ef855dc5382737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1caa54c6efe7343d2ee4f564d7087b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dad62ec605fec08bb4b4c127e16b74739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e629c7c5c81b74d7c1ab3fd4fc69f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fdc378530b18844f425a8dc183891741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bd3d73549eaaf76d2a28bfa146ca5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229029d531f20d6fb9a5fc2f50d4990743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb6c3873a3c68ce484257d0508f98e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6636af24466d7f938a3fbebd0ddb5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffe6bcad46d2637c40fb545eda8054746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68639660d53edd510d6946303a227575747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee006526929918a6ada713cbb338561748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa120e3b813337a68e1ef6211d1fdb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dd834043c80bc824d9841c5e2fb1c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69781f56224e1a1cbf3108ba3aa0704d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950bba143e929fa0fb5b66762a8d7dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f46ae6d93fd9677c054ff46140427753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd732d453d148763a7c58040b4baef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0a0a9934153916fa774b166e99343755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704d692574b15ffdcd9f0d8c25fb134756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558197ca627df23225a9311425a5951757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29afb649de8cddfcf5f996bbaeb93da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856be0e0edb058d47991c972a0227fce759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a6f5d88cf8d7ffd12d424b918e1291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671dbd56935dac24bdb7333584d7cca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9280a27ea0ba62023a6c0bce8f528d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2203c77d177ee5623167725bdcd46fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf3cb845ed167bb5a39168ea250f4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07a06559082c0d51ea0d20003e19576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755978b736dc4a69797c003837ab9617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458cf1c1be473e6de0604e537399a658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fa73feaee1e31d6cffc1bb3bbe9bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588f524f2e2a79d6b84f0c33458110610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda92e6ff3a5910e735189110d01e2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543cf896e92eb67fc5890a1eddb542812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a96b38758d074fd006ad1a5c1639df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad7df919861d27c8d396f24302469514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c2bc1ee3696dda687cc6bec0a427515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bb73b2cdb267143ae7f990bc92a7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1a0290a082b3e6929a497f2ebd62e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d2ffd2619d599298047a5a35d706e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995948b08a5aac93e3e8b231ff8857f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84731de3b501b5d10d3cfdeda9e19620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d2c2a5a3868276b11fec8d848ee3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ef0218c8a443feda16943b254388322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63eaad5598a0b58ec92fbaceeb306f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02ceb3a68b1a53bd2039dfeef5798a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a26ceed4d32ceb1017ad9ffb7db8e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e38fa205dc837ad986ffcd92199f6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8bf6fe736f0af07c7b17d54ba47e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e57b77dbc940a3a419ffd2c26dfae128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f864c9aea20333cb397a12ec9a2e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ea1babfbdc549785af44c675805c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdfd0c30f9e4c5c25a60392156c6e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b647126eca2f1791f0125a213b8d3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f16c68e20d37a0c253ce85831472bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd2e95bf4ba88517264e0df7cd331334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e878ade25ecb93c0ca238a0ff67ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f7c6e41eb3ad9ed997dca72e37ea936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9f807aa92195adaebd893ffa6f72237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d44c04dbe84d94617465b32d31adb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb792022a5136e1623a8eb8fca9330239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457a5e17dde928af681190fc279098b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ab4b87d7dcf7479ba1fbaeecb019441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e5783b54e9a7b0195fed3d7e7104042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b45f59b427c32413d8a8202c5dcc6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cb398b2045dbae1ca77dd9600d5e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1d1b785d7607e7fcce5da28594ed645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfce461a8afd45eabc8af57d075b5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75f7d89beb24d56030b0c39cf3759747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f294f4e977f4b514eac8afa9660740348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9b9d127e24b631271d1dc174ccc3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca262b093f7ed2d42f3efe74806905250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9e770bd7e48337c99b008948c892851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bdb7b385dd15a0fed41b4955737cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85602f5030a26d0fbdaa8593b1e80b1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c852ab5c32e34c83f887115dadbb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a720fa9f14e223f9d24b80022b1ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4b6cd6b0584acbcece0007fafb7ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ece145ee92fb3f2fd1245c12ca90057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199437146018b6444b06b037ec32667f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d7097abdceac9bc96d63e663d0ccc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee8cbcaef7fdcd84b6175c03e83e2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa5d36c442085ace730208423145c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05691f196648d40453a71b821877fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d36279272f859178587494a659e1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18043587564475bfc8c6f01e98c74a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47567417b4402fa8502df343ac3402065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3aff385923b329b4afb194b179f1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62adce8a24dfb1783f86d036485c6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85f701b20ff9f1869f8343438504de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee1bc3783877f4713d01e99071bfbb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f57a78b6902e62aaa95ed388ed09f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e1f34e38c61f061cf182acadd06dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca13f68f34ee5dc5565e0334a218fa972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffda4fe0c7dcc74bd821781edf192f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4435d8ba3fbfd05109c49661a1819f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cb55bf8d3cd537dbd9baa1966bd8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef5dc7aa77ee1144e0111441b103b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed5b5fcd2cc67f70ce5703e92c5e9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc67200ff2806534d3b48949192cad078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99b212d2fda6e518355d63742f5c1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368b75a8d1b87f612ffac663837046580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54a23b7bd781644eabf5ddd3d1444281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5b6c976d78bf290462db304dc5a0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c2e96caeaf9458221719642ffe84d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9ce142e42ee63ef1e785ebcdf739584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05811cdbd4d6ecd814a0c9d22804e0a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74415ef1dfbf3cccb21e62b81571d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d9322ec2f6b6130983b848490b51b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d66f49ed4494930d997559b0bc3f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceecb8e24022e88c40d1060b76a9b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe68910f09e9ce75653e69ebea12c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5e141a390ec49c1ea461abe3cea1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd62727a37c82323ba2db81e8793ab492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa97793d9752729748a099201dd5b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1948d4cd093d4f523975080d9775b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d88e400a0055088a972d87d96e39e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909149bbf7afc88413797c35b16dc1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc3a1c91c7bbacdb6af8dc31b1d19697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d611aa978cd767a0c8894c2752f987498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f5e0a007595f3fdaef515212ce5d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b7903d8faaf2916d2eebc3229f11d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57a29e5d852e05e6c9afba894d7e5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb2a21e1cd3fed27a3de00a1a161df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01540a1bf58bd889d92401199502fe6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88324d7aa14c5a4cbb5a5eb53969585e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7810a706be8d6bfe2f301066ffc552105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7205d92e829d17f8a7b92e7ab9fac4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea96561ca4995442969160909c120f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7954f22b0294d4215d1fcbb0fc2a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41456fca8ca16ff9c5fa2d05b704eca6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14833d3be93e83a045c37217fb9f13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c910ac4660c78f00e209e8f249e3889111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0da3ddcb8ce977ba473280be3afdc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe7f2953fb5ffa33428a1b0a6bf03a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8b0bef2a0307208ad2e754ebcf4c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94cfc0738609d90c5681c5898e80a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec485e5feb1b64dbe4fd66a839fc7404116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60086f3666729dcb84d539171b1f369a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3209129a5ce11c825fafe4ca98adc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd2bffb1eab2ba64d5f6283565f1e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2c7f95706c3791117d2f211d1ac2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348cdad300ae78284a6397ab8b32363121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22167ea7cb1ff41ac87705bca4babcdc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b2cc0c1389b909b53da5acf4c594b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bff77bfb77d355ecfa9a1c90844f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d605b350d61e06e9c9f627dc2699412125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d605f940eb9552d59ddd48d3d0b2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7501fe1c49fccd8fec7eafb0b098b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1e8e79786b7567a6baf6018bc2e3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eeb17342273c768c717960a8107fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a889e7cbe0c6a04dbdc4c11ced2353130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de393eaa9598f2fc7703b000d69a18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982515454894722cab277e7c2584fd19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8812fd66747ac5074dd7f1eed64771133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19446dbf5cd9f97d74570e91f675a953134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f6665d91df67d75b10b20d4524c9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e4d948709a570a0aaf3ebb39cab65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33591f610af7a2fd79971653a38092137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf0f32edd26b0c03ed545ed0fc34a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72d6eb70e41971c7f074258683eb05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fade74e3a43d4ad45376df1bf7a167140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95a653896bfe3507e4610835d156ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce943dae0ba6c0d2fc9878d27fee332c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1b5ac32af0661e26e3f00e1c8406b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b96a8b1e0fa6404d71702a8980f414144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259991a83db12fc02e9cfc88137dc1f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6f9c58b326c8fff17feb4c2c2abb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd591c2d00442d12c79dd8309042fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652f9ce8f7bac9c4a60412f706bfe21148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff999cd17f4ecd21faae65b3b0c5735b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c112c647a7c6231fadfe5c4ae636127150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a5a36562d3c95b680c4e9924059cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72f238f1a06329c44ae042871058f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325fd2a0b360a9c595753bda3777d3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c521aaaf83834146a532b93b53d233154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06623dbba8dc64f211561bc2874be55e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2ea56f42aa09201d4b0e6af30199e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ac482ae1f25fd075fbc11aac1159f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900f4f92c28731bfa7cb0ad72a584b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4f6fff04002f13c1d6c37b11a1830159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd5bfd30979e257d358f8236dbbf33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a00d6d4cdf636add4443fd4bb6d26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf9ae78e279667de4afcd0a360407b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b147b852513e606072e8bcc9812a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c2b2377788ab788319f878911d675164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e80df9b9883f62e863886968cb4a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bed2912f9ab8cfe6f6ec1ab1a3713166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae32da07359ae3514ef65ae9810fba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8719ed4934520a8069f23c44c73b5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf3c42bc5e0cab9447d69d0462476a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd32ec2d1796d4e844ce4eaac40a91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386eac97170f972c725c4ad7621a11b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226b4ae3a22aa8fcc9ea58f780f87d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0f5542ab5dfb267457b74d88f9e54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb4c11b4ced88a803e810af79dbcbb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d4ae0782288d63d7f95d2e7cbc27f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721c4687805da6d253537028677c132176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902b2f57c9a8fc8202db91b699a86c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d92c25aeccabd252ebc72d328b6517178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced83d6c92a50e20311dcbc95e2c050179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07ae874fdf0be503ac2032b8dcab55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a1989543802dea1c48dd5b0e62971181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d326e27ad233b1bc1aa13c1d10675c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47682055f4cae0ce46a3b17eed6e43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d3f312bbd7b9efcdd22878970bfa4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2c6b6fa46ba94a59cc750af6df73c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914947b8e86c5b8409380cecbc5995b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff9fb80d17c93e8a46b493f9abf6d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bced0ab4982f0d0fe9533e1f5ec8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f0b72384179cbc058887ecd85d0a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4c3d4ce657265df603bbee7a7bcc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f182196a7fa168f5da9960be42f045191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b293d80480942501262eb8cd430dcb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfb5fbcd82633fab1b95eecb3e5014193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ead8920c5d5877d8b31dca3c77dab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89c896192eb5f4a66b286c70681ab1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcaa60367e9893ca173d9fc7f8d5d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ef47a20cfe43725c8f2a75a71de63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83816b8e9860ba51664ca0124e1bc7ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d60bccdc20a4b53e89c5577299416199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebd912f1e7217802dc1a579ec81636200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74bd9361651e85263797e3705c4446201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffb562724c8fe9da332ca54a1d0ec6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e9e6e4e424d14f22292853a35056b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd504ccd8339df559cf4222e5de770204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6dc4591309fd875558ab735ace084205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e0ead3130c240226da07e13e3f795206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf39951ca94b02590431983ffdded5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85d2d295a6da1595fb2bad13f44430208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8551ac4631666379b0d683e88d5c173209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8786284af519a50d2f9c91ac7ab709210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa356ae1d90d27c6bf712c29bf9834211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836a53c5c3cc80b77c9d1be76f6805c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7587b236a909008a243a9a46d9ee2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb4a73b5e4e0d778b4b8cb7b8ba59e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850e9d2ecaed4bc21e27fb88fd3f377215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbe3fdce69002420342df408f0b627216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced78066d381ccb470d7168ce327a79d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da22567f0c696896c4cb54c7406ef87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb4ac459617e8ed6c6081aa4f46e81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097338b7273c329ef99e9112c4cbaa1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591129ccd80478c4a8f1530f9a8cb15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d517156c4e2fd8f04856300f02b19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e8cb02be6193c81e6f11663c21364223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b90284b29c65491c26a0a9c3c88771224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f177af5ae84545cbed02d671afa111225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217515297056b38575552331c6231154226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4083c42669868a74a64725873565e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea359e2b4252ef1b1b8a91beccf9e5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d1184c5cb83b84c6bfd8072bbf7fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6c7ac47c79d0eb1287ff3bc6494de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ccb3a3955c4700f144fbf6ac81974231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6a86b209c6324817c9df24432cb28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ca3df23c4b54d01e043424ceb848b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0a83b8f37a40f84f9b7df9ee8d9de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fdea00f7263c0706fe65e621fe721235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e91ba9aa21c98e4ad1cf8d5c6a2bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e24af831090cfe56ee3c5af995c7d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f379e7a79be92cf16cd8e8ad2b1ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89750376bdabbeb1d74d912905d90596239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac76681b90574bb7f77f0f2d590198b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ccbf9fd62ef669ad280d5bfb1d92e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d5c70e3a1b54e5a59c9be61ed59da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93879ad8c3d5d70d2f5696a03e66121243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783422545ccba8cbb2459042f64e956244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ec947827893a313c3591ffcd592aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec1529a3b1c371d10851898bb9c4c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c7e4adf4eab264a412b58c35303a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7c9ae61b575caaf2d4da6128ae200248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6418c2d609d5cf736fd50ff32afc087249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a590eec36457342ac7eb0ed5023c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94ab47b9a12519d1009fdc0ca08e91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653acb20d874c02439b41488f55fe315252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fbf040b78fd724b135d28f978e40a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2222022e411545f6926030237ba5f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e2dd70e7bb7142bedecc4401430d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325095dc55b3ebcf417c47fbf63e1ffd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a65de14bc2efd9225e97bb641bd02257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba7dc1555b820c45cd09d1c4c34e51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0ddc799eb80e5396a93a688e7de66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51febdd0588d9e6a92137f8bdaada50d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba934fdf313e12239df1304d73714f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c307cc9938a44dee5697572128ae2c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3793fa78d45415def9d9ad75f010771263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480b2223b5726ae52ff7c20b8e101ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1011e0665f76cfe35c17c6ece7a93c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6566769139487e77f2f97341c4896d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7bac3ab5086348798a5beaaca857c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b984b01cedc0cea340879ebb08bbad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f2b9ab649e47c59788ba242f321ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281fe8e301ebf930dc85a4ae2955b46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55373d0a647152661d9f7dce8bac64ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82879b9468d57beec1e39cde7eea637272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de295d6fd50455a7785f32dc7f9114de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec282c2875649c11eecf5d9a925551b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c2d26525e09d78f699739d513f446275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed6a215008063d5550716fa8b57b18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a61279fd3e2b5045c66d555f3b7fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c92f37774907d331ccea28ae72965278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2de167d6723178b51217ad7247872279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635539fd0ec1d324cd405493d34474b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68ab10d9b563688e0e0631f4d79651281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33392521d134c06e7ed9d5241ff0f65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c676317f16d84ca716caf7a531d3ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d035147c954c1747dc5754b8394c9b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8d88c69dc75e814838445506a6d93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11af45ad4f8729592b301f32b068512286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0e9605d42fb524428a306b56e90a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e4ead9f16843d5cd12609bd5711e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1069703195a2629a500acfccd183d73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35400dda97c5ee9495393a8c88b5165a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77844223cdc0e682ad61f4198d76898c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee6823d506e40349e65776502410c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d024ba5f412a4a08e8bd73801ec0e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0892049c4616b1d73400b54bb20f2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf74f02fedfec5172deff4e6d45c65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fd5b583ceec84cf67934bc38ce349296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4ad0ad80d45d09fed987df8eb1676297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b383d894062ccce28bdc1903b1eaa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d3478aff389fd09377e0568e176f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43993edd5d02cb461e8dc42a17f56c7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71056ece8e8a3c9251d918a9bf1527301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c128014cb0538963eb2a207fae29d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378f2c5cf2d0dbc01cbff76f871f2aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed9920da6596efc3d41073d2b29983304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88204de1254fac50b116bef0b942facf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971290be3dd967a07fa04ac213cafbd7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7403f4e0b379ca57319db915088a237307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d258cfce52f85e7fcef60080d9d2ca2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678820cd93e89b3910562f8c88fb9e84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e933d87fc56e7205114a81b984df642310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8156ef2bfb439032ec98ac99b186b6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0792f07140cfae41f2397019f7a03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53581b9b9c760d2923483181b283c385313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebda4d30dcd3304759046c144e9410314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892d73a55c93bfea35ef9d9aeb7e13b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58b2cf9ed9370d70e4fc0f4caf2872316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736a5508fd40923e7b2c6986d76e399317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b33e39acfb5defc7eed8574439b98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982ac07ccd3601d2e0080a633679118319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d3e6345b57eafca4017b8ec9f816c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baa3a59ddf8e97191dc26a4a2634cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e531d520bdf2ea857e485f9a2cf50b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7631da6f925b293bdbc3cfecd42670e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2c910e19c26f38fec870c168b8319324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02ece7464210c473e601ab4b0078ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657f49059ba4bfa24d880d304055ca6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa8233e28f8ff6117a3691e20d0e10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17247e7d76fa76b4504aafeba9adfee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ae304bfc74fc8ce630bfcda36abf9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d71297a652dbc408f5a36ffa36184330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822661bd1bce8bf11ae308bdff45e7ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabd94ff2739f6e9624291113594534332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f480bf0ddab5405600c8d6074b621333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c580fb39a569907eb14924f22f3e746334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec592170c5e120a2347fd9f67866517335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e9e922529e502ec5517eecf582f9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a8e96302eeaeea85eef50d99e47fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0c053a60726e0669ec2c99ed8dce4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f190774b551b4e75edbcef2e40d64c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63427aa59fba23b83cc974341b0e47e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60425d150569d8e8faf14d87b8f70af0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fd27ed985fdd2fe9c4c83ec258f4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ecef6198065f6e4b7fcb9b769be3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839809cad3e3739da8916ded2bdbc58e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211c60c4acaf3fc39d76e4f5a26330a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64993ba1444fa878c920029956d318be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facd6da78d9baedc85cd87224d1bbb9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88757ba30afcd8b4d5f2ee516e1623e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f27e0eaa985e7959668a8b03190971349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9697dae0f637393b81d146d4e41a82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b7daee67eda1730c992f234c35cb2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97359a81bba5530563e4c417b67a9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b113779606f5175f5f8db6f9d3aba66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68a25da8cd1d30caacffba8d4e6a22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda00a6ecc139f4cdc01a601dba46e79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09791893c0925c1d5e94728e27e1b666356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1628478c39c88a4577fcdaa8e52afd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef86fb7b95764cdba4652c5b82914d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b807e4a212d1e8b32bf04f4d70d8ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63263fcd3ea209ecd0f27312275e2da5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d2ea464602a96e23e0722896be9bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31ed714ae3a2bafff3edcc39947878362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c56c8e67b9edc13665b0160db495cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e38afc0b369f312d79df0d374dc8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b358e0f33743f3cc6480dc8b091c953365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1761d2b3a419ab7d7e3f5736876528366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db3f99db8cea20f2a99d20a3db7b74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f437347ff45483cfd7c87499aebe527368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd617288830f1bad8375e7acd8a275369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1b6380b2bdfccab0dc5a23ac7d9c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de32fa9d21bb3c1f837c4af02555b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5884bdcc20b3fc52e3991c0b7bfd0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14642f5d4c5522a661cbd60844f8869373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899aa13cb4d7726de0fb02f79b64ce0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d98615749cdf394f04095d6fed36d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e0174634992230dc4ea443e96156e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e6c7c2eea648e89c62c76fb6e33e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec4b079488051bc4a2127c3e602e78378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecbc1b4c42e370ca49df2a1d93b8a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cd9554cb7e97e763bfb8c9c886380380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a640e38bd0d1c501e80166a22504d29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f44414e67be0e2b0f0c9390941a57382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891da9380e900afe6f7ce7606c22895383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792fa0de6b0201690c388c9d2bcb777384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752379f302817b69dad980c1b2c88dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1e72b2b9c905c7fa17d20b5a70d6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02a9c9f80bb4c934fb3981cff09f52387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61656c2f323b2250cff642d4d00d0f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68040caca515c860230987760c7753389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7c9af05cf4035dea52cc4fa748e57390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fde6fec770659b4ab517d504e83ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff745d03a21cfa52bef0a53c211694d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40177558b95027ac62d7e080c6af434393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdf48f3c49ab223a264c686c75880b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064b88b6fedd168ed81212d9803236e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbbd826cab172e376274974eecfe5d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ca49c5266f73acba00d82bdc70ed2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad59832573c541acc9c56eb6c88f1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e59c295546eed1642589d653d4c40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a93eb92dc5a63846efb17c74d8ef60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad73ec13c9b99133284b2709ea88aad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dabc13330ee48c097fe17c8b29dfd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1c350d22e8441063aef46fb82ecce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe73d488850a307ffe4eabb1286bc6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dc9aacbf26f5100b7bc3901ccf1a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a12dcd5a8d1435360b80fd6f199fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd53a95fb1b5b3225477e6c91681da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62955017ddb58401241011532c8ba9fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38903d4e95b46b4a6bb8267236151f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492ee6e6dca65972abfe177462d7f95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1d3ccfe72059ada6339674be6a6fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff94e3d62ee41ddc5fbeab20e3dd8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb7b97844c56a3bd7392926d1fdbdd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1024269e368d4cb7e5386ec30276672414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136df3bb241b685ccb36e02b032a0cbd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998be45ea2fd3a6b9ba61566629a523416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfed95e7c0666522a80ab8b319282db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501eda1dea8424c58dfd97937fd6e6d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcf9ce44d9686702310a36a9ec83c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c554072a25a1abfbf5db040820d3c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3be9d96bc0a3f5fbccc065e98ff4bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bc2f8139ea33e312362de1e85409f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4927a9d5ca8ebad0d4d17e84fd95672423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d70a3a8e8fa101f4328d2e039a4d62424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cc53b21bba9b2ca7bbb52454fda0c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a916b3c246d7dffe5606120e02c6b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd934ad0942671812d073de51752e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c9437d7f2830dcabafe00aec41592428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124b7f7a42c5b2dceacde84efe59c1a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb27640497395efd95eb230b968881b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9f8ca14893f10d86c5f7dd7d07ffe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdd86f88e773f618a86fd574cdcb05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681a31ab75bab404ccaee5ad02b7925433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afe2958e03d3aecee72d553b2131af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12c82bee331d45d5de5560d59b9488435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e872bb3d0b690b5778af73e784aaf4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00147ac94b282f8e455934c9b31e0f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25eb1ccc26b8ac4bca2549996f55492438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65fc65c143dae180d4e63fec63e080439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4548d2f8f941015a50aa22dce568d43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ef46bb6f7af23e6bb714a9ee9e846441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8d2175b3731122332e7707166345d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42babbb2a49ac5aab3a98c1d89339142443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf544b06969238675e8a5e2d601b936444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bbbfa78190248adf48fe42925fcc4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aefbab99fe0ecdf6dc1e54dfc597a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e0949617d18468acd27540d60aa05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad869dbdf7b2241effedeffab5634f8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de854293608bcba845910fbf2f5cec5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332f84119fa25ac73afae1bc8f69e85450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ab5e5af7ab813b716f261d7f9ced6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f080ddbb35e140803ef85e9c126fa9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a13f8496c4af3a52f1637e1429b10a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772818701da4704e82f3d19ef993c3ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b5f33013d771c5eb901d9deb64588455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38db6338e9422e6250ac451f0c4bb0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb09cf1dea7484554b20536310d426457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ad4182e39b4168d2c3adeaada08b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbe32f8cbcacb3a2b3cc941bea2ecf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e2587066fde080b36a699c7c5338e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0927df45f1001aff3129c0c3572c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2a1e32918499db39358c5fe407ea0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19ab1fdb36a6bf199620eecb0f644c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd5906646e7fbf895dc121ced090ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9b2965f7bb721eb20cc647802d427465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e2974b55dedbcd5b41e2098593809466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dc883a135ebf6696a1ce5990b4da7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe237c621d7068f19a7ce39862dd430468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae227edb53ecea225a5df3f0c08d190469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f8897e0d496321426b3c5454b6b6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8eecb2d565e2d55e65c6c8e9ab307471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f278ef97b9b1007bec4ac9650685bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c90a3f9c668ce987627b5b46c517e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96952f014f4a4e54fb99561f88a296474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5e9f2defbdd6c66fe9da18c5cd142475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47171f4d2d050b4a8e9b506b544ecd7d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f27f235b7d6309548c2200b64471b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a803f7223c13bcfde1df61a1ffff083478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b8134e15d44daf57ee1e0e449889a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57b27e0c9a48a9d9d1f00374b77dbd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e77f2f5a55d94d70811f1ba70b306481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcefac8acb7cf0bef7601e8b382c75d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25393799e61ffa8f1ac553ec3b7657483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a0ca79e69ef6f77ddfc73ca91ee93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a5bf1591dc2d49deae32edfb854bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58492cb891b1a1797a12db44f23ce46486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c9e6549363768de690ff01da62f4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5abd684f27c8739a0d55f64af8979488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8628cc0577b9166440cb6085bdaf05a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218ce5af471856703ae9767b5b2635b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0180187674a76048c079e3f53c93560491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15fac3d7484cefcf611059b4bbdc30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ba0edac54e979878f8bddf42ad008493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28a2c414b33160b3eff7d25945e8cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e7d4ae06efb981debd9580fc6914a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df8e9ee028fcedeb2b309b4048c4f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34ff6b0e61c3c2fcc0c7bb0ceccf8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a957db53e9e89991a554008b8809cfb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eff4e8c60490f96fa899459d0a40f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18939151cd36c10b8cdae661acef9e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0ca429a87eb2b572f47a429703267501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0b163e04969518882be13b0d4a1e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e6c37decad8942cfa030ba961ab6a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84b38c53917e972dbc19add30097d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1bac5aee5cf595296eca718e44e46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328e2dd9469316836337b742b645a79506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c2d6ee318ba35fd52c025ef56e85d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bc4573a033095f23fae9421599e7a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d035a3d5bab930531f48c7e221c1bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbb02c680dcd512cb2a957b064d909510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca831dc72327f8f63968b2158dca3e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a7dea624ea495bdaa7c1d7f350d70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b23e7ca93f987838dd49cf6fb9d567513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5c7938a721292952b77f844f4087c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb1ed54609b3ff2018d137180a3b10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3809b429879d19d5b837ff38c646061516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726467bea947e95340b1b87b513870f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650c5706bd84a30832cb4569fbc7c79518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed617d8ed5bf783120cd6e556a27ba11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6cb6d4148674a4d0f8584f144150b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb02120eabda414d805f5efb28183e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b568c6b44c05012ffa07533e4d4bfc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca733bf1a378223136f54d2f5220c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e506bef6ce37837617e8279172b52a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0648e18e49c136b9ade8aff7dfa1c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8a34ee5ad82a4d925143c7dfb9f12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1775f84a17fe509759f34d7f0d7fdd9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f35e722a83db9d6014de3a8302ee9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415ac7c5797ff726536daa12fbbf74b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af287b9efc8cdd9545e93c15f299aa4b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc36258ff14a01899d2ff1453e14e6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68e37cbe08ef42f635b66c544bd4d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6feb10926e0163b3db6483c4ee2690533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0505bc3910662ea2bc2680ee9a7659a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acee18a923adde651d681e2e2b7ddee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55a13e4aec457f0e3a2d0625bcaf6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec6f37fbd61973203c81a33b6a1e36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b24aaf54ed0b0791f0d4ae2f7ea32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad702b8e693290e9697b01092fa365539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c1a32b6974f5cd121c67f7dd7cad2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55f1a2a23ac2753ddd908757c872e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db635cdfc697bda451048d4d2433204f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34f1535b016de8b8dfc2b5400e1079543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1547f3d57be2264e95a80b9d688e231544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f2bf5bf8aff445102ca0119759c73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07155cb0c04d032c6cd39e495fd70e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccc5c1c6fef782a7cfc7b0b9c1eeb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989442c18b9e732e374ba145d5c6e1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf0982beb1cb8a4b3c71e306d96524549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b7d8509e43f338e9174884d4518c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687f8c648367bcda0ae0410a041ce79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68ad681403eaaa7cddfa9d1a233dfc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bfec20a4acfeef3372a2ebcbba4d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf338b4946fdbbf6f7fce76a581a2b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06201eeb9b7f81a3d2216cd1214579d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a7a23f3f9c48ddddf84c1f9d900c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ca7b34c200fbdf903fb8d8ac38159557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e33a06ee1dbf2bd15e48f92e83932558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fad8e940ae329fdb35a4549020238559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f813df4446b914171875e520224bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb123e1e9311197c3faf858d166f3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55091b8804a3020ed65a7bc5444a6bb0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b551b35c1d996f18f2aa21225aeb3d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c491166adc5b85849bc213ad160c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45027bd583466a1c51405b42e9f73f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b56ef0496618cd0ac313fb74c3971c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cf8ced6700521712b2a2da04cc9ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d24365ff07a88f9d99a6f398eea6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec5f692e500c02f49119048ab20774569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6b41cee7d1fe931e8ab3dae9c6e53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5be03cd77c0747a84c5b2f22a60a88571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9a9ef93332a893e91ce3459ca648b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42499b9e2e364ce372c9b9db8d9f26a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9307c21c7ad22d29b05fbe3af27690574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266daafccbbe4f7dfa8f5fc42f01ba0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655ba0621c17b64ad43c14606c3843e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6f9c256683071b34ca6c5b16400bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a2d08e31dcad448e8a421b3d05f35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dee6a1475165bffa59157ea892f51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77269c5f86dcc9c9f8776577f5d478580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b1b3e00cc90ee53cf525cacedaf98581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e3043dd012b3b7fe5ab274adee6a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacdb0808564c3ae500d1105d2de32b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d244f91e3a8eb495e2f77793c847047584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06308ec63a4cd51e1bee49bb860d61d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6235a77617142be91671a5b07a1ee47586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18627c0f3bb64ab42f55156f0dc36b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8c4150e84373607323fe4423022ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63871285e185b25831e358c5b70e8178589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301d438c954c77bcd514dc10462ce74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b296a6c1698990b6b655c237b6c74591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8d0bf87a3e2afb8828a384c81eaba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e61cb788f344cd49ff6aea95eaf392593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a520c1e57793830a6bc88225182b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d818201fbe21509b95aaeca6b65424595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322e4fb4adba113abf2669e431fa0fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbd4073e4862578c9ad6f714679072597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72272a7124dd9799e6e4faae8a75d8f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dc087f23ddce596d903eadb7ee2d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d05974e7600dcc08d25bdba0dddfdd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67777623b4e971134ce44ae0badbe80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbdc9d9535a2d2c89e2b9c290c0459602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5a328ab5b1e2f106b6ec222e5ef3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e561e4a0aea5a7720192c1c0ddaa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa141e636a3f3f0bf9d9d61a368c6325605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0925ab12e52b9bade74975789b524e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab1a0f3274d5697e85e5cb01028708607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2240123e3370e9fe8028b1bd85673608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cef1f508c8b5bea2ceeed6c91ec7c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b9173d5e97fa29d485d4020405245610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec61456ed5d1fe22518859867119a3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f96b73c4c84fe6d3c6a04ff87d07e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba346de6cd6d3862d3e5869b370d120613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e39e7f44d2b5987dda98c3139e585614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87511dd814cac152affcc0a6503ab546615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ca4716cf61431a4b93cdea1fae9ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3d2106cda6421405f4aedbb8b5fa3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859c61b98c2f52cf6d546874dc498a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52864cf39373abb2e2207761b8fddf7c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81551893c2eeee2e2723f13856590a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a4e955b1e187f489e2b81bda30eb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c8e4615dc0c7db94fe568a793b10e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065f8ce3fbdcd801835ed1ab06fd63d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93749ab300d1276d80c98fc28a5dca0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6ff4c341e47b698a48e4c29f100b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80db01bae62e6c0d3b0b1f1790b690f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ff1363a062927f62089a6c0a5cd9b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac339c0d3b6e24255dc60143af0704f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567e261cd4f6905590a68304b59dd39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71e1b447789c54627d542a2f21af4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e5f307f00ff0e713f88ca536f4442631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbaf4cd02820dd9ac1e6fc801adb1d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdcae9bbd866e0aea4e0d0194ed6e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df257596f36bfed7552aa178754eda634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52199c1fb2f4155a9cabcce32982a4e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a46f3384cc0181f819f3bc3afbc8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9a2dfd38c84a49604f499f742c74c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009135a51abc33cd0e8044511a2605a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c71f0bc7fbad6972377e713f4600f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d70209dc135b70712efa2ea86017df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae5ef1d370eb1004ecc8390e977e98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4100bc6d59370eacc17dd387a5e10a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac2d5c7859d759566c41f48cce06b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc8d74276598f3f35b49970865e562644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dff18d85f098745aedfbc02e207158645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2c4ea0dec63959024be94e27d74ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a287113e43c28123d302d8add55e31647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1110d82cf56e0410228f4246992cc57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611862d26eff5e703864d783c61ea0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9934fad0507a686aa850c4fa2af6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3bdecb887aa8db525890a16d95356651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54b51046083a06fc5be40aa943144f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34c58c48cd36c81d8f4a2ef5aeb023653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ac0a5d8d671f15a1bb53fb8ac7edb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007e9da079f25e73f7c4d57778ec1a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120ecbe9a2da299ba2a79608cf455d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880e5896b50296fdc8691130a66ab67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3dd23f4acefbcd5471ff6d43cad6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1ecb0e054eab1f14e97e15fcac8d0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524d6f2345558cd8471ac6a16a0ba7b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d9b0dab8812e58b154ab3a52e8720661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c19b28a3cbc87461d8faa90aa0051662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08705a3eea0ee502fe9dd8f91bc7a00b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ce77c29f56981a1507b7ad113ebb5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2d2ae8f8584ce85a228bc61f3a41b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be411d6b1b57f8ff7b49d0d46c2b440f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859f0d0857ab50ca4cf5891816fc1fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8d9fdba635c8f0d8bbd9321a4c1f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8c6a4bacc493bc6f1779345083a98669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736a9f741e4b1a12d16121837da83fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f204d2908a4230e3cc9f5aead26affe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4995a80fd5fff9053bfa4d42ae4b4a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac6ca450d419909511bd1d0e70e70b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0df5289d490d94a262cef11874382674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75e3dbb9b9c0df37112bba6c62be81675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a67cfe868771ef264485607450372676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11064844b0b44fe3a894ff56724d3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdc86a4d7e21adec3c2ece2818b2db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1063af4efdc8119820e2ab7cfd52170679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2a306f14a7820124bcef7069c6659680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc0f9effef8eee4532a73bc615eed6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcad3e0c10ee10fccd5cf21e555bf4b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e232249168e24dff9c3e15bb08955e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca816cfee6a40115a82347149547f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b17dfcec448867b5d14bfa16a4982685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508524fb7ba2306a54b4a36d8020ab3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5023ef55d940ed4d8b08f081dff074f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6a303275f31fd58d7a0745ed01961688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2d21660274bad43cdff0eb842433b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596207510aa9bd5813d04edbab442c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeddae0ea8c867c2aeab544743eb02691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1a86f643547218a6ab21b5ecf8b7a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab830a059b03209c6f209eb5f5b5952d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1476b2b9b3745dd5277ffee864268694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cb381c306f7a37946e4ac0612c2dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdce255f41068bc5894bc50a025844a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df454e0c053c2c050e2cfe53bab49cbe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bb83180d23afc41ca7f395fc79dc9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed813bdd29a116ae87c5babbfbd9571699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be12c30033e98eb4f08c50999b11bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5c0d111fa468c959a0bf99d44f2b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b239eb5b73e074e2c4dbd12fab6d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e952d0e5d40802a7c590515d28fce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcf64bc48f1f9b9e133a21bb573957704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df7670ecbd54183d4998a66509c5e3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c891b98b0bb485187ed4c5a4f1feb2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d133e2c64966ee830a8530767629c29707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eaff2ddc70c4227f9c0c62c35703a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c85894812057268b09f2ad44b4242709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32106eba326325d7fd4e1fa4458465e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e604c946f4f638bc6167a79ac31b6e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdfcbb77331ec14f42755f0ad40d33712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4e25d79261ac8b7fd69f4e52d37ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192ed928ed6adca730ebf7687a8990f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23731b1bdb935929d173945a545b68ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bce77f0806ffa90f398485dd5303b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98488f6d741afa1d83a9984d0ff66bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13eef10b1458f417ac6134dc7180cf2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66377206bd454960f76c8de9b573034719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8e115f04d191e87379808adf4f1a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943341499fca4b7b427d3f292d086ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061248aceffa7f88c32b87e03b7b8c2b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272a5abe95cd9379f550add7f5c4492723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2e00a49abfc93658cd710107903f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e133cd1c7466bdc6571ba5f10b32b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39d86c7179eeee08785fb742ede695726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383e9bbada794c8d423a888d6ac75fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1177cf40653de16fd75fdad1414c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5e25d32152e032ca7d3ee102650ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67363284486aaf514e2215cdb480b13730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d474473e91d2c2c1363d955f7c5273731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b9b56c3212341c774eadb9c99136f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38569a8dbd88d9b03b4be38500df1e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4fbf54f5e71e92818dddd9225a364734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd36b022714457b62b52a7aed8e155a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281349e3570fbe2bbbeea01790ec496a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332894aabdc711b087d01f8041cf601737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513af52119e24e638a4ad6f176db3c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0c0115980b25233124403ced0fab2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cd1a7c3522ba47960ae7e3adff54f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da3e62cb1d5f5fd6bc32f5922f3042741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c460b4a86535446dff9d359d93360c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b646c959596daefb72385a2988004d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f30c9f45657a4c05aa7ba74ed25fb3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030d12ead6b868c332c7abda42b672f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50be5d8d01463866fdf15c93284377746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f9a87018f4527c01c09e2ab1794e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59034eae75a0448c70800bc4689c26c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff40a071a9bf1045fe10c34657d7ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913a7fdfa2f1e7e5690305c3702069a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368b1cd902b862d8dcfd8f6f3f5dff9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303df4c7bd668261554141506a4dd9e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c9bbe0c8fbaf51e5a45fe66c8325a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>