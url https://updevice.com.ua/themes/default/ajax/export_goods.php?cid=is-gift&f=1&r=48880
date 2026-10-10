--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef84b00ee512e3ae5e0113327cee0cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ec2c37f2c6582bd36666056236a3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2f1747c2eb0541b6ee7f6738ad2e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ec0e9b7017e129626d3be78bafd824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb518be30cebcf9cbe5ee373f6f08935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afea3f8e37dc49bb09526072f9e4de96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a88afe911173715b6de9c3cf6b04a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c5e31e0a56ef5588f6e65d4108ab88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4e1f1984ecab3105be735ea12986b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387bdd72d1c613fd1da12153e1ef2a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43058326b497dee95c0e16b0b015a14c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9280a0120d19faecd9e1713c762310012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aec8521df1a58ab40967c1b0c4f30f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434dd435786a457b0baf557a9cdc55014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722018cad16c8b3b2b23ed7de93f617c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e0fafcb56dadaba416f511bb4c44d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebe7776fcc50731fa972c9078417f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6db0b396c05c94ed4087dc2a6825118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733d4df8c0fde6e791a22080f49792e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c76c1dda128dfbfc60bc8c079c99d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4df89ed02ec838fa39dec3de8af53021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d405adcc135de33118d014a441b9d2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3071b48cc298381ffac27f575e671d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d79e8af400247b3d3fc22cda18ead24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5155fa4050b53fa5211cd38b9ec5825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388c739645327615eb30dce0197984c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165e83683d47caaaf415a57f9eed18027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a118d2b59c901f78facf5d520a2df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dfdca1c0905fae377ad291dc3341e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614a8930b796585b10c61183ed5ee2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027612e79648d0a8f485b2b9919ab8ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c46357fa9af2ef08d7c6a6ccd333932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bab9593bcc8d8fc99138e1072a99633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cc537ec6af2a9b9981311e00e13bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adf7e1ea72e5ed0f58029e04f1b1e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a137f756a341d432c41aa285d2318e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9fffbb205cc5150b4541f4a7e84e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97bf7029b76aa3f37c387bcfb0b42538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e1accf4a4ef6c181164427544c5a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e90422e3443109fbba750802cb05040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecce7c27782d31c1ccab0306e194b4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b5b49bf4879532643a366d7bc60da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9cf2d0f407a4db7e5d5463db3b1ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5374bc2d4dbcd57172028d7acb06844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9823535b5c5656c41f6219a005fad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825800acc499eda18db544a805cf8a3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef92222515803bde24dc65ad7d2d9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce81e821ac70bc448485469e21c1a5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964a9cd0b4ae2c3bb9f70af8aa6ed9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ab84f81a1a100ff1461c19f8377ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc832c387f314a1f01882d5fb7117b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3d4f7c7326f66521ea1b93e53ea2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a15a62d712b3e204dc14afde63c7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3afcd395adce33d172b28b476e98ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31c6fbfbf48b2b9ad59fdc2ef9127655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa161de059790ac0a51b90d9376685f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a6368d2aefaf642b5c09bb10573cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd252c016f30fd09dc6b8894ee34692358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d10339946efeb2731fe83bf3f3f44859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2407dbcf74e582631fb3bd0009abf9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c041473a9222f417399c9f8575d970861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991b8e9d53af96f0ad6f925eb29a81862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f83624935d4d669635496693aa994863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8f5ab2ef9a92e4671fc77702569fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcd456b43c78e28f8e6c02e550e63365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b150760b57469bd078d3d8c4bf83f3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21344fc75cda5be166cc5875271767f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7aecc0fcb39cb2e5e8823fc379769868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8403aab33494ed60402a8a9c0b37569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d8e5976a044c1b2508110215da49170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aec0d647344ecc217e2255ba3c46d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06d1a64d5ff687dcb5a0ae6bad173072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93566b0103dc9188c615761b044d589573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539311cd512a08ec03cacd70993077374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34833c49f74e048787932fd19856bdd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacf0dc64655af4e11f44d69d3dffdd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dcad94d6c342d19495fc2674f419b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22092ded0ee8edd4aad15aef3c804e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f79e650761dfec80fee689c7f72e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19358ed062f4dc5153589d7ae7778480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368236a48fd22fc9d10f83c0056d37381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bdbc4f2b9233f7046aa2e0488d38082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a73808da3f91523e80ad3ee6674ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123432e07a6cf87faee3e152ac327a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db050124aa67a3662aa7cdf7fa558b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316db898187d23135cf7519e2c7727586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fa01857cf90880eb916681f98520587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd85e567787946f19f13de340c191ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d21ade349367a69ce386361107590289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4eeb597f01a002a94ff723904e807890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22f6e869f50f0161a241655f8763d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddc489e8cfbbd4c9817c7d1c4255fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a78e3306e04ef2e8b5b8761e845a5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d990ab47f8adaffb8577ab57a49b2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c23fc2cd4d9aea2fdc7e487f2308e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949bd3fa3ed2db6113a6327ac187df296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a09e62a011e1a7bcc9de176c702b2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e015bce4bc01ef3b2c331f1d65c6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510c01b2b00fa010eaed953a7b9c31899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e2d034215f4bf3d5bc525d87a0a5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00faa4d0e35626414ecdd405dd215b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c90affe5af7b828dd47f9ff875ba7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b1a3508eeff20c0d290f24bee3ec1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a841c651db3b876ee0057311400d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ff537c61945592e08b6939aff0de0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f1a5123b7d4312ff9dff15b6bd5ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b04f3e26a60190d635671e4b0e8f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6183574544102644b3027b0c801af09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9967d348a516260d294c796033716f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db252ef10e25c45a448d1fbdc9e27bf9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21533b4c42b860bc1710051eec52bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f186e89c86fc51105b8924e222eee5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee1bfa659684bc4cc5996a1487df1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939bdb8d68f1947113ed783f3060f50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e22b809d796da208f51178c734e27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26f10ee71d3b8394222e77ef53cd33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b872e0efba7de073eb1116dfda35952117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5bed5c7c380582ca4783681a30893118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b675e8cd1cff2859ffa3458d96d96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522d306cec0be6cb075652d95e2a87c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea176cd9eb15d68fccafbb6d00d1c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdcbc9149f1040cbbf06c6ec12e285122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4bd2e2b4e6f03e335a2b15eb9f4df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2a3c218b9ced50d3bd5788e51f0bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c41d72d9aafb00856bdc3a8636749f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4ddb9262b0d159903b2c087d86ce5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18149a4d3e9c4b002e043f105146d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815945fc1b8f7abce0cb5a04c4ccd947128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde4bc6ecf7003d835926bb921c2d6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31a99f2d08a064b9a770f7a187f988130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fc8f161a3945ffcd5b45a5fe7a8c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c4afa9bf601fb387abe1e7e95b555132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa64c4e08a94781f9f49188c1bc6be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0f288fd5d24211be78e045b596d41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200033537f63e8bafb8f2ae34bcd849135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52897738825fa338af7de609a1bce47c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc611377422904a0169be7be6d34a89a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2388dbd1e1ad6b19ff5397d0d2f024e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dfe6101ce146fd721c11c98cd68f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256ce1349acb08090a3994687d1073b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede421791a5a6135f017cea659321c86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6849213f8e5582c7cb46e88859ae3e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05931dd011ddf85b4790551f9c420f9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07e561904df0b35995c03ad4bcceb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481938192d1937718884c53b87a995f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c640b09102eabcc5c23622b93776d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef761908ecb71a73855592e7402ce224147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d93e6de5dd6d1ec749314a23afce12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17b1bab5e93ba59f5cb8ca5553f272149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b413a35d9edbf1110a094e54553fc2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af27207ec7b9fa3a637f5e2575aa9cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455910a90d135fa2753c14b1a9f0895f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221e66b2c47b421f6148198f98dcde2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0912600c91d47773f21517c491f7cfe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82451a2c8cf85b889ef63ae286cfd5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cd4858a08f937555f7f6c3e90cc12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201ce256d8ab369c58dfd4f28f746d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134eb1157d2ef5312d29b3275b0390d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dab7e134952341fbbc3d63df6281e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b79bae687675f36af31cc514d477c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ac4586ef55ec2b70c105f77036abc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe0b70779ff7c2d83ca35b8feea5ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a55f5840b404ac4bff8475011632c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197946dbb4c4659be5f25ecffe55838e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f178cbf2c651def33a4bbb9ad5834165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d8df28dce4ca19c8f2f14183cb9fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1bc2c5f76fd33fa69b886de72b161167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9780f99e0caa8a8ea2f97d76ec47a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311632294987d57af437a3ff17d0e4ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7d3754b1be97bb3f2868cd87e8e8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13ef2a1eeb01c722b2a3bd505b9005171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502d79c2dd653a7480e39c654a132d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d32d62462e2ee56b2179b587e51cd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee996ef60c37fb48aff5ca2931c3af5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e75f86ffa2329080187dfdb9a309e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ced05f5cbc6faf12a635163ed788a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509569a290727c5faecfbed3c5be6d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644413cf486b4b563b4e87a77afe39b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be2b3b651e9e45829db34ab2d119b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563aaaf5654e466db7f0f97d50f15ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c431cb8a2c0b6c0dcdbaebbff08b53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c9a5d1ff4921425ad6d811feb2d36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da35a87edce007ccd4d3d40ae560b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bf8d93a7becb86f35b0afd9ac0a46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04db1532cdabb066f7a031a86c9616f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242bfb850564217a81c6957658ddb8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3c22b8cf45842171af41768334961187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd17d580a98811605ec2adf19289a80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea07428d6366d99778e1b08bd0494d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c55c54f7d5e7789bc3d852535d79a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449eb1d78ef801df2ebed902b7b13ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af42e47fc3e9fed2b20e79d199bdc06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1336733102deb1bab1b9768aa8179193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bfbe367b0221a8e747cd35bb48159194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eba4cbf809434b532c68977a31151c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365fdeffb19365c3acece01184095b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b62099e0acd11712755aa96dd48be7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d55aea50ff1f1ac84d00931061b787198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfec1c8dc9816941a40aa6a2254633d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb61d5b1026c74141321d0bbe37820c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160c4d882b708e15c2e0a80de69a8e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d51e70520e0d34f9a5a47c74959be5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef182ff073e153682b29c1fe222b52d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfee4e13798c09fe8f57b76250a6f12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e653efac5f67acd0c0c4ea2e260797205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9ba97a00d31535f80909d66e33ec3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64206970d6036f6739182cae5e93c7d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83e66ccfb738e87ba95894215e187e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ea2ac9e0dc7ed654711454e9d07b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45001312dbdaf1ad84e742e904f6c5e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4baa8bbb6e3f1ff9c781b9facfa2ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00091dd42ae5b79ea7ed3a3d41f4457c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab142f502acfab72eb6ecf2088faab3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853d789c00f752b287ab447ac93d887214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7549927a8e5286f61b5b06e35ecb60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d96885ce1d29b8dde8a127d5f711c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a49412188640d9043d76e72ec5a92a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9838b0c0cf5e6b8aff226cadfd9af8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd81d59394169eae204e351efeff1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d9bfbbdc364e0cfbb31e2773b0106220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b136f86e176d24e6d85e76a1859d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ca407653809d4ef40987efb2bb76c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8615b93182d3e3999a46ab85effa7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827145dca3309cb03481bbd0a661ce3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c3ad1fd9757567dadb0dc009aa4cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89bd4f26dff2aa1a0a6e71e8337ed9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772036366f212b749d480bb72ee4a19d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848fb4c17f33e2385c3ad2cb157a2b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20956cb2c664221d9d45dad5c02a925e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197b2642fae8c0207902f42dfd6f628230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cad3797573591502d0205b1605026231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef3ce18e2a724447ddc7202e49809d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70e66d809627ada8c5f8270232a100233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54d9e8495329bee3f84138443a4afd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960716ab6bb331087b4d97fb511a4a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4ec5e097be9ecef451b4b87f45451236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea24076e475c740f0d279a2dc7d9f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5797a3a69ba85428c2d81ca99f7fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b332d03e23673d9a016067abb0323bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77e1cd550846c6b6ebb87a7d0ff277240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc51257fbfeac5ef65b0eaad03d9dfc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913167d2dfb7833d5e25173fde3a958242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2442f889160d8a39787667c571e6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f95ed6694e6a35a1bbd1f0e2562e26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7cae29165426f022b5b83c792fabf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8e08ab6455eb2a135d8d738fde820246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3e3ca2452c33aaf67b1abe2ac5552247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb6b1650beabf5e61ad1ec7a3628c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa54f3dac478d0dcd7c06f71200938249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73959e51bb7d535c79b974c2699df5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7985d82346251058c559884d9b8fb54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dd0f53ccd54e6a3702e8c42e7817c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf13ea491859a88e4088b8937aed6b0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d308724148a73a1993531253b9a60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfddee34083ba28d9b35c4f03640173255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d039e59f54c62358b53ad42c5703546256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72feecab8be8c9f3c57c87f9e104bafe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c59d6d9f1ff7298a2f5b3ed537bc3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5d46c5a2aed75a3d38b83fe4fd858259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d09c8c16a082b2b28deba2726e9b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53518a052a1344ce4afdfb1b914760ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76d826c1f55867f32bdcf28b592351262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe9d511f4898fab910087f2093d50e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda52e22ba6f73e5fccdd63c405cdcd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51a0cc6b59e35f22da3df62743819e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fecc049adc432ba967479c5e08dfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44223fe11330c94f31a6c1342af6db9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef115800c013972a3d16ff3172416c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe65277e5f344c46dc6e6b54d2f311a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0e6e3dbc96e367234e458789d7051270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c61675494cde875b24350ffac4de63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ef084ae19368a99e0c6e788d9cff0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1564b2c7d8ebc96ca38d5f87ddb02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a39d25fa097575e2341cb0c69e747274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3aa21a3c9f12708e07340f7b8a8d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187cab5199c48a8332bd8628ee7ff6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d705fd122dc1807b7d0ecfd3cbdb16b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d935f76d01d7c19fee067c1bb1071f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078355bcc41dacc329312debf8f8d225279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1999ce56428219c295ddddbcc4e6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03bb8f7eff13c9e8ece9d9fa729a1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22141dc942b622b03612b96ea66613ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87898813f1eb7b26528aa96140a773283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4658cb91c6d872eb5ad7e0defd5d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf723e41149843f54e004cb553e6152285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ac504c5430f2b53a930987fb127fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fce75c5f9dd59e50e9000e9257b78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312d015400505ac6358e63f2899e9dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee2516e0a60c523fd8d6784e774a9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c1e204e4fb722496784597b983513290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e341e7e4fee68bfc6c0dd11d53957b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cae218c28b976f112618151e17a6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0843cd334ce59ff13b8176103e5d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1e2e10c3bf26cb9cb0707bbe31d9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433608795dbb500ea12cbb0701406a0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ed6132cf2986633f75b734ebda432296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a32a7b3386acdbeb10a9e45cf94dc5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3686ab75b13b335a66570b4632a144c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a051b2480433968060434bd796e19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a87173f2d419c4d6b5605e95d59e24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7040c11d1dd361f79b1d074f44823301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a546b6f92bcf76de279292f7d74702302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46509aebe7cc85dd7dcebc942cc5f3b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4a1756e6c519ce65facf2ac32cf83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458960ae031c8db9331c630d0438ecff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11942e1821027e337f00fdafca0b43be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64766f34d9aeb264503807a2f1e418bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22f30a1de3e4edaf98b44aff3c6383308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fac365e20b0c3b42dda94c6bb6a3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae275826d7e52b12e8ee23803e751cc1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952e75a798b5ea25897ef52abf09276311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2849354b614d746232c60082b9c9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5df4969d6773276deed99641e74d72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37118e85abe5fcbbf156a5cd9e005dc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cf80c3df76ca5a403abe2653292e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c83d17a19be1e6c713ce9aea633d2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecfe4898261b8419adea1ff60fe784317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0069f40c919da22f75514e8c52d8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad37614ddd32ee72ab1a7d37f3e1b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b72893f34909a15ead4c1af3d5f6c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4228983057959a7ca4560c57a7c1252321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aee56c0bd8e6d7533ecc0c0bd669f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06a9d5b539015b74be7a6ca41489da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aabb2f82441c5a72be1847e66e2243324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8bf60afdf55ef6d62061ad4519d85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed24634ee74336f8f0f5fcc5c64b84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb376d894fc38a5db2df9509d7027fbf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a56d29c2bb9a563e5b9a854dd6ac40328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd830be43aedda96f37802347751506329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c46673f7d07c323feaa8cc162c1f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7efeeb236aa7a9cdb4a134d49d600331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15252e016cf767a1ad5bfe368cab2572332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6652525559aa515187682050b4f161333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226bb2b66ee3019a79d4a4ffb6511e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c7dbec0e15713916b96c9932cff1d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1efd14627445e9e038db703656a438336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678af7c861afa87a80241d9c3bcd1dbd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c919c762b9ee0a874e28c03813e6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef38fa290e8f9d4ecf6cf35fa25227339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d33fb383d5a53aee667905f0024300340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8587dc8cbbba6eff92df7dbbdbba3e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b0a2cf7cfb3b1e2d1d38b75701b29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bf9ce9fec7e2150e089ea254d3cf3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e451ab79e6a2b6d3018de4d8bb9d5ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fd9b5b7b770e9daab4c2b2dd61776345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf09e791094fd072352d8b0eaa3c00346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab00c7bb7198221df557913c475e84347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bffa7ca9f712699bcc0d8f8b38f72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116a99f052a967b80c923fce0ffe7a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c0dd14ff12c2a006c82b8cebc79f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbb67a76bc578469e7fffa8a22022e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4070491ff5edda2f5bd2b73292e2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fbfc9e7826d2f28675c2478f5e069353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed98ae80d705900947ed57cf08634e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54258cc3a3a025761e6ea271fa0de0a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892984a2746d5fbcf9dd4fe9a546e02a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447281d4c713bd1f45ce90385c35c3fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c68de943dd94550da40ee4abbbce15358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e89f22f0e132b63239cb55ac22631359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58696f2777b7e282046f036a43db51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2de86cf8f2c5fca898a47f9385f76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3105c3ef6f95244e2a87f1237f4c5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ab02f46502793f933fc3db89908d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d53d65a577ae3b19bbad6dd93fe90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4f9b4ed407e214d9866b2172a1276365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcfa9888bb1a4fc1edb523e97bca80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c06685dfd069a26ac4b27cefef680367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8e268c2e0bdafe8729d4390e4396c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75b5139b4fee9acb2a08ec04174d57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca0382a8b83bc82cd73753220a7a75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b63eb3cbe082ee1c284172b7dc26f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cd9cb197481feca93245b5e4761fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad3ff2f6d14201801c531c7e302725373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709fce1f5807c8cc60b5b6200778102374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413f46491b4c49438f3162842d3c747375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a428e1c6433718c994214380663346376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf6a516727d56ec1e6861633f15f86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da3ad0804fa5570f1c53aa0d7db020378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e049af6b60d48bc24b6418705aef5e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc795a75b825439c6df099a9c78f7bda380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492f02baecd36c3280ed45cd4dc89f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf2cebbd1b69dc9884733121fee55a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5edb5bd03171e3caf06c3d2ac6cbf5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61c9c315be5c56c693575b1b8bc200384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f6f77de34e6c87ed19b7dd2dfdfed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1759d4c4c1b7c9b69e1d8a63b70e35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f54ae99bde8bd2b691c953e2d9f88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4587c8403620eaf74972175b79c0cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59e07b01e5f705135397689e2ee284389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58eaed37071d129e6af6fec5ef79d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c254c4c41bc3dea565562d18c8a0b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad480fefbc704c38c8671f5d5e5652392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71a7d70395e54c0322c7b06fe9fd56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe2d3e11b21575eec783b7e253cac7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a034126fc52e53dd34fa11506249e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adbd58828d6d47e47c202411f0e984396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1a54390542ea5697f8586b2e4f2f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8726d440c46e57ee504b9ab109d7e17398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff2bc65795817774127099830eb441399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6b691cbf700c1a4c13128092f464f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbc70f7ea854efa07a330b4fa93f84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238950390a466ab3c8ffb71cf67ee4c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cfee229d755c0d4aabc431f58358d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade13247234d902e22ecbd2885c4a80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3abe7d22efe660d72484b01cefbd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704db1aa6e7c5c5e7b7d8073fe83ca0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93c35dc7fb1ee2171a4ee1532cae55407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4e869d5fa07c0d816f5da670631a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65532de8cf168ca374ce525d2dc0b46d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbbe4f3ead18e40a3a7f85be8f3d74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54c0b4f2f2a837bebac2e30668681b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389353a3b8767640a9c59925ac672c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d4af4fa8efc680749b1f49dabfecb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a488816aee31bb1d1f89ba80be5d9ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18287089e2da4b05c2174c34745e6805415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011608617918124ffb7be9751908328f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144e6e3859388d75d15e69807d7ae41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cc5f75e1cd93ad3de2ac1a22b2ca9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1d2b2003b37bd07d2c48303c4bb4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbed55c969f5f0f7d70024b88c8b32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a09eeb49bdea5cb81d71117ecca6a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de547988909a12835fbb8fa861e64a7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92850d0878a4969b8501ab0ee22d94b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366f9763e22b5eed9b2ec5c88f68498424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8159d30f7ad797078982a4dce9081425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf716e335bb793d0e9132917b2339b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b77b8643650c753200a5578a1de9af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18369d7b1a5d25f996181923502bcace428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6959673f552f33aa6ac1a80ba1c4f37429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef428d2bf9fe5ac560e8ea95e4886e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ce45b1f83a7a27c93a0a34a447db9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6be09befc786900688e99fe977b7d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b179ec14bdab07dc39ff98005e6163433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eab86e088feeca6f97fc31edc7293434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed204fa590fefb2ce14d1383837ecde9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53c148f683257a9d87b83f30458d08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bae3e8e223d36ea0da6e9fb6b63bd4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0af5f196beb4c7ada35e0c91624744438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97137ae2f75f2258caac77796dde33439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108815e3ad7a06fdd6c4fdafd3657842440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8632167bd49c17844cd1288834a71c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd1b293411b4335692a4d570a4af82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d09093ed1d9aabea74f8c13ddaba33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf75527dc19d00504b6a83c1eb46409444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e026ac101e3633f08f4fee7941d1f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42de4d7420dd9812854cb9f09fc66ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cba1007bf2f6a82221ece9bd5765f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139924f3f8cd0a75cfd6bafa8f5db14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f1fa39cf3509ba859a51b819bc698449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a857593e7027ee8e996ca6e99d187a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b635a00c98a4c6fe45de91170b865e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f3412044c7a6bf95c81572160d2b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38514c67f608a8980653284efde900453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa84fe6c34a7af26a1b4a4961bba48454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d091b256f775834b8d54a919a4940b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4958064de07b9d65599c49a4b71d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fd3099fdadc83422ad011c5aae78b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671811b66ea230048837a1b53fd1f667458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df84ad6be673d1424a71bc15fdb2c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a982b8b091c61039fed1cfb30e5bfd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14105f495255e467a1412cc3846660e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f862fdda0d8d05f33f41c1d8a8ba3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ad1a45f0279550dda9899a36ef626463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce9743d14d0b3bd224031b097f4418464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e639260d17f543a1ee460fa9fe95aee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7cfb1fea1d9c706caf7effa383746466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50f0217b27884be370d3619bc3ec1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716a61a9531d48cd004660034254113468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45125b1a280373b19af4abcee0ae6717469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf173077acba3c89ec3ba4838b2ba183470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5921f09689a772536b949ff13c2e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a104e87882bfa0dc482f98ebb4270472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99404eef56b030ce6d18c8970d9119473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663fe41629f324ec847dd73d1548c8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5c986ca37dc6147dfffe1ac58a091475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aab6ae026a6c68ecbea763d1a9300476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03552233cc1156ca0a060628653ee0ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3655b276ffefba659dd08e7d808b906478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1aa59153239645c2f5a9a29228d8ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03dcfe00a2b259c755bfa24cc3762a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733d7acf1c7998c10afe0e0877a3abf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a94f1af15451ce94d184402796ecdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde5676c572205ecb92d5afa82350af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b109cd3d536f868b6c45f00424514484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02349c35d1b1685656737332d9f5a18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197debe72ba9e641be2b80991825225486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e97cd11f63ec504c09c3ec1ac2dcb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671897e629f361d1ea4feac7884eec7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86110367a11a0de6bc59e46b028284489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526b60726503bd4b196465cb7ff963f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e3e9cee20cc205f2cfb70c48f3be5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48565a45972dca81f42938fc0ccbcb09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24d91b67fd6a8d5cdfad158c5d6448493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651b639b67636901f8391feb161c178494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408ee4477e125ff5c6bbcfe1fb51e5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325910c579fbab419bb18078a387151496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaff5c48462fcd4a02789e441805e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55f99c8031949fcb6138661e39cb41498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640b486f5182454535d8c0c385b92ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c24576a328483812b039ee2d42a6da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f15f7da28f27ef144a927a01d530ee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c65865235ba461eba8c4d670fe106d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58942a4507d0a7057ff1919e8986d3fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a9965dc44e1c8f941d2dfdc8e106a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9313363ba401c21b22b518809679c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95f911f2b582d7210d12ebbbb9f21f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35da1ae878cf59de68f6957672e9f73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9d2113c0b70e8c23e61a0de39c97e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccfcc473684bcd792b071eaadd8c3e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbaf837027feff1fef3bf5e36d2c405510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922303f484fde341c526642f99de69e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcda36853c0bb68dbc916693516a5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c6fe8ac1bfc4713f74c0c48709784513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64cd4577dd799783dd59df4df4c4aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2121be7e8a344d685dcdd55171459515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcf147e8837c71a7ab805aa0d85949516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd381d426963e874384a645f69028e70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c841f07ceea8b3d7044aaab101aba9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0542f5ef84e4e5f14fdcdd9be4b690519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ec00d6e545fae4c18d65d381e2463520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe55b369a0e451b0e69c486825d17e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae491dedfa5c9f05a44e3fc1d664bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84feaced7d8927a5c763514868ef1e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99e90d1d7464ebf4cb9c9cd3fe1eba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788ea5ee41f2cf906d35e24926c6314525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438649e46827fe6bbe0aabfd36e7c359526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651c0744c22da2ea261bafec95cfce9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3408d942aa104714e00333f7377e26a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993310757aebd5c422d541f4a603ca3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da648b78ee9258502b308da64ac9251530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1a086a7e3765c957f53d7e07da592531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67f2d7553d831395a45a7d4f7fe3e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b0ab170f2b67a2cda47cd4b9f00bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c23b9c856e93b1ccf1d56a951b287c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77870e6833b60b4658cb142717024c6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c443f54438bfe73d68d1cbb5653ed02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e532065dbddbea7c17b8c39cd99754537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb2d969a7c87f61796b886cf5af1a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1ab1131ca61292f7f2a4f6358fca1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff282b3e3b04654435639b9c23ab246f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013063fda5679242ddf0d5fba840feb8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06226b17a86bba185663f24ec9d6f560542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9d1d3963b539b3e075c06acb53393543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ad633cfba4cfa57b8f9519b0b2723544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c79321584d0bf013edacc9f776b18c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b8814ef86277f2e3a078a701dd3ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe1b4574b58c4cf169a57116441eb9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c3c762e2db99b7c2fad0dbddc7be3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9790d6c609238e5ed28804d09ac139549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bac813b74ab2d38f7de4526bdd922550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e11b940d1325539aedea1672df912551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945cb1b32a4db99e26a1f89536878fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a807ae4ce1bb480f25ed8c8d233c1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32520aa231339e74ec7c875b14305031554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c2066ef597c6fd0c4413360ed9f9e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910adb4dd57360be1803fd71123f3f73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b15e9d968ae21280e4df3bdebdb540557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bf3c1f96da2f18feeada79b2c8b82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765873d2f174a5b74b5d41fdf4b3b05d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa17894fd22d129bd30359ece4dbfc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148db8a5ae9531c03b887863528ffdd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce22a91555143676b792962d091e7b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c34cfb71b2ee0582dff04b9a0902a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a737b45ec02982fe897624daf0198b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16718ebf097d7226dc246e7c15e9b324565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf02b53431ce95a95581be44fc29f5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc07d0945a2e989ab3ac72e6677626567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ec8a6acbd1f8ce022f1680b132aab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b820f3e4e6d4519ab73c5116a98fd8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e420200603a326b606dfa0f67b104e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b20e48d0f721d1316fc456ffeadb94571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902495e94f32cd3c8d7004ea768ac0d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a940edd747abf32d3769e39c7ed1ccb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90690b45036c77248eaa6aeb1842cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb817b421623743094ab2f1f13f0284f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e663ad58d1aa3b64d9923fea10e39eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758c2ccfe28dc0be1eb4e798337c74f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44efad71aac3ab88d057f87bdecdd9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffa7a0caec0fc35b288e5189d5368d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96c8870ae1510b6882a1d2bdb7c877580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38412072d0384e715a39f91eb34e4f9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf229f1cb6aa356c78650555d9cb782582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fc87463526f346405bbf88b33a5a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf2e6bff9e5579da97b16985312330584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6085d76d0b9e47b9230b289c499d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7df8e3ee6e6875525be0532a152b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efcd18eddab9f102023a878f69bf1d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c874fedab0a02f1440d32ce2d14e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7c0021f9c6801d9c7a482386533bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ebfb7eb86c6efdc6b1d444586ce64590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83ade5a1a0399e76221b4a23525a53591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a475d7e5cb323cdfb09e3af3c0c869592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494cf908c9f8021298623b131cc9a66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f04f0edb89080240541f2d3e2347e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07395ee19193730a64d7d9c01611a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d172c9c3f5806cde7c045bf9c5d27a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e443929e74ab246f9d3f9db036d4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61874a0d8d847a49b45d7c5bce630278598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434036bcd0ac863d9f23512c5bd3d96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ccb0ffad54147079b09ced8c7df39600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ed02c222ca3d1cab4184032ec6a6c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25012a76d162a2be66fe676d5823ca59602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e5c083e1e1496c2af63dddeb93953603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7edebbcacec9e3dd1bfa5fd45ad57604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91379750d29c512a6cc2dcc5cf8218cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c247bf2ae5c274b9e0b6d1e06e9df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059c49255b1d8fd794db04f08f2320d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40ef12cbb6874ed22d55ea191d5591608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741001363a8c40bb8dc8c8af11bd8cb4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f37312c837e8e39244a2a6368cc0ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97cb1ca9aa40aed3950f6fa299059b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefc1c55ab3a90228f107fc9eabefda612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05285eaee6530f8ed280b5f0358c0f0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f6fad98edb0179020e9aec149d9ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e0db0f18923adaffd46464e2bbcdf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3e4ec244a28cce1b07bc5b15e2bfa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d49aa78cb6cfa9ae6ef001bf6a346617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a6749ddb755cae0b7c568cc4e71d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770157940ff3ec4e990f3227b309d48619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debe7bc6ea730810af41cd31a916fa5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b88f967943c8ff48824e78e74532e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c1da93f5a9e40e719d2b91258b5c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a715effbf42e8c1dd4ee5a0345eb8ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65079eb033e0ee57aa00cbdeac95908b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd985b94be820cea6ee834ffd189f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11426be021148bccaa3f8cd64a076a0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bccb736f4b3a18a61dcce065e9886627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c58d28c4c90b383341e773863571f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c94699f3ed9157cd34893fec184699629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e31b7b30788223c5e09fb6707c700630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af434dede224614d8b2b3d5d5df1c637631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942142e409e95e8e505947e5bc2589d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45778dcd896d1c5c0bf2b056cdab832633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3160a0f0ba99f9b639574cd1b2655a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311ab34f43a1faaf9261852c1336def635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841f2069c399a4cd30baf343389ae05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af03d2b8b17da60d908ea8d6b10d82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5c619d0bb3a6357ce7ae81b9277e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca08817f288c744b2bb4ffde07c0bad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e62c6504b99b7b843948687cb0272640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6a0b0ae68f0900e6e8053777bab6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1406924a36ddab8423b09d48a5dd7a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a004e68a9cd35d4ec7024e97a15bf7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a741f2b7b8cdb779c27a50313c3e4b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad6d0ef1bf663244c923612a93daaa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cfb804923243bda25fdfcddb14c0f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15405730175f089a90eb66132a922176647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcce8d5994f1eb9e4895241d93f9b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4c1bfebe7ee91bc9fe2522ef4fffc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78759a11d4f3f41b39cbe4f773b59cd9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ac13848d61c3883bad4b17df5cd4d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1743bd28e3ff65d66d68046d1748f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03bd5492e83a69058c1f6978414e80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b173d17cdabe5d65b891e4c63062e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa5dd42c55d34ad1e791cbadf45fe7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b19262de5816f0da59cd3468f9f90656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7562c6141e9f2663f960bc45113e97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7deaab0a0f2c1a8a2f8876fe707e8a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e889ba9114dffd3c92aad74bf9cd9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787a56c0cdeb444faaf8b26e7318846660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164f1b76114e7c5be14f20bc996bd7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be84a11e5664150467286c251aa9d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adbcbdead16bbd2c7c38a36a8acd1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4ff34726fb900b11e3e0293488e0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15df8c5058eda76aa1c98fab6755dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617c9a851654a79ec78a1aba47a32e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73814301bb9ca3e34f35e79b5c72cf67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee74ca36f54965423c7e8d9ec62806668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc6b56aa575f334ab137e263a483c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1c3492b7c5edaca18914983d2122b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47e4930ebd77a0aa2c05ac671dc12b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2685f27d4ad0915cb6cd864901d707672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0613d8e2474545a240fbffed3bdf576673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a72c708cd9330afcb43c4f148a03d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecaf474840da5917bc9b8b16478497675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e0743a3b65018ddfdda4ab5844d4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac749e169797cf8e3dd9fc71e0831f23677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dcde725844f9b16d0cc341aea5225678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf975b970e602d417bc2d918e70658679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be07a0b41aacd7069c62ecffb3d0f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697eb85715bbe2d20befc0c55f091df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8f645757290ac457fb71d07362f86682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1e10ba3a2659290c24c2c9b1e07d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eccb1c3e836cad1a73b215ba18b68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a88e32de07b0517bd57569b12bb96d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8f761eb24d10d344b0f2d8fe24323686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8cfaa537be1e1698803914326e798687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2bfa881842e7103eda3098407f0f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea774e6e387ebe7a878f1ff76d3c1f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2beb9b3d400d60b2b9fc99b30a28867690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c2c246005c9f120f5c3adda91c226691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a3aaf405ac6f4366d900954d431fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1705dfad1f770e635d101db9d3cc60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd0fcd60e533437d9e13f8e5beb0a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e419e751708dae1e4fd0a568371089695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b19d0ee6213319cfdca798ab303f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ad1ae9e20afd975439343ac405a23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2fd7c5effe02867d657185b467de1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ebdd0ff94b939f150c9607a2dc285699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89a08c5a7959127be7e1cbad9e7103700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9e32cc191d1b2fd773b72fdf952fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402141fcc58a8746a4418bc61014cd69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72225b219323c9d8ad4272851d862b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9225518e55148de3506ab193c130a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9582f57225385fddf326724072bb2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352438c6728a997d99170fbedf677d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa89ae5332a0d26a54c19ea3303fff3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d6d67d64e08e94363a062044272d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05661e98e9e09e15ea286e315419af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3b9000cb8b181f831c1ee73632ce7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fdcd13e8b943395f9d34d7cf3cd06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed93eeb00b26937f1cbc131e379bcbe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93df455e655e12a76d3ca9cfcf33f36713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4b5891f3733d7026b60aeb367353b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85335ccdf0326c97eb90f714e601c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bcb6ea97196262b099c204859db72716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3a6d2b4ff02c2a53277ad3b0dec21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d00ccab0688b939e1bc2d79968aac7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d2547a26ee1b67f9d7f592db008c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdf0e074d2e756f971d8d0ec5c8d99720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36aafdffc95caf7754f163d488774ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5992f1a04ea44731b9dcea3c5b238722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e8e82135562f3032f1ccb676d48c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951bd5d8e5c6ab7e376b2225aef8afd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c922744029e352dc459fc97960513725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da722dd17f39a33dbc80073e37d909f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4651fdc360cd71e676a27d2f19ec47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ffa3246d5e46e1d1ac53bd15ef159728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2b6ab729c04b97ae964cc8b612c5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb000790fee7a9e88939d44dcac6f4e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4286a405ae57b4e75d0d1ae729f20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f8e09800948a24494a854447ea30a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6efe0a3786f7a3a796a31319d2b864733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf872a0979d30743c2927ee0a377ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b429f953ea235ccc8b807aa270cd5a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56f4c41960beb2b349e8faea0023b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea6abb72a079e7b51fcfd5f509f13b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f34ec350010762e21bc3e1a24a1dde738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6dca519dcf8d98d5659181dda7ff5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef77706571c883b4bf817cbc74d61ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482904b07bebf0408974c59c620b4c1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189373edcf9beb5693458add01f2ef4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0895b3983f4ec2c369ede05ea4f98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc32babb5d683f7487aed9a38b794db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafc311013abf47749d7893b55f1490745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3020ee34c72aae7dfe2d6ca55bbc0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d07514f4c1b175a184ffa0bb3c5751747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3148732101ed0b3544476c15aff986748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbafa969a794f6660188b90345641fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a34fa021d2f11a5d1629f20c96055750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7777dd3f4d8ed9e1142103970decce9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5007244b74cbc843f01669e9767b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ebe6bebb7cf3c0fdca42becfc16c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287aebf0eb48a22c39237a2984963fde754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e77c417dcf849e6062b87542546bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cce6be634adf7222f20d25ab0144b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc6cbcebeb33d45e0b47cfe8da88fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0c350f083bfb48a50d906fa0ae282758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e246684ed432c48a2c4f4078b909596759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ee2a35b740f5af5932eb6d5cf78471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b78796994ad1ecfda859309b09b6572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8029ead688d9ef437fd5a42ca40cfc73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdecfd4a2f3dbb476ecfa560e749994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16072a869103522b568d2a5d5423575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700aa3a801d0ef882bc9c16c8116cb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8dd2046d7ecce72211244f672fc757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c35d1bbf806a95b616f617725fb9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afda2e3858ee8db3dc16f4cc71353189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cef4cd127c5b805bb44bd1bedcfd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c5c39f58c44457372d000df58555c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daf77efcb4c28ec980fc339261579f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6742a30a64006ca8fec8d83bd198c0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207f81697a42b1be2b6c6b6bf8fa9f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1dfcc26de56a17cbf1e73de9addbc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a38b94ee4938726b25343729a8bfea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d668ce2ed3a7e96b90aa4f7950f27bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615d134b9fb7e1161aeb3ac62b9425218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644049d1b0ed7fadef49aee637509daa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b2fb84f1f95d82abd3a86cc7183ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048f0412cbe9e55e7810b0dbac57b8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e99310e95eafb5b7e7bd72c08dd2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb27df629a191f9dd134dc3ca4555823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5678e5dee017f79551cfec21941ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56259511f8321719ad8aaa9c506ba7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02523147d6a9127022072a402022284726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477963df8d6d1d24f547068c1a2db45927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c93e3bf2d4d1b3702656e27b027a1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046603b456fddf7466b620b5428960629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df90c069cae1cd3bd3bd4a853f002f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b084ec2ff023d49507a447111203331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ece51418256004322455ae3a2a476932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a19b98ed8a2a88f5e04d3f742eea9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93072194e37056f4dd84875e33811e0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d159cf352bd8b90530702babb001a4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a93cf84816a4a5d9e657509a3dd4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54417c79389307a0bbd2e9ff6e557e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56842cac49c81e3577d64e59e295bc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce253d6ccd453c4903f83d1f5105f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56547f931844d57f31f4f00d9deff0df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161d201e98f99e0c90ba1d650dd4bbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66824c123d7f2aa6eded76172b91d7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77976253aa2be74356d4fefab9816d5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24380c0f3532d6ea748a4dc22d1c33a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8a047821d0b84cae341ce0353781e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79704bb9d41b98289008aaf0d428103f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd252796b156b235d91462f7dc5b69747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3966dd64ca4789154978099acdb80748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb9aa045b2819ef93390d4712369d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7330429fadbf5dcd6d5f7456c68d4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7564b8c8003f6614f4ef6c44d07cfb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd26e1d1337798a41e8be5a8625560c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b10deeeab1c567eab93346b35c02d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8665fbf3526511cbb1ea63a1ba15354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee403e4cfe4f891e960ccb31d0027ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e25c22e13f2e0096253d6533f82cd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4873be9d69a187a31ca0f9781c235057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ac37ef499d6b4086b052978f73d6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b28537f5d7f22373cb0f4c165983359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1504a42191ef22d7051c323384f8c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ad5415452a0b8e0af85cd401667e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5362abf9578cde36badb688234b20662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a0dcfb44ae01127776cbe3b05c7ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760a23fc293ff34a1604af9b90efb3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53bcae4118f7bfaa544b5ce010125d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcb087e1f90dc6a69a4368b8f3f73466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd812b32ab8ab5b37f1293834f031f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08977eda08d52a3ca6d9897ebfa00d9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e8155530f74b03fca71128e0e7d6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09e9b3b4ba7f03750df60d1c7b99a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3fa01ea8fcb76d2e44b681de591ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd77de430a18ca475080d546e0e23072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba31f63c6cdbfd01dcf42441948ed373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf69049549a8bfa2e57505d3d8e61074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd444570f5235278de69141bf101de0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df05e5d4e1df4fa765ca593640517176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2ae609eb5b7a3bf0c473e58083f2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc418be89654c40e7034889bce14711778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04d01094b9732615a2812eace38c0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d685a1f6a9ac9525c27c447e9d0130480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78ddadab4cdec514783572bf71ff3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd40c5a2466d7186edf7d6cb72daf182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bfbf1a14089843bdec918e10b58dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64434e1033b233e659002f7ebf7dfc3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e121d17542f156291e947b6958a3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02b9e8d250dc690532b0a685990f4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf5bee34ab6e1500ca411dc0e20dd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b2feec6fd46be4c61cd508d5a539188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc20579fd3b1aad1f7e3f7713c159489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a5d43721906ec9857854164e2567690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0652aa1d69213df9ba6cff989545b9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0ada520d80b3251f817888670bdf692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a82882ba9b23a8d785fa69f380aa093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4de3a75cef16ea9334b1526b32dec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0486d205342996d42a953a0f081f29b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533acbaafba784a653870f0fe1f9aeb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a8f5c19983624ba175385bbeae1d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d1c58acf70e847a024cbd62ceefd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6434cf78b1e0c53e0cc8ddfd5d9ed499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427d1704c671797501ec2eeece4993e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbf06b87f2c8e0a7fe11920c25b795101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd40c33ea667034f2887c8b70e6347102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831baa1712655bb92a6352a9a720b5e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ece75e623383c742d2937eb5f051f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239531e1ab696065f26c357f6bced33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2542699bf5cdb52649f342ac7481102106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad517049c41e9ed751c74a40bbdb5366107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083a883312b91654506c6aec7e0c4ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbecbbd2efa7a788b933b3154aa5984109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ffd5bb2407e7536a64ad356472cf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5e675fb53f5bc44fadd70bac16ed8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f25c28319c9ea2eb25fb1a7040549f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06afd435c034a60a98c0d4835a0ec99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33919c723c2a21280a6527093112a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ea824d62a8599f03f3194d0f4d7fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1fafc4be6ab7d159c75a26743fc87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b54ba847d88b85505c916c1d62262117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7ff2e8e5d03d7756eb398699f0732118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616090a07d5e7ffd952703d8b4d69e94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c68c643c727497a05d987e50d44f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ceb2fc6e15648e772d996e8c70542121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44696d99e7526449f37e54cb1fad816b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394587c1e4fc1b1610375c11cca270cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f03b42da3975e14da8b1e2487436e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d46b8657ff5bb814652a25636546c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34b052f612d0c46b459a70ea115080126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbce22db7b6a803730724dae238034127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d8aadce7167101e2b5a4872af645a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7019fb6f217c605e2f15ee3c52c6f5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82cb4d03a69609970a92c956e7d465130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e86c4fe917fbb1a72dd17f454da89e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a426577cc282438e7eb6f464b4f675132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09a4bb96933aef2a9c1090f0c883f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e53e0d7b7eac7467254b2773c3cfa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053023609400bc727de60bed1267ed81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08107b263407e6607d0de4c4ca535fdc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c8cba8eabe7628c48b29a684a84c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f67e97d13d6fc2868b985765210ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80c48f73138606d86f85e9980eb2c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67f0ca2e7576c57d3da67a3220071a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c65bb4c8eea5eb338ccec3fca02fc4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841fd767b776d889133acd48e20857a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60358e286894957fa58a1dd5e00cc970143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89753d90de9afe0997a7dfe6503bf7d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595ec853b3bf577efdd73e6bb770cee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa54b68a062259c85cf1c2f57574e27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc34f8792a8691fba33c40703b3301b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6aa539024fd92f44572680b65fadb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae511274f49ee60a65dd7284a84308b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31727c88b5c313cac5d432ad689c7b92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a380edd189e0d8be9d6e7b30579b622151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934513cff5fd7c34262d154c17648b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68a345e59bcb613e392384674020b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984ee60fa088ee4e48379642c506e65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363620a871a7d3ec61fee7f3d94ec59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22afb81c9fc4905d94d581231fc4dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c96bb585917d8ed66007758c5f2a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62098cd40c3cb741b6439cf6cdf429f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db60cc9223d10b9242d16b2057ec6b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141a3f33073c57ee307509414c0727d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487e7709eca3c1cda4b9293c2db0c8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9db1a479264466a2c803a402aa641162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67dce5d94ece6e4b4863faf3b43d46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519963434c401ce0af93daece0547398164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae049f7b14f4198b3596793ed2f1a81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62753708898ad9c968a6e16ea51d2ac4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a0dce18c3ce944cdff6dab365c2a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9d82e33df94060e93a07a6391eccb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfcd79044b3d541319a78c6ad96eee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f83a39d7364b5b7e8f9508b56a435170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67912afdbe72f6fffb32a4f94c98684b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698edce0367210669334373f5d3c3f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f732c798bf133207670b8c600a74e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb0572ef9f5fd019e68b04bc300a9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbc844b027681af202f7907f089686175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af010b3e1c71b1835713b0a7a581dd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d836cacf811dabfd8b2e72cc7ca4f4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205df6098026a478431773f136ab90ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08176fc9e5d432cb3d67af6fb1697022179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab01b202388298d4d492be31bba1985180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f1d462309fee147ab4b54f014f48f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d86a9d9b694959e65b272f2cf82e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa58d2b22c2d1d5b832866eb85d2a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5a96469477baff891e32459865ece184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80c373fc02c0158b439a7dcffff69e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaaae87162859c3757875336ec7d2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea674cd365081ee4739732c7da9ee27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f7f24986c35e63b21cfd51adeeec2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7265032039709867a10427e12f80138189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51d351b600e877a93e4f82fee2b80d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb90cad1a606856dccd60236c06008a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb839ca44be2685af51bb817c805715192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc7d4ab7199f224be8395305552ea2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26a1bdfecfcbcf7402abfe97e1bc9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f33ee2476898f40c7843884effffbe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cb9193e2340605a03b5e367929ee7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdca67f4942bd2d1ab8e20999c2bfbc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26232bdc3c9ae8cc48219c636f1c86e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787eca60a8a020a0831f997b34adeef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d8c7b1748a65d39e84c8b296341b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ee5f3b5b1e752cbf6b302e20c11c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fa7bcd1370be78a753171b5e8bf8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250605e13c3cd06b7de307be3838a9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cc991808dd6673d1d81a348ab9871204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9e8fdbb8d2682a696d62ef431f87b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7da902da0dd13100b3b8c038d48d0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d73477cb14d3f9e378303dceb430c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c5c57b7ae2af0067f7fca45e5336d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca169c9d453da09ff26a62c4c6a59f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e0c5372d5924f95dcbf08d7c095ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019a4ef6bae944d6e6e3f29d235d8cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de774dc428c51ceb94841024b223c74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b42b0642263e5b9ff70f2c6160dbd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca662495ed44e7bec2843b1d04170c08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8978aadd9d57dc7c657f8f58f98ff9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236de7131a1ffa7fc29072f5a59c702216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c8ab7785a1d56686c50c1400973cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4186338049f20d9f86e9152cb7ca8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ceff781c10a407a2d62d20a7b1bf53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d510ebb0c5baa3c9d85f376d23a1c80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cc416c8395468530e981307798061221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a912d998b988e8576eb5eb451a41f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b23dbcdad7005bb5925420818b7ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e88e0249ad8a9046318dcfe6ec4583224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11786e4d55c8a2bcf5adc3e56b45b608225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17ebe280b9b44611a147967f07e08f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cc683f9ec8cb74534a3d556c0a937227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956347accc1389eb4e07a1f8fb3b4c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16956a62082f36d4118a790b270b8112229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e1eef43a68b6c318715e63001fbeb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32185772371d4c7c825c95620f7c610231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd29e77d77686a08da076f557ccf2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afa6ee39698a25e898078191227a9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d0cd217fa8ea4ef7d641b857f5a02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4038afb660b39940f7cea00fff9fd9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395994a1abc629f51e85a410b1c69ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418a7511e25d425045ae5025f64bb26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2334fd57f15ba9dfe1d60ad0e7837c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eb31e5175e7987067db84611b2cf7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac20af05e0ec4bee3a2b24d63fca71b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb58fb1f482aa80074ed0e936701f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965ff9c80ceafafd40b0f77f646656d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c36e23744d615854d13cc149d60d66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cc814d37708b343d8f2541ed296b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb8ddb44f0d292376a11d7d1cade68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627165110914ba482666587bd956e351246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6f12f9bfd0d3ccf5317d0d7b5fb4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac867ae7e84ecddde5d7e1a21f970f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9309f9995dab4a633e1d93ae4ff975a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0008ac9ac0fad163b60dc500df3007250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd559f7a84ed3aaafffeaa0983d06c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8e8f0c2c3b55cc1d7074a78551a49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e363e14872b0488edb27a581756b334253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7f49ba094f1b48b2f0649ae3e1677254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7d818cd232bb0e030cc125872f8da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6c1cf112a2f71cf3e3c98f31ddc85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b04a9f7197c9ed035b6af885a67b41257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ace818237755c3c9fc0cbabeb1a46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bb4f38fb2522fd8d53b895bf169ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbe1081ec8380d2922f2d923f281b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60e85ea245005ad7882de35f994fc4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271c684a98c33d172436098dd17cbb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c022ad6088282e572c27fb18d84830b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa244f25be0be92342f0ee6ae55214264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649448b5e46beb07ac45818975f1522c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e544726fceeec807546908efe4d1f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8681855ca7e7bfbbfbee8d0ed503f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfaf04fe7c39f20c32dd27aa55ba06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f616e080b5e3ce301055ba7f2dbfb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a8eb8a443eac1027d93db4a0ed065270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf8e3ef94e7bceb7b85dc1fe4f650a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356a981446882161a9d4cf77fc43ca2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447a0472804d7163041aef38c4e9119273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976eeae9e833e583245ce3fa9da3af2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990560b98572cbdbca633b6ac5cdcca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650d89f6763de4e4deb05bdc56099f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e198d0d7709c3704c8f0978a9dfe0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e4f07a3e1c0475e2f1eebe493106e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12068abf910ecb228ec99a7d576f94a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e614e7210aeeda5e65f448da17e3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b0f0d54a244e89a82bcdff44da9d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6a02fb67a3f7d5e98cc628b0589e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e864ddabf594afefcb6d22998fc5ea0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047de460fbf6e78e2d7a0637879b801284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b12bca21df26829d7ddf07afa1978285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bf4f3242a91e4c6a1343223d09656286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7af6ba4d7c68e0f988e9517e77528287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653f7a66cbf6bcd57a8a404fcd16671288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475c354139459dbd5d25a2c6dc3a60e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68724ed482ce71d0a5286657c7471b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2bf2c0826085ab2af58cd269e3f7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa565dbb90eb5b29b8e85db1018fe867292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97732227e7c9624d669f421bce130c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dae452b861db118cd533f543e90c1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6726300997dc5222a29641fe8d7a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f42cf943f07de881891f491c620607296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843eb65d97f77cab659d4cbe5d7e683297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0b0f8c82e3fcc55e2981c6b8974c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e26ff81a66d74a885239cf9b0bf62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe55e8cbd7cfd67e384d34ee2981a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9444aed540721b334462e1ff24a0fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88964ab83aac9913b157e0030065cd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dceb305399167e4ca68748609c29c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9e0429655b838456734a56fd98c89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b85e8ab6408e4a2d0f84f8b8433d6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f761db9ffa4fbc1a351136832be31e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea462210c2d82b3dbe2832c6d8b79c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910cd11cfed8708b3502812e9a72eae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1ec8721ad876c4cbe3fd6d994ab93309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a9eed8648a8630472a57e4c284204310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a96b7b6ec049cea00808ae849d3293311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cdffb244f1efd8a0c6e81c128d59a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580a698954526843f0ec6d4eea9f61d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64794e1dda5c3e7734beb20dc7a50de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ded83be6f9d30c0b946da8ef0a7d8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7b31b37e53a6a74ffa1561b1df078316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ae5438357ee3000835b89017e48ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488974e6fec724a35ff225f2a301056318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0aadae72929efb29a264be1bdd687319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007646e4764e7367784bc66f4ede7706320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af0430e486a6575b56a96a13106c31321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b88e650105b0c8a3959893ac8fb4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46f7f8a8794a0f070f866b40b5e8d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e81731cd304e0a883b435c4c908d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c9c65967501336b90f06e152cbe81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d951c9d98df836b6ae1ad4623cc382326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b1a27bbdb5cc505a84144d333eb1c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44d696fe7e1832cb6301cd61e6889a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8eeaea271dcb929489357a5f8186c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba255ddefda84435bf86652b2c8cc3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4d05ca199641fcf9b1c811a95e0f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4eb996f0c61783ce8588aa1d9bc066332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315432a091f6e8cb32700e5553279ab1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a6908c59e83faa050fad25b73968c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a9693cb8c2fb918b9d4ae430c82b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c532b82244b26397fa61c1282642251336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab6142bf3343274a44b1cda6aa62d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d95d16aa5b61bac91b51cf8bcb6b8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040383413b8dc4108146b423eff906f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0ff7f1e1ebeb8214b61d445a64f14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3eeb516763b3fe2850a69f4f83867341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba951da08db04d9218c6103ba8510a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a7fef01849eeb9147eaf656074250343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62253dd13ea0767ebb573aade0633e42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78e335e11feb007179af6dade66e81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345455803489b4a888bf669e9f459da2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820af3b9ce9e56842df19ba70c828a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f179fdc15cd3e47244385e02dbbb372348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097561438c903c24e35e37a14de3e9fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacce938fc5ef8d03691a4b8ee779cfc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d04aa85bf643bb5ce108f3a5ab5cc9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37990bcb10b92ad04c48b6765e2b3597352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6ec3ddd5b5fed2b9ebaf6a3a55e20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d20a4d09d9e35fd60715c711854e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a66782190eb04686e0ce5a5ac99cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f63749cc11d1262c8302158dd2bef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f17204af5e930ab674db7e4d7c7b55357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24fa3944f2752d1251d92ae733a751358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43d70e0ac27c6bc2c1cb5f4f4dd73f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0508f6931c4ba36989a1cf675d7d1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb727fcf472d3009f1b2695558f7ce33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805e3e190a57418e8ba59de045fc1eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51696b1b226d5329fce25ee23bfe1391363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ef1386ace5717c5cb8e455556b076364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7375d6271256bd263474f806abf0b7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407389e66f00e30b1186e3691cce28d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3bc4f92742aff69364b6cbca83ba1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25154a8c7697777c42e2ee0354d41772368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db902712fafcee6417f52084ae023dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a44faf1302f45635c8d4f980d59ec4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4b8a97cfa3ac8c2a87bf9ad4c5f4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce055c3d310897423b03b7e8edc8355b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e127ff67fd9a8876e8c4d955a805f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ca45f5eb3a3df5057b957c8c5102f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ed08115dbe584b0b85f38713e2251375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2732233c3138e74b7595b443bcd86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164c8e53ea44c9318ed9b72610be80e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1882f866b7ca43c2ac553fd57f6149378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b776e5ebdd54dba202b33c5cbf037379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff594a987ecf94f46ef723d3f1c914380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16127e67a5ff5037aea660ea453bc0ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27330943b653216870fdd8e1e874aaad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aa57c90dd5a3e9a5a5534f5bcfc4f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab3a721375ae0631f8fd3a9f4f45e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce2eb9c68250e96403fef350af6a82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c0807c70552a6fc7445f87462ac9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7515ed94068389c5e7b484ab46bff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091ba9a5b882bee434bb96395c57b8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af82454b53558c3b438808cc50a69b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c7a625f9f82e1ac09a6f56feeafaa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedb28c86b65dc7c208c7313dcf4e8e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b3eece027e2a26bab4b91f03a40b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665f362ccbab1fe78ef277472f88bce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca735ab71a6e805267f25530391f1d7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26376188a48d214c87ce6d4e208ce3e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e7655b73493f5b1785a93ceb8e130396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde871d60e0ad65e92ab8f111c039a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14123eec3b09aabcc360d1ab961cdcc6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cd5600ca072a7f449aa2cb946f464399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09ad5196d0b150cf90bbeacafc3651400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce59d755739681a0b1f440fd1c5368401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e389840412090a313d080283fe118af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9568f4893bd6f0d439ca70e40cac5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa3d3c599994e20a9a09af25a1f686404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d596481b4c7511249691d93a557da6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd61715592f21e6fe7e2b45d8caab35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a9ed0d311155ed6bb5f22f0d8470f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0b32b9e3daa0d8b32fbdbb1d82937408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e154a5279faf54899fd7471d56507409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee53aa11c37743a8b9865b402a3b999410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f118110b32e26cf47bd765b54aea3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f37325fdb82578d4ca0dd5d132d6a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c4095047fbd80e619a41e7af18b30413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8b31ed012d381e0360897f2cb8f03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f820b00770bc3c7bf49c7f076ccd17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f9aeb17fcd28c9d7d79e54a228fe5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb067716b9f4f96163f5f9d7d7f772417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd080be65fe38e85a277d331390ae0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5e22ecd97d3b2206872d6187e61bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7b867a814aad5c957ba142493b38f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4b027c9af37b0b9617809b027479a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d1e9a3c2ff1e043cc85a44bb49a2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6e46f45208ff7c4fd7a7122a3252c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4fafa53424373b2d4343b57fe3ca8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd279706dfd5ceaa327946b1aac0cfd8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0004756bf5e329949df0f2f4b605b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31ced6754dc0a0b1fa5c6eaf1910f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e170b33b0eb54d594961ee1491605428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ae0b53fd4e022f6ed9d8c15f4b075429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2494949f6631a0b25b5bb5b60fef577430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af0e1b11c4fe123a5bece729f8cbb9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed349c179bc3e42352093f5fe9909e69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794c3e99979a0c6aa0c1cd9cbdcb653433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204ff52aa797e68da2196e28a4fc35d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d90805cacbff02e0ac0482c461656435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81072a3ab8e9d0137bedb7abc9b5b28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be860ef6ba46191911cfb60b88138e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f8e870b0ecf1ed99d362f6612f423438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98dfe8f04c702e80d4ca46e7c0858b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab8695f62b5a6fe56a5ebe39b43dd3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4babbca6a77df217c218a62f9624279441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd543354f275d4e9b2aaf71031679ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7fb5945bad8a0ffff27512f22b34d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b778851bbb90e5e4d7be75f5b11be0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d1a412194417dc4e637602adb7da1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a628b132af8fc05ee1b30aa4bb5c22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4c3863370c2061ffa1dcaab638b78447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855197b3ea06eec3fed2fbb831ed83e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550b8ae748882c2abd62c484b16bd71449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d19cc75ffc26c3295abe9072fd2322450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0887ef43c2e85b01da2822a307bfffb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025aac9c5ba6cb338b8599264bf6b21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f22d435b49b845b5a8e301d814d39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ae64ab26f8909d5fbdd8407c392c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363660e1dc722b63b7012e8b2b354797455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a81bb8f041152c3a60c434c7e91a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8fc8a5cd275fe1e5d537fa1014402457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46a5f6d1703307964a5fbd7f01fb42458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccafdc1ef73f3cd33f517d20da239d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7565de7c0ff838baa04f73113d621460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbf51b68df118626e58c5abdee9d12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee46388b1fa2a10cfa68a8c83999e9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd01855cbbc72bbbea53575c03f6cf9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a536af1ec4bfcac4d3c0199b800be6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875606c518183e9c716f69550e5c5370465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9663cbc0205f4cdcf697b85bb92df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379f1b2f9def344d5843f59c66c6de1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e657a9f8091d3c5ed55dba3b8a0ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e22fb4876973d75d20ac51ba1066ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8b6b6c8a8e9082524476241bddf94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13fd0f4633cbc25db919d2f0ad22fc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d40d5b1a9ee98f8da7bca0f8abf43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faf8ea63ab03c7051c7c0ec343db5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844db93748f022ceb2146512c8bd0dbf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcbfd969e732ecff0af61d04b301a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7069222f952a53bf0bdfd6c95bd5f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb8041c6db266a445ec7bed9a5eeaf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e12759b217136774d3dc3e7618a38478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1b7d473122deb93302d73008f4d44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05912a1fdcaf7491a559e7360c1573c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86109f5b9ba0ddd2c4b9d6c8066004c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7966cdf9759c0bbf0c53e30b90fd7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdede2938a5139d00ee1c41da61759a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ea2cd84cdb52233b97bf8ea289814484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c73e0d076b2839a483a499ec7cf9be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911da526ae08c1986fa64ce941849f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78334b03911dd2a71f721cc39ded742487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecdc86e2ed8f9ee55c4768dbe4ddbd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6e50811d7262f4e29f5d9604230a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2475a9bbc9344257073bff212ea7da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229d19b90b8533a38b80e719930c920491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62950903584bdf19f66b6e3b565235e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d900bd643a28ddc796b0e1882b6879493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1dfb3f875bef32939a25269a8ef68494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff346dfcc282926c2dbd7ff8be522e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72cc3429baa59a822cac12856318ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135bb0fd6cfce0bd9951ddf730b6520497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0e6aa3666ebb5f824c8da5704b3bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055c3b75d391af89f85fad12860c08c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cf87eb8bcb0d84635ae2163a3056a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0f7c2ecc1580f3fa9fca04e9b3c66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9abd6fb980dac64f17b7eced7f2e07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8004b91526ddae89272d0cc9abb674503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698e18dfbef9e7b91613d26c21f99ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89208c8974a7c3027ca28a8b90ee7e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2eca1878558ad3cde14bcc1cd7f39506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb6a372e81bc489bdfb597346d33cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14023d4bb14cf7a69a0e71f5a2da072e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3a94055af691fef404ed9a65b52b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e519c692c57843535a64c80d3171a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0d7e7f9de164fc74cb557690110ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122a1e7083c59e32388bb46aa4c2437512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ee49e2909b09918604e73bc9a1960513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62201efa7b6ce6af3feb07589e965af0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03bbb00d1204696c5e6ee4fe816daf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de5b79e6b74d521a42fa9f6945eabe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dc20a33786ac1ec9582950a81f1ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc8a0850042fb801dc9e422355554c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00ef41fa3dd572300800ec87f911ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2a527253d795855e560f8a671728a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80d0f8ab45b52b0c14867e660f4994521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0da234f8c5abdc586e87b80c63a55522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338552faa8e14b16a31606297638a2b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2d128a6f082130ee2779464a25be9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34001dd2b7f32c6349ae5d201c4f409525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598d8c9468444ea5c923b0c73edbbb3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cd84066d5c93703548124c1761100527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461937ce67f963f7dd9b01f288da5bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d928ecc0e024b8c967a0bad31cdb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535db8a049e7f563a5b8bfb00e830f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafc9f0545f1025b312df807298e5fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4e781daec77f2e3df4a8071d895c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241f367d4348f101af289fbbcd9bf1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d46bde24a0f85103d6933b703068a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b749b70240d4841c21fa26d50f0d563535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a38575c3412ca89e5efd6ff311ddc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bef7b1d5d54e25bac06d94ea44b757537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd2b8e0a8da4598cdb097bdfd81606538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c0115dfd06c4bd89e33323ed1ea6f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9461534e65497f0b0853e9cf0618ed1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adea7b82808cc9d0b96818f5c5d207541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd92494a225d5aa39a52fd9a5eb368542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bc2af4edf1e27f284059f49b97791543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757899ff83612dca93bb1e50446c4a12544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7007d50ac02fd72bebb0c423e6d5961545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052b9340abe77bf3ec33869abbd8608546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eebeb4dee7060f248cb604469ef42547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a0672f567f0dfa7f0c1adb37cbbd9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e06cd707fedc7f1dd62f5e5c1f446549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5743525527bdca3be4de99914359d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be09431252d86e8b24afd2854b0922551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddeb18db67c813c55d4922561cc5933552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add375f2a7daa1838042e2baacadd2e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fc9b678a7c2f0741b329a57d58df1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ede7791db4a2169c943caf95a26007555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2e575b37e12bf130832af1fc92746556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880b34ca3f1174da43484c4b1281f1b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360e108cd6cdfff892289242044d419558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b19e7042ffc557ae1b37b6584cbbdb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3ef6f7ea55e4f022cb6e6a30f71ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ffd9b0c9482c444c4dd3b6a687622561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4420a564990b0b067a1b036404c003e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee62d73d6791c278e4b5e8646981e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0f153d51ea3b5f562929a91dbe4e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b61a7c32ed15b8b8b9a8d99a451cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bef77f0493f91d8a476a7c2a81a40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4ccaf5e488284409fbcca4a56e15b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4670f2ce98ec66ae262ec51e39a8bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013859d47aaef18cca79f1e76a14965569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d3d36e3bf8e960de4a5328a74c8a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb762fb44a966a8a972315b09d5fa11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360180cf6548b054fc2b104f57d4b0a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83d00fd668243e06b5e9c1abe4afe1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98b52e02e187f5fe112d771c3383a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7489dc53b0a13d3676847204d648f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622ca2c82038c0ae9edb2feb947a255576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c666ad8744805140ef18f063f671c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaafbafe10215b464cc33f0775c39d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c0815c3a107567c4f231c270719a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc351f04808a7752d1779b82bdfb1a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d81c78293fffbbf7af667b6ba2168581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9512bb8995df12a5280f483de6f0b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa663040983435a0070b6e83362d4a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50f2f8af97bc4caa02e5dff1667e13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f50563c3bd577d8b8b20c57becbc10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d96144922f3826552ee2fdac5793e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f9fcf9359f7f0b8cc7fe33b8f314d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36422df674c9183aaf341b49a688a5e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dce17a96b44e38de2a933255631061589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b319131f87dc434bfaf7e106948c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc8938ec5a1241d6b2f30521e5f0e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1735ff77ee5d6349ed75a1c5590ba0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f13fd7b31815c1704af987afa9c781593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9235983d4b6858a1b1a1b7cac28b48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93526ba169b551cb8347daef230dad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbc18c7184edb8a7724be6d5ae58b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4882be920c19cfa5ff3cda8f71faef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada8ca67c6b3aa55861819a0cea5178598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c86d4ecaf81d4e867f9429f42300a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201b4585ef4667f696ae10abeaa09fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25a1c3f25109cdab151eeefd3cf759601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8913002bc36c2f1ff215f9fd744ffc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe37a010f55610dd7a3e4853d4e78d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06793af1b7ac4d81cb919c981bf41b10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb85d9393da5d0a0d5dd87b82c2f9e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5994618a299f82d464f58c2b5d7edc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e6d8222b2112e3afd2cc02fb0cf0b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a86da3b584e4af8f4e468e31844fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1e2cac011ab82c439c277ee0cef71609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4d83aa5422c351b4ed3701f2e8781610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b255721532758c747ed93b3a9f93dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c438e3bd24023838bde97a88e608e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793ecc89e8abbffa445b78c01df82c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139252a480be4bbcdc0857d9283c9020614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e26277c8a4e3891ea1ee9fdfb1596615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7cd45fb60367b71d840c5c2d240ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7928240403a9b3e7b92918a3a39f42c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c1bd3b2c72f528aebedc97e239103618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc6e2e0920bce94f170e3f9e398394619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09611b5915e3706d29a9b70ef78a9ab7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1f6ecc29e0a9ca405389290d832ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f4393d44112bc24609e35559ad377622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f84d8b4d11e0fadb7e0c3ae838c22e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b071cc7ffc1ddb0247f1fd92a9349624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6ff51a9edf217271b951a3f0c0e66625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74812d87a2b0b81bf2a0da9fc0667a2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d280c3cb928530761f0b0453e1000c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c324b3dae2b9a9d98445fc044a727d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8c8dae42f0f1540c252749dfeb15e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac39e0d96bb389bbbd7207a2768915b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214213e27aff974cd3fd7d3a6aa64630631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d8aa046132081d4ba6db5f9b66073632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4071a49034e369072626686a7f5f587633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3286021efe4ac218e5cdd8dbc883488634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f738b805462c9d3af381ff29c3469f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a249f04c5b832b7d7a0d3ee751d53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7485d9d03b2531110c02166cf54ad6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7e66e833b82d9f4c010c0f6162798638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c437c92dbc1ba94bbf4058852ab9985639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d74d3c4c42465a1e0e36374425fb94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79056a47470e861fef471d3ebc2db3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd88c89bfb15719ba5ba59f0b496a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9410e92d07ec1a5f430f06dbb4aef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5407353263a7476a86fae45ab77d865644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e236c636302ab80ba5395d559e8ad18645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a9b3658f20edaf542c7c29b4449b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19dbe74fb14303a88446239892d473647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9caed5f08c8850df26a6739fcf319c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893e7e51ccf23810164e3e4eadf351c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c113b6b7da09336ddd7b95c13920568650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a49c7651180ebc97e0d4e1110fc34c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2756d3df3a85ecc27c6d6b8a4ae1f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49a01abb9abf8b776530b4c77bdcd4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a97de626270b050edae77d1714faf0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635cbc135137518cae65a8c2b800c78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39a4e2ee8ca28ff9d4edffae8f1ed6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f7448fdf60c246c92696a2ec242e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b6012473b7dc80275e78e76bd778e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbd6f280219616ba2662ccce90e7d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01fe4b53f3e3fea2a151196fd5b2f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333eb441d50162ee4a7af2f75e46fca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b768eb7405ddf811aa4ec9ecc04fa9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae161cf6c9c7701a1a73e5d6c17306c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb923cd2c739e44728cf995a89fe2c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bcad1204d2fb01112d9980f14b85f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10a0e9100bb8236aa83ac76fd7eaff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c4918fb77414f7528473d4bce3ae3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536147e73736ace11fbcfdcc2517a03d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af538dab133dfb63e59105eef16e331b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64b26f379e5e5448768f5ad679207b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531063926d14e7f17a1552ff3d415fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa246f5f2e2490d82cb64228645dc17a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5b83e5aec6ef68492b7277e70cf81673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f19cb760f3afb92b1e18200e7d026674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d297204a0867315633ec7369a65698675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c3b309b06ae514129f9accb473b7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50443bafda56f2d148ab5a46802755677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205746ef5c8d1271a5e3a2839ae2e4f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd2731d3aa658f747c25c3505cb0c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7894382773856b5b907cd97b9dc5370680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a15d8af05373c0f23c3e9f7ecafee6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a910ecd543eeec91644b07e5ccc754682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a874bba9db2ce3ea39ccbd26b4f2ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c46b854facbd1489e87a5a8d295e18684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2d65bb4134490e06e150250c21144685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b2169467dceba257d68d19ffa31c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b00cbea07325e339c3a3331b11a3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc857334989b84a768152ec2557f2dd8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c09cb29c62a214a19756e3382bd731689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345f5fc7d07d623541f9146e512dc53690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2fc5c192491b285042b5eef401bea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03fc9b1f7dd4ef392d68fbdc9e9022692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056c92e033acac2f3cc8338db72fb78693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71d0697e9ed917b49479d16f786229694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee46d037c3ffae753419ccc5d96ee62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e982627b83ed5165c1d7050bcc3e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715518d91f10de5eff2c8d0bca55d029697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53fa0825601d1f2e4c8f48e73696db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc04ffc14cb22facab9eb5d60248429699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4732384b0d16c873a733949e86a14d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1815be92f04b7fe518f95a3de2bc1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037b00216a55c2b50f8a9440bc0a29e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa632bc0b4c97d7e8789972f00e27e12703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b6830d3fca91663f09846fe07a031704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb4ffb788cc31453a995425d51f583705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59a4731d7ed292eff69ee79ddbb998706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdd34a74d6b83894916e058eaf1216707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfac54b61747acdb08ef058ebe8ba25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3825f49b917888d1de291d6f67fd406709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0f36dc6c8fa7b29364a0b73c43464710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe8a49134926a55e49554ba2561af1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27645c3d307a883ac31c1bf55fbef583712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79be4efc237a2e7c66468ccc5f0059713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6e8750250a9fc3b249d78d8010d9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d2d2a5fec0113ab89f90c32b40ead715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ad4e1753ea3b44a3a911c32495d89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2e22608511b3a7e91347b4bae5cd6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77422238771b0945c94b21cdeae1c81c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cfabad2dfe9b4343d89d85f415d06719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193a159c4dc3fe83523d7b91bd9a4a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57e5032d5d2bfd661ff153c7256d3e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889e67c89772c7d9fd2ad06793f558d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6402ebf0b60ad3f93f3f81bf2d8dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3defd77595b49c5fbe4d705c0fe47a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9470a02c6efabc33ecba6ffe8cce9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53125787c9346e61b6781a2ef954c9b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d64a4a8709fc318998d0454ce5fc6c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bcc4f41e46c415dacc0caa94d03a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3c1317a51e97cb93beb76ee6c33d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3218463581043c4b44ab7f6d3d0eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2cdfd70db773553e125b0ad52baad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0233baeb77545e446cdce67c92f49c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855e504a4251e118f10bceacbf04c36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15086721f395176d41aaf35e5de48dd9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b25a48eb8df33dbd46b5a3185a103735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073999ca43f3a5ed313bf6c47c1a84b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7a1fc6e9b13883b55957ca012b627737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6bddc32ea92a67a303f55ece2c37e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d44cc607de9dd4e5a9c80e267bd85739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c6b5cbd4abe1f86b0a6fbc3a4999f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0733130ef58485d376fa6917d7990741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5a6c78fd5429072afcf1c57740f12742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad76940490a6c827dd0e2148e86660d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29899c491b2fc6254223f39bc5de2a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672d2f90799a1c8e659c30a89fe4ed6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3855f169a1c6cdc72fe996de835f267746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9f95491d812a91ae1f8501605f348747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b51fffdf344bd1c4f6d773cc80fcc0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03862a42e76d024cb1d1eab5541c2302749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace43812aa9c0f9b7e8b4e87e12202aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23062b7906a25e33287034227c839293751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a4ed51851fc3aa03e0958cca3d59d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812180f5f17f393b23f3cd25e353da99753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5583cf83ff2824ad6582a712271be2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681e3b20ccf1f90c014e6fff81f56c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a096f32e1017898f031f4c7f42ea96756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fb5ea306f623670cf1432976b6ca4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350a5538252202afcd8be46b868c9b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aa7b06071f442708eaeb40d554e70759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>