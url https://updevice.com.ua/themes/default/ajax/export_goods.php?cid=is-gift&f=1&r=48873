--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ae570e36668f20db22457f90c0eb01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643583c103e5aadf7c97e35320d011b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfafcd287d9e4f987dff0fb161aae3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413865187bbae7cf6321d6bfd8e267c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b81c8fe5f70b47b6759bd8129df4f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe44e85a1a3011a2529bfd06cd8729f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be07dbd2c3b3349a1f6e34b94c80e267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c774b2d9533ca786b02ea4e7f29ab888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b004edf49e48a248f76d42564f9bb9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5ed97b5dd75d035449b1064c6ec0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961505970f9303f3d1a08e5bd00bb8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cb2c6350419960eff4b8d222ff46612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1d630fc3ad8b5c8499faf670de3ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925f0f52c831d5802f460342bbf14b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2ab9c408ca21f6a7661bcd6d041d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c177f85c27a42435a55e124fddd4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa54ce423a664b170af382788e293817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3eb110a228bdb51ce58d74a1cdbc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5a90d95e79ce1c9c43b22d8feaa3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899e6da8afbee31ecf39c48a3e6317520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9ba6015b30fa41ac234891eefaf2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5be04b35ff2e23a5395254bb99567522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278ce701a7b36a5d618b041abcdcc5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a49364e03af48660bbcda82e673cff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f189baa8cb84cd131a1aa751f870f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d287ac95dd17c6003b2bb668dfd38e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b34e519a58a813e7a0799aeae92bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f93a384bdcfa0b9f25bd4c42bf97428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57658aaed7c04225d23ed6ec79873629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a33cf8f44ffa89158ea51b224f831930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4e0096b81d1cc56f7ebcf306043d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20535bdff340c448edd4c2254ec9af6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ae2d969ba84c1fa6f39839517172933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d87452ff00f1c0abeda1f1ed9d89834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca781cc9234d40a1a0a878fefe1c6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e3383a78aef466a4455cdb195e33836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02da6a9cbe6d9c5e1bfac5fc02d0c4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefa83fcaebced1cfba2cd80bb3448e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca4da6091b4b62b8672cc33f7c362d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2be036953656de45c25f0e147fa9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a982b4f60931ccf26c354d9653c733741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108d0e2aa8bdea730c01833d6bfb94742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630689510f264465101736138897ce043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b1c6699f0af85225d826a2e1387e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e4ca30249255c72a27e35f7fb603c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59223d28074ea09b2ed148837ecbe67646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b67f76c0a06057b7f5555acfac5f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1fdbbbdcd5d0dda741252f5120dfd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec84a0131c01c04f1a52b4a5d1ecb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc297407471f0c359c4b2e2c32fb8e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076653db10bf1b0b4cb98a71ffb7d26b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c00ed2516c65ec6af7ba20305b804452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fbde64def77985ca4f253c029343453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ada97b14d71647453b6f9dff96c01b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a3ffaec50870b7651f5859ae15ed255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999f414e89199586ea6d17f6f12f6dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152d632ea7118a9956f8ddffc228c1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1cf05dbc668884c92d404f794aa9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec2c0daef750c2c2803c2575444d4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea59125658f1213901a3049898045360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a4f6414639bb53756924bc447dc0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d569a0ce1ac94fdad4126fe0b792262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b357b353a652b2eabf8e68f5c76d12763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54693783431c6dbdc7e62872e75984ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a5d0630de77d50ce417534094e32665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6e415d7ee3c5ea7a42d66c480497266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede1f073cfbbc6bd5c07ed1bac2cc0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dba7378550c671ea6944842182a27a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001b54aac4a39830fc52cbd3da7bd7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74540e5434bb69610cddfaf098a2e61570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b15d97db6314702fff0f5683e2305671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adf84a1e35722bcf070e4f9f85260472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb44b79e849b38cb6134f9325eb86c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85109c66ed46926ad2f4d848fc93e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb728f3ace60f4bfdba54aab24526b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79ac1514e57a7000993c84a4a7c9e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a87edd626d2d88fa9bf35f7782f1f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ef19cbbd720e09be4a24a1441aa3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936910c70b1668334900a787fc8782e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e536c9b922da3830aa9d42516ee6ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37e0289e7d2e0ab3128cf0f9c3f04581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0c195567d6cc21df6f4a87948a4bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d117384298d051f276e63fc0d2ada7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a27a2fe118bacdbc1280e0acbc6a8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076c7bff2c7694ae0b50126e12d282985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e59793043cbb99030035112060990b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ff3e7bd24da6b52cd5f447b44c22487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d725738ebc6779da314995ed9ca39688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7e0a250778ad91a924aa8691b873989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64553334b695f2bb2b7a8a22919203a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e07ea5d61d38049db59be5d0b97a2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf54bd831cb0205a0d5d7a3b51508a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d42c4a990d0d554e74ddca29a34bb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac44d8e78c41bd274a1c744633646e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9da06445f1dc65f4e3c0afd2196dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df99a4ff084b9aae8ca281d0e2a19eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb350781466fecbcee39da38de8bb4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47bd5d9d07a9e09533742416f1ce2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217997138a35ea5182c9cf97d7914bb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623d488c5fce111b0b70d4d3c8047dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce413714a3dc63d08f53f09ffe5be707101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7ea872b569464f7d3cc5606f25591102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5cecb01fa38ea818ec7dc184a75b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bed85f6586b065fc91a5091599735104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33d1e3e1078de8be17bd41b26e3b93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24865984f0e8b2a9d3bff37c417fd5fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae5d5e43167cf6775435be89b804fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064b371b045af49b346ff950f17cabc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e91ef3f9667efe8e667ab758b96c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa349effdf1dfd7bc7936420d580df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70597d9cc143faeec7953b35a07d2b47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563d2056af815bf4854bd85cc000a5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbe9f59790a904dc1361d8edfe5ff5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ec442e1980550fae3959e2aae4141114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cfa1a2425764ed4dc5c73d979e7c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65388e3bf9a249ea7d8faea3dc6af612116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10e4b9745234a9542bcc6785157873117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e560582b4d1f76dbdf53a38f6c604f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab39b0149862ac111672a6b70b561d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba200ea7fd78218208907ec5b5ed81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c4a152f1d25a6d4ce792f450627b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58874c79d7f2b8d72254487ef09d91d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9b646a4d78decf6b07def6465791f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767359020d8710052c9ab6ce030dd1fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeeba2e30e50227f6c577c127b7b523125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a0257303cc71c8c1ef7e8972ba57f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5fb29e35efaf6aa57e545cfcd3b26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcfac1dec011e1ec38776818ed294d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab324fefa97d8e9c60b76377df5ca47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad75e15c7cff03144e56d2fd8c8684130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a04b7efcf36a6236b9e6086bdbba1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738454ab63c1335ccfc342478cecff3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a3b0012cfb0fa4bf15f2801104040133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76896d58dea50f8618bbd9571643acaa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aee49efcbc7fcb10710c75465b704135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7eb3e7015454e039badaf323d0521136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0cfa2c96854843708fec137c875ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ff7aaeb41797e6d3b2e139a367b7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8edfe0217666c65dbef1257064884f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef81a48f32b9f0d9bd81b5586851842140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659917641bb0ed4ca4fafacb6157baa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06650dceaae1a785a92f35bab828e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e75b43d38e6af4d93345c2c506260143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbefce4faa85d280d0c0d055bb4991e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520041650a9cc3bf6a9ddc6cb836225145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f71a798202ae038a4a2106bb8713d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28683090d3c59700ec405fd1948f3cf1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c82eaa681126350c6126416785e81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797cf839bc0a5e8fc81b24152551c47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a9d5b3306eef968684fcd323c0980150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef467920304373a55449a7ff2d389b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7571dfcc5d73519418c37e56de27aa1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c30b2faf4c3dd1121da73df5ee71a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a058eef4e652ff78c1a62307669467154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f660183917eeb8a654afcac09a561f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382c426b92257deb4795efa82c65362156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e20a5b8f3d7962e66b61a9c2668cef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e1f7c13c3317aeae9a2aac0ba2db9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397075535b2fe7f2b94e3c27cfad625b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bfa1585a6922f35e332b0702c4bf1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ed7ffa245065c9223ec1682bcb780161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da7e2e8cdc58ec3be314993097c785162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249e171234b0250208ebbd070cc2e77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf21b49b48785fa13ef35c7fe9ea0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de3df976bd536f1067e05833a9ab5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcd61f7c159a7c9a2774aef06adbc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cc39eb560fb787351dd06f6a6d115167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d76986a001f9847e869952e7bee071168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26f9168154a343306d9ad10581ca4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164fd09a52f7bd354c74b5ede63abeb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe7dc9af5e21d9ffd7c4119f3ebd79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465a3575a3f78f31d6853b17379a4c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80deea9c256a4dc6bf7f35db87fb5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ed84be9512cf15b562ce7c3150146174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc23e4810ddd05b96faebddc5ffba27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e94b820f97063e93144df1548f81a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ab14f6d7cefec5cbf66f45450a46e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ea6f9dff272cbc23a4a78c835b875178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502d6f18d7108d77374bc2b0d6fb4ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872a0bc3d5d0e12d6cab2434a6b8c98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3e292e9de5cd22cf52e4c3c6922bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de10b1f94d9058488bc5c83858631a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95643ea6b417588f72a70c61eae7ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0740512c990a19b3ad1d2875493db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5f79c22edcbc721cef38f2b01fc90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44682efcfe333bf0b51512c81c9b6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c10ad89bfc83e314aee1275f77088187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37147b62db031bb465970f120bbabb7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a76ed76e5e31d9fd4601f9de003fa1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12a10626efe0078c4924c418f1833b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900b3a7c02190cb7bb9899804484d22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533d3553d860dc86ca8a497b7bb330d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bd6131852ab1bf649b679c8f793f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5fe3f6a93454295ad5382350b54f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce712d58ac5ecf63077998ab98ee443a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b2074fb5f0acb41883f9cdc502400196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cc1dedcc6be50b7ccbf6a7a11ec7e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a92513d90fa8f4e8229ae47d80218198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5ae2bee865075da6712d410001918199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195c7005c975b904724d39dc0dcc7af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e875b5cf2587b05b3d90b8efd2fd05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbccd5ccc2bfec0263a60d2384dca3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f129215ff63cceade81dd50c9644240203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabbf24bfaa31b726fad3f937ea1147204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903a4b9c78628ec800dc7044b050e7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ace1ccd140848b69ca9f43927ad70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d8cb9a5d66ed1fce1d57de5eb775e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4913b739c7886efb8d72c80125ec564208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5d46dceb5ce78f4a9798d1bae6712209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514df13cc80df6db083b59fba6260735210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e67493612a0dde9dfd3be8cd1c7cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76cb5bc168ee11abc65eb3d14887b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c250fe42abf71c889bb76890bf14365213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd08dd901159f3161311b17f8265547214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffe44241aa03847214f5f5b3d8738a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09936538dbd01b1fb330e7e46e9ea202216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4812615a7f1e1ed9655c29cf14ebb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de04b23ddba6f9ba965e909e66d68b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd18f9a05e2df17af414f737eea119219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c545abb25cce373f1cc45409c5ca7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5910f1920cbb9ea3ab6c45158bdb30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4717c1bd7e35023114e95809356f71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5085383096caf30b75332815408a1aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d03ff9ea338666a5ca6c0620e812e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0f71c75003d0e7570f344777c3105225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed438b11880015d015bd16326656f2bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cb3ee9954e1826fb08adb8cffdbe1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784a32ffbe6b79c7089b36be4a03f44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86264cacf079ced630b317f0f5c63ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40401d6ad3041425c52c47d201bccf1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229d06d9c873ef98433ad1f2a721355231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594bec692d6e09392c3619493aef5de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f681f057048369c1f1f8fb86c6f5c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6a9daf8fd135dd1a01cffcbcfa721234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e5fb4c8ab5b16f503ccd48c9798ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7649f101d5c41dcf039a64e8086ab23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ac009e3f261a79b22d21e83650c76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b15d0924c3bd678803c732c0f19ddf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34b47fcce872c42e920374d508710b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51608f08b7718f9178f621577a55f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35e92e3572b39e3ad8da55ebad5c96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d125b32c0f67ac3cd17499d85b2be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfdf1b3ca9cefe3c749cbf918f8e56243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27394e677e2c6d59e831c32ddf11df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d84775fc517d8ad2ae33660db4a544245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c0ed2f0c30f7ac121fcc5d752f36b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8a5372860ea7f01c440530f982eb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a31995d6612d7c25242f866cac0c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3c5115822528c9efb7ace63dd3b1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732aa72146bb4e92dbfd1cbc127362f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b9f692bec9b9d6622c884e472a15c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046860c5bd1436c71024e6e771191822252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16b5f7d086ccc6ba6b764af49bb8e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ce3fb7d11b98b9e340c6ec3d26592254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3395bcbbfca85fab6519a722f344690255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cfb32fcf0b7b33b59b4648e943c50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7c53e84826a1e263f9ce015eace2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1a0809059ab112bc6a396d00b3602258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522079c0aff3aea2ef9a0ef721e14225259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f5d3bcbf4a778086cd7901acb255d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddc1a5c0a2e0fa22b3c178d3472750261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41529c2c6d9628a349f047fdfa38a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb472068ff2f33203b08285cfcc07fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbe8a9978871aae7c89dd18c6ad80a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f041abbdc9f567250bb14bace9ee2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f685554cc0c70ffdfc16b70bcfc5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5938f4716e10ef6de8c500bb5fbd3fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cc422e39a9d66185574b3ea7b4cc2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b16e268fca3b344e82d3b2f1433daa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d99b2ae882217d928358289539c6c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80d025aa6c71e0cf35cec9a3bed9d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e057b1d5054b4d1fd298bf8ef4cbe8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fea99c7d071a7af324473fda9a57a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c399a4d9b6becc7355566f733738d70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85097512585ef19703ebc17d90683e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cff007d59afab70723ef317f46ccb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca07b554e85654da57074d9af67571277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238573325629884992728bebc0b1799c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf62a7881a97b10ad851ff057b54d5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebef193b02d7d5b31582382894d7e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad6da69a2dc8fe1fc7f43714abaa72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143705b88ca7a720ecdd1accc7c2a82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec327d37a30fb28d1041839caa1d8a13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fc6d72bd6afbdcd908ea8bca21304284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85af9425c4e6ae3af161fb20c690cfa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96506b60c49d57faa7790e3f95bb7266286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ded1530bf363818032b85f89b40eeb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64b45a95757dd5484474fef1e9e6eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b19e27d35643e3a5a1f26ac87fc325289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3175cd0049b882cc7e4a7464a885fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150683bc511a64f5e8c141ff9f17e0d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4285efab5dc8fb1d6593fa672416d1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873db63186625778f882f94547757be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e114753105b4fbf2e2e7ea87e0093294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d42f7c827b5fb82c9aa8e5f5edc98b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15221986d3cade888b3b13430d226aa3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4762fc9e057c7e9058bcfa311d4eafd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c416843713f32c9ac38e7d9308711298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f383eee3b4b9d9a2c3d2c5ff0cb49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a919cc945e663ab38eff3af4df0ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bc33eb007283242b772c61e4ec051301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886359ecd2496640c824fca536f1bde3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d015f0045e8aad782ee05d896da2de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e282a5fdb900df4d18c4271de9a2c0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3af55f5fa4a009b7ffb821222d5644305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38ef0cedd50fb4c7ad0b25bf3e2d8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f320cf43aa500a78567b2965aa98679307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc560b54033bf356493f01dee4ad4505308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a47fbd651ed34d998f183ab01cfcea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128de52592b3433d76903b64b8f7b39e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fa49db22bbac2b7c339157288fdb9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775ae99e5a8a03f423508e332a5784e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5333a992cd87087e33e91ee23cdce59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdbcea7600931d8aec63f54b0e3439314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f05c5afa91be957f2bd48f3a6f6217315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389e0f154f03489083e84b37691a873316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6e1b392409bd45e3f4e7d6763bd32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e489c95944f20e4325b32a118d59c85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c33d5810bd1a1e9edb0d6a8a1c108319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2bf2335c84406f7313782b13a470d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af8e203e5ee64981e0f452bcff9d95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f477a7d44ebd3c2744f6f139bc567322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197996606f02cfa68d7c7746400cc628323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f58e3a6d9d9dcf2146527e42d48b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a6464835c0135f5905dff20f881c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd75a54a0d24732316dfec1dbd57b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c878c0132cf28ad9612ed9f7b5d831327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d2c17c2590db1a0c12ff439f70773328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c491ce79b61c74eae2c4244d5555351329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c81098f1354c6cfa4d758a3bdecf23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c5d54a43cf3569a9ae9d1502b0d4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd4442b6c3e6e7171ea5752e6222a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a361ecfa5447113cc0b2ee13d7c2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57aae6d166ccf8f98d8d8fb87ce157334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c27774af346101b42877ccfd6e350335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e481de707719ec4f77c6468e60ad21e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87559f755154476875c3293d640e9f62337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c9523201f189fe2f9f1164b7fcf81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fbd052819a000851f08c0bf1e36d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05d3d699ba945cdf83de5b5a3f4272340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc19f35aab8f784df8a7fc8a25f9e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa63725f5293778c4133ee284a0ee4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde94eeb9a756105f6633c5a74035d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb3e64312fb9b281f2e968684af8b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167e147e6905764de9a3b7d2ccfe0b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738d0a772bec31d5aecb2e1103acdf6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cb98a942ee681db4afd798b8ea3f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64fe5eaf5fb5827580e0964fffa677348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeed2fecddabbab32e1cbb41df6d7e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33e6c27b0d8eadf22d59467e6521de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910092e768a896b1c1500f1d4c3059e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d314c61e546502ec5371cc797769ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722415049f39c5106ce75f7836cbb18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef596981e0a4935e8d4c10e52f71720a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abde4889ed9c11a874c4dd2e7ffad2b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370306789dffbce86a26c4a2e6968991356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172716d984e9192d04d2419bfaf24b99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38394b29d20139cb2e385f5376b43c4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534005a9643ff8b1401bc56944d9f9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357951b7a868aadfb83fa90216a97bc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bb5feb5a0be4c8810c127a232c66b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ce14705d6d27dd4579114ae129365362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a00aac8a40e3761009dd820b355ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524b6f4bb0ca5e3ab2d05f06b479dcb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5119246d1336cd41c5fa43e7a2fee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eec475eebcd8b9034e9c4fceaa4467366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826f94709a81b9a35e6b07146b87dfc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b0e27f209be3d94f7975f585236ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4951a11b1dac71cbff3e5b648b43c0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743b96b2cbd79193d68406b66f37453370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494059d434f7c2fac9a406ecf407c185371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faa1a35ef380a388eda1b322267f1c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb1cdca8219f3ad81cf6a93a0db5e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305d103eb6994b7593694acddf87a35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90fe318704f5bb0afeab5805fe1789375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59410f7902be050b7632d0e98e6047376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86837e88f3660c06c96e9e97f977a4ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c76a07d8d47e146b688bdd60bb732378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bbc7be5ca12fb412d1842dd1edbcc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5828d9efd3fe70a4049fb21be2a584380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954670c54f0741622ce2b1d7ca5c8df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae41d09c9ea7440bf1c0244348923c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c6e3d89a5b2ed3fcc7730c81f5613383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e3db729bbf824fe0c195c5bc26a1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663f1d3a336a7750d722e467905dec8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbcf4e7a92da76d499cda16b579b86386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1ed899eb83e704837f35f330c924d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55851e7679f2067414e3c0d78f716c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7f8fce535822aeb21e59681ed3632389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b80c2bbf1b3c9ca189ec909d3a5c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d7b2660f7cfe4e7fb4c1fb326c85e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4618aa0f8cc1e98afd32e26324126392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03c2256bde7d6334afb8c8a934ca4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad08e127fcaf45533ab90c9ff110c22394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07097ce478cf070692a0d79d863228395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999350a9626c81d80af0200cd75787d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c89e161b6147557aa3dc224ad23df3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d616318ed3738ca725b042d700d468398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba53695aa759bdfbb2949089b98b848399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabd2b628d038703369682f6c8073fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac7630ceffd93bc5015732e99ae8ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe88196536ec68d7d1bc964ac97d7e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e8211476c85992bd4de6df8ee7a1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29736f646a69d0962a8fee1ad18bb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4547e233a9ad7110d664d6e3df3275405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3ebc0bc4902054ebb8ed1ab41cc4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f424ef965bba24bdc7c9d4d5876de51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eab99ed7477f2697967ab24db8050c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a7c48ef8e52146f0309772c33f5a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468d148616043be504623890f75c8e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d8b0c47afd58da5fc081dcc3e540a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9cfa2cdf4c1a88699be92df1a0c4a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2ca7fb63f8ad9a437f6d6fbfdb0b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84858aa02b1451b4b25c001e54faaf38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277159c13ad610e44c3d97e71eafc16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc66daf47725f827f1c905ac8fc8f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329895a3230ef4500452e9b5b45c5cbd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63750dd96e4bab7d5997c5a661d02977418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739ba808f0db8c88420eafe97f9cada419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12412f8f5dcfff09e7a5a358e862d677420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48326e24dead6fccb69068114ce87d91421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecd6ec68efb7041b3a70a45601be5c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb4fa0d3da6ad0d79fd0a23598649f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5265a58317171d94117b815856678b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d7a616eba775866ddf256f2592b29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0161d015affacd7975f13494a6b377d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba55d594fe9dd03eb4a42232e3e4749427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4145eb0ee8d49b1d683f2ae982eaf6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1ce5d7fe9eae78ca7c6cd6393e9b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f69f23e03265554c78df42d7169df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a8d1f51311e61cd3cfddd4384ed6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94501534665048fb9c7fccba7b7b347a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803ff9e3fbbb3092186b706246e381a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4d7ce6845318c5a12a1b977846786434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48f1f036007b04fae096db175d3c10435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba099825468319ee8ac5052ea1b8ff8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4831a9ec53f935c3a6e4d19f0940d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2c753d74f183ab19c1fcb2327544b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77cfa9de8ed8e0ccd4fd380f3a1b61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3683e3be270851ced8d400204e2ede440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3b126d272236d0342abb8363799cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87443dfa02a2ac2bcbed11b85839e48e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb71c0aeb84893efe730ecae2b21ced443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c73247895269c6606f2a2ec2de4c82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b52b5375f1e8ed25b06aa7d55840f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05044325fe66446180c04a00e6bcc67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e753d2bcf4d6425f5a8d00704bb36447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901df8e776d9adc500db34d617e4050448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263150d3b35cbca56437c758f9c719d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5288c6782c5b232b39b77c5333cb418450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d51509e4f5eb8c34170c3c5e006a49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e54dfab75ffbad9bc243d31b89a0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085139eb6907bf628a50c4917f11c0a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace9fa58a5274faa432637378aa353454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48711de89fdc061ad4fe3203eec1b00c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eab7eaa849ffc951150d5ed10918fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5250e5031748014d2b090d36494a658457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f31e4e15420bc0fa2f8e459fe88e7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928552770a21726c2bc9f860dd58599459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8770aeda438f0846e85b0f0518a58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd117d735a7c2ac575127c7c45fa70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ef7e28f9007066bcefafc668a2598462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c83397d2ed97773b68b924d2dddfde463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b197893f72de8824135b08ceae26084464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575e6e780cd90be6070ec6358b736de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c5a9546a8fbf0545dd237872a97af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379754339f588100af528f11a53f7e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5b7b99ffefcddca92b65711784269468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b2a76973eb5b16e30dedcbac1e0ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad8eb5f6e77f5b4e577c7938b63c88470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f4168ef85523bbf59269df225fadc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ebd7e4b8026b57bc26e778ecd6977472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97098bf8590ff04ad487dfbf1d56603e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaab1ee69b30373384628e8ff4dbe3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c891d82f515aaadf3e7eb7afecfb1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666362c5e1d8493babc2576d3aaeda6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaf3e62b75658998b79c88d6e8ba6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496fb1b1a831fa4dec7bffcec2f80fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa082a9e4a5de011085e88e2f3fb8560479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02be4b1f0f49328e8870dd868b477bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfdd5eb7042c212a41f9072dbe9696481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebf3cbcecbd9c5607b77d7f28f65b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9882ff1b1852a9c39e9d16b719c503483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aff1856f43ff0c5ccb38aacf4fa3c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb6e8669dcf109ba606e277ece3998485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e32e5056fcaa619cf3b1d53d49250f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dd62a965d7b4d999ed06d1a4b8eb8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697093314ebef777acfd60b2a1726fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b9bcfb537055f192302539f78a0d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725e6d0a68fdc2af1a4c0cfa9c56a58490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca94ecde6fca2afe977a19b9dbb475491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96436f65edb445a14ea7949d85f2878492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975120bcad420cf08afea1d9076f163493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765df269ade35190fb5d593b7c5f6f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4134a9739fd9c4ebb775f5144a62a49495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26b91f3bc741775e74cf2c534429ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b18f81a2cefad1a7bcf9ac659aae47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fbe830df52bd9e1d19f0a22d2e0b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc24d4b83818ff9ece95ff27d86d47499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefd0fedc0e2e199d64fdb1092b1938500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188ab7459f55d6b38a5f02222e51dec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfb380da6e250e6411f2081389fbae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea73229f9936a694bcf076aa98477ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0d926f58c3f13f4971c4468124f43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1340dbfca5354be5c2a34d7580ba0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f29be45e9e9b2295d3f5cf84a5fc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91638ca0aee03a3c750ffa1cb81bb672507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87438caaf750431c8174a4d8f8883e6d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657343a875facd40024817331d535a2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d206686d7e7c81f813dcf59634a624e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5047db484915e679ac678eddc479c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15d0d7142bd086cb563b74fea8420b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840ae416eb207f5465060ad70929516513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9814e059b9f2b2c2a240428a5a355e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26bcc428f8903251f300396a20388d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3089868dc04f7ddec7698de9024be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2390b0d40c53a519a5e335b1e92dcff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32c98b538fb3fb124999a311394ffc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b12be8d7626a8defd1908bdae6909519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a421bc1ba3814c460fcaf309111e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbb497f0664a31554c98f023802e02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517b4143405cdbc9f280a539f59b833522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7a0ce8fab32cf839bec4f04eba107523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccd23e65fc4440f640e5f16004599b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2661598fade4c728a22e8b77b19000525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4372e5ffce2fa32dbe6fd4bb7cb869526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf82de5f0f55fc11ad29404e1fde1a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08635392f4bcc399e958ea60b9fee390528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43c735593b2ddef43cb7f762e9da40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ea7146825a3d629c0f78cc97d6eee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a4a4733fd265312401fc2a8bc60dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc33d04600367d8eed3226cd693a91532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbbdd143d974393443863ad0e245de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ede7b6a40757c7359183c0b83a11f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa1aa9abff43b4bd85de66783f08fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bfb1d3581f605c856583a32a639e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b780b6c1b3554d840c0a39959efa5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bc35029a08942911acdd628c01211538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e90174d67176ed0e2a546d3a7e7c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d2e695b35638af4dc6c4d29b6e11b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7836ad6e76606f992f7438a3b77b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cb1e9b2b03913e0152f348471257e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f36871893319ab767e5f470309c898543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14259fdeef27f9c95509b02e822a79b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9311342e4be32d5faac0df37953b033545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3980a04e41201045b80b4ec656b7738546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa4799e8bbf87fb0e8abf0230cc922547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea85f781899245ea5fcaf669b23e45c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ac192806986db41dcbc1b103ebbfc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4102b6ea8a235252bfc1568ba44c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86fd20061aa7215b066d20dff5f5a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258d40163657e7e2d100f20b210fb8c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626155ef7f969e6fe98f90325e3edd4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3324e2d6a11a61522c3f13b8d880f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6ba01dba941b41cf99aa5e0556622555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653f14e511096dbb3cc77677eb1ddb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84c19f5adb452aba0885384a12cbe0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a029f835818fbecf37be6c9d7d7dbc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe84db32f4d20366a53acae392ea7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4d1823c69a7cb7b50ea63cd1a9924560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db9115fc4843c76fc8a6eed48be4ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae80fad5864aa53d2b317fff3e8060562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6073bbca3cc828bb6b374a4bd818e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82d97d0013742e142259c22f28f3d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5afe93081b68ccb0759e7e7d4b959565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe6ee29b216ff3ef767e70317cb257566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ddd3f17135931e7f369629209fb74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd11ff664c961478d070545eb49b5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bdbf41ca19e4b33b334fd18cc747b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc7eb0459827fa75264e5a52c33081570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bd1a8834fa69ce6e8a539b1597a3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9429273480455d3929d38b1a959ba7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161726673a2e7d4fc3c30f703377047573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83f5c3a2b66bd099e91435c7d3b0fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1291b1cfbe6348029c6fda4ba634aa6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea538e9c60ea25c6190ba49d02e7a07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a3572c6884455905d34ebf0c97f52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff03866c107035143ea51ed24e3bcb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82e8cb74d136d6a9ed9a2455d5b444579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fafde4a95e491678ba810a065ae319580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47e55246ebffd868f98372cd337985581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2eb7c15c3fe85f8263a176473e6c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2c33250708e77de1d3bfab7bf7a42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb2e48f32a8b8b60673dea92edfdc2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40c8cfb7b58c0a7dd9b0bb53f1a5ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24741813dd27763bcf297795b4473bce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc88250d42f0ec07273d2a79cb5298c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdba2a7ab37a0477f8c034c591c69bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79972862d094a5172300e55e8f774b04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7dff645dc0df5e6aa4579e3356634590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cb6f8d38ca9d3e121154e2915307d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610eeac6bbdcf193f14f2923b4e2dd4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246836c4f3749a6a127aab1c8fc44470593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f3172a7f0e78907d7eeee94a58972594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ac889b4852a996b8d0332d43efa23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e5cb33101ee16110a2d96c5e593fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ce8a23290d0653348fa45ab1b691d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef994225d74d7d3eb8631c7443c15b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746c5cdfcb94db157806787bd4557b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df29fb533aff56d15ba3066a9696d80600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606968d0df795a3d339ffc75c0e6d2d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b5040e4e5be570edd5ca02959052f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920436c8da02d7cfb9eae7f5da26d601603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be335377e0c071b7783ac6d38e00163604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa393bf4839dd6ca531f6726c61d268605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767145c9b443ee9b0d1357b3c312841a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c2cdcff53cbb78892faabb0461764607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f4bec2a12d36dee6336935362b070608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2e5f00c0899d8f9151c320d77daa3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8a5d5fae4aac10287d03152729120610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfce1cb565b499ac05ff911e2891a87611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b38b22f297bc54fef58c5c99f8f71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abbeed2cc24de4244419393aec9e16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2595f53009e99a2c37aa2b60e48d54614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effbbe6203caa651d751e7b0c6829d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49651dc78b807cfb7efaa2fa99b698616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27cd9d221c6cafc62478c94c5e95fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0b36c09ef66eed8519a0fcadc0d18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d737f2dc10e3d7ef9ab74e91acbac1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272d8411098ab058f6d2848aeaf92eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d639a4ff469dd77b376c1acb537b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0967c53e3794394015c72f77da152622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a04d3376ee5ead64ddd24fee3656a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee46b9c9567aa7c11a433491e086e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4a30573a30664d3c5844c29da857a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713d7ce59fa27abbc3c7b246a180787626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657ad251abdc561ac16c3a7b4eb9459627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691febeef015f03ea3eb41e930dfea6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3cb5bbe0f09f7c3e030bed8f2a036629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45821fb504e42add26c45962d23ea3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138049c142a0f44e845ebe298f3593a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134dee11739aa46ff1d1e82b4f39d1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950ec620256bbf6b525c5b671520425633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee7163ca6c534dcdb3708ee310f05b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d9c3943776622715b82b11a89249d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4e6dd664d94e58d397c15e710d833636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a874714ff19163c21a6bb23990915f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac956e2d9e26c1daae538d999adc200a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7463b82c8be5665abb396cb5b1e14fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8722c428f50d5a6c3387a6faaf69e67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ada9bed52ed0eab7dc8b7a8a6fee0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1d0d31eb0016c5561dd3c729b2ee9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbce434282ed0e53391e9fe1e38378643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a58ed82df6185c8640575ab76d16e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe22982e3b661c02b38a25838d6c92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d29a1e11d5962bf1763c6e6db9c39b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab2870dd7df1cb4b1c193097d80bf2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d1e381897da7e8d7fad4dd43e709a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6305a7f1e990200a4d247fd6707d70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9415e9f25066bcb0f888d71820854bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc58769fcdbfbaaa3de89bd443d3f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a024a946c5f4ca1d07f2c60442807652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8b3e4491738ba95a8e94e6f8c4090653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fa0a2308807ceaa4945e03763cc52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa630f76fd810c802b5678eeba5e28b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8365ca30174b6ed6f69d2ae50a0363b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f71d76d57603f334d399092fb1beb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ebea9f42214ee988d2815df3b34e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4799ecb4296b65df65b8eeb0b71e3b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde7e4c167a0dad855597559ca0ba2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a915d352b845bf42db9a0f0155444e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4fa63f7edc136f11f1d4940e08aae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd892c6676c19108de18b2f3bc53f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9fdcc433a04c4305b16b560509be2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ce36d87717b5d1f9d4ef771b96686665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3a557734e726278661146f3e6bf99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae33dc85fd26b85647bc0583555e47e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42667f394fd38eab926a7ebc4f3c7d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604418b604c2dac0c805d6714b6f3fa9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8a65218166bb8df701f4ff4bf27c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6796da1a807bd4494b2a459217941c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e2b1e3b655cc11c2aa2459fb48a2f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bde1437636eb182982add0e7c3940673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2be50ca5c26795dae7f26a231235f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623a026516a9f8f52c6c8c00040795c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d83f2533a7d611b4a48dbb8367ebb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00215f54fdbe36eea150d18b53ec6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ea0f83b8ab059335f47365a960e15678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318ae7d0a65350fd0130ec61573bddc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfa335e7160d70b132a397f3db7fed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16196690f0183170e82e31d919a0109b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce60547f6becb34a0946954622e463682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e05203bbcb6ad3b803a4e3368691d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb82d028dd8208be45a770ea5247b4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ff02a086b0d3f4914b340f12ca5b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a6cee5293556dd91b4b4e2ebea19b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076616a0655a244f25f1910515af226f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3574529764920c55a3e9dc0496d3a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084b0345d241a878a3baac051756aad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa90193b814147c866efc097619c83b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252253cbf7c3263f35d98da20c7d0063691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2a0fb2d4e7358737f20f2f8ae8ae0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2f34c18dc9f2a54a08959cd59356d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796abdf5c4cf98971dba3235eaf08bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dfd380cbf602e636ecd8af94a9e69695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618ebe1e4e57b86cc9dd33db8176cd9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f4e99dc9835877043fc7203c81f42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fefaf8ae7b0127ee8030b98c83d85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef559b82e3bec61cdc48d618df6301699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42571b61f5e1a5be65a112a66656c22e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d28722d7d99a8d6b53339e84cd9ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c32ed04908ef337598f094ac151ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3742570643f0cdde16529764a417f00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1bf520a1efcc1f841788f5b4bdf21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fd93238856316403e76941659d45e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83497841ac7db44c5877aafd96fbece706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2f587af5bfb3ff9052ec2d2318ca9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923631351da4b383ec18f7511e45933708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c07a03df5fb477c36587623fdeba0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d01d6da966de308da68fe45a4eee2d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25704609c3ca31e34aec70a3d3ff71e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c49bd076b6ef85255e1e7c580556e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf9a935679775fb1935098f911db11713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8c9b3c3ba4ff02ece348a25eca788714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dfd1c82abc3b4fd7266a75182d020715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2bc72c96808b96f57b91354ceead6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf82c02362bbeb80dd752d68bdb8a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce397d6cb4c3e62012b4617ecea983e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c12a02698ae19a11544c1af76dd50a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba266bc16173ed109e0913b8262f6638720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013decdf827f13bbd4b75b612b6978b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeecd088cfa3bcc9ce961897ce76706722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd513501490f04296d49d5cdb63298c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2896ab2cda162d5a0a0c0b0acdf7bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd6a97fe4b44fb4ce068fa291e4b53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3f555837ebde980ff8ef35007406c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edbd2ab60a1f40f19dcb6d8f418931727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a528494b05367ffddea2d5a4f3e2f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4946ccc1e148ac2f770b52fb55710ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654dd742283ab894a08456a849dfab7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbb2bc09b6dfb6491a9eb5fc36b9e2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3a4b41f0fd7d640cf5e8b452e9630732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6c7f641fd433362ef4c60c19b6aa4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03c0735654b7b90c566c79fa50f3a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728ddf094e8a22bcd2f7a2faa2b36bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea33e84dad534ae1227f928f85592c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2272d674b2b4e7b5ce169c6442ac67f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3316bc2b1f36e85cf236a836a9f46738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456b1f820919a34f2e1ba152b2ce272739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fa8c011ce025ac7a6f5646745a865740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16adc7c151588c60cd71e8bc5d2ef19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c14bc74a75baa247a661d60c9d10d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796efa4a960779cdaef071730acd469743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b90ac2d0c1cb520b2f0e75120604c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca28dc4af01265f24705ed7c4619c24745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7504f0724613208f34152ab53cfdd57746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4b92f4f1c863125ee304f39a44dc7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1c3ba211cf9122e33d3d7aed8bf2e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40228fb4dfabbe867e87402e1ecabeb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540765cf24b724d19728fa36d4a3f11750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9940bcd7587d8c5fda8c183a813d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cce0a4314b380d651ddcf4381fb5f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987f516581ecc601d8295c72228b5aa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb65b07967a914f1ef493571c6bf9bd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e1a17089d3e5e4f3a74918e916465755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ff8854f1922788fa3ee461e07efa4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a1859fed5ec5e696adac2dd5750d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b43a18a187102a7edfa5229735e551758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0d5d19a4f1129fd3e8b679eca2899759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf6b50970bde7edadfb4ea4a7b53051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb57cbe5ed80cfbd5dfad0852d86b432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605aed2998d31d4f75156bdf62f947df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e723db154b4804a86caf381a3d6bf304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cbed663c8bb4ee215abed14187b1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985ba585e1d039f993b2d5da02adb466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afcb427b6453bacda07ec58924574a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac97ce530df3c5eeef204320b248c038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55821296467a2e360b9f38e2ff4c12229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e21ebc806665735f0c81d43d3f81a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5462e75bb8ad809f9fac028df69ea511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e877edccb82cfbe5c7b6a53fb3ff4e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181ab2791abb8a95e3a1644fee8c5b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e738a2a42910825c6d0b7fe11cfaca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bd55c838fb7bdea1c9601997dd2e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5412c1c22901fe0f9bb1e470337e5ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b71e8c27901aed0299ecbf1b4c202f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e7ce4705c2e38560ffe752269090818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b8f66be290b1473d4e999b13a763a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc245e107e0a8f520f33e3a9f133a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f6d4bc57bfd8b6efe3ac59eb9525e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9df69d48cef5385893d9647e7c8b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8d7ea42cb84c0e9b6dcc22ddcfdf823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc27d0997d432ad9bc60365be667f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089735079b40c1c9e348eba98225984925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d2c55be4e862d2d8c6563cb2043a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06590f12c8b88875828498b6ec5cfd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90f0532441d32884721cb325b7623928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451bb653eb72f39b1e8b515eedefe9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fd065c93449bb2d99bc675f73391d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca372c63044e3e8f63f411e90dcd1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc64a8a58e01a9ede7b3bce38875c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02656b8e12626a57fb09a671dd62d96233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133eeb15ad89424bbaee1e2820d7c0de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a2a80e689430c4385946761e59b6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728aaaff8d3197029fb0b706f63322736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ddff59bb1f3863a1509b52492253e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b107f6523d1bb8dd859abc490e44a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ba0e1727b8899e75364bcaf74d5be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f96b0c883d25e13d4ebf60cdd7dd5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad882e6dd62d02344e37f2b6b56cf2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf79da4976c27895a3f9131e1b007a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b776941ccfd4d7e54daba335d767043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c6c99e132a01b9513e9cbfecfc3d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203b3c80e1c20c188af19f767e0d1bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0c8ab2cdd974562c456d87824f4a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53817cfaae51e99c7dfae03b549ad147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b7ce3a073cb08f33fb2eb69d18e0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddd5ab600c4883e9a8998cc2069c6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742590319f1d00796e9cb1d1c475efa450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff6088842610df2bca5d274101607651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e84fb528978b68c2e6ca1a9b12d7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7a47e55287ffcd2173a0c17b47b2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482273606d242c5c3c25d12f78f579b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf210bfdee048be81eda956b79fd1b2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6570aceb5bce7d0027fee810e188b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f2c9a31a685189c1d7aaa5daeaad557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf841c14a1ea8bddd097da1b80992e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e133325bdd6ca0c16dc23bbf19fdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af68d4838c1d204cdf2c85a997e15f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f08a08a45ff7ae072041e19ed352f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb014557d245fab755e10c3a71127f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483ad5879350af2016f1ed8801a1feb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddd0225a1c265cbe79bcd200cdf79764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77feadb0db763f3ef2bc9673fcf73d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b3dcdd33e14c7473ca7ec28a8e87b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06734595f3febfd96902ec2411de101067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d3d5f1cb172375945cfc3fcecb80868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fc6c429e471de585ea1d7e26dbab069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75df12b033213829798e736c1b1b9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fbe7184dd2f10e6d88ae2da46660871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327f29383c7846430c74c2fce581e2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6ba27e0d97285d6c332a6e5ed8baf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f87ca2c1a22d271dcc90cea293bf574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b95a43801c1cc67041a0947db3f90175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88a9b408cf3a8d35268cf73fe7bc4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e3c51496ef3a439cb6fe9c50de0f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8471c7a56c2041c5d5e63707eca710678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284da6a9aac0f112a47bd83cb6b656a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7005c475859e33ef16e9255f1383f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ad1787cbf93c87da5f0c556f4fe7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fe0df273ba4cdb18ac3d65a83092682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2d4dbcc5eb456738746936494517183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499e4659db43ba9a914bc8efcc940ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59d88ffec842f0e09393ed1f000bc885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530543a39ad3c16fb63beb1f834413b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80dd51f3638af0165663404b2161c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9d0f1602a5ddbc5f0407836877dcd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9dc77ccd47c73fdab8281178e58cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05829bac8c74df6b29add2cd3e8b8a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef37792c8dec22becc2e525affeda4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f292a2fc0690461b6ad38e7d4308c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd4cbd0109a3307e130dfaae5ecd9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb80a0058d1a9e88a72bf85e928b7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f92c872e04470ba5bdf777b72e6d6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eb4d5611269a8bbe0f3e27c4b11f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff345dcc2688cde901520b4408a6d47497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4578331bc2d2cb9786c8ccde86e6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d1b8ef28f921f2d6364de6e78424599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b50ec963363da1ac46be6022aa1ad1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dd97b6b62eafa9166ee1e5ae4676c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0eb7b5bb67ae32c0b4c0b3d63689f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f08835140f068a74b71ec5dea9b9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78168f3d21160e733927d2ef38d9a2c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53935de6c14ae420aae96a7326e9616105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd473609933789677edef7374242430106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a39a2960c8e53c4c5878dc0036617107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de3832bb17d30511e98eb04a24b769108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc43fcb27c7ca65ca4c48b1f402132109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46417267942823b8d42e168f1bbf0955110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54783db68e7daff5b322332d8221c417111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2f2c55deacf5f3ebbf5d2a2f8d95f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f8233511642526e3146fb8bb55744113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b158c32a71265b4ceebbb87c0b2994114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66306d10fd59460624314bea72b17a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feed689ea8cc074ce6aa230391f1b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9fbdd9b8af3d5319c4488a03cc565117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b362f4e668e3b2e51d60de982d2073118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5775f60680aeb9bf1b830a1d674d7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356beaf5d61e911b2b19cd66f1fefab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75545ef1f7606fbbc8ac3b3ca9dd1422121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a18d7efcfcb9763877a814770a93c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb4c1cf40f01ca6c55da1773082b2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dd5a6d985a3c1282435a8d8ab4b0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cd5adc9a514d31c35e26873a84fda125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcbccfd7ef77218db26bc07bbfe9e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9090d8297eea24edcf131320e72f2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a4bd07f9ff59eb468cbe1377f71a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854ba80d8ece8fefe2b0862307368f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40989036ffece31544fab5e4fd5967cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e348e3837985edd7e61e49c3e82945131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df857a186d52fd3a5e4032b0bdcda263132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d17e74dd5ac5523a1d7135623fb25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f200f2607384188643bd28bc87295cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7618dfa6b31d64a15621797726184df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76db94b92cb7f180a19a431a59065a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bcffd10f5c17fbf2d6a9c2bc33ff0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bad7d81790b89b90d735f108df1013138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2948722d501c24068a9d846dc96ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1d233ffd4ed0545ce2e527f71cb4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56b4fe07bd90628616edf435ebad52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b80c1ec2f1ceb31a9da49463be52f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f383675d7e80745a32ef5edcff56da8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a665d201926ac38a1d1a9c1d0bb3d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429f1819e47d24efb0df741769e7cd2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112589181dd9167b55146def2da2b6e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75a908ea79f187725b682c1e65eef7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d763dbecaf36d1e89f605536cf72a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70fc3cdd6b73b60789c22de353dfc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbc583e4e248c5115bd2ace7ffd7ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f4affd1cee14c415dead2ae3e2e21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80721003e148cf82ca96fd8e3a6cbaee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8175e538d70d2154a8ddd9c53d89f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dea9308fad57ada3ce377d4a45b1de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093896756c838fd14ba1d4ddd27b747155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262397f6b8d4e8ab756d93603a4cabd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031789de11d879b731750089c711de5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354db0fe6a982243f11b0c6ed062fba0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d4d94d2b215b29cd6ded726966374159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f512476575f1067579bcaa25e5bd83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756a081c06b3dfb0b584f7ae5c3fd42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5cf89a6bf4a55e0b797a5e9ea6027162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a00f2e01d98f6fdfc67377cc00d2c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823549e6d00b4623b6a78fbf0afef51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d690a835f4952ba386c869a288f42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c3d1087ff65baf7935b6bba26fe76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22d41e4c981ec0d9bddde72857eaa1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcef8bb6723bc956714abbae0b1b85c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2f3a00921bdb1299c337f65caafde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830af6325ef462c0372050bb25766a55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821eed3832de471bab5b324a28313e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b2c0d725649f6d882e8b30697103c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493396885fc318260895d82cc474a46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4d2642919f2800830cc0a25842db0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b569414219bbbbc708d6b5d49877955175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e7baf30d9382058b0459d6ee84a85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708583621193230169739ff574255a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f6f4a32c079ca7ba67542e63b499d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530e065ac5b84cd612c7c40719f0458179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2787714db291e5fdc50decfd5a4d284180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294f762310d6140d9e20e15707e2a63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce65d3624ef54b1cbb6112a7634266182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba35a91a9bc5861c22da680b44727b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9042bc86b520f6f49f408bb0b5a84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646fa848800ce73a71350371c738298185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f40397c0ddbcb57c288b1d5f7b610186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1d86fe13e88ce748a4c61a2c94130187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54899e25dac8d707dfa2790b2ffbd071188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65080382fc8ef96b5dca3ac1ba421eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f17b0a6da13f30707f156794323a05190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000202511bd19aecb4ba3af18319161191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae965b8c6737fd2cf661d2b48bc7139a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d83bf2dcafb0c2c78eef6e0fa153b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab591509931853ef38361a4189b44e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9cab948e27ad9bc831c52c09f74a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0736194a440e406b517744be7646de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03662c95ebe5a36d26f853d4d2c55560197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658d757d8a15538d1a19f670329ce33198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcceb9feb7ea799a59812f3cce8caa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3bbd66eee7aeb32bc29791f69bfcb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6500b81902345b1ed44e978dc40bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c21a151c76bdde928decb9a7cf68a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf64f9248af52d7bbed21f2bd4f171203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f33c43ac367e1b266603606d37c83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4459785b7bb4bfad1a3936fcee0b1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0c3ac1e299836f5236612800c0116206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c056d333316ef87dfd6307a29cbd718207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c3acb5d22f28ada08176152410c43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002292e7affba08f2fd1adf584d66e66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac918e68036a7623173c9ccc6a662604210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff52cea0173886cca0f38406cef1b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6038dcd23e40c73043be354ab3e277212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a5bce3763099aa8da13dcad8564f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced37850325a593964663af5592e5e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f365fbb205c3a5506f3a09800e865215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c62926802601fbfcc77dbed63c9156216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3458a7543a628361d405c83b2e06cc9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def54ac7222ff254d809acf3085ab39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525d138814657e38f64c205bdf48a54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb775bf31a7d3bcad5823e1f7c88a2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ccaf80bab787bf8a8ca387600bf31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d8ce8d441c97e20729c48b2e8d413222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd81e936b1d1cf68d7324ff5e87547223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7950b26005220a1d4cf8734e51e8760224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2839f5acc482427bda72d065530d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e429486756d5e561e8059ad0c3f1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bffcb49f5fba7a07734c508b6d015227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755679707362688c43765b7e4b57efa3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506f4e735b712ff49ea8e97fef65d03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bcccf76ab12e190886789f63c1b12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482efc44ece7a98512b595c7f01cb39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647513a0620f6a93de50a3f770648f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bba4c19cb8fa7b1f1cf655f7c425d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b0a8584c195d7e317cdf55eb0a456234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7fbe27a9eae077cdd3746aa2b47df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b2c1c48db73028aea9d3318782be5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99977cb6b0f8ab3f41dde999c5ac24ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334acc0becda6fa65d721ed97f0b4bb4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41413f9dad9e0e33175bc17e5bc06c22239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb37c24f9f9ff7fcbe3672202947d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0fa6790a7f7675df3b3b3d6943c03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926130027af1cb64bac1ecccea74d5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444610efe088d0fc4b1e6c1aa702418243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76552f02cf8878598a5cd9e2aaf4778244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdce63d5b1ef8142ffe3efabcc4d22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75267d9a90d0ca75dc898aef156450bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb308bacc79cfb57eb3fc2b9a16e8726247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e8c7c657dc51c7afcb2a5d94ab271248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f4e9d14c1129471375cba5ee7723e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88188dbdb13af7852a130a710fdc86fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4275bf9d3a00ecca03aa8d483c5a8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfa4326672714d385ebe800ba53999252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f8f38eaef55a9d0ce4952e7bcbe1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44929c55015c59cd20635a4ba649c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739325b6dc650d6faf33aae5d4822f12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457c2b459643af223c98ad655fdc703256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94076dfb247281d7064eb8185747e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbde0efa112cc7278ceaebe39866aaf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d35aa7ddb4fb28922da1753f85ca9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394bc0f68970174ab50b6d8f9314091260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cfac8b39c70c16c2d1006665cfe1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265d52f8bf5e47b28ac41ccd148edc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a9b75e23945b2b9e0195722edcb2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3ab411a9b9e8baabf38560dfff413264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce01862e0190cf315658b8c1d86507265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07082d238771ba02d24134892c9a1a83266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72982c0e1f1cdab9cd30ab59d7e219267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8681acc47b70f82d6d1252b1f0c10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a49b7c79046748d2e398deae40906a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fae35110a434d6eae4271a45842ccb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034da293036b963e3da98f24919263e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff473f7c74d1a3f2c4ddff69b117882f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97863bfa169db946525fa4d359e5d020273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb3a7aef69e1f74ecd45e78ac27e0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dcc9b7983c6e1d42add0098e9c0ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebe4205aacf9b2da012ef0d639632a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efb7dc0b24f3b477689abee750ccad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7be64960235c7fe4c5e542ffb01d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3756a1fb1aab42c0825a76c499933cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe2b1e10ba58d0cf29a8ced1ac6ca9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb3c54cd422c91ea68357d2316e490281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9b52ba088f43d240d9bffc9f710eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f83e333d78863fbbc65cfee1e72536283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e4df34105759ae5d667cfd7396958284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec865427f96a718f477cc731b6106c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f636613a561f74496938a2e25fe7be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be936134d1ec6de888fb28bc853c8746287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe494b108cfed6c640960eb61d760bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0d004a880fd6f2140bc34bf493d74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153dbefacfb6366916b1bb0d9bd4c82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936c00c44229664a33a7de3c02dd65b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de3097289a5d11f6fd9f8394f45b1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9219660fd56463f70abf41c2197c2cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249ee471f3ec65b0d78f6c3129a94e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3649b544a041f93d18af20dad54357f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98179421fdbafd7190755c3b63df640f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5d36b52721e3fc68a0a74fe2035c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6934234c676ba6182e8305b288ae86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a671b1b5cab94f4c01c60a78eedda6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b918297b5c3507fabd171330c6ee5c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768fbb8e50d55d7ccdcf1d27681b48e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629d3cbd198a07f044ca33af1d8cfdd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33761a2ece168b30508bcd6aa600fa6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce525d33159fc8ebb69042831e566d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cc3d7d2518f2714d2795a111e40b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12896dab6af88d47d50578d70b450d06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf54d0eb503f7f9352e812a80dd7b1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8697a339b9ad4cf271c7886819039308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b25f825132214e7b732faef3b2c4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bc93ef0a3a73c1dc9c8fccead45cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280aacae02316919826636fd2f3c0538311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f3560140bcb44ef8878b48eb9457e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc6ae380a15e7f3029b8c820511bac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cddfce0e9c6a9e85f21894998b49b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585807be1c7102ef35374aa7300c4e05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86b9f46e8b929c93d0c9a4609b010d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0397b8885d400576f8d03b3b2e9de4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefef5a851c0b60bf0fb4a790c7c5e78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f2b4dd7175f158846b867f5f56994319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227460d0bb0c7bea5fadd861bbddb85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d235a8e5b7aa4933ea568d14c56774321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d58cbc1a6e692cd72ca23e3c672ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229ac7e1c0028bb20df040399786882323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc0caee83dcc0d43ee482ba67024cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db008d7698d06304ec7cf93d071858325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eaa740a3c94a4db2f1fed2a758959326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6cd500d81c6d353585d7b91d43382327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df31ef0549a3fc1bdc08a62bdefe3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59c798f48fd5a944797276f70472b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557439431fa0ee016d0c12a13d7ff76d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9002c6e766f0b1ddc434b2e405fb35c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22bda91eefcf49cc69c3fc531a85b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfc014fc68fcbf72be182f88d63706333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5480fde85089a2d57c8573e566fe4d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ff83fd31c68628eb54e49e77855ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c875ddb31f43746b4bdd39c2ebb90f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c640bbe66c9a42c6726018ae87b939337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94ce27041c0084cfd7b3d0f2c14ffb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39eab5edee71f93db214bdd94b4142339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4b304665f5f9847b11f8e0b5e5c5a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f741c658b4728f07c1c0daa5562595341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac1a27f39a50ffa5c843ef393a8356342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f21cf334a051c5574f7a80c29b99e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d943126d34e2efbd056cf9158fe9b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4e093eef4999e9f6a7ecc8ab3983e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b7c55cfb87e7ee3a43fd5bc250e8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c249a88738254748f0efa56cc6eaa03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d98bc0e09cdc67b175d93bb4bfc27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287d5f83e7a2969df721ce453ae3e91349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dcbbe68c31432b7b72e210acc8474350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea53ddcd8eadf8eb4b2cdc883dc1c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedb51ed7743d9dfc231c4b7491a13b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f32686d85b0e0ffaa82aa801d8c0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34de1f35ceffc4685c86c3634c43eb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130db41838da4730f3d542ce142b043355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abca36dce308ba779a4b06f024cecb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ca7da0ca89fc3e1789066628bb376357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32505ac10fd656eea028f93e65de0cf0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f32ca227e8854578854ae728fb839359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a0bf85db359f766e9f02849406785360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba60ba08279570c483351a9531b03c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e767d333b73de41ef699856d400849362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f5b904e2a23f1ebbbfbed0397278b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522718f18ca839e559666369cf76c45a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34586691203a61fa0544156600c33a00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299ec4a9b026762e86bffe11c84cbd4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5b19b0c8dd98e5b83bb34159da829367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b82807bdba005b05d1f6f8a7a7695368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff996d8a8bfc3405bb06e4a67fc44aca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75354af88698ac802a2c906661c666c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5b9a875f94823b96ce70e07eb0564371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ead1a8f9a23b8f61c5593d064e090372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29711b88c01dcb52ad27246f72f673a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babea1b3760a7d1d9b80dc5a567aa9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dea5a585a3b0bd4aa76e329558860d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79eb872766e93185fd9604d5c4defac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69dc7331ca8d18f687217fa2faa072377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d5febbeabb8bafee8979eb6522835378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459f98933a79af7641a3714d78a5d2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2979941839cb7929356abb3dcb506df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a973a12ad59d26e1ce6a728fbdcd930381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d6f9b16dc73d37209993fcfb14854382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da220734e72faf6cae1c078000eb298383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4efd0264a9187cfdf325f970c09b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09278d04a6b4cdaf0bc2beb525bc8fa9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275404b1b4e9f413940587be9b4da31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9ca8d16694a9f263d374dba5bb63c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894504f2b6c8487c03f883a8a97c8b17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3668797be248cfe0b13e73d507a5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904c364d223237c88b6e1f4d5bc4304390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978698219a6fe5a7ef5c6177b0efd8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42495f2aeb1b580cb63f0f531201d26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805697816ebbdb20f6a0ef188722017393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82360b2052e012b81e529f819b0f206d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d25c6c435cf2eb6785950b9157e3f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d75b6c37e1aa0adba0e90576a3f3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea417e3f05e2e2ddc613c5e4a1c159e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f654ae07503d81884c2982ae6779b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c3cecd606c2eaba4a16ff34e7e8a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acfe07b6f0725b214d45fbd19f2665400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eb805cf0fb570c7dc365f612f7c92401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c253ee68bf362222353e0eba87944402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832618c7da7d01cd5af34b2cd89dde6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f231ff592bda13ecd9f180a6a5351d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dd229f9e9b648c776d7acda0891fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14528986943ae415bf39c94e6143f71f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cc1a6764f3d2d1e2658b908075937407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078aae831f56d232574119e62a527132408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c06a5a06cbad718c1685b4fc44387409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43f3b800ad166ef7d7852a0bfaf62e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff56248028ef55da40eebb99c5fa31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9eb208c81600b6cae2f9fe81969aed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2722250c21b1a821031ce747cd4e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161d94ffd9b61b08ca0ded11a2a82f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51e6289bd6662a322d21994754b1b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088de0f44cd956d8f588a167d82ac163416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed66b654c059c1f196c9e71e0637c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857f4b5a5697c12d282ecf8ad220ab8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23683fc3452c38dafb40461eb5dc78bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0af0f2fd3fadb757a7b3c0570285c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d9462ec1d106f00dbaef0760ccc55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9453e30bd08e58ecb6b645ec7e56f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010a625072e3bd89f17817418109d75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427845142b58dd7403ceea5d2507c421424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6ae03fde8b570ef11d0e3f7971a6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68127845aba229a56537963c3c3899426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71a3902e060fc329d58ee974b82fa4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2f90c10b20b0b02b514d6b374b294428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621facfe881f5b6d39bd213bd0f53d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640449e70fab42839c4fb9ff8cdef40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93d027159031a1773b4c1f537f6579431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724153524f58896e7a4880126c6ee47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dac9b40f1c529a69eedba35c96d4e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877efa2441c0111439f57e7836873d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e45a8478321609f4152e1b77a86e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c62acb0043341ccc619f0bbb6efa7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba107909bea36a96c530da5bf315557437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fa5145efecbec3858d6df37c0b4b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624259f0d324dd8c2a1e3abb180f5d88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8d33f5230d6d675aea5e13972428b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba5b23471a9b3d455ac4268f879963441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48be45e1ff0f32b042a6f4155160d94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702aa5f23502bc0a7e003dfd97039aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfe65290e5d3dca8b994828fee8834444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1df80d2b4298c1743b6a2ae263ea0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7dacfafef4cbd0b0f5442c17c7236446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd1c90a72d36192ea3d1160de0f040447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2de2e6ce0b19db0050164e8a54a3d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b74bdbd21702b15e9ff885e2b8bc62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7c869b115b0d18fa22457fdac5e7f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc58e86e48a999070f5948bffcc9e9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406fa4b6738dc8704e61cfb52adcc12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b05e2438e8284e4a44b6409c8fd7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041fea9e72e0902a7eb4886cf726075454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cd59050da2565f294aac2217e08b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ce0944151ce3357d23af3534bb56a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9a6e013cbdb0908981c842dac2228457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d2b538a49b85511ea478c2594824d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c986968182d2f2a37a22e29c41ce46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f75cc7a2dc94caf0518280cbe6355460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda59af27e5a567c56a0fe13b01088d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad5f86faae7927cfc1b4ea92dd8719462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587d3d6f2ef2b7b52a3d63c65f39ef2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5447023e0fba0c31769830d7f3d65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba58ccce1af48008a452af7788da36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba54e0f18a423b80e4f617ea417dde5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0702c67633c57525cfcb2c26dcec7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20651943cabe6855afa0571fc98dd7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af358b0c950040ddf471131ee0bc7af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0e87e212142b6b814618f214caafe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a0d3cedb59d36d0f1d0bcf62bde8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60341bf04f71d5013c0ba772be3c4c61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19928fe8fd88316b841dfdafeb6f96473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a43ba90d42b319cae25576c8f112b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499028a4df57cc3346b60027f05c13f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873ea9a2f8f81c49e11704f7d3db21e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5617f0416a0e3c61fd38507c20e46c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fabcc22e26f21cb17ac4b72c77c9f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092813cbed08ebca25993540a7e5a90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e1d6ea4e909b1e7b1d9e4e1772cbe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6023a3a9f0d9f605d8904b2b456f8c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdc2e6053f3581c881648723aa1506482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ad79109519a809c388d6179327793483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818fa92469e341b36fa278fa86a2b82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55517712dddea7dcc2ec7a3b973f57e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb57c991bfef95b295ca5f52a4e65c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b80f9d39f439fa1ba082e7c4963a49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6343b03c06cd48300ff8ca94e1c9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdb0048bdc44cf9a57d8502ad047ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787043f18754aaa60cb67c7b3b5d34f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd0aebea69312d84fe02704d5cd59d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc453c318b21beacfa48521849c5e7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7c6ec69dad68cc3063bfb33f7d2f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cad33a07d4762b6bf1c0a9b52dcf52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a4773fbcf4f19ce8920e2291ecdda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5aad76a711f50719856d25d0e59d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34ca38801b08e1a564e81745cbd1b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce6f1e214f447411e8c326ebc4f0d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8460de5a6d71eb48b8955756238eb2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5a18677a4275d9f03809c872c02fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd804a8172223538d357345ab74237a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17685314afa62466c2b84f65df28e89e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f445e4fb7c7681bae9af647fb9cc7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db9770da0c1cbdbae002b12c13c6b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5cfacb5fc74953f3610e079d22e2d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe86dcc2d62c5a9ffdea1d9bc8b357506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a19cbcff1f239ad26cd08ac357d85507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75630eee54466483e664ebe0ff4b5d38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25373ff8b57005628c578b1fef1069d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c400626e7280cde71e8f4311fa578e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac859e74ee46d2dfaf10d8a781b267511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0876f8aa50e87f7559b5e52638e14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7443be67adcca977af8afc4a1fe38b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f9191ac2aa24d0bf01cee2223491f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735e35a4f5fb68c01129046d57aee7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69067b3198917b67a569fc7c30b22b49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69482e551031fd3159c7f7d91dc1f583517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bbe9c9b04b52bcc466148b9fedf66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70693ae79fd4b1adbbe8f4a23620d1ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95516cba9b06ad57b9a4a3112970c74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1856785910d14a8f6e8f4f7b1f661b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf3fb4d73078820e58eb01d035ac9c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d98c5cef50be6c8bd03d7e3be2deff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bef2189d709169ba9b2a0a95da98cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05123747a4edbb7d582ae757719227f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7a59c3da867c38c5ddbe1bcf3b7ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c94d8239bcb4f815b5826cac2be0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c818496c5e16eb095860e042b81425528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f693109d6d0987f2b5771e1ec3584529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215874560d77d1c20cdef4c057779884530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b5fe6ed769ae162049698c16de8f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85288441dfdb155010e43f5b9278937532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66109b2396a51fa6d6a6e9f08b98ddc5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bce728825dd4b0b6684dd7728c914534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d409993b1702e109650f0dfde670ac6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932171c99d577f88004c03c333648a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c6568d07fd982c93aaa0c9ebf8c2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6c1e03d933a9d7c5f396f207a4647538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a538ff8e53a67aacfb74fde540af2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f27707e4bfe50240689d55626ba7e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33142c055e299e72abaf441099bf424b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf802bc1b5bfd6958e294d11770d33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ab65d3ca97fbb4d244b07314f64fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff8c5b6f54b52a720d1a85e6cc8044544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86900cf65db89a968552bc974aebc9fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeaac8be605a521a1b5e845d22d9c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce31a2874d11e273e1fafefaedae7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e85363adf5a39877e02cdc69b55fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8173899a248c993bd3f451be79da2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60752cdf0c5813e6f340b6c06c300597550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3247e819fb5a7447a5eee18326a94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d176babb4bb0e2f42919bd4ccff5ff2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bf788db6182830d69f301b7848e4e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ef057ad6a0024a830c5a876c8fed9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62029486e9d14ae223561ce5c0748a0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bd73d83c23d390be32778a91d5c77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776a3e53b13d2e9c72feeb7c6eec254557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5996a46a4ea6626e4150fac708e0f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7a9fb3d5f786dc89ed83d3e5976fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915e7a8013d05e2da98867118bcffcb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32389d54728c910d421af75df7d87685561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce50494a7c412ce5804667bb39be03562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cee52f95d0484cd20fd692c76c088563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05906a942f9199c6be9d5f75bd88db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e77f8f183edc5d82d183320dc8cc1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d5c36195bd7e4df549747ec1df3b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080a07e4fe5772c93b12828de312571567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6e13d48b037ca70e23fd6bfdc656f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a518b4213ebda78f023fd549b7883569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308f822e8b2e1a7686c007d68b8522c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9006bf364a4e6ef8ff94b7782d7c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127ef303c7ab578665290db9a5224b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da38c6325060b7e7e19e53bf3af4cc9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050391309a636663230333332261937574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9b2210c173d96fbe2aa7961ee3b63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968244d13ee23a2388f2ddbf963f503f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fc58f2b52862d2f7c33ff77ec608f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4182b60e057b7a5b0dea4b87c59e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e13342fcaa5bedd0ba5c872bedf7c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8e690571560a710069bade6b49b03580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5afe92bcc4e4338fdd94bb1c344345581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fbe5191e11484937cacbacb700586582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42ed7fbe95403bb5a535fa07815199583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9915321739185a7976a4c28e0f2661584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc71fdea42ca6f89c2cdfc536ab2dec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e705f8220fd2e5390136c76cb393f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdb877ec4b408e2107fc2fa686f907587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94f96f36af564e0c125940f3f470c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fe1a3d02fcd8e7135e7aa45e9ca56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af158a85b0745f1ffc0f85561ee28a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4125072d990a127ddcf817a42d1505591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dabec012ae26cc6c2af2e61a62b978592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1bed5904c259c9c0c3cf220de6e32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af2a5d65da348f1b8f2afe18020119594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9a9e1fe7b109890bf16af17f4b2fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3d98af3209386ff019ff392e98b2e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470cc1384dad6f039a81fb0db68988a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae76d9dd924f7e0867718dc7d12261d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2408b1704b4d9105aa0e16cd0e524b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771a4e9041f46ee07ee094ee1a1e040600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459be024f1ca9cf9c16b70ac394a7b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ed23596dc458b47fe2f5e9f7c5380602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e63f0f5aadb94149b74f168b91476603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe06ba9bea0dd0ec969808d020d4382604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d53db2180620d210bbedc76d80661d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7a7741235d9cfd6625472afd65c01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990c5215e4b06af5f91f0fffd50ab69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289cb567010f2cbd6fee9c0f84b9175608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29708ce7bb21c5af8a3168793b3ceb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ead8cf5be2d5cb9346ac286d966ad5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d402486a2634dfe85a3aade09669f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183f49f871acb2dccad76bd84da0c1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958687dfd81617820ff7532cd6d1b43613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f397912f2809d80ece40153c67d2a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216d943bf0a989146f39e5b22a9865d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0505f9be42e578ee57342bf1fb9faf7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774dfdd6bf3c66e3a7492a50ef2291a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d00c06126e0e5383e58132521fba5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006630b9429fb961e8212d03c065eb9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0625bc531229d8baf70e558f2e83851620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a6cc995ace360c1b77271a9844d29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01ff0fabda24e1a1497f63903a77af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafad25e05880e8ddb898ccaf994b6e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791940fceb03955f7e59d9a092896d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3766a4abdeb09fd526bf3201bcf6928625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48263a974a8e0580daa263f0e3061676626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c46b5142fb400d0558326738c5457627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ae9959a1ec4ea05dda6e1130aa2e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c90a91b6356b2074ebee7c8b4b8a37629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bee28a451cb95db4454bc90b94f88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241434e8d93a0019051336806cee16a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27c296d4ca6e65956f2a8351572b1d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efa1395259318b0759208ecccee654633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb117bec688d8eb19310f11293fce1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605cd3ae30b69e44223d601c9e508f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f6acdaebd61969611e05e443d1946636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead5b876e317c7d193d4eda0d7028fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe75630adbfe23e7ad57b1b6975e9eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18fa664101ceeeed5ea32208cc16f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d36e28ceab37826d3fac9cd7fa7370640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5d3af42abbd2415eabe639a156a0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e530f82e03a44c97e83eb676a72e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1499bf76ac572cb8e6a4e069eeaf21643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312abf09bab94a4c93c1d02025c9b2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256830f3bfdfdd82f5e46fb4a53402b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f3c10d49bb5b9ea51131d057daf34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bb18bf5e6f0d15838549946cf59d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e267f9fb9ef3c00ff4480b57bfeb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12ea7f7e0d1e637fc8b94d4321489e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02217fc8fa99e05199cc9fc3c52fb27650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbc92e3c966d79c87fbb6656b07cd4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89df573c7867784727005ac9e0dcdc8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d3536eb0737142df03df013a542a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6645ae3f9304e9822ebca5c756fda63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35327f4363a85eb591be67bc0ebefa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee87c659457324332366266195a1bc2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a7147ad25ef9bd059c666a2b0fab1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b80ae90382fb10f1ad6821b6b86184658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccd59f81d5a0461c0cde3e4e84aac1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f800d083455c2b86b016fd4c38b3cfa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1ebcd1a5acdd1110ab9361f8bffc8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497252fdf60c78919c3cb3e0fb1f290662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32812af95b39b40ebc0645a00211d1eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fde1a514f0687118fa15e37a63df2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfac056d937a445a689c7655f5e4f5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee1f20b449a4c63a24da1af5330a78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b6ee14cf91a60303c62ac98242f0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccd5c2e36599de582d340ed584e66b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4047c8a0f97e31a0ba91fc106a3bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826939a1be6f5f469086d2682f7d7dbb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c6dbc89f962a538a0c96a27a74d42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4cdc65aedbea58cbcbd595c1b56bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2a3d319b7442b49055d5463992a8b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6088f702185fa0b88fe047c1812236e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542c6b232353a197e2e2c429e29adf4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151f8141ae61a283020706245549bf7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fabbe875037181f24fa9d202228bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074c661a7b51dc530b1d2f5a4d265ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2685f1fb899c25e7c7344c2c8044c97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e79b93bcefea89c23ffb75ee4747b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117df48c1e604efc18ea8ea72ed7d75681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef99c54a9d00cf64553bf7dc88d9e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be76c4939a5647c30479844a632ef0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857aa134fd45fd60bacab56b3f73185684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a3f178f3407a35c6b399581faf5c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9a2a8dbc89ef73dd852466c7d46e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f5383e9f05c67aa2120a6b45d49e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c1b664c8fb5bcbdf408652f3b2289688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf713c9ada5acddde2365b10d228be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f92b7ab13e3ed8fc8daf5bf01eaa9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924af242b2238e10f60d8d68a22a48ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d158cbb7288b9f2aa62e281433766a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8acbcb4dcfd39386e8c3c698895ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a743bb6460816234101fe7f2a01763694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e116f1c9680cff6465d83d288a8a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb11d7a23b83a038d15480ba0f8982696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c11e3a64850a705f9f47f26ccf58b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb55362d9e7ef26435407162ea3b679698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f4f541b436e701de6e1db6fc82bbf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25da03d3d4ca27d601e7a5ee66a57c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559af181aea6afad2bc3695091849239701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3030c0d1737d02e0c52162c73ae42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df98d58fae0483141ce0b1bc049f24703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821683a03aea9cdfdcb91d5fb3ad8edd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09419e6a7fc08c64fcb59e4905cc9bda705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393daeaaf37b0edbf48eef51a48a56bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237427a6de253429812c315daefd3043707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd20549b43a720675bdacfe763e901708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9902a35c74ce88eee2172f28fc699709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddbcc560dc7c73b92c73f9f69822fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807318865722e7aee76d4b8125b0932711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20150df5d843354aa6d39311eac2d1b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575167fc0d9a12e5b8358e182e99d18f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988d0dde2110beccd8d4d4214842f07714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131ba7924d04a0ae55c40dc58f6aa8b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310c045c4ba0d204f4539ec62302be6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c70013fcdd05e030069d410fff06b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26039c7ed9118b4549dd8b16946969c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c47b6e87a2e7f9c3a2502a8dcb3a7f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7630014c07a13a5e3510e6e5481329720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a59fedd7d9668a23dc71c3d4cbc39721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13d0919b0b8f51125cc25cd6f3ee85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe8927b625a066369aa56be2a00327723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5df99a8c233105bb210810e8615cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e98a3675f9d8d0af35f138e39ba65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f635e531605d8cd3784866725b1d42f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b226e542c49b2664f389c8c0976f95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7df2a6431e9e0e1ee63dec342bd26e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227393bbd8bc63086ecde9ecd6e94c37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b418bcfcd14b7bcdd42a7d7d32a950730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf06e705ffbfddd4e8939ebee30922f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31c7989d64748fe10460b88dce55ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e80feda5599d4273356afd631f59d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53f76754cb5856c97e6bb886376571734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e9be6ec0dbd0d0a0cefd90b6ef546735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cffe75091d1ce4207d7f501340f07a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7cdb7cc75430363a6862b4b4b9d53737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d770002feb73d3ea5b94020b3e5fb0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0325af2dffc6de6128074cb4bdf443739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481946e213c58aaf75ddfc0e7552df96740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a4220fa7b5506d44682867c2be18a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a60697d988a5bdf88579ee50af5ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219ceb4d3bde06bcc141be64a088234743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf4427552b2c1751f66956f7e82983744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40f1ae7f011813ab2597b3c48ca7b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f36d392dfd9b8febefe15c325581f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7ae9bcc1ae2165ed7cdc3ca8d3f0e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c26b8890c11d717bfb7949fd69cb76748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9cdbe9d677a13ca66ef0a65af0bb7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb67c4dbed47e21e4a53c252d6471c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fa35745e60db3752085f25966d123751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69d61b52dda8876dee96ce5379558a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d29984beefa79198c7c63d755f79e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c509888c3d862038c6a5baba703614754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b568d10659738f6ef8da01be34a4c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec06f62345848b325f0f7abf270632e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be71d7d53b4c76731d72fdf32720f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a44cf7109060bf7ada84896beb4670758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceff637f7738c7aa27846247e57546e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>