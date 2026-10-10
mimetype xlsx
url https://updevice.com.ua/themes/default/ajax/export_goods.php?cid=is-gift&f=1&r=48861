--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07acab13565a7077d45f896bf1b34d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f7e747338a47b8e4bf3b954366ad92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7b9bed83bed4164884b9a014e2f5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8015c55bdac37522113cdf01ff9dd304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ba31c98c64908659bb6b30dbc33095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fe6ce9374f18d82eff6e6fd9c1d706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5785a028cc3491f89226722a7186487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be037c665a890b6739dfb226042174a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1b5c8ff9fd69db58ff69ce28451319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77396438636e706999bdaa1f1573c08b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58e0fb64f3e3f244317483acb47b5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95508a25b65855686f2f84a31a17df1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10d6d29b014a302412bdeaaa6380e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a212f26dc72cb262623bbf850dc25ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431da1df89bb1f766b66356c82acc1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65a0c30f410496ac84756d3db9a4bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dae0458e3268000e2e7054290667017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641e17b1f0a397209a4cf1046ce69a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dce1ee3b40779dbf75eda10350836119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9490594b9f048a8980006213c2dbe3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b87dea85ebaa168a86bbe1663a23721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c340991cc5a1b01ba20efe58c35ec422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d957cd62a473a7e60215c0d70000eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d164a12b12352bd1ba547bcbb4a90b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e1dfed9105a66c61d0489d76df91025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc8dc41130c917afdfe16983fb55c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b3ca9b71fd1c20c2b8db860ff876327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a1826a7491983ddf09a4fd725c3fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c7d07a3aad07cbab54c5e0bf6647929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f64333de42e4b60efb7ee250434c9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd254daa060c8d2a3e8f0808e566e85031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532279b49eac208ac74fe4ffe1b9fe9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c739a2bfab20c85e5daf15c453e1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c630959fcae7c89e89523cd6542fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a18ce6503fca407010f49efc2ec7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5745bee23ffb418cb924cbe7cab0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891c04d82823ad8ffd32ab1bf7d51fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db6723a62d150210f0daab70ad720438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa814a7f92d6537374165dd2ca69756439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb521b37afdded4828d3d0fcc5c47b0640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c26a47c1b12f36f23379cf3ba561a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1ed1e6f25a7b540d23cdffff9b58e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae24724e1b2b8f5921780b28f91eea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e77c6483a54080ef19b5e693af12d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571634d6589cdeb82f0d163130ba9d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4722eb91522e8d9cd6835718b121f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79443c1cf5147e3e3d427fe2425be947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678751325a1e31b9686ec243145fcfa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0ad26f78ecdd627b10d3cc11dc27649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b58e11a40a0e92339bb83b6107dd6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c6e68cf028f3525565d6de54e49f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e1d08b276fcef7aa84f6676c2ac3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37d55d6f3a823a3b01c16ca92ea23c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e74e4664f1f50f75f991049840f29954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d5abb9684a28fae63a46c16e24d8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ccf1a5db5621d2c683a6043b42c8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3172a37c40b6781654172de599bf36e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50868661740e79228feddc0e158835e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdf37b2b11169179f5bf163f7b86b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4a50f069b782a3a39b56489eedf9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae8a5caadcd7f7685ee0eec508b54c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e22df2b949e5dbe2441581b6aac8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381b94b031174be399a63af4d9e871963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f89adb682f2fdec8c5611fbb0e82b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72f38221acd2f6b818bfaf08de413565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635729bd72f5bb5c6afa65c4b76808366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae929ae0b4f3c33d463a5a26909f591767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb2c883611ae77daac0bd4a0a6490f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ba7a8ae2fdb820c77de469a3dcb0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b58572352560a97b18cd12d72a198270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87437aeadc4ec633818827053af83b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185758ce33e69f6cb9124a80e8e7e8272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421d0df36d88507087251ba8a3cd2c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3208573f92e9ec893e1a5c7374f4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31576e876ca767f8b15de37f5418569175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db015e1e0d7796793183e00a10979ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69ecb346c06baf0f07068c3f7ac63477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a16f40f5b720c90d432e83b022cc7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3e1415075ce05b5f695d67f9e9abc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75396f151ae801bdf8e87f168acde180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b152367d37b9e44b894ff6321072f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53347cd026462c02ed4854e59070de282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6b7b341092be86cfb1897668cca7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ee5b25440d03143575cf0554d020584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e481d37dc6278c9c930c660d87599085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139aaa7d25c67d5c267a00aaea2bec886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c7a3312cae3cc2cd0303fa144a41a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaa013c197f7128ce150394012acab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eeb6e1c4a3828ce4a85992d5e8be5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23780e02ac13d2fdc4c98f25c5b47e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7171d5c5ba7eac53cdadf578aca0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5685e18117737d57f32daddf33bd4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f8d961286a7d28abcb59b3eef245793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6547e9aad952302fa4d81bde0e946a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20164ba2331229d8a5f1616e808bab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35396f900b37490f1a79c13e5e67007196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba753155e41ae757e2d835a5c323a68c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb25e8f6fc3c6ba4f1600d02bd89c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7805c42ca260004342761fb2a93f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3875d2af0f6a34fba91e04ade41b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99acd825ed59f794bb306b0faff260101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5c2c61f2ef3581adb98e9c3360f25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244879587614de783d50b8cc9a5bf1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1091af3825aa0c17703710f4431960e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921818dafde156bba37f962ad3d1cb8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22991ef99c6dfd741ee3420c08c21c4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb27710c273634350ff829267b050af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffb919d1df1731efc464c67df027fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb0b3b4214c2b2b82b7f4ecd95f2c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d33fd963ce2692eb5ba8a6cb6fbf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2bff1a25300eb0886cdcf20bdffa4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b9b4abdbfe84c420ee8d4fd914870112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12cb5455254f30bdb0ee4de614c0d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b52c45ccef09bfd9d3b573ae12a89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138e44828ae0039de326f7492c03e40115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fe0ec5325d358b04f5a50c16f4c28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fdf6a1d832df163c0be01d432f341117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9b6f6acbf859e5f1d9a574f93ba30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f86b31db69acaf3d729d60ce0dbd3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e250300df20bcc00a5156102e70065a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483767bfdc247a4dc80d8818b6343ca8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7bc54c7c6d0d5f7660c4bb665e81d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658baadddb2d5b4b60202c03a2f34dff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d723d1f6a704a08d367bbb7a194946124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326056f62e5929d61d5f4933664adc9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c00cb4ae44e869a9078a91d5633728126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586160ce1df5ebcb1bddcf4e0d99c5e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdb36da859ed17db60f488ab65287f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cb150a14b11c61a51c093984295d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7683dd54a3c71081fa87af3257c9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052cc0d7cb40a8c25545535dae12e18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6eb1e24171505f77328f0759aa3dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd515cb07e8c44b59f09a635595ce573133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6f619ec6ddce032a19d37efda7b29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9733bded1874293e9f21ec302f3e33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980d1ebbf734d08a5a2707bfa6bf535136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4df4c11d39538027a3dc078052822137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da5f14a7a2bf27f066662ef984e37e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee8d9c780b004ed7308baddbcbb9d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b29396730cd0b6f743d6bec75cbc1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dde2d3f1fd918758b9048a4214686141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb50e90b972fe022bdd2a9886d7c7d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65888203c12d4da60275781e7b45fad2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b7bfff8bde4aed93efc526cd8a4c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425913aec50529c52396ce2ebeb90dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6690d8847f44fca786ea1ee9aadc4bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565a28e4f2e98d6e37ee9056d585b41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d27270147ab187b01605dfa1dbb6a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229b4178c5f438880466bb82c18c26a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b677313143e7463f0f8380dd4026b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25aa5f4e907613703697a3e1946845151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceb234b5c38cba12fc59e7b08cd1c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee48d0f92f85c251e8d7d908ca7299153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba644f95362ac439f625c9c72b6020b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11df1ec9c1d6a6439ec99b34fefb728155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189ece65ce2d7709091887c2900acc6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8d18444fa93d4fccda200665dcada157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d38bd8ca2a6047db45bb661cab3dfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76fffa9aec849051d962db7a3d1ec5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cb07badeaef7e11d72e1fa3d33aa2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a3d1297d4ee20b2e63b2b42fd1f30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f200eff1c405659e869c6c0b227064162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfd6f4ee1bdd21bb78fc0b9449fa5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532e2c94358b2f95a8ad9944df7374d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86938f4e405cd2185438ea78400ee81d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3801acaaff7e4c50a708a933ecfb41b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b4ad4a1746715b1898c4d94cec03a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696d65e66ccc060aeb2615ae26ab1b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26fe3bd590831bfdb8c13b37e02cae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e2ba035875598e626b39a4ebef189170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62949ccc0e9e49f0d5742a84af2a694b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc97a24f4e23c99a95110c95bcbfcaa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06080d4cd1f4777035ed4ee41d4d3fb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebf08e24b5a3a3f8ae0dd61a51b351174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f375275d623e1881ab52d5c8fac00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda1dd9af7651be7fa544205a48fa81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e0b3ec20851f6b2c4213856d52714177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0703416e636d037ffabb6e5f7e7dee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dac125293ca7ce8b64e720de6e99c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c85288b72bb1fe745cb41cd1e27f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d25a6167acd1ee0e00cf6117c7edc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7447da628ef72c625fc4c1e688df005182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c700c81f8142aa71349c5a2a4cdb3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78133e1ed367631c42f154ea5427686a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55babb2818176fd496574b84f3c9247185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dd89e996f910921737c97249b93e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a00dbe765ed3e9f818fba6963f6ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69ef1149303f20f93252d5625f13ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74642bb1014da4270e5cb4356e7b64af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb216b8035ab3341f220e07d166f3b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed088cd7cc2e7bc4eeb8f74c113fe26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021481cab497c9c47567b35e982126e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8dff1beb43df7efb9f09a026fb913193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bb9209152125b0bea52abd3ddf812194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d7d3f02d568ea5b45fcbe1db940cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b37dcfdaadf3daee307f55c942ae8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b87ecdfd2d5a1efe5e45a0f3463a4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b85d448f46e3bc711332fa19eff277198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892c6901d196fae4705b75ee7645cca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9e34c9ec08aeec30812740d426492200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16b227c5877fb70b742caeefa7b85d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74733ba96bf3dbc34106690f2260d05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd4bd368feb09acfb4348014c504c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777b81ff1390ae662c7f4d5c81de8dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf57b1e6559d93c2244fb3b22628595205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5ddd831619980243397c6450bb359206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9d7c6a180966fa9ee2857a9444e4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb0532eda19f853836b0df6610cabf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf0042ebaff309b219342fdb611fd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ce434c542a84fb7240fd656735b8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccacb95634210edd042238fc936fa65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b66a43c676033168bb2bc51aaf8af4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225ba5666efbfc8d3c02aff5eb82baf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006de8e8ad104ec67b5e488ade2860d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ef2acf62bbbcc4ad849664f5d2a4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de72f29fcc36d8a17b1ce284ff71f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948794c5a7d2e6d666077869e51d3576217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ce3eb1f84efa20a8cecb1754e852a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b35dd7ceb2689ad74af65c886d8e0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c5a09d98b0d40d6f12e972cefa652220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a148e26c566d773f2577af886245e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8114b2aae3673d1fe2c3e3b535abde5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2340b295cad713b1d2b6edea620dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5bed7c4112b19ba2fe3f1087728b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75600bccffc419f21ffeb679c1c4bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfc37fac83632bea9c6fbe724d2dbe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08897eb7ffddaa38e563ff990a0519a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dac9203213e7d58aa990cf58b4954f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac231755de53654595ca7d8bd93b3e94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6658944099df11b2c2032aeed3bd4e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cf1762dbe0d832a1d58427a5b1d6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e260a11f8b710d1557a3c872c12d5be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863266978faa3a33ef9bf7cd28c467b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f339ec8252d5869524aff8e5521c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0040b479afcd9123fce2d873ac3bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc96551eb7a559ead370495524a5946236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db77483c07c23bdf142a0f77b94f62e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d040882e93a7f406f323add6dc1d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ba0cd40c9a07ea2f1d001398f1952239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347dc263a044f0d9f1aab7596eaa33b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73030b88997f77e24b2401eef1cda5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05dbf5dcd7f55fc59b26f70c57ef7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee08061685bf206d3cfa05d46fe61c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dd4e7cf8b7209990cc65493275e31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbf7bcd037857fd25482806da8d18d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020f33cd9f3a650c0206e1265436b17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bf9719b87d2f99a9e2cf150965a80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d645d4f24b3786ef4522d87226ed3e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a075383f4d34f332d9c42986c3f9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07727b60d599b8f9cd8ef5a4e192a302250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa45717155133571c51866fb62e91b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbff51caadd5d95ecd2f5f484a062f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebeabb7f0c79786609e719c1e6a068253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b10b85bd07614c698a9ef4129d7530254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cceac3eafc3e4f734a93f0f8de4192255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac6cf73410f507619a1954ceb00d5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03be300707249db8852c11a1a9bd8fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37646123505a6911365c762e2cdc243a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d5a43e8cf94a362a679b8b2436564259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb231c060a66d106541c93783c4643260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21529d605d2e2200ae416a486965cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f8599edd5b1a36b587b4a9b91f875262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d14c04fcb0bab1b670fadf0756ac1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979df9639d0b794e7abb2e3fb9d6457e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b35b4306d669011738f0a0f0a2364265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f43a0d17b7504a24d7222eaaa13d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087ce608b71437fec9738464084c9be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f65bb629a1d67492c2b5dccc9ebc0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74166e5ef1fd7012ed02e1b805f1692269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980b8c57d84d0176fa38884297f7f19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30640e9a3bb02bf506d4eee07c576c13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd5016a30c11018ab5081013ff284e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e679b057d7093b57996f10a454f0ce3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb1cda2923b3bba0744ca276f27c0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffa0bf4ca8dafa5d36cf03d2d70f28275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9414288e46bfdf3ab4b29959d4028276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135643f25f71b9eb91e9abe22147b591277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb03a79acba524dc5ee8a50a76af8ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a53bad2a03c382e2847915949a06e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cad9b5df6908fa6caf007dfcf973b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330d6ce393ecb99f2e42b5a35fdf598281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235743062e2779de5dd4098b67c8730a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acf72a431630b3f11f6291b2fe8853283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b527bff1ffb274bea2a20e8d05669284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945671b685ac364e7bd6e9e7387a15d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e13b3da5e9202e19e7029697c07581286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935886a1e1ab5be2b5bdc0e78bdf3a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a5e1c7ebd6fcdc995d7243bffec6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d678e10654a024114776818da8e72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea4d6439fa6888a527456625aab2f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362deff816f23e1ab7d1bba746e1ef0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb004a795eaf29240821aa46ac4d00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6e9be5ba6a1f8b0478977d4808e23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eacefcf69fd9c38a12b070fc47c085294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a60a0a798c06a2a65f764c8afa1c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645a04a260365b54ba493586b3351da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37248224c6dc63928e94bd6dcf8503297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663f68e6c7bbd2ba533e027f6a69599298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937993e05e3e8dbc68282519c37c92cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e541987727a8f3463f1085efde10b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9695da90b744fa505c39730c5c62b1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d29e5524f95d00507efa88410c056302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b3f3c196a75f521287ef9d3646e49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadc15b768a2cce4f2fc9f98502178a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34c5ce6c2238916173032ae9b849b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00288e8a37673fa8582f3c187a8cc9ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86dcbdf066bc2e261fccb7c69a7ced307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473eac6c1b3fa33fb29a2682fe7c6f82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8dc37d215214b770f34b2939ac297309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874519f0707f6c46341542626bc9dc5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07194db67f2a494b79ad7212e79a3421311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169276476d45ca165ed9b9ee342ea7b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396ae39dbe0c564ff3e512186672b6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b093be66a3bd87e0bf524107c1618314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd34919b56c2382804bd937c22f33f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba396dfa0199427633c50e9f90b3192d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece567278137390dce10b5263601647317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2b4006c0d81d38ba9670ee2689fe1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04753b39255c63962f439e80ff07bab2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56ddf9076e3d8f5b6f5896f3df65fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a986eb109adc982453ffc44de714b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebde6520255b7e0592896df4d43c528322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3973dd1984bb95f3922cc5f524e807323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6070eb13476e2a8f8705da1350f39324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a4de2b05386fac56fdf566315a857325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbbc64f5594a50ba36347f17c754ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083b42d0232003494db3446a6ba6abe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c52f5a51656864cff8bf2902c2548e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c3be9639eaa0ecd3e9959c3348060329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b4ed0b39cd5d8bd7dcf2738160501330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26419bfa9536eb619ad82d397aae919331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379e33afc0fd314784f2ccc6db638d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c0dccc6e4816a17003c868c746af5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785676740117d2269ff2f682d9c48d40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323fa8c86e82ef05ab95a66c0c3deba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab826d4f191d479300854c0f3c5b3c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeda388f3797e2ad1efdb4d88fd344337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903621915b5fba8da64e3cf4c76704a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7e43e2d4ea1ce7ec7972a655833a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec9e5b99809fd61fa786a25a819bd6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb568c8735b1d41562661adf483ed8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce297c51221d486bae4ee53a5faa718342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7681bd7ffd7560bcec37c4a051f05f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547166fbb19dbcd11135c240e0e2139b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea315c14d33d704779148d69761a2070345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf6928b523797e194c6140bf85f07d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc9fee6fef89b018b263924039feff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1383ee61af853d6982605cff79bde0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c02e3c628d869d55f0662bec93c72f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4903df4c3409633e62770ad89869cce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add77402a57bdeaf431dd2209136a3be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a9dd8ef79513c89ce7a8fa9ab2b05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af66db011bb1afaea9cf8219b74ad5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e0e88675ca108a06be13190170bf6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c926393daa0127ebc7d5c7b00b5d99e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9b4cb21a0ccb38f1446d44810671b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079359942c39e0ecb4680ef429830fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac80aaac8f4dbb0968bf00c236466a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c327c1fc19e161708b2b86f59ef0d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54fb829208eb1a1558703e6876d6a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1c60285f5e636b6a8aa5dcf62483d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36524a2033d00ce8a1330e08d1ba372f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaf5278ad02909eb70e186af751eb1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb5f7dd99ee404b8c4b9891c2c16ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e689595b0d45f71df4773ea8b2f0fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8945a9e97d26df105df706bcb627a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85616f304478df2543867536a63d6959367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98c0d8b535fbd815e60cf98eaa534f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb5820455ddbcebb44a991c629a092369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11581211e6afad3381d238dcaea8ca71370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc5018856f908e128d631b254f78bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df7356c34b66484074915b0e602787372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241af3793ec481ad75ccb515b43bd05373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742858e6e8c0b3656a4288a60dc86b42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63b3a0ea26bfde728c7073c79a1c86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52d0355531a5ca997b23f5cad607c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109e4d2081fbf697782a783259e4db7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f965943af373fdb257207fb46cf6de8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676c59a884fe1eafc59e6ab6c638128379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb4cda0923c796b7109b2d9c6a7088380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91135c10eca7dbab0711be8b2068e120381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409733bf762fb24221db794ab16aee45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11077e88e839fb8027fd4d80e53031a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c94f9a359cb93f9859e4f9cb86039384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11807ca4c9916fa0529b252bf79b3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf22f9e7c9fceede48a27e1c4ab0ac9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a3292b94ea4dadfddf3cef18bbc0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38576ab6ba139664bf0bde9a0cbcd8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58ccb47352a18f1ad6482cc4d94364389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378255185da1bf0cbf8b0cc470eff395390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f9645675c46ad2f0671fc6887c51d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3144e73684e335723e65a3c317d150392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45093307b7c1f29e09d8e28ad2a0dcf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80210b4d7586b2f96ea524f27dc86e28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae258af7ea2429524231760d3948405d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb06b94912707e5379d87bfdaf4d52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b7465d3a012e973de503e7298f8b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b255babfc992c309c844815cbc46b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab79888d046610b131dc61d282c4b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f4078ee7c44a15b26152baf6c750f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301780182ca9c94463a15f952b7eaab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bcb71395ad72e4462e814e58e5b0a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2a4f8c3955d1227c3f7adae4c3024403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c1d7c21a99c62e9c60c0df34c9978404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41a8e51bfc0f90429808bc298f065c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255035667dc231c5a7cf7d83c99b76ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022195efade4123567b8a09c7d42d18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703e82cb59ec9a22a194e7b4e2130de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37963d2b83ebaf1ff3f8f27aba2d7944409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91084cbf08c7d5ece0657d52c54a17410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab41bb5d7ec2d2c7ea8d472562cbfc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e0f18a71615079ea9b043ba0ee8c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8c84deea0bbf775ac89251bce72d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd3e22f0fa599ffede786df3c08cac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734fce8727c822f89d9bd190ffbd5ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202f8f7ab682a69fc45b9d7fcc5a612416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1255a75c953affd9f34b66fb0516d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6738ee2546928120bb1a15ea467d2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd03edcfe5c2b8c348e4e29adbbbfec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828c36cbaab78db93e3c5253b149894420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6909d9f7ea639d2a8a89039bcda5a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06134ab794bc5a5be12109e85bf90b2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110733580f148473ad873d4eaa5eec9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542677997262f3b99239205fe5d3a1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfc5b6988ce0011dd310f2328bbaf8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46858cfd06b21830dacd7f8b1551ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ea288492d97d213778dc316ecb5ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc63d0c5d132c997008a723938d41b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a41945d8f6b51ae7b260552135ff1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401af64a09c7ccdd472dd1c4e4eb20ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e67d83205145df1b76a4bff0ffc3a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0e0a0c8670dc8dce4669357df8ebc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e99d42ac3fd9fa8d2c6cc78a7b3e99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789df34f8f0bf913dd03e2bd99ccb909434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2beefd53893854daebee49cd2bc726435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968796a01ca1d003eebc19c062fbb7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd2ddd45b2d325ddfc694109aa3102437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22af0ba2f677fc31ca80b572841257b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa590ab4e4a8c60641e68d3e4b03cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb7b2021a721dabacab66d11adc0fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992ec05bd218422e8fb34b8dfe6213a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a380d8ef4ffe92eeb0b0c3eee417bb5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28242d72d59934c981a6d86dc0c2ac92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12299b2d804d4de170ebf60f91aeb181444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522c45e6aac7050454adf14dad9d54f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec0daee788a451c47f273018267503446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdbd5b0fb504a2750934cb61787a38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a835472ba8e4c6c7448799a1bbb5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b651ff3bbb15b80b28506da8c8eee76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e086dc356ceee2d674f354ea3a24116450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93885eaba4effd4fce8e7720720657b9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700d375c931c8e6c8bb5f732d21ac35452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bb20de829ec8f3091378495a9127a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08074227fffa7b6eacd32487daf1306a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c507c5d455158ddb3257e1f34b9c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13f20f834da54ebc68cb0fd3f70271456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa264683da625b945a3f43502029ee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f47c3f46e0b5b3e2c604af6107a80f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07029446bafeecf7288058ede367bc8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1940a73cda19b9533674c3bf2374a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbded1268fe20076b677ee76d0f2d872461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3b388969c50a818f029f8c0bca74c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d877eb3c92ff4bf624aee62952a24c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7a97865a0d37fac42d723c87208cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772e491a7574c85a04b390b917a936d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed3a420a6eeb6cb1dd767b26e76da8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a27eb786b6113459a69a460894bf8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b7499a6454a0a7213fcd35da3a092468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4f2d56e989da4cedfcb5d6cb594d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382eaec0d5f3602344efad8d42022afa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc80ff07aefef9189663d1f670fd3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172442fab2f78c78dca9ac0d8ae5475472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07607a8a30c509642cdfc5d02f367a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f6004a20e56ca8ae4cc2b2f398996474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2436ebf38db8b0c4d77ce25ab69a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e726c5a725958d933fb4a4ed9dea2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df04227dde804fbb26442ce6f53ae1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d029d2ebfb874b1eb8707db438369478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa131aaf24fddc87815f44b695c7216479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35564e4a88928ce34739cb842f7099480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1e17a744ed9a39cc015b097291457481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876845fb37b27c54df3741d61af9437c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443af783f6988bd9406163f93359ca89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54b40ae6c8f70a054ca197c73686cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fb8adff1cca414ad603fa01e8b2c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab045bbf9b2b071186681eeac0b7ca8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eef3bfcb0d382e2e1df622bdd02c6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31d7aae64ff2fc727dd463bfa835d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b5726235ef9876385f0143003703e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131814442573467f72d58769d3848116490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7be0032fa9b4061599bbf471a33d20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4f6c20dfc3f0f3637027892f11164492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772f97f2be2058b63ca864433806b75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcb699d929d9315785c45bf89c22b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8872a93c327588facfa406124952d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b53334f4b8b13ba6b4565772b9050b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a80ab8247fd20f9271770ae815fc5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3beff3cda263c37a5d8931be827085498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4af8840572fe844d3e5e0eda332507499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ad0ba2f774693c0478fb540ae5496500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f64dcc0df3571b3fc2bd350752225501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cec48d27372285621239cbb1dd7f2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26ce33eab6f4f7361dd4d2ca6c876e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca52012b66367eca5f833a09dc1d83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cafc2de35c716b2120abcf025abda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26177ed0cff9cc6f2d63442403375140506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4e03315a7af93ffbe5c4b315ee76b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04da72647f183bf332f781786021ef4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeff2fe422581ded74c8968b83e96bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c630d834d23e1e4dbe9b7822695b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fa58a900aa8578333380635bd8027511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc02a7dced8a04b887930904d44faf7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2aefe17e33eab2aca829afbc6058d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afc2b64ba604c033f3a393016b5cf0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6fb756374ce9b685bab911f16c61d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa58d629732c2f63c2187cb2bb9508e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dd20cba66b283f22592843a3dee26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11479b27180eff0200f7f799f198e93e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc279e0417e8c9ffc6ea35234a36f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f217275a831d37c0b117f74b425322f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e005c0a850337f736927d469e948c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91f5a556d72ab8b59cf3068870c448522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fc69e304cce43f43afccbb895c0c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10994df4446333b7b9c1636cbf20de15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e0913ad89c0add46c259543a1a1ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6926e352f73966752a88c288069e4c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f441c6e9827b8b5c0d434288f97f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a7762fe035f6158fd2ef6ea42088f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9871c96bd451eb8dfa55fe0113585529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e34cd058baf652ea2ece43abeb0512530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de751977fc6bb1ddbe197feeee8f80e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2ed0b16753d9bea0fdcb1314f77c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1ca0da9208c2fe402bb38c2c23d2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d200d74405e9be44bb7ec556b5f8fc1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c0a17cd0a1a822c55637aa2cccbeb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447840d782b4c7c3d21fc759a927927536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d72d3e828dbcd9612aaaa24d5aa425537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfe8e5399cfae05de43060c92463b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de6fe6cce0bb6d8faf097fe232becb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6f47c3a519211e6dc198edf5f1ed6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e791dbc98823479f70aff7a1aef249541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ebbe6c07528390fb11965c999e45f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e2085b46e9db89efb8028da6768ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c0ce56ba77a5c5e471fd4194755b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc70149c4a17145238edb88df689a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696704055e4028fab7f667cc5f41f72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67f4729ac53e7faada3fff108a7fe4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ae5913712a36c4f051afc6a3be1bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fbf8272a66e844b7da73cb22361d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf135fbd84803ff18990b99294c2a7f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da0b87b9e1961728c632c4bbba16e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30874f4eda586e81eb4aae9a33e7e11d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ccd9629c83a197e1a2b1f50f203f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f997add8b329889e3602be7b64f315554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e3f92a5f012293ca115ddcdde5cde555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a60b3500c11f75382b6f78363679d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa19dca1654dd3b98f03af01b734eda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac4fd7fd84d129581241d9381d20ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920e132fc8f7fee76217dca88b65a48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff177f24643c6728c1765d1ed2fc1b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715ae6e05ef114f0c37023102843271561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53749ed35f97a458ad12dca7a2e8ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eb81734cf6fa7fd1f39724f01f9b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3470bd36b6388f08bb7c5f0385fca3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731c0163ac4f8ece385bc82ed374fdc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d596d6f72b06a47924b5955aef1502566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf334446c34c37991aa6d4354224a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f7d048934d10bdffab10be0998e80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469914c670f19086831d79311fc0875569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890d3e99da2031b57fd906fa704f62b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a25e1d6e49a06bb70d54a580cfb797571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71dd1ca3aa1ba65d51ad953ad8d5b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a5bd0a24bc546af670b06fb8d0dc2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bef50950e6de6b2526c5b425698a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525a09bcf0e6678147493aa57080897575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c870aeb79a43ab0ef6b18bb88a8f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa1a071a79e9a2ed665f2321a354d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0fb6f81ca93f52b43e7fa7bb0a59e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67575bfa45cd06901e4a707664eda28579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42230c58e553576804563591ebe6a3a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d915acb365843729ad8912023244df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8176a6d4b082f3ca0e88bfe8a2bfe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1da59bcd3f3176219641c75966005583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa1c8d3565f064db1d8bee917175a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0d54e79c652a96444453a333f6773585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea4efc3586afb884aa7edca3320951586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dcb787fc923caec8b1e5beda34e8c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cde4bc3271f9db792087fbc0bdd460588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3228ea31e5d2ae44a0bf2d68cc13c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccac4a1bb8f7ae597d3442f9fba2e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aec58f33c2918e928d1e37017c5149591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b70e8fab4548e3cfd4dd8d290fb1bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0afee4a72a538d604420268c6ee0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36672a19f7d4f4ef0152aac5bf881924594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b5c8b245ea8a4ec88f8eb4892df36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bcdcb377a49080e89d389b437be91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd786685c4fc08c44f9161f9a6b344597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8f8b2e2d0f3172af8a33f65046858598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530366320f5e9fd598d600c637445cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a726c687eff4ec873aa2e3977dd5af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f8cba59d5f65c4a767a41425e902a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e56230d6fa3c422ea4303d173f7a5d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba75a8fcc357663e1a1aeaa7c7a8f0d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb19942d92de3fe3445a4a03b2effe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6101a66b8ba5dc60cbc37f4cc1cf15c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593066b38341a3e55e52306037832feb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ee5c376fa806e51dfeaac5aeede8c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e891596193d000bc792185fa6fc4af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f798ef949dc2b7f2ad89f9a565b6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5471588639f765536ede429324cfb22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57f98dd3cb86ebac9e62101b5bec0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82388664d9ad12e56f9227fe85fbf51612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7dd4eabd1506f5ba1c9b264fa14e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf8e197c6b67bc79ad7e64394092f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a28c99158fa4752f65069e5bcc2df1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a128972373b671a379a883a595d1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50bb5b922e1b2753fe8312cc37c193617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1682d6b004cc3f13db3c9e8026a0368618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f527153d8ba2da26abdb7f7c1970065619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf0377f3f86672afb5c8e2cdde6c68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6cef5127cf86baa149b541ff53907621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142b8ee503ba890e517eb91351d338c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48311eea52c3a822c3fda47519e82c7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06f2be2d447ec040e8703689a7cc20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b223afbbca34736dc6245c879712be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99db6acfee18713b7db6cd461b6dacd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de35d550fd49ae6c3b104015e5a1926627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f207975c101cae9e4cc29c83672d0e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4dc74f5b5857705ffce5e8669b4b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19b427c199fe5625a73cbf875a6f5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4748b0e77f585472b57dc35203ef5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c698ef84ba5aba875535228e8a0ad9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45400f951df6882509ccae52291ff1e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8728ef2cb8c50521935edec967ce9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c826f9c65178bc802b590abfba7d8e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d97a31dfbfc99a64bf86dfa6afd35b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467fe3fed6a36c036e5e25b48d50171637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ddf4a56744c3160e1937bd992e91c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fff9f34849edbd66c63aaca75b8c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aecd64d96111c4261cf96e0d77a97a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d9249b5ebdd61028f027adced2b1e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782734c35a08ebea3e7e42f85c600f92642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2be4b0f08f1696bb0ff3a540025389643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4208134bdb8aec381fd0d3b6dab90e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024d3cc2e0bcff3cb1dbe7aece7c140645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1ce17100691f5cf7597068c11bec1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91e7d1e0830c3a9dd9cc62ab8a8c2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df81b99e5a3bb8eb4003a1f6f87e65648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f2868812ac5ee46d3da93911abced649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541548b5c1af477644ff4e3e084c8ee6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9dd25fed2502e4491a064d7ad6015651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4237a64bdbba76a05d05639645bf43652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f6a30d0bb017e986706779aa247a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486e70914f85d187e0b93bf1551f611654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb815c86f1df76931e833737fda80ea9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae44f5a49afa98f484bca1730390f4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c611ccdedd5862c3c92f2f9119f23f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753859bd06b78624fac101741d0b66a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1213993fe9cc08ec1c4540d7ae581659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9372196a88d663a3357125304a23543660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5eaad85591249f93db8d1d15aa212661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bb9300d01c61eaef55e4a6b912041662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708c3b1db2396829e5bc6b6871d834b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd418fd830d58ef981cd52cb477b03b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1086bf6365dd52aafd2f6c1584da489665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847243f80990727f65bfb4fb4bb4c75c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15e46bb5455dd3e4af45283a5cf075667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712ccf5fad11be6c20d8c891baa3515668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49ca11abef260325593bd369470a6a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b2cb31de78f7a68f5c78dc76e3571670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788da371f8ee0598f1b6ad5290c4c17671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c9ed7591f3c3434827ab5a779b6c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c20c98aa716a56717af143539f5849673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7d54f671861042eec54029972d3b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f26eb0bdcf7042151cc6cf72371e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1256f8370a10c2fdcfe6e2eeee7543676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81426062ab492bc596df63a4d680e53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7b93880c387b1d52912aa41f9b86e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2b52980de1c55351a2075c96b3295679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0c24e1c290b2f06a9d1be486d5f8a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389dec41f1df9ef4cbf2f93ec69199e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1009a77231fb2404256dfe79d6858a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d61daf2b61a61cd0d4baa3400c5e18683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a75eb8ed58f7d118922968188895b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f163fb35b22e9f40e826f1a97a6659f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74de117602d8b54cfcd50e8c21f6ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8030a5bebccd2830c649b98176cf7b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266600118989fa7d321a04307f0f9d81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ce32019bbed1d9cf63a92558d8c90689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecd80fd0a92a48618314d8820d62af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4d66acafc4e7aab51dd9aad9dda78691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d673c000a35104fa0f2468f5b4ecc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c773d568d0cb915d4345e2ef86013693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7579841443338ef8500bbe19340eb6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5745f2bbd01091a68b8f5810f5246695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764135bcf3d250cd899f77895f06a38696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce63ec5784b4c0bc7e7d4a92a3cd46697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d37bfc60e20a7c9eb458f7402a904c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03538d7f2137133c26c01fb02dbf0b8b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973fdccec683b78d7c2964a544dee00700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60c360371b659737ab8d438b703109701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08acfe1bce90dba1b30113096ff185702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385336948bcae20e57d3ac9d8fc99c7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d96b81f708ae7780586b4416d222d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e48e9a449b1f7831e49df7fba0d0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175db78db4a532ba88edc74e7a284b27706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4113a61c011f5732a98a595f44106707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad703df46170ac65536c793197efbc81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae10672a63e60dda154263ccb76d584709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c58a4dce180da77faa90a28a4a49f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6da33aa0dec60503b7528f83675bd2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c1a325e2991d99f2f8c747f9ee334712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30c144971623a9251d290c07a9a4b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ab825fd8e9f9ac43a9d37284d3fee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5826f955e340406a69b22caab69532715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232e0fa4778a96191db42ce3c8433d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c32bb77193ff2666d2e10c3beebe45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09c352084b28f665a069fe0094414a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b601aa9049f6d1adbcd23280cbeba62719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54a40da14532c068c49480fe87c39d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71fe9ca17571e06293b831141ee13e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed814e890410dd12a3c424745523530722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34fec3eb5a41784723aebdaa34e4a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5faaa35cbc16d5a3ac2c5bd3a103c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b224cefce7effcebcfe688c5e3a2e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ec2e36a5dbce08f9e34b1069f76fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f8e46914110615b3e993de07fa14b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937743b14c2cd3b440389f1e7f3ea4d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0555e3b0ab510819e6d7f2638565c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178fa6855ac8299b529302348023e4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ff0ff89c45613a31c14993a8014ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39056b7a072c62dd6afb94fdb2d6c16b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200fc6aa0e70231548f04b7853ba9da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2540ae188299986259b33a6cd8522cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e7d88850dd74dd4522ffadbed1bd3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44089e17c17d36c3b5d7f01f0cf28cef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5eeff17fc2b73f529c52d604f9f737737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04331f70c32dc0b64b9320d679d99a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f5d3a357b91b2ae230414884f211f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d6dbb63988c6d1cff567517b51b4e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424a3b8c39239beeb13a18bbcda77de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae1b86bd832303edde09a1220766a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1968bc0a60bbfe6db00117c5ae514743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af024ffbfd048828c485c116143309744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fdd62f9587ca6be855f63c1602650745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909e729ca61b67a51db4bd90bbacf50746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cdcc9c8925ded3c7399e1b57c4bc2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267075095bb57ab533f551c96057fe0a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25fb1ceecf3a560566935c990da5f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719141a5e0ea2922b60b74463659fcfa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8f7e8fa80da83a12979690dec8774751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed17feea7e9c23df2d9cbcf54f3348752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f6799779525f40dd81605bbc06fc4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966f343ef8c11ddeef1234b3d5f8e36754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6544561b9b913de08cef9fdb3b2d6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426a844b579b909ab338e0f71efeffd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792732407d936a9d27ad07472b59978757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a306e9c5e41021e6d8921e665061cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cc2993a923cd326f0389e60e48dd4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d24542ca7967e9a07d6e53578926f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329cbec002795ec557105ee3f9b51ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769484aa3f20405eadb071cb85af2303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5096a2a0a3ada7e272dd8f491be914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee31864e6e635530a7d7200d3b05add5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f65bffff6817b58c34aed544de56c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0c5ff0e05a4bc7347d95f74b021337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f15f8659e44d19ef2822ab8d051928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c83881787fbdec042a0b23c2073339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f102f89f12aa1d59c3c0d7a3ce49c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e32ba71610622011a03e22196b818811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90df51ee3839bb8a67d1f30da675d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72b3fca297ab00a906a5290b77ca3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b56c38b69ff194841351d4ccd1e59a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726b8fd24ea0dc2dddd45088c26e69615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2098e3b34b4276d2a1a24a6211f6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5835d72a968733979dfc8dbe1ad5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4636f07f10b865c03998bf2ae5644b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef796ea0724f38ecb08b49604556e24e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd0b63530e66f94f9e26d6aacb578320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e9002280ec473bb2806e38dfedbfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbef0da7b7cf18553460369ffd3eb6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8f87aac3ddc5a3e6837f106b973cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d64b79049c25a51bf652dfbee431824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5180424799ab1d72f807d49ee080325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9080b62717f34fa480da5eabc711cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97d479d5ebcb0ff7d21b3ba13a1df627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b1ad352f6d0ee561d56a54b59453e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654026bdc346c3ab904936d5c9c83d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d89230cfc3ccc2ecab04c5367e57330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125ec7dd399013d210f91d9381485a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5a2245ea9fe77906b87d3ee452d9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc921b9b17b828fdb9b51ef6d70b80833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869264c76b7711f599ffac95676012834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d6fa35c529259ce35ea3f8fca0d5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85249f088e5571ebdd3b4b9665c3029836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c032b9fba6648f1188e012cbb50f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05dcbc748fb6d68292e5b7f326224a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b518f16050393dab20188122a33fb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8e9a3b1655d7c63ecbb3ef91d8c5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b4d905683dee0f3039686dee1c16041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419a7b5acf8006b62f7d5943b9f3b5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ba1003761af9dfcb4fb5625a122c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090812cfc06c9b91f889b5dfc335d86c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efd985efb9fbe4873aa2665843de1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae40fdd8770dc8b0747259bf36598646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6792ba7aeb52f29c6cd63333fd73d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0c692e32ebc16cb04e3023f7ce61648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da8d87e79d7c1b822582dc2f56acb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fe3ae72fed9113119e223099401e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550fb3f9abdf804962cace2cf94236951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf43464bd9051b4d402956336d73ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db1340d22343f7821df74ae5e7984053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17704f72a1392ade8b156cb5932775954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048062078c06481d5c9e3c901fa2873255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fddad58abf557118f1ce682b1aac2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40185c9be1f31a9e64c09964394117e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80275877b390acb52abf5c2cff990fc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6968c73ca0e1f47ab2dd18f8c1d71759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb87067dfe7a18a16bddbb17f97f9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d86f5ecca824ebf52c53e987a8a9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90125e4202df24b393ac3df7d4c952b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfad3b69179f1be670e852259fcd44963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a93cd028869ec905ac671d9561a95564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d44057a4f19c848111bfdb575c2bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0802dda8164f1dda088a403eb6902e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7322d8663e503389cb77c16a875440867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fdef7ee4f60a0140161fe0e24c38c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecef620f057b7d7a10d54ba047b72cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e81d079a544817fefe9dbd38831ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98e803d8b82fd0cb7a5082024cc1cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b00015c52b8c547d93222ce97adcfd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c9283d9b56657aa193eb6b2b6abd773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1c9b101fc0d39bce0e0923d8972fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8427ce3a4e7ed405d8b58251254e33975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a23841999e2175de36c7597ec3e01576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b834ad363420e27eeb03c1981e47d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7147de9deded133b396469b311f0c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9c7fd367717f3dd4df8a55fb6516679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9773fe146b0323c55ebd0daaa540f5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d706173d7d23c5e13fb65b27bca2be081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28d7f21129ffd845ccad9799e4f13982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa5d8ca1e0f2cf7102b785860f035f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad0575924f27c06a7002da2fe1500384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cdaa03aa34639f7c85cfd37f6c66185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c726da66d942b419584a3a0656c5b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbfcdb58109034b2bbe1dd5aa3fbbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e933c8cf4158baa389b1b76bd11bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2200dafee070ebb5d62b566b1d7182989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00dddbb06a5944a3eea5c70c05bde790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b3566a0bd7b76d5398f2b9171c35091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff4b983ec77026f9fa3034af2a857c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb602bd7d73119a481d90e928c06e97893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc336294ca3190d0c7de57e9510484f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6540c0f4106ab5ed680a1ab94cdb66a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c0be6d73f555f25cc30a444534b3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ab1a11e70637c095f42cb17200e7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2df5194d9c442282429deaec37dc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e8cdce175887653424f1687257d6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a3067a75b36969f035d6c068e9b2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6141d251c12dd4b16a3a3346d6a7cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1bab8b56c6b91d4bc2b0219ccb1e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b71946a9b315b31b5f96bc25da9e97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccbee8e87477460768e3d209b4c6e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a933d38b0548072835cdc180f74a3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f389b87a5ef98a33ee730152e08024106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c152f894e942974710be8bf1d3cf613107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbe848d89d90dfc2e73c9fb5e983a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95268ca8ff49e59b792300deaf4d09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb740de5559608fd4d7472d12279f85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a3fad2ecc5fe4a40e37e4d495ab02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7253f0f3f7371af10a7480f3bdcb5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f67333ef00dc6a9f18f5f52e86c7f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e429065040693535a30c2bf1d1955114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b9f0ae238be3bc8cbbc3f4e6b6512115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac060e5f4c3bdddfcaf849a451f3e8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07517ada33310d84c9b68dd1c7642ed5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c74ee609dc5f505072b8cd3b742f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa200aa11fc9bf323bdb4f1ea0fc7639119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72447a69f8f7ff28f967aee6be649e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1f56c4a0fed3105a31e4ad265a660121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d175beefab91f5ad63c6f89f15052b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809526eb744fc40b579fcc27b26e244123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea0a24e53091998988663e5fbc04e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a5419c82bf68f3c21c12f53b2aa9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521c6f86a1cce513fd7fbe7c8bfa578126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee9f1efd4ca98601887fe4828dcda0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe82200ed74a4281c2caad2a6934230128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c4bd5018a107647d4225fe64669b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af93c2aa1a2cd85034f0e54421f27ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ecf82f9b5ea895d0921f8c249aa83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de909a5ec74afeaf4a24dbd1ac00b661132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06331e97923a7afd0b8018a3526243e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1cb0ff8429f0baef4961a3bea29bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5a96049326d55ebe53397a828bfb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdd5d302b3db6af2d86d4d8f869e3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895880524e943a7468d547f0045c8bae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458534b436563e19c5cfadb619cd296138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc4cf22ac6c71e27f0fd3375f0bb46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924612471e2b41317a3f6c1ec7e2594140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84035ce63b2608301af1410df3c827ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ab2e20449d24c0291577ec56bd0c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45dd4febe1a461b45002f416f5d8ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab35b2b5c596a3765a6cd16b840dd75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cd312e6b69459f2a2ea9813b46190145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4023f666fe2271e055e6d7f64b3128146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a99dce4c3a9dfe5cb0253eb0f3070147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ae7f9e5e0d2b795f61708e15d2757148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49c922c6821a456382a2cf24a8fd46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26069a8b62341e62d9fd1b9edc53940f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b32724dff9d7a5de5a9f5342acf5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fb5cfa7e0edd4bb292d64da88deba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c99bf6e2a0d4fcb1872097f517f9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20459c3a6fd4ed2880c35233dcb1e80f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25388b926c852aac0390ae2566099a3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a056c82ee73685821bb527de793c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4050975bf38ec6a0fdacbed6470e9b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae019b969485bab68d7d9b46f88db6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724356d97eb7043bb682246d49b21d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2cd60923f1848873bff94812935a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc9a955be1063cb0559e55b7098820161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278939a9e007650602c012525230756d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e2e885db58f31e8817534068b057b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9675a0de385c785a5579fdf35493b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236d56422db6163aa8ff3277024da8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48008465e05f26f0fbf1c91c41f73b0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fa37d08c2da47fc884dfea8476166167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958518f37a848373761dd86ffeb516a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe85c20ca6e4a3f3bdbcb09433071c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb716dde8a5dee0a357492ebe4cf1788170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1f39a7dfc4b0c1c5a9c857a866dac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ce92556add4ce0c3383e63b36aec6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b20898da714b357a8a85f6efae9a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3667573d1653c07bb1eb77e98e963174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1657bc73d2ff8f2af072ad92fd36a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53dbbfc101a96381f8d8a9a189e69a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e84506c3d949c8f66ef4a67ea105b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cd3f5fc596fd878918bef5057f2e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115819b9b1909074d5317dcf5fa75e8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145137a516f714fb310cd10f629837b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26b69ff10f49b3d702e8d3238f3fb4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a98ec4d915dc3a4d42ff2145204266182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89b98a7ed798b5d473cee062fc9777183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fce103254327c4b4e95f043fce59c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034cf2d65d2661faf11ff05f5c18ca0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed383af794ce443a571c2e3e5cdea71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a74f3b968c9d8abcca074a6371e72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91cd914e3885cda16c72c09c2ba644188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4677adc1e493a9be19bd225225dff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3303b831616ecbd6e311d3f3400178190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9a7c3b8cf157bcd3ba213cf025cea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaed9c157392bf487af7e30d5b87ff8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8aacec00286a5c4cddb99bdef2f0c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e06fcc456d94dfe62f2dbdcb8c546f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed688b02cc7642934315b85f57e782195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af212d060ef1da811e8a0fe7d69a49f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d275741dbe9ff4b218388f7ff44378197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59326a72cb2d5703059b8a2abfb7cd4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a530375f188eb57985decd3754ed08b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af3adf32140c8ef3e49aa5d2b56886200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abee45b971ee64bd02a1a594a6b198201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf41f27628c09a2d9976d449c23aa2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ae3369c432cac3962497c82a61afd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e461a9438003541a56277c6545db9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd3ce726e92e0b70768bd8adb77fa8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bb97343a7dd72a531de3d822bebfd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b737dd14c51bbe54136a4d91221466207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850d8c5ec92d8cd9321162b0e376aeb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d502703ecb296b1f2209cad7870b4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530206be7750ef4d4e7ed15ba03ba407210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a268bda484361fdae251c9c3aca56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b75dcb0ae7b39055bc1f2a425be3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c5c3c64b344d61c59a09f10757458213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc060636db297a0ea43dd0c8c9a2a6d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e361181caa10f870ddbc7f00aff462d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfae0b988e796bccfafbb63388dee8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ab00788d3a6f843bf18e2ab47e146217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7e31d40288cbe5771fd4b8624ffae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5562e1787df249a36ef8b453091ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b132e71ab10a6f7ecdd3dd61b230a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1c3c2198f2bf2b41b603dca412d02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be529442e08d305a9b09bf4711ca8aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e91e248cbd30c62d87b1533bec5393223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d699570fbfc300e846b1a1e9bd843224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb02f69d185741748de0cd3a401bed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e2409c835a70d25e2db2f0391476c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c5d46906b23cad8ac1f8e81284080227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da62f3697fc0b23d7fc9f4ddaa3971228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e846638bc3da2bfda7f1601451661229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee7d9272b2cfa89164c3606f8cce26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde81d3c293cf074d768e0504f7256e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cb5dc30dbf14e0a0c885fe413c8bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946597f33bb9b5933a03544783759556233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2ea8e73a9605f056e3711267901e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998083267b24508506ba5ca48647613d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ba43f6d330666e4a1e39847a9df8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6107e80b915ec46916ca3cff1abde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05594157b91470bc7e7b2bb2172375f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef04b57afd8167edb6934866e0e1b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3e437aefc3139e1a8886e164f2856240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fd9f58e421aef3578e167e2bf370e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697f957525dd763d33c122ff2d8d193242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a091cf7a03b9a22389495c0a8ab7b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b5de0100bbcab7a69e1928d6952e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517ed8f3b902acdd125db107da38e90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd104fbefd87511e0444031e17030d1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64663e52860bad77dc70e1dc8877fe0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf484fbd708e9ac9d14762081e36fbe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf9e48d9bb06541d09eb06e64815aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f92c91009a4a7377ce7fbffe601cc5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f74221028f590d2375af39c88f4710251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e3bd1b0a68fbf5050e492e49584be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bf48c295dfcc9239c3214ff3b0725253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be51aa962c1977dfa980a44b02ceb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86e13402aaae7c3bd4917404cc54fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817262e58d600abddac332220956907d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959b8b51e3271e762aee8bdff2f8c7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12580ea04caf6d8a35b7ed80775333d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1551da0e44faed1a2c91cc932d647ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1077588ebf655c0774defb2de84f45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237315cf879bef179e3d18350fcb5ed7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dc5e4bb5757945e1c4a96066a55d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff67e9b478d56d6282645c3fe867c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5622eb96483f4bbcf237052008c321264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18b390b65109b478f015f4d2ae63d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cda7fca9c9d2ec33fc4a5ebdb5616266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d456d997eb3fd819cc555bc3d0dd7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b249e7f842770848402aee69b12d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433475de687aa8ed334da7d944cc976269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1a9e891783c02281021a736b8f47d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28d93861b16388f0fcc36e93caacae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff20e2ab73cc373015340b140d22c63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468b920482af9c296b1980eec66f149273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bb8e996c5a49bb6fe48625f8aa3c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d699b9637ef7c0c2b0f39b2664833d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b727006c53e68d8e7fa30df83f106276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290e60c4cbd7c90655af15f3f7e96b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1867d1f6b60d0d71baf9460732b2fd3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413920691a31f26627c06c6d61741bf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0938ac3901b1245370c1b8283d62e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9c9ebefb21c4e074f97176c69d843281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58f0070a1e2bbc63c809f0e7ac4c5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869b936e5c8072071d23f4f09f4be5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47c746c3b3f0e5edfc5d65fec221aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed920a9515535583863966e5cada024e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd80b43c6ad89fa1ae508428b86687286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a67b367a0b439ad18cb34c2fbf163287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dad667022504c98ffc748130c8d46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9df3410e0e895f8e20a47e0857dcd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a83733f20559b9770ae5c333d88f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a658574b77108276e3e969aae71a52a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b48a7b45195fdd4fa1c9fe61962e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397f935478ece32538c963674264821293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef90c15da1b74228c8a2d7666a064b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67f7ed225755f31e22f63879866812295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5625119ed0d87ac3429cba1afaa732c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0210d75d2d16bb2b2fa2bb0a470834297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803416c191b77b8024dcef0b2e5c8164298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bfc7c488ff2d48fc302180d4ddc58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4659feb58a869eb55066d7d047120300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ec586098b326baa4e9b039f9e0847301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d9d6a60bf8e9306addaf312cddef4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ddad7b5733ee1ab70ea69dda7357e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b19c0571c9057ad90489fb362c852c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbfc3bc3c7ed02b6fbb7059f41e693305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2626c7fffe17e254ad03770322c717306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989beeb23b22eee9dd5c41c11983c83e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa136f87e450975e6acd2936d96d93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fd97cfc2ac29ba85b79597f3bbae1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca35f03399e1a43f7d6d9dfb841b75e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35255e410d9942fba79cc31156c323311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c181d92040aba0fbbb6803cc8891a82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7edd7f0e44add45f4404263a10d3f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd743493ff505eb652ec24750f54aa60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de99f09fdff479224e46c79a2d2f577315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bfb46be935592f9784b3f5642a4e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80c7623d152caf5a016ffeaabf6c45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e1349f009d0337aed0e2c623f5419318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca688dabbe482df85cdc2cec788206fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf40ecbf68f32d634cb982950ab554320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7106dba232295e5e4004a9858385fff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1d1a5751370c0c695450309cc3217322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b5a8b8efefb6dd81bececd1cd3dc7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf008c2ef4e38401ad0404ef5d207c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831b65a57e129065d5aa6158a63ff87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ee9c1b331e02e395a5a36b90dda3b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9a53ae29426bc9cd4c732d5c9a7f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddf26dda88c9c7f9a2e6f499416bbe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64650c9f8656b4950e0bd365e89469329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fe7f348e4c501c783d46c3cde79ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30499f65927d50c7d7eeda7d791aad4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b099d6bb797adf7575061d8a2da57332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13186d5696109a107b1f92569108a06e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaec850c16745f29bfa5b38c66b43ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc994b88c00affdb0dc46c2f75a82793335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2369092d4245b9c77618cc1b98d4f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83d5cffae8cb7377f501710e4221a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740408e556562da41a52ec2afaa8e1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb7f5c47459e02967b32aaaef9674a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d332d5a93592da9396364453a2d33a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac772b935c1e0148c320894d430312341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fb30456167141b65e0117ea2afcec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c58a337a42097fd5aa39c7616cd37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fe61e11497cb998044d836ae442d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb76ca74a86369ea2efe260fe33f787345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79806655b5b9af2cde1629ebf0304df2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c5614ac4b2f4ababd05e254c1b99d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33b0ef1aea27f559909937d5410f95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535b9f905487c380d2422db78b6f1db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184c20eaf5d0dbffcfc53cd4ff467b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460402d518d92bb098415c1909e8db5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaae5a4d28e31698349cdadfb83ffe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831844f4b7ce167ab5d009b716b40dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76d425cd69e5de4bb3f4d6d1e7e99d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba007c8e656e5dc52a1a8e232145c6bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2ca55d9b27304b60570e429c3adbb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b378ec401005c468cd611d7da2762c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ebfc1d6372619bdbf2913c26a57de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894d55e0bb6c2f5e157313b108df91a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f392cff20ef7f24369c41f7659e4826360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57076423f64c66ee933eae4126ec840f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83890264b5007ac4c003d68652f238f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3ae4a9cdfb5ed40b4b69c7a5bad5d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88ce1623515c7da481339121f2c484364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c100106d140dddd581ed71efb3c2fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ba484754033c322efaa23b2e99dfd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d0ea2f76917f12b13df7680faca32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1ba3ea7402932d1fbcb7a28ebfbb9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5f9858668329679dcdaaf4528bffc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32efb1d872a28a0710d68bcdc1417fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b336a3c682fbf435cbcaee59e8414371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1794d2bb4861e23d2ef30ce415c39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830fbd7037c3c05ad47a32ee8b9a7c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b08ad759f7d27b6e2a43d6a4883973374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2dcb819cfaaa8118120cbf79aaccf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a536e318e4c2317e3cc2f48e5583785376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3929812a53fe32c5ce2abab777b63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6db60492480a5fdd3da7e39689d55b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2c25da6cc44a6905c033c64a88855379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdefde125a1c75df07426e33b6c05df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536b6ee82ea4278345099b7f225176c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079e9176ee86a12a1aa29feb3d259fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902bdd7a7afb54a912136ca1c39b6f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503730fe521fcbad45471a69c3b4a3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146afee436417c6307aa9a4e0dafb65f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb80bca9e2c19ffc106fb9750516d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745450bafaeb591c01c26fb57465ce0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6e58641b97785de944f7cef94cfd4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924831d0d9bd6f0b56ab52591505b42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d954b6dd797832d8d62b0b415d878c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc902b3eb34cb42d979c75daa8ba8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58853e67ae34966ab9d73bdfef74c28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a5164fcf8e1dedae0a75fede5d080393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06199dc70a9861d4ee1626613d7c2018394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb374a575a54a1c58254ef29d7176c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a22c5ab9ea36b64ec486a1612d533396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3871d8eb29b9746362d18e6fffcdc6a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb740344c4bfaed7ba66ceaae4549a1b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28509d8d11c5c693f196d38761ae2d36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7404ae7d9ad10b72799ce21f81b45400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ce66745400ce3f3feaa4bc4e8b455401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf51a8b4081530b06075cefc2cd1f06402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f90979e37de9b22bdab5efcd19c3d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a9df99dc6db099fe31caea6dea28c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25944b933f6e7d928759d118f1ce7e25405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39415cd4fab7b0ba0b14c56cdd87728406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09a76c6a12eb2546168ef18abed2f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9aca46eb6354412d4e2ba1cd120ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e49125d863a12117b256735b3c3183409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787605592d79da7b54eb608caa3e0ccb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe7cf424707fc67f55b1927a03d4f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b8a5b8d6fcf56a05375823502795e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15227955166c9b4920de33f4132b4d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f634f07c996f0a02f4ff1870d249df2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edc7015d18cae07b8fa99f78d956a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d8da8b6573f003c2fb3e29baeaea9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7dc6a1f793f5fb6e5de0de55e1d6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9264c7be5c395542c8f04af552564f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200f1903af2c7e66f6e9c628fa327cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975576055c3a36f818f203e3ccc6cfd0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc7f223a1518a1215ccbd1ee86d5d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe192520056e02f3f60d26ebde8e1c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece429a4ff8330ba45717f8cc353290423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08e0ef70c958b473e6ed272c62967d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3122997a6f10081ff954813af707331425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b793ae18c406819ac3f93efde2bd7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1035278de96a708143517c6e443382427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfb4a8922c1f44f68342d2569ec6e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2c43daeef64addae9ee1e1990a07f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe7f82f01f7eebd0dd04a0a5b0509d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123d1b4c2a0d82028bf6cfc0f91087b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198501ca3cec89883641ef775f090549432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ff4b27c9613e5cee42bdc27a36e88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd983ea1cb70674ab23af9e6d4854a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a2f5acd8b41659d3f0f97aa0e84a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93701099f117a089a8a3cff4829d52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce737cd0f8a4f759450308cee36f6e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179a31c3101c7c596169d9e338511f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d7b3e251911c28b7a8f6b2de09f57439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b64ff0731176f7b12b504ac9ab071440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef83dba28d868a2d7247f77c9c5fe8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f814343165eafb38e2122e956e812442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda481882c9c229a1352afbeffb4c06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7788806081f39e68eeed04239e3c428444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51a052d9104cb68ae46fc72fa4bafa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b3870f9b83e8697ad3a8fc5c2e76d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d793e718cd0bf99aaf3951f227e784447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57602caa4be4e25842e1421f72ebe3df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e52dd3f93a40dc68d36768ce54210449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f030b0b9d49209da40c34b1dadeb1c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aa3c768670f9d0a7a68a0577f1608451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f9c0d8dfb14c4df145a2e87e8664a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec94e4c77a761dfdd45c5c0e2f1c735453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f8d14fcd13609ca2aff15a044fd46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317ac7e60f04d389e8e307886659399455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f83d2ff798aa836eb2c0726eae963456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e60c3f5de7ab195cc585bbbc4a7be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7c328549cebc702ff7a6bd222421e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9ab0fde6c6b146027236754eebf41459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52977693112c0e1223a28d402df57b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068c1b3381b4e31c12ae4597f4addcf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a550f5940b79fe4715df45e580aae4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65671acd22c7bc17fd2acc6ae5b84bc7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdf1d4f12df9a03f68d57bcb95a539464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600391c52f1babaf02dc69c4cf827ff5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a45b1a8729b5299a92430559742e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089db6a43073a14a233722436b53456467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151411b6787b3ce0541ba60bb4be616468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8560041f8876cb9a014e0d4755229469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a1769516a7cfa62296075c2ce41d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620ddf756ebe206f95bc141ef859781471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c85957516f1c53222a8c805f6ebbf7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2068392ad23d90da1f327471d11bc3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35a59daa63c9da18025573da4c6439474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02923888547c78182b0b81f49cdc5f2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5c4473ecb315dafae062673a0bc7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1653c6285af83ca1cd1bd477d4dda03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac61d688413a96ad5dc259a77e12b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8e8f3be044e8aec06e06e740539b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af3b4e2627d4c977127b698127e8cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606063e84b15b4253eb09192c3c1ba4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4f53c949a1d0ee2db4af270af1c80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51abcd0b4850f1271bb4aba565967d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae6d3fd7ff68d670ad3f253e0c05f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2461d6db0ca56b0459cecf360a6d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1fd79f0e7f49fb37a90e56b17762c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c89d71ae2269242856cd35acab214487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe3a3b915d1c0c8a01b021bf0ab71e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae876702c0654c5ee44bc9acb1c12b2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08370b476cf13ea609328875297a37d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bb08e55504743f94912e75b412bf4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2160867076fc36152724cede3c46b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0958244d3a352ca0082922590cd1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37500847ea97bdc0ca9eda5f3db73e8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a72122e157baedfa50e708df60e4c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8c65ca6dfbfb8ae0a28f002a95823496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0ab78db5f2a4b9f5ed02872933911497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ad661ef6aab5b1f6f267cef2d5104498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb31db94eac826bf6a2d3c7edb46ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8b3c724841be3e65dfdc47cbb229e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739e4626885f3110da0067c67c6f05c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a8439d6c27ce25161cc2cda994b51502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11b76c240a6f92710927000e7de036503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c36faca90c32f9edd052260212418504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beb8b0afcb0cf529f396d749cbb80c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291199691aeb811e1e56a90e467d33f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df8d2cd7b7af36510d5cdf1b3d7571507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ea52e01133a34d19d8978055eb314508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158410708969adceefedc9cb4fe9ed2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4bc80aa5acb3277527dd0ff2448c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c1dbe9c8170aa25f3d1a2bdb1cd9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4124f43e9310359d17a780ad2bde17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da16a1221429fcf12ffb7939e43da65513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98bc18ea64b944ee9cb94d05c6be26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db7654075deaa39973757c33bd5ada515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cf3d4bbd2db8463205cf945621dc6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f865bbd98f48162ee5559b8bba8bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34d130037ae22a528e854cccc3c4e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d09856072df219f7fad1b80ea4fe5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba8c3a149d4763bbba39c4e325582d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3df8ac6e473f12a3fbae64182f1244521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636a42e910d1dd197c20798b34264c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0f9cbcf5074789539df4b678e125f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784455c98a33a22dd3c54cb646b29209524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abf2ee0c3a5d5ad694dc32f7847dae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb4decc563c4055d6a5caafa7f34ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b2e08b717a581df9e4b08a0273045527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf7405ac94b05b232d8e43e5ed9ef1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a17f1977c9ad95f4fa2b8e370bd428529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af010f00df76ad31817385c7df2edf32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16d0bd2bde7d339f11e165aa1d0103531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387cc88bb6a9341f1c0f84b297900a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b65cb6a77f506d0e218bea5e1e078533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e93e5e19ae1e1d2f83686d09e7ceb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42117872fafd7168e03f268f63e0fef7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a89105af888cb36ff392306f6bc1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b03bdc16e7e8136d1b4aeecfc0ad9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709cf5707765b73799b12480513b6c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f7be0f7dbc498dad377fb40993fee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba20c8858e94bf640d57be89e4a687b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527b40dd0402db6ed435124da4b392c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242a3d7e7f70333932319594324bb11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc9c4db45b6aee6868b1fdf4fd54c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b123ebf2469f81a927c08aa86376cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a615d225e852864050bb42c6d880a88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afece9a9a96736946fd380299b138b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424b1cf725766eef70724972db00bcf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648b9748f6a645c9d9c9a32d13db0ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564934c64b2b4be0cb8618edb53e1c2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba18c7fc08031912a5ef3350cf65cf8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7b4c6ae35e4b6459cc67ffd4327dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325079736a5bc717945736aef1f886f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6ce197783e98afc220ebd28a4bde3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876817b11be49f603afa21babf44d5fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce26ea88e9271464522ad2c447ba66555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5099b0675304d10a94065135eeb3cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283651d000b93ca22590c0d3888bf95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90ada4c307fda8f034bf66f3c8b1a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3b3b12d1c3fb548d240cca5cf7691559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cb3baa29c5c11ea48685f59d0f858560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb7d13dbdc5cb79ca543318d423644561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeaa7898f8305959e0ce7deb7de6c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba8f047b834b7f7d71e8bc343aef41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720c5e8166489fafcd396cf31e4851a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee333c5ef4adf1f5f1009e1c4fd379e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991794e28b5b983e91ba138b47ddd62e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d836234859f46474b57c857013ca043567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e5be422279c290d52c79ab413d825568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca9c43e14c35ef1a3f4ad2fe7f5f92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485424dbffca289f86b63e7e9392efcc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6afdfcd497820c4dc2c8c756ed62c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb9c8910ce0cf1cdce9c864dca7c1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb367fb351c9e4e46b1923cd8a0204ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713041d9344a39b87adffc6a9144f7d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff81bff26c9ba7dc793816ac579382575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cbfa9134dde2a3759c85c7797f951576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e3076759295f0bc9df09316b44ba3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ca8cc369b294ddabff8edaca459ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356350b0b2a144eddada94552992848579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875bd6e861a2c67ca23d3491d252a3c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f65b9e26077c6597360ed008884bcb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393269935043e41ae1e341229b0dec76582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6d889ec5c44da163b87da282ed5a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f558094e1db82b78c27a813fb41354584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d106791c1464e87bf25567eaf3e5f80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10f502c369c9315351016616ac15ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad618ffe613b6032dcc31f9416dda5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ab445306d836315ea061e3d1a7849588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c1f6a818adb2f1018baad1b3a0c16589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dec9a6536e6d5801e92d82d4b85558590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082754d8d4a83695e1de343a81b5219591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a20e74556a5f68e36d0927d700363592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef21dd81e1a17e41cb6348400aca8bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e801a9a74f71d6e9a54f55b0d83f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5665e789d13e7810d4a879492180da2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22136bbc20a64dd470c1b142e3d53b46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87b47a6c5569d77e41fc31713ff6ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b027d6ee290bd424d2cbe9619aa82bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f144528a71b1ef017c6846546c3df5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997899cee8c5dc1d084338eaab8fe35f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c737008d8c4741647d5a33db488fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b03cef57a653c31ecaa7df609c50d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996c836d6ece3fe058f323aafda44b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824072731921ad31b97b103abf3ff10c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fa267ae884650b75c78b73acccc85605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770a4e07a436a471ab96cc1179dc6be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff5f127b6bc0cafcfeb13efcc3c1ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4b367ae9fcd5e07c197b22e9deba9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8466bdf08398915b67d1d7fb6adaac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b6c0614aa8b0778f1b2398ee7457e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54357b0236b635a8a9275a4858581c61611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deab9f5032d2a44068d734762e8bff6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8211ae44ddc7da201d0303b9da28a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d3ab7e04c578e2d24e625d4740b28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe6bf2e9ab509ac821eb28395467b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c61a25d3b33a6701f5448df7f47da616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dff5dec08ab62c5aa8049f43a92b74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f61b962844cbf92d3f02679e4b8f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10301f5a8a35d6944f5aff01a628abd9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71ee8ce008dde5b568d79c4cae0677620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181e775ce9c59453536f2db6b3d524e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216955222dd91a6fe0deed160d40b712622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b72a15413aed5bf347175f90226c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433055254d48b853b19cf5e028da011624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c9b4add9841fe1fb73b7dd9218a08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45081ffa56aa38067f2c92d7527e6d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266a571073ac39b7b805e69dcc58daa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3d738a358e28b3f55c1da8d988149628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5dee93834fa24603fea6f920ceeda629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d84d7f4b68bc7547bd32c0176cbdb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b5b76b7539ee94419c87cc14da45e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdca40c3c292217f2f32646c4a487c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7397b358e72c165a8a2eca0a7a815e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe550cfc24ea2eb01d5a8c64274e5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4ef1a3bddd7a5076169912684a9cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b35b29992d8e935dcf4c2bd608131f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea38e3ff86376f92354553fb5c67200637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a21864d4270eb03fef6cf5a2001c78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd741dcc48a5671bb042b4d2cc615b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294349c47db21501f93489a9f2c2019640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e5db2b1c9e164a3f4db5b2122f4c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fddf8dd4c5e13c842d0d0d11e8b0c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1859e56dc5bfdd0a55d82e8a8a79ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd409bb84391f5c89f01a2995ca65936644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22ea6edc5a3156fd733bf0f25dfeb3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347a4e0c7d6279de1980ad7b70beb2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ac28a269fa236288959db6dbff31e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce6e6009e9ab0beb38afea3e7f2006648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344f905bba16f63536c310b1e019795649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da109d2ffadc6501591592c76ca8bcbd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd490d8e27426be1b497be0462054a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e738109c08f06e706ba931c7a33c45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea19410534d687811f409d920305ede653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fce27b8ab3fba98167d89eb2a7981d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09b5a9017df2b109daca2b2fad7cd0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c374d5c58235512b148d26005b55cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ab177ca008aeb5b982b0e189a674a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ce6c8f56aa5b8e066fd47e1c95fbe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaebc8f22683bf12fd0d67ad2450048659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc154d2275b5f74e3c7f9dff6c7812660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8673aa1e601b18b6e9ae6b4ff8faf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c749120dbbf36028c9e0bf7b006c19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555b4f95fecd941d256d266fa1c2e0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec5e527d2a006ab100eddfbd6a21d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c084648337587ae5a206f54d6eadb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7cbbac670bb1a2a19cf6b8181c6a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44713acc713efac9780fe471507e4866667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e184e1770763e4b90d6d932bf0a6bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626dd51e96948ffd5fe1104410c9c54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116cba836f51007d109edde1bcae3e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc6d17130c881cad274202046e1bc3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08828d417156502eaaed744db6949f24672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648529d01af99797e97980fca3916ad6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8902d04550f8b69b26048629ec8e091674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332136696fe1a3f08d1534a2363107b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa063878252c1b641a0ff5e889b73c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a5123e0f1a451a4a28e9fdfc73b76677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0447379694367eef1f5ed1cfa14c81678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd367660645ede0a919500584f0ab60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd662922d0b9817e8deb43300d30a50b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee999b1b3e0420090ea4dc1a158e6d07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454b850b8aa6339dbf4b082610dca31682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44c4ab9784d1b47ad82931d56fe8ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6b25d6519557475ec797b96573c5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bba9e947f05276c08d3ee41fc4aeb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974ecd80fecd9ad5763685d67d4f4c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e79e8c227c7ead4effc301a1232ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4db8eb01264b355bae112a7b37f51688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19bd8afa5a862b4ee703d3862feede689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b00c2ed7a718b02f927a0c1b0e76f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e3f14906051d9ae9fe5042077dd44691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11409916e60784d7f7175542c861940b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18718a69566c7b3d384741fe0247b7b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152e0c2b7a8935a31f273eed412f467694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa51097bd7ad59a70539a3660e2e4c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a1bcf161618823a4f06ba233b10ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2beb8cc0fd37bbace1843bf5dc48c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d047d0a4e16310bfc9d4da27dc45563698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f6d223e083fff5559356c6878c98b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0795574dd11f252623ce69080f05751700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed2d963ff51e6b8f868ce2f1b76f2c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7db617b828265d98d08d54358ab4bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388713a1b9d326d4b7ad05c927d5d5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85535a33ce14741090aeda01be912c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f4821cac7105587d53ddbd0dafab6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75f7641d5d34cea77d2de807442d37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40823fdce763559a20b0b78ea33938707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b32981eb3aa5d28be75dc07cf17db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d47c1a767750a4b24f4d442044e99c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb6905efd5e0f0e15b2626771141d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f1f73eeb546efde294fa62262d61a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a6f994ad04ed24ac6af372b6f606f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9809b7ce6a2f5edd284f02ee9a892713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa06ae04c119446ac7f9020900d81c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791eecb087ff2016325a429b6ae4b9c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81180a3f8eb3641394563fda0c77404716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb445e3c72799764d627ef66663a78c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e761872431a8f1b3b7602d58bae57718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fef2c088b905b51d79bd5c3f2517b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194e8dee189a1fdc53c41e69caf82d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86db059c7134dc7e2d295ec70d7448d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe254b952f9fc4fe16a04142a3bab426722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa5935e3585809f28a05614cf45898723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48726ace582cededd9dd449531bc97c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40ba0d864befce3c59659b75352250725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb143e73c58febc7663aea45781e3da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fecb5d06edf277abeb47d32081ce7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f401f26d6cd1e7a5f16098e13b804728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df40b6ac28decbc2c10401abe16288d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e3efe297d02db20e108dc69ab5ef4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd3ac2cdd8bd9db3f638c2f0feddb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a909802fb85230bb84239ec17476cb6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dec26dbc04e7b416caf3ffe0b98ccb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c85de23e0c0806410b5f710ab97f22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2f03536834aa7672520fcaba8fd70735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d17ba8206e81e3755ca5262f25599736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05495004a00665c860336970c9d93dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc117dd84c0170557e075b40ec5e7c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3fc3f55aaebfec1c2303ac985e977739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a757261d0856e7a3643996b87e699f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5ee102017f9487d140f3994b60f8d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f745ed9e3790079c81bbd0247ed38c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfa37001f64ae56dd9b61f90ceb065743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97014995241dacb85b1e82a28434b30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b23687e8407ccff84d71dfed67cc81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17270b7361a184a0d14b5c088010717e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088cfca9c2903f1c2e2ce45abacdfcf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5b283edb6ecf7d361584ec100bb06748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8dba3d3de9cf7c1b14be3943b38e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68cf3a7aa2c2e3495ae495c89bb7f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071097222f5587f5ca2463b338d54c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f12e08e60621f16d668ef36b7da05752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67b9ea273c6667008d630840d4078a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd1c77767f4e36f0e9f3716f026613754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c5dd7e6ec67efb0858a6e76b9bcc3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f4ddf69ea8e9d3bab352ce610b9dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91df5acb1fae7dea535243c9d61a65757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daeeb6ee0f8ca29cfa270646717d77758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c6b7fd0d4efdbb0c1a32d16ea3553759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>