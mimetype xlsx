--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d05e70240bf87ef372306d962590c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e6f12d49f0c242fa6a02cb74471392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929f5f1552931450a6053318facf5fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea689e219bd7447d38058bb26768b944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac90b005a135b5bc0e8f125b93e82a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7714766bb507f32cecc7b8ff024cc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b4318b68ed9d321d4da7800abca487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c44007b92b6e6097702237926145f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d5f27bf02e93b794148ebfb9f17849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ed72da001afbcf930c429714617c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de7ceee5a4dee71aa1c37d733e0e1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27534b5dbb660463865ca7caa7e132f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408c67bd2ccc9aba9c0b13069ae845913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b12e6fc9e2576e054a84e1906febd114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9bccea86e7f25d2895538e56ba98b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7169a5fd14b01f96bbf89f7e1838f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94545ad6261bcc024cb6020ddf95b9b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16c44bcad03ad425319d7878872c2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae1c8534025e60ea20b3c6a3cc49cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bafd950b01c0e7ee59661f70bce71920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a217429cb77f9861261fce2e6bd2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd84402d7c164c3e11d73dc8298ce422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e26104abee5b9761ed71c71ea319eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c172e0188472e420d4e0a93f44a0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262742784f1a0f7235391aefdee1b6d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a2f21b32511a9d4d0a851305acddc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af2de46a0711f3cd0ee6af5d35d88527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4165f13a3ba20bc667178336084cb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb7412a1b60378753703cf3be3756c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65aec24e9adcd244e6702fabe22648430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd751ab23bd2407a7cb9572781160a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0ebd415009e4078aed0fd3e04f03f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1840756ac2e54c4e81c893bfbf85b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358987201ead769b9affd309e03606d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fdc037156ac879c4642689b460c9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b945db66af2a5be03579297ca676d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906e2814c9e9efc0466b131060279bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315aebe4db1f5c62b6290a26849318e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01942cd8241cf18b689bf6963858075739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77311def82d4ae9078e3c236ce5e098f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce47d6e3bb635a5a9de762448c8e9cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e5b55a16b8f642a45711bc392729842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadffe416f0c8d1d68266b8b9afa0a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6a3a8a840c85c0806d0f6e99844c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3765741ce7b032a1009a9c50c499eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068236a967e8e403f122edc9b01aea846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f29548863815a52a4c18012d03d2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b35cc8a69c642a2814c5d97f1aec048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b55397ac9569fb2fac24b158d7d6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6eb8676ffc4d6dbaa6132cf62ae7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69120821056de89ac48e683c3e905551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773aab1cb2417c6056090d19089a27152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e90a3d67f7c371fc0b27409097db153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908f420dc7fa36cdb0572ac57bac84d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccc098492626b8575d6e2ff0a7b66755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e71f715569183a04f6e305362944c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01172b366fbe1eddc4286fcf4bc18957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af62d1b413ebd96f2534aaa3a3a375f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cdffc9483389e1befe5a2ff37cc9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c161b7638b8ce6bc0dc083398f631d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f621ba24162722f2a14348c0d2e48de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9248aa23f244e62db56248a87a15b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b657e28c9889d063a5d2c9ff39639363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e92134df6306ccb79008e82a8b68164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1011984abb0d145a0a21ba29832fc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d371f778ba262ec9102516ea480da3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c92a9c7667fe460854d391c397b3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3193f768e69b781c4630cd2f5118a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b35665545a6357faf73a782921bfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571f9fa657be9bec078002dde44addb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb441c9980aa846e25c764a3fd203171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3503e40d0152027b238be40f9d8c38072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73d04c4e1fb0efe0afd5021bfd36f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb2316e7a709b2eaac4b0965284a3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39979897ce84ec6764e80ed315c7068575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900b49c143c04aeab4c3a140c25ca7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2928dd7929ad064e7ea152bef46a69677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552501ce735f41bb6b3db987e7d087b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cc1e8ad0f126b756977b544132d3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7664d1ccfe2608f37b8d448c8b5ace80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814f3d6ac42a74296593da346c80a5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669506fba4a27d433cfa25684bb395682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb0dd38f03478ba9b6531a6af480bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c758f5497543dd23941f064bea0963e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa6eb615403b74ff0921239ee0a61c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bd80b26787fa2c6f47fdeb21864cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a27b61e6d8818ea36264fab9005c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0b09d790e0468effb2fefd4a9ebd988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dc43bbeb72dd7c5faddb221c8de0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8694c35736d0e21ea8bdb1ac408d6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996a0c54c405b4f21b14b0433b513fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7135cb0dfd1e6801d5797a3923263392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e050ca21eca8fb4f73bbed2a6f0c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e9235aaad944892088537fe5fc73f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2c90ee68fda29f21ba070a38be1b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dff05e08dc84c27eb2d5a6e9fe53a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73221cde777fa13b6158dc0ad89a54097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76c3cb4400db082a4aa62bcc142e3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bddcd312f7f8cd5998eb258bd3603699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601c4b209179f92570c5da08620db5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcf4c29b73ff391ca9f963601cdfcf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4fd4ed7c5da1f2e6cbfa107332d3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287cdb4fbdf0a229b7873d5b0daf6e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c3da384b4ba3f726f9314729ae001104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cf15291e6a21c7d110f504946b590105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb2ec9a88c931e162fbeacfe2c8d10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2b56eb9324b855d3fca9fc5213e00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a9a1be7e8c8b0be7ede4b893b1f2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d49fe7335a47e7e731b00706a20f50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325982ef7663920fd4f33d7d7b781344110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02628f40f9dac476d6e3b34a524bd3a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f17f2127a5eedc11d3ddcc8d1e010112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10496683c5f2f1a4fc19f40ad290c22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fccc180dadca16c81cb074c7a97b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5315a437a15ee087fa3424f63fad4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5b690df9f3facac7d826bc8bd7750116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af074b51b0cf70a0ed704beaa516644f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5b571ab993ce86cce79abb33ec9da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104b55f8dbbbd45b7493d4f84524ba7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a125ac682a089d57231fc426faf32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530599d2607180cb2a468daf2985aef1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0621a88f1312798742afbc6970c43c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4b7e030bb6316d9adcd5ebd4da3f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2623bfa96d5ef26631ce3bf44147776124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9917068c780717ea1609c56414c993c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc785ba9da05b5d59195248f3617b167126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e09f11de3dcb7db7a4d4167ef2f2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8763ce6d1f43bc4a18602e7669f7335128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59499e329c792aa44980c3ebd72ba68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec62e7a4bb7a1baaf7620a3a85299c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fc7032d747306b1d221f3aefc431d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaa564580b6d936687919944fba495132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05982dffb5eec8dbeeed242dc14c89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41f675bd389230d1bb1715c684dcac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb61831b607092db3dc69e204a4c5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072569dcb50a876c2e08b52ae5cde973136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b69366dcedeef04b481f74e1ebed9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6f43673ccb4a0886ece29b933fffa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57e9b1e8679c1352cb955b2301f503139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49924a839893aa7817e1cc13e87f2ca0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3e0d8524ac9899f2770bd7cf42712141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e88714ebc39bdd463f18f6b519f53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96a36fc9731f12f6e4cdf6931bfe6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6f861529ab255ca3b51357b906bd5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf74dee296733b77c69eb55c48135ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51634d054b329e01037c935c501dbe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0cb69127a88e82d3faaee0e2e6698147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0cd1da8320652b768a48bf9282939148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c0e1f4e43779c58ded39a61c9e237149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480e2933e7695fed67265ffdec7cbef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ba1e132ea2204cc353bd2f6e15f27151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d7283d1ac92a2b099f23a2af559a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebaf416b443cb8e81cf2562e632d9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3280601eb167485e590c958f2ab941154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b982ddbb71bc0776fb8e1a000ed7893155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adad924b1a0d594027e7e24f08e70ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcff69202c4d4320f04fc3becede2cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26426884f5fc5bb0c400aa08e9cc83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd9b0e647ad0bb3077eccfa948ca48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1c82bb9f28b694521e26d9b96dc7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600a8fa7cb3b1bc38d16b5f3081d51a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1ae9e1fd880be74b76c7773b0c982162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1ae2d80cefae0e1ca21a71fe7f972163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3b83b121a85709c412ea1111799c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b1bd0b9f841c428f8328eedc49aa1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49415423f88fc3d3a93e244abe0cc268166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50b3321d3d5b632ca169d85d28f1cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0a0853483d3d859eb86b04e869e1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c340c7a1e372ebf254c2311a1dd1ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508aca610d64f132a98ae66f1a4b0ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c94ed0637997df4ca0f38e7f17e550171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cb0c3509f0ed0011390730830d6aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeed2082c0a25a19ee0adc20dd1afc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e8a76350afb3e217cc0ba68e6abe2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce744b9280d450a002222d0611b722c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec386b24d6092d3bbd0f63146da134176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a5be773d9185ed69929b5724f1dba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf2ed7129f2e35dd6ebd8afc6c6d1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7e0232ae2481cc22657169b045b04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6896615e9fee2b6b3c417f62cb505b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55f300d2e80a13119d5bd6d61ec2bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4330ad52642130b1aaffd733bb738182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378e3f5c29055348ab1319e335e8668183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92efe97617c92ea2260633e172f1f04184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0009902dff089f86e6443a46beeba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98c2a2ec8a5550db4bc40810aeee83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359822bd24afcc7681d64ef8d2634ba7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b499d9649d4b0f1e4497bb34f72702188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84bd39447c95166bd8eddb3cf58db2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78ad7c29e3893c6ee2a170bfd1b3d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5c93999d54d857377bc2d80ea114e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c655c20aed727e2ebb5bc406f4f553192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bab14e494b55265219f0156e1925b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c8a842a10eaf4212892338ca77827194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29d80267ec018357a1b7b03bf9ed65195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239f7c312705084f5b2a338c8cba83f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e4870f8d1d4633e6ee578897bcc2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e1389ad971be6cfed7ee3d840b2cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26dfdae3269386178e9aa77fe80f9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897ea75f50c3db01aa9faf97217b35b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008651da523d61cd8570e8d442312fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa1e479f94ce24e0cd6c28f145ee9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d3d5c59289561a37cff682e4fe2e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed97d67dfdea11bfdc3d9a4de646517204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d99363ccf7ad9699651698de726dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef37f9673af13e8c3bfada2452a1dba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb059f38a7955e4adf33c377428b57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07497621d75382164809d5bf99941e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d286b2d129b7f1d523c97e31f472c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3f040ab7c243749ee24a944e5a573210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97458a2518dca7dcdadff1855d8a615211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4277625346fccd3735c48b969b2d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dff0e593b90144c2d22ca5b3018052213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ffe50c9cc6fb4bd2999c10b7c967214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e44ed1a027560d512355779a49777a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1b5da8fe2d54792366aab9327625f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95156b16eeb6b0c661c45a3ffc36f999217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ee4e90324f0d66889b2fe54f61f89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f3a61dcfdab4187bf85fdbfc52430219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c746a3f2cd585fcebbfa515d664aff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b9f15a2417f3b4fe767eedc0194fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b250d8a4082482f3376e74f07a0dcf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4226e6f5c57d4227cc584d919e7d55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072989b76e511cfe327f3f86e23229e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c6d1dd54f656e2cdda5db06e72fc6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a82e8d96c217fada123584a3a39892226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ebec312a8c0278a64084a956b237e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60311a701c1353c27716fe0588c4560f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a49a2caa4741872b16f93e08799b91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c955d48a88b1852d92cf75dc6ad1fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74c660d5953546d8dff1bbc69c684e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782d400e2b1880a9564b08891cba367232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4babb492acff1f7b308f0c5adf545d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1ff949829ee98513c63938542132a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02628899cbd5523b0bb616bffaddde0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf2dcd64dfc5082f8050230b996f3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce23981b743a5106ba0ca44ef3f3c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333b99b56ec699075297623748dbc0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce4b1b053be4a39850862be34cb283239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c9bf61de4de331472d1083f382336240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4bf5f888198aa0137c449b33991a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a681a327df062012816e578f40eee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e527e2f2a3d378c67ea96cec7c089f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13341e5ae3fe4de44f5bff931d89b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887af28a914d3c8e0130e9d340a4daba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518436839210906a76111e05f7ff6910246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3d3ae1b30bc2103052dfb173e5db3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf726a5c48fca29101c62b7e445fa0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eda453c20b4536bc7f45c72cd94000249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d72493e984e643ffb0b819238d2c84250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9666b7ca85cff0e3e50cf8c6d62fff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77f9479b027ecf66d7bc5f6ee27522252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610baacc8b0050769ee95a814fcb2d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439675096265de28adfcf0ad9672105254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acd8274528d2c48729b7803dd37121255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e882a4c05699c659740bb3885f1bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bed446fd1d8378c1e023933b28aab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dee871626357f2dbf2690d15d16de0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b430c74b2a2eb0950f617923c0bac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8456ea8e2419fc445f490f7583336260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996df802c35de8ad29e538122c49228261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3208444a051082cd7ddfd742f00492e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2b35324d2825db1fc34dfe9340a91263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475a4de3fd562cfe7be4afb5912d955264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cd27db50e5797c1bc6e0162aff7ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be4e450d87140b18657ccfb9fac796266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbded6cccfa2e66b73005d95580560267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03636a7d1e93f2018da27c318e042e1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1e485fb1c73fd9bd725a05b92ee31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f4f9850dbaa971e23de469c17c11c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38166647f4dbca76d568e2841ee9bf82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dad18220537bf14492a7acb5a9ad3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a3df7bd3145dfc14bc28b67ccc0f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ea5868f030d2e1340707aa1c1822c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208ee5a27d370b9b667b1a1ce60cfe3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b758ee75fc4e6536792a04522d3827e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b468fdea63c864ddd4371add062a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888dbc53f2b85078607709738cf7659278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fab885686ebe744377cbd6de8b4b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5131252cb4662f34b319e3288a8b36f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ad35fd87ba49af4ed5cd7ae10381e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bc51e2e47719ad9656bdb3a4ba893282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97063336b8888be15eafd711c63faf05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63a4981a8b8f8c062a2be2657fb253284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730869d0934b27e07064e26d6dfa3b24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cad8c1ebd1b38bee7f33b4138a525286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48d02773cc349ecae5c4996c216b83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452352fa1e5a83b77fe135ddc7115a6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed85d8c8a932e832e75720546f2a483289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a72edc86fa23b787f8dcaca4b6ba0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a30042dd1d76078631281b2916090291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b1ca03b40e24294eeb9adb2841efa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab406325ed743b0f11828e2d231324293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fd25c023bb67cc64ab89c098c02cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f9fe0b765d28ba106cd77ec84ce67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a247ca86a25e0be9eeec16f9be8015f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8725a65499f3e008a8c28aeab65e71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d0f35edc15e4685a7fa53d911cec0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46cc926634bc27edd8af81031bda2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15593fcbdb08aa63566ee51c4d239a5f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cd1fc3c3ba3a0dbcdc75a4a890a36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe4f8fabe68b84efc6de32758cea60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20046f071616476bb5124f6c601043f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667bee2036e077dfa855d6d1c0bfecc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4e1afeb6d899645f3d36c95346458305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ebc56ec3be9a99b8d1b10cf2af107306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806485ef8bb36ef9ba44cdbfe44bc84307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02563effd4ca00f920ae91a0c46217308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce433dd424aec6a03d419f452e8b07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d81adc648a3a8c57841e4386627684310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118b332dcae94f77296597c2133fca7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b42c2f265f86eb67d456a8406ee8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d50724f0647abffe66fe4e55c87184313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40564fa5f8662ea06271290e6f98bde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af01903564036431b84b7ddb495a5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88500e8ba02c58df0a607ba2638420316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b41ec604e3f57798b09f0c06fdba4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0486afb8da404204feb117f405b26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7178de391dcae8631823650400d4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b07c3263e42013287b8486e3ca7096320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092a1a4cb69820812b3b93a56f2e7de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a90f65c6768b964bf1929355c2eb47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73937c8815362d22fda0ba055a391d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601c753ced41ad9f5e2eed03a1e6772324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f6769812d8d82934c4348b287823d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b3dafca546acbe2424c07ec7622d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ce0d61e300fa1d95111fd17d1b7a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf3136e76a027c400e639925a55cdb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45568dd1b77fb38ab37b2e912682530d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faffb722eb68bb27fbc79ae243ed14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17644880a3c66eb119702c3781e2eaa8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04af754853cb17c95f9db5f144cbd96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa265162076fdc4ca24e77670412e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f814f0f464df6cdb397ebcd281932334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2aa5990a772c59e18ff1115ea30dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d161f173f5e405c3ce3d4475684af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2ab116884a138079ea4de95be8b58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceeb7f2a3927c5b04493d9303bae0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546523161fc2b3e96f2439337b06e6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2527b24986f330c282d75e9a788129340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c259c4b9346dd843c8b5256887fe9f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5807a7791e710c410faa611dded1a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba53259c04fbe1914fe62b88c39293343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002a513f12afc6dc209495f0ff60c68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ac8f948877db62377f6993f4680c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb76d46d927ebbc78338fe0396dc2c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baff1d9ee759094ab3d1db6e20fc5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f29ae33058a375ee8d966b8cc6b6cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646924ddde3de4c807d1eab7e87475b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b5cfbc886649ce7f9d0a35c10f0e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1d9ba4d9581c20348935214e0a18c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b3d1dad3f63c2ccecaffd8d3b93ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca762143191b91d4dd04b4d67384e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e594a96c2d93e41137566f26685fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e767413400fac736c41632307abf4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1aa68b1fcde56d8e347ad0b2c7570356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169898412efe568b52bc05959f4fe3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5005395033ab331730011f98b0ba7f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1699b3f785deb2562ca1e7038076a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301f78027eefe26e5bfcb2420f2ed77360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c639b6fbc592399589c2e32f1e3e305361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ff3fef03ecb29eb8ed86d3425af3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238c53aeb7887b1d4066f737b741290363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa439d7e6bd781d326a9b2230e3287364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57487ee2565301ea0d10c662f1369dc3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5bd279d079a86634c5b23bfcd0fb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19152e4a9c543b744f6b6698957cca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d3867dbce3fd7aeaafb5cf8bbdc8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba78b5ba8ae4295cffb13a15fe3771369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6a2a15a456718dbf2e3b88ce30152370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215d7246556c1e9ccfc73cdbc61df50371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee015af944672d043e1ce7d1414078372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa88ea5184ce022e440c7efcd298cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef6aedd081713d3f39e6cefe3a7527374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f935f0eaf2f6c46cac457e106860380375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace58756f6a360172d6f2cbd324366a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff16d9cb2c82c962bc4c7b74506f2c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa6899f38f2e982f926ee57e56afa1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223aad99bb896d254adea7028ee8c79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8835a2e1ca3a5b395614b54d2a7cd0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d1c3cf9acb4624c9813a2b6b69dd4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3684a3aad9f8a72ba15e50bae651d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722189ccddec1f7aca9b2c8460c7955383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e2c1319139c0e33ddd80447f931ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803bf4086df9101d2aaa8d4c2484425385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba9f3dba8e8cd88344f65c956839ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048d5a88e8c7193f8bb5b56bbf11013387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f19dffb0878511489d133ff9339f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3955cad3450d2ba2ddddb48c4a61e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb543f261a60fab99fee6d9efbe392390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ad5f78c329d9476caf5241897e145391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e16eec3e2468834324613796813af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746751c35afc597899ed177a4d683f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e354de291b5fccc55fb68ded442a58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850df257f5eff74c29e6b7d39fb3c4aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245a48283bb70969fb6149c270997f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878510a0f835594a800c801c3dd1d2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa902ac0a0a867376ec34827c7ad7163398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e7f7504995e541854ae86bc9aadbf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1e4cad2d0b59607fe5f4da1b4eca6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5867363ac84e5fd70c41d76944f263401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15449d82144360444ffb6968ebb6c316402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6930f64a8d1b72515e2524e11ab5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204bf9709346285dfb9972249f1dfaa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdddd08814a939c40a94274e159801405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641563bc8c1cdd654d76c58c8409aa70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff915c184f16c686ef055f7170b36ee1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe63156c4ea7ee4ffdbe344aa592e2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a73cff9b3b2ac39ba452b3868d884e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655af036e47a076aec5f4ea8d94dc40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84abb5288a7ccd7bab800b553b5852411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f86cd62b06607ea9580e607d6b7dff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621994a3eb5f76bb027f00b7c3e340ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892fed1bb374787a0b4ad22e2ec2944414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf745a38378b65ce8620c08be1b8b0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51938d049880a7172512867b598f9b0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c10f1f3274867b76660612f7d82335417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c795f5a0d121768a63105a3192470a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0bd35d55d51cfdb6f6bdd16d5e8ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f1e388a9b39a0aa37adc5c4cbf9da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211cfd2fa74a5f653e73428849eef2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16f862478bd6b4ec32a42072e0546b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d2bc86cfbf93d7f646f277002e131423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b84581aa97d6369df9ada5d65b9bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc65457c6db3aa95c4f50468a83524425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d3c6c1e0e1a079942bbadfab3fe65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5310b6ed6688437fe850e05449219427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdad67ccc89b5c6888cfe2488653a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53f8c29ddb31a461d7f9b3b6bc80df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddf9a5d9b11ea899a84badcf4afc2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f660430e2d4c682fb1f9e223391b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065676763142f1f95c443c4f7b5b8c75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21df293f7e7648b68ae48d80750003433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd76e96eefca33e4b716bf0ce24039434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e37bdf136d9d78758c36b0e29a1da0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef26f99e8c50cbf326138ba05d097d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cc042bb55801fc1e9f0ab54697918437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce81383a3a1709c6d5534bfc1f3b57438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd71f5ad91c3806057b92d21bcc65d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63232a736859969e32b405e07b8ebd0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c7ef616e7c452d24e3f1324e568ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b52f96cebc820c0ffe0ef8b93f77c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802187a15664433bbab949ef16eef36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcb210378d6458d95a19385a11326d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec979bc420e3a3a1e95edbe5b50fb04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011ac3b209585bdc99ef3875c49210f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cdddbe86c966470f4498eb297aafc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c63898928e88b9fa993ed748dab0c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526c3544a3e4bfb28ec335dc011207b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c154d0aa900fb75d2b5a97ff12b19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962d561b2bd23b8f298b426eaf70c65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cb991d2585c8f0f0f86fd08b9f2df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fc6ee73fe04b674f09416059432b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8361413ce60f7c3492cd747c90e99454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbe4ef6a320e3970c7742978440432455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133f713f52a86d691fbf1c40169a586456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d909e394138469debfb40e6f2cee11457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27f1aef3d993cb5546e10e7cf7b459458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131fe6d4bc738a40014f0a88a7e7dea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4892d4f9f77aa9db2a1adf06c66941460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f1649ba885cd724e2803e51ea2392461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04057fdda43c16e785ca877851955f6c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f322c03d021f856fb8300f8c27c680463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238d67c1e727152809966c910f3247d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94515728ea69fdf3f4611a51c00be8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3cc9ce2d508e4a2357931b2325799466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f25cb64d96b98177e5f6d5678f62c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4afc4c3b8ce429cb3562a385dd5f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f742ac8286a9f0676cbeb28716e6f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418830cb563d8a5ac3d6611102c00971470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bb4f6c3176742c74dfba89aed6058471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7dbef1c55ac5486cc08141e7c78f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8e7b8d909e5cf273ce3566df5c2a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d10bd513773d2975dfb1f860504730474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d926321ed3079aa2190a475594eb02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813201b0d0175028fdd0d0c54f08924476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb5dc9d946fcd0df7fcd0cd27497cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc41c120b8d45b72591f79d8cdfc18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331660e2c105e66cc6ca279db7120aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd07b7471a889c2e1cf6f5abacf3726480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b81bfc50f17d8cdda21f7e093d81a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991654289302404cbb83479f88e3d566482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b7f6f7ca1cbb1e102d207800cbe54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b073d6d8b8fe6800bef4d823211c73d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5bf0bcaeff4ce0f5f4751eda9f7dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376b0990f578af3ca65f0517161e667486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e747a3003c09d05900dc4c5fdee5b3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e2ee637b8cc026f3372b464c49fa8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bff9ab4ed97e0455f0531f77aec5ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb905e74a8e9316f19b0c5ef45721b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54915d47121b661e012ce00199935a7b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913002e0135efd059f75e40bbe6c85b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142da65580daf1fa2839f518b2463ce1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209165422acc7ee64515147e4c705d74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6721d89012e1bfc070ac4ca29d816495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ec7dad7ec76a0822babb0f2747424496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5960f0a095d5128dac85310a0592aec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70fe5e9570afeec8796fb2ed65b887498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77852d047d9e6f4d7a52f7d678a01d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06b92e1e3212d71323b4119a599c8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f086cf97daff7c2abbbacddec293aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac73ca85aedd7abd2543922717403f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7696553f19835ef9e491701d0c274503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669808f7be1441a2130ee13f0cc9484504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552fe8b60400ee0bf234b2899afd912505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7c96f16cfe301e13e5c8b3714ca8f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f179224e668ab053a6eab480e5c26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718af08a710e496bb78379fcd7ce375508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fbeff1e24065b808e6ee525f8db16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0860e271f0152e9b617ab63eb5151db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed2a68f5a791717b69e46de5158189511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a8e8b292d0ee41f5314f41c5d30c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fdf9c96ea77f93af7f1f8fc6f87f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f431ff0be827a7dc5b83fc69538cc7f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6476e3381986a8098ad3abb62ebf9f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81932cb07aa3366b76c6d0f87f560f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9591c66e89da397bac40e5e722c8221517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731719ff11b2616d013dd7b081481dd4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649b1441d174909a09e92bc8097c410519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e500e2a0fc59f78c5467dd164bb8339520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925a634e099f36e2b3785461480004a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2a5de730e844cfb0db4ccb0b820be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf91bf8d51b4a6c20b60d42f4579bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321f0947ba096c36770ffbdba3bf847524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf401f3cd827e5d0f5a421a0f8cd30d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18381469411b59229d08b2d51d904b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560a40968f7c32b53aad4873f6e0b03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c45d183da450efd91dcd7647ead8df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742d580b2539f718759ddb6679877f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30f0fae5a9c0b59f97bade5f44697e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d9ed2f709ee2e8b934c0b80b5808b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6bf928d6c464a43ba08eb7091bbbe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45dc6e89a181de2c609a35d344053b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e816bd873b1e3cb825eaff02281e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392086dd13a15648be7c9a41ecd6285a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2404013771962b616801cf1f46c6b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830655b9d3797f6d6c8fb3ba730e14f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0d0a7af104547527222b9819fe983538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e98561c46a9678aa68cf6263250e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4de98aac5a43aa5d35645d72d2167540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bb6e3673fb45968fee5cb9f7769f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c87afb353beb5c43ffa942775a4131542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7432e675b29f9e0311b3bc6e566bd7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0855fcabefc552bba1ae29d5f8832f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b668427921d1915cd1daec287b9bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3859975ac5cb196e5e253525974a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ebfedc68b0261b784744c98ad659f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5c390bc449ad65a2943b679c2d247548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc027259a5d0e60e6a0bbdf65bd03ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21042e589c8cd910d5621c6091ecdb83550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f68d044670b63d8adc40babf35a1ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a6f3f4696532f9b6400b85a322e1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81829e97f3538cf2a998863c0ac027553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c7452a71c5383345b0f97857ade7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce10bc33024eef61e0b19c52715759555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102c53ea19771dfb20a125673a77cee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313701c30fb2e461851359d5e44e58d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c38cea6299f590d032fea6d5e075b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696debcc4a86bb05335e862f4ac0c65559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b8c2274234b88ec106cdc4198861d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e5c63a3bf0f8d73659c9356138512561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2739d51c0dda58adde443e63d4c0d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffd5acf1a2edc8a4fe5e324f4e8921563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b38e29ed9c43f06110b59325a605b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfafeaf2dbf4f06d9f38e2347af841565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb2bcd08eefece8f7f622db4953898566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ba15178e6113c5a7d50546ad6fd1d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ecee6bc98d37dd374aacf7e466610568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7581815531bad862a823e3e204bf49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fc8289b392b990274ce6a947cc18f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957f5078b1708d985b832af85a275db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18bd0e9f1db10afea94b8fc10efda5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d128ab68eb3e9b658094996b9f9f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ec35d4b2e33d7ef7aa6dabac66be4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a01627d3fb344231feb72f16d10603575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5387877d4cef3e2a1393c11b42e111576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cdc67fa5962980ce66043f5084744577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f194d9d990e595474b7b98f3cba825578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a5c7e122dbda9849461be9671487a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c814f35d7d4ed4a3dd62a07233d28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab8de464d6b3ffc719ee2333dc8e2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf338a4fe913381962ee65aec5f5367582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b718513c827a7993b0cf0aa2cf4e95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c419007216b729656e078ce2f0f2dcd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3409727f453e6fe6da39c1ca5b8af6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03849df0ad82459584974ab9b342fe9f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97972ce2bd4004a4ee694286c5741a44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810c3fd81ad773e6603861fe648e23a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c4352476d9e50d527458cec5f9b73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a72a574184d8bc89f2426003421126590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76c452ddd96bc1a63f1cde9b9f26de591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2ffd30bc00abbc51a5e2b0833628d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5395060196b7064f6cd679e3f159e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8cc87cd125f7fbcaba729ac3bc9b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b075f60a92d058fb29ef42937049306595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd278027c827f69505635fb005f1d37596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88ef35e35a15caf5f78e1020bedae4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffccc4f3e58c88c1fb2cd4940c1f2e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8bde2fd4c7f649231397817e74eb7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b2d680636f8f50c887f7e362ca8f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face9992f98b6c7dc9d624efbd1ad776601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306c55c7dcb4fdfd0b0eff43e64d9a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be32f1c12bb7fc5c09ee0bd924fc89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad9c496ece714d4c5a96337e4d574a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93784948690bd598ebd76eec732a9d03605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bea9faefca47504209f54d943a22b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8a430cedb83d2bd02c7aee196d3d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7015d075086991bab4b8a233727908608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ab2424fe09d9e3c1f180cbefb671f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013b84f9b59c035d2ed9b24d860beae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53ea7167741e9884c82525f3215d5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3803e8dc963e3e4c4145216a958ffb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ac2b9e1c403855096c43ac14ed577613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a78434796db5761edc39759e6d4de6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a185159614bf595d0963c838e1dc9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9884ae70fbe0e6049caa6750d4bbd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dd0109d134c5cc4f8a4c7ce946f33617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e851a9cebc3d85e3ff52c0837c06b72618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb8e821e75d8f83bf7c23634136e03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e1b2075b52a63040c750fbd2bd14f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336fd787fb739ce93a3f9016d6465fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0761937f02017f6384766012f5827622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f9141ca6a9d9dd60e5dd71ef8e345623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea293469695520e0a85747d1251058624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828f342116ac63e4eeeb3c0a6276ddb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5d9a74c5bc0eb03fc7c5302f1b21f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c10e17f8963cdf59ff853af019625627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ae367076ec7bd3b7b22795d62d6ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdc1ed289d3f9a0ac50ea1df9c49b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336f0a934ce737b1c80b401c7b6a62f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabae032752cf2f71c4c1456b3e70ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ec6bb4f9f971edd53acf24756b68b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a5ed64974c02974ece11992751475633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9d26dac57dc1720de35f30a0da546634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266386a49ca4212d90c70b3cf99628d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b02b95ddd3212f833ebdef2698f3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676e14aa179a34db8a035f82cdf5789637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174b332c30a9708ff7d28443de7015b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cec00639fdf0a3ac3e22e66574eb72639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4701a2351527c9bfe7ccc9c5d6a4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f1fcc9c5eb17ecd0998a97613f8fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a88bb3214c9c69ac1723fc0e14102642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcba5527af6914f9758f8ba501bc853643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfb03f6ec30e807d56bd8fe05ddb4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27907c6097a0e9162ccf538023c7c620645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d57597e46213b837fcba2d1689d93f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15cadd3ef15bc41f6d5d198d0a9f36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e5c9126fe0f250bae3ea1cdc53d17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0b6cbc495f8fc0710d3eba3c189dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ee327c7a85f2fe94fa98eb8d15e08650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60059c59d966ce187c25c05507d240651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52629dca536cd2df24e285a21b8ac6d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537177700bfb84517545840b14780396653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32698d578324dbb4a95b1df214f96ce3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb225a3da507c2aca3275e4e70bea5f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f711facf791151dc7afd72c3adeb43d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efbe4611dedc10b58e8927ee83a968657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c9a073a4f363a9b04907cc089d1be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15939abad2e621939e8a97afb4cc5c2e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05068438a117e129597d127d65a0f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e50f26d8bbd73e9c747b8f378c31df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccd1d86cab7e49a9ecb6a7eb002ee7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86830bbd66df6784e14d73b12534ac6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94d3befbd79965880c7ab3e11bc466664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1ffba1c2fd3bc7da148302098813d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c240086c2540599ca5e614b8872ddc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd386e3bf62b994e921d4f6c2a839d04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d4df7a71d96e1ded5c260965f6943668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd496eafc3f3fe44a04a88809c99a3f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdff99e5598c24b3b95711cd0b3bfc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f06cf9697237451316fc4d7a75b7e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2899035609f7aaf5060258abe4dff6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128512a20dddc87e20ce0a35552b107673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6af0a24038ce4545c90ce0d583d214674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a775afaaef96c529ddececd52980251675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90013d9c2c24c823254d8d719967a444676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c2bf04b2f40f05f634f141e55c2c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523798fb208cc3ae79c3b9fcba01c88678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98627a63365aff1656a60a9b86df4c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0af89f69b4c59a1b9f5de6462fedb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61dc8c1464c02ad95b55dbde16cbab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086592805b5ee34b410be7e21034ee6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2c06a9c74fb1b4a08cdae5494a0bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f20ff05630bbe436c94ffde92d22d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddadaf6f61692c0b3cfa1f1b24d3fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9c77cf1b105a36ef2517182522ffd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a526d096693c7c86395a7c680a95693687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923956774ecb1df03b9df8c101c43ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c410a04cbee488c680b6f859953754689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625671953ec4ba68ec9f62b811dcbb09690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414937f7ef3ac779709537c2e9a264c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb5f016dbf5c4d4a3cc0d6900918c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f091453a19de627a236490a3bcb2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb38549978ad19acbacdc38a1e88e01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e7a452cd7bcf7179e21830e596655695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286992bb34c6fd2e5f53220bc4eff24c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b89a19711ca7f7f48a3e73188abd8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1725a64778291c85ebd65b539fa816698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dca574108ab4b367018c16fc2b44b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2feff32f4a38283e848c4366bb8b0bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c195dd0914095812b3f9cc036cadb3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd23cf4d748429cf83c764f6642581702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a407f439b6ca86bb2e2520a3a71668703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bd8f81aa4db5bcfe35a80caf55187704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54df31e0ab24255e6472dfa14fe72e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089e6fb2436efc64567013f65607b9e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b635e7f211c04f6b382ac240f175820707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649b4cff5c1056ca828717f155e50c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7084d78b260e8eb03b27609ea9840b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecec213041b1fdc49b8f5e843361b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340e86ef5e4158b98812bb3cea5a792711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382da862855d3abcc69958343b525728712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d5e798be3db66ba083ddd9b0a46a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d645eb8daf6614feaabc8675915cb6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e2fa874c7c8a0ac45c4ab812ce86e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21861d676051d6dbd992f909b26c4707716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54e7f8c386d674a6cb48c7f14876df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dcfc125712e868ad294aa7f09fee2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd36c8704297dce411c789abf18c75a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26b0225ef982c2600cf078d50d751a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b990570a96e5bf9bdac3d7384cb30c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122be575c9d08880781f3253134b540722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e36692dd62154a00e39cac9ae500b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2d18ef7a89f73294e3afaee4a0652724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c55aaa0e90399ff8635018e6af782725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973874cb90f5cd0cf39f6a40a3181b5f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cd00aa4a955aeb5d0a6150ec667ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331b6009a57535f774114db98fe5ef4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb04e7e79ba9555a926861d6994601729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13315f961fb02b436e2c024d224706fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddf497ef17266410d7d746aa7d4bb6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a05324fa548a1314500fff427448b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562202191195f46c118200af315f4ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac98ebbb8e10a0a4d1d3f584fd6631b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd5ead1bd608d563d4f1473f4d9b0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c99e45869d9c6db0b952a812c6de0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8950a65f8ceefd8a4b835bbd5825bad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b96bdc9c851f4a750b7c86b547a9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafb9696fd00e12c3fb513223a2c565739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e49ccd78cbaf293548dde479072287740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7e3130f20171e9d36c5959013702b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd48c010739a262b0a85d71413d81a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27ebfef07a3d4ed40574bc297520cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87609de1c5faf16ec21222feeb20b7cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e847ef23277d9cb1d4a0869412dc407745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1673d77588344b79a47985d0b80f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d3178f239eb9168343c4f2f1e760f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81270da99107d37410b26046e955458748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787914122141d1490c5bb0b3dcf72ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf724550d7a79131d20f6abb3229e367750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feaf2663e08cb49aba2d755a7ccd51751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d98c682006990d0f6614f7c93b24d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e9c7724448d509aa3c33c7c6fd1b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7a9d48c8f56cbea5ce75e75f5d53e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef0cb6642be6cf520169af4f83a4dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb1120057a4bb5dda970a9cc33b153756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c70f57c64d6b796c14d7e2e1d785f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8b825275bfdb0b791bd7bd64151d0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a4be730811ce9b539f682700be7ad759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4507cbdd4c48206dd22f2e374e857ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58b0e71fc12b3fb1bc43dfc2b845572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9704746fdec19e59380275c0b9bcda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0ac8d9452a3d62845146c850a9ccc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437baba4d0e02d11ecf3581bc43bbe75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13c348a0c613b1c96bc2ed5b81e6556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5cb97cce62989c07f95d36b9537ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1678d53e70aadea76170e22ec567f0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67217debe7efd3aca37231997873779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b08fd372d95adff68a41721546c1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e30c8dac1c59fd19dc4842f4c6a3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7ca48e63fa168799d4b776882780d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca20b18fcde34b2153ce5d577ba6dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb9ec4829adeecacd4345e53e57d1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfeac1697aac3612fc4e6c9e6dd5b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5798b49f147aae65d1046b8c17c50016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f48937e2e50137b39fba4cd11de73817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8ea791fe3258d0f4e7ff7088eba7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d14f393a66a792ce84290b78421c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8da65706ed2520e660fcda9beb81c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2344c787a7d73763650bdb42ef54121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4c6d4c4ff91f37616a1941ed8a01c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841e34030a8a504cfd796ba52771cf823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86b4254ba18589181ec3c0dd631c9c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a423f06e6c45c397b1fdebb3370bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb11e6097f5c8ce1c822454f1dd1fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e6064ed5b5c57fb20ba658c515dcf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c10aa01f6357c8c09737577cb3675728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74442feb46d0bd7a9750948e515aaafd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77e9892f306145cff4fde231fd6bdd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871d9932172178cbf38f7b56ea8040a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857cc3a73d2d13902364bbdb761664032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad3931541d82082cc7df822897fa6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307d881c681715df6f66441fddea88a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a45b89852aa329a9f02c582bef43b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a522c4e85bb6ec0f8a6102c87c61636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61131b90c5e7fbc9f8ed15baf8153afe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903162315be0e26a1ceef171ec0badb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004e4e95c63e30a8fbc65103d7d7f0139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b33f826da0a9cd1692ea0c9fc809cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1967572cc2b8e9e272ecb2ee2cd67841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dfa7de8d5ef54b4976faeac16b25342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b26aa9ad9f44562b93bab16228e47243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d81f46983fcd6c7140ddc153cf335f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5c5c085fcfecc70a83d8f280a447445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c52e809c4482911aba8bfb1ff76ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6e25075ef57d0f67131fa844c790947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecc66e80de7a0a7956df4b6936e38a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89850efb2264ba98f4a271e65d410c8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e65830c84d00fea803aef5101ad5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774293dbdf79e0b112a5992d6c36589551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56270c9c195befa3af63ab7eba4efb1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd222d0f46996dd83c02dc6f040dc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3887bee1fa2022f1355562d502a41b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2c82da18af6ffe71850eb3597192955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77440907f5124f1d0b36f12a93b419e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7748305251cbf6048acb497f3fe3f7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f913644ff7abc03aa1719c29f55e2c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b552e32dc25eca4cda0b2a3815e06b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11a2f30fc0843c21874cb18f14fc1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab6fa5653be49b713d4ad9c3f04fbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3cb9fa61f825457010e5224f96d8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baf858b430393d6741e8f47d47ef6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438244d267ec750b9a169ad29b287bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f67134932e4a9bf631728e57c456c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111021032ae25e9b107e79976de180b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825de57ee7543e19f7daca427d5be2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097de2a60f47b3f58ab269692e18ef8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1c4130424296c71d845c5358e8e5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253ff15ce8eddaf2d02e9de30e19cbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a1abc4dd22c65e9a5d4b1681bbf7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371882bf36daed7adb45b5f3bba541d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161db947af2b38c00881140987512f1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bc6ea8c7ce6bf1496b5f23f1d7a0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ff34f36f4c16c55881cc2a013376f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94bb0a324b0317bcdd27a71573319876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ae15176ac7deb722b93f4646ba4fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d8b5c3d3b7af34397ec250c43862e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7735f68f8ce16efbadb2337dc272579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49780dd0cf5169f7c952dd1bb052836480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa0c89f977caecaec1a69edd7aa7aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa226e38e297ccc1f261921c05e1db582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65e1276d9de468d5ace65ebc77edb083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05877c0da94060cc9561781bd07fa64184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d5b60b23f3266c1002d08a3b440fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff60667e083aca4d2f21fc4a4be829d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232f2ffef8d7ed0eb1fbf73bb38757587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b5c237b1a5c438d856f0784e70ab888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3b7122cd1e7808790a7b4d8ff530f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418ed884385164747c9eb4ea8e348e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a6ebb79ef89b7527645f4963539f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee883cce2c6e1814f19098f16480a33292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00158ba95df0ab1edb4b8f52976c1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16783723806009a7920f70582e74f4d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733061ae229797a4d9763fdabb7860495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a753142f655193a5428a9d00dd8081d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f250f083c3f99ad3447bd6ff52cd997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847d59c1cdfcb0981753ccf83b802a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a95ec7b475f27f9fd569cac79a51299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55666e67db8a389f7360dde9e8b3b27e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27081bb0df3a6a8469382d59fc2af584101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa02d36c89741cd0642605ae91fb54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af06d395c00973abf42283990bc2a7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638eed4fe5451ac277f866a8ef73f7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24ba4a470082dfa169ff0a03173f4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61086339c005a6e8dc522a2b21408fb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fab21d5ae8d022b65ca7e711fba42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c4d70a444dd23563f88162b730eb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236a99f1aaf13f2012aa770a8341f38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cd01d8a40e7bfa93835d4383b23c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f532a2a1cb069cf889841630abfd85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4050fdf32101da3f706b16edf4786ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ab1ec91c8ac9032e36cfe0bd4f202113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1318f9b8fa7970bde7e622226f676114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2915c988340f791608a2579725daf81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185f52409b27009eb2057f9ee320738116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091d0ac2817cacf9799d04ba16613cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1895ae67f874c9a82ff225c773db4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad917fb2d9aec9e7f38bcc82640587eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb24035983cf18559176515c787746a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe6501b95b0f75f31b380966853f3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b9b413c3c283dbce7068348fa2779122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ad6a9883951b60ef32176bf740ded123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d3c8591cf25ff83dbe4800ce7a02c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b243ee3d9e21503ef77d9357e4f361d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0803748ec16526a75ad3c20b8f76b2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423ba090958950647624c1e506237b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc33ba911088a8cfcde5bd5118dad6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fb595f362ed41d441230db29291a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e856df779d0676b3d1cc1de57d619130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5989ece23896a8906cb715b673e6eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82dd1690bfbd7fd0ec0635c0d2cbb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee50fa7a738f3bcc7c00cbf818892e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df3900eee48a9ddc58d52fb37dbf42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849c3131fec5a886bc29bd356da8e8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17ce3859dcce84f395fa6a335b696a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183a3b18ff8c526413c8466a7a21d0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385452ab204b17fb02ef5e45d2284b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5700f7bd6106899928cba372af5743f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92225d3551ef8c9f7f08c829d7cb01c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719a6b479e8b243197446b492a1d2c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4048dd211aa092ee64d7cb0d603d23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7334face74c44f88415b5e65dffec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d45a789aeb79a9f5c1203d980058fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a04332df1524ceb838a18e6478390145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1338c3e7d80cf16d8d9ce96a194816f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a34812b20600121912475baafba1bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70981eecd08523f615e9344a48aa69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5dff20b95545bf1e056bd78214c3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0deb76a7b99e2769c2fbbce9e4ac0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9575ae63a1d50c4821b9c37445b12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac938e77e495dde2ca5894cbb4347d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a790f53513c316f951f3db5534f363e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb87e43fb66acb63f64d23c70ef2656154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173616f8124a1a6871302c45a202d32e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323770a41dd30ad1148aa39593c5d09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db4b32723aead13a2db1937999c3db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52537d73000cc74e635d4d19a373f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7334d83df71714395b24290f2a79f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed7a82346ee796116321c446c9de0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c92914fea5f804c0984be8b2f351e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5ab45011cba00d0b927d94c97eae8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61835740e15867171e4f593f8b00dabf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ff7b3f8dd4ef0b7017ee13534468f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0499f5684b5e5903c846c3d3a9acee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a148f7b9f045132ea48086d8d7841c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42931b33d16a1e390624c3225488b7db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f84e1f61eb4a2d23a2428f6a48db9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff1cf6d575be116bf5e54cabdc4955169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e66af8d5438a97777ef6c6ff7c129170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03600e50c95c12d66e78f2c4993150f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61258aab71c3e76d8ec08bd6534bc49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c63a9a1777eea0106e0b2901b643a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275e05e9ee7c431448f0aa049eee09c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eaabb3dc96216d530fa6bac2f42aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595725f25a6e4c44a202fb4049df675176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64e00fc78c4aa5fe288b2c458b7321177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82e06575d1ba35e45dd18f52a74169178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381424d5d71580243f57046d95c5aa4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47345fc9ff7b298498ab015e10fd18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd474fe6f6cf428d1ea3dbd1f327d11e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7ab3d30451d7f6b19de8b954650c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe5e09b06fe69a0ab43ada2a3e1e5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fde8fb0b3f949c034aaa2287423552184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f3d6d111deee3ca5523914c2d8c8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482752c844b5612799df1b3d04364ec0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05fc2f3afc32b7964923e4f8dd6e0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d5111b0a96c51870362d87d2598a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed451c888aec0578467ca260906906f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6259109d98cdaf1620d1020730119de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889f6d7a948e85b5a944456f966fb4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727a8fde8107f29576f88d04dcf48a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613da088ae01131481789c920ce92bac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b14bebd65f1694788166f124805576194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5074a0cb2985aea932c82a90e557db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9028c2b4b161c51b508d5b2963df1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecdd3200ce4be9050489686dca681d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecdd3d38d95660d9f8166697ea6486198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b99dda72829ab5beb948a6cb077ed2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeccbb15fb06373b7bcc0b4debf8e2b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc117c9b978808ef5100a2667b34858201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257029d1bc91d25f230e942714db5e1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0fe0168f0569b8b432ed21819c5bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b150bed2b3cf1228fe964b414e44f61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea973523d2de51c57ca6281552896269205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00f1db1d9d22949c330a6027ddd654206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e682fc0c8d3e71096d74c6c02a4b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d9184f0164005bf805046d49e8bdd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f70514d2c083c8f195579804e25e58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00534c74703d5d067f699c6f6111f934210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f6749d399623c6241cb89bca0d738211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e4498215d7c472b7951cd3fcf5621212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14100d26f3ffc3b03e6b19962fb00c15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c6031e8f843515a74099a21a6b3a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237563dcf52f67b44b5d6aa768ec8b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce9bb46d59aea450b62f7824275d44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec086488e7b75ad19ebb951cc448af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9957ac4d5c3d79feca60cfd86d5a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef146e7fa5cd2f52d50db956cce97ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69889e2803feb679cdaf4f91787a18c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0045b1b2c23370b767847815166c51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d22bdeda89cafe11620250fc49763222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59b605f9d6bc4a3609468bdd4608e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418fc9c3190262b37683c56184b040e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c6b3c8564befabcd9f7f1da7b055a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcc44e08944a9842e1ca9e2cc927db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240ce2f0154d524d968ae57531742d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f9685f08ca02c8000e3c570d076bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103f21ac8686a75aa01625e46974ba7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125fef6ed554a49102ee6bbc36e0fa7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b73927fc20c9711bb8253ff4bfa1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e64261f5c09d229f1aa217ec031e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea3dd4770649c179dd4f42082ddcfb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaf11994dcbea72f4bb7cc1799726f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c4abaa7b2e61873043d8a0a3c42fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8127e5d3d0292ac9e3fe1721e874a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3250458b843de97573cbd85538776237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3048a39a1b88cc74a93b6d40a43a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10ad740a6878cca4fb0e6b3ef1417a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15dce4b1530cc337d295041e8f8390240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10150813b8305f9294e02a677d0430c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994f759f3d9667a61fb2384e97c2a54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad94748105374826abeaa09c09b009243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74141ff160ab19e362447549e01ecc33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0480d6fe930d49e53c6c96bdfe83f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ffcb055ace8ddb2f6979248d9552f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b5b2f32e1943b312e6d50a407d95b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253c743414f7c10be3774c183271ccc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf58d72fa51b5ed7698fa35d796f01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03c3266e1e143d3cb647f697b02b3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d91e80cab97ac8782319076dfbafd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a54a9ab04ddee6fece4f482bd9c592252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d3dcb12b0c46c1bb195e3583ee7dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf6e0d3ee66d3c74618e479540bb97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3011e2a4c0d7871a0d2e7c5df93941255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34539b951553a1e23cadcaf894e330256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6f82bf2b53bd18acc4340e17ed9e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91080766052197dec3575c291e88d7a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e830fe2cfe92e4ed0db968c4ff352a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abe572a2479801097e892e8f085850260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06b76a61c56f578fec93a9be7508ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce1586dc0356db878016665ddad346262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4562247fae690df5f3b077495d817e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856511080c72ebce1d36a1df818624d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9b6a2a2288de29b2186e648c78686265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641a5a7500f2bf6cd535977ba108ead266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac46371e8bb1231567c66b3c5125b1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2cb721c648c16c128f54d9afd73a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515f82a7097e30e1e64bc196d29ca25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5624e40edcb97802941d610b5c499270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d48cbfdec7e828e7d5d4f0faefc92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8770944f30ff6ba6b4c3676a13189c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c692c5682f5a6895995140aab64cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb92ea9604779dc76264feb9500379274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa50c7ecdbbcebc491d37c308f081e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d8c72817ab3b629c6a170dd05c5f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a086fda8889715c2981aa8d2c4eba68277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5f91124cd72b804934ca77bfca02e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fcb8eee6890ee9493e1838fe2dd99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c41c52d90ad71fe2934d65178f10ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383e9ded90a932c91b0e82017b683e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1880a0619ed678ab39c5a2d53c0871282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecfea64d8687d12c37f323b375f815283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366a0f22a9225514a497934bd1a4691284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d63494b67bab8da98b64697ecc1ad5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d06914b901e8299a6fcef68080610286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060b8263bdb96f31117f2428a6507b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d297ceae63df1e5da3ed01408da020288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee0f8e0ec4083b6f3a7411ea9d6d6a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda4a37598fc4a2e342dd1e94a23073290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2427d4f31ed5fb0ed0182ee918d307291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0cc1a742d9670d56cdddeac02fc49292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf329e6262a841f353264aed6e09b74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52df724c8f47b8db98c0029d2e7589c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852012fe334fec387ace40a3dbfda60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570d8c46b1f29ff14184ed4f3a49721296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cddf982160dffcd8b952ee8d919bd3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5231bf5854ad49116f171c7e9f1ac0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f944ff68205ce932c5045d3bea466e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365015e8df4664870c26196096a4270d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b33f99afe876c669011a3081e0367301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ebc4370d6b878e30104725ed874af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f7f38a75fbfa55188d3f82cdf43d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0c40bb5bcb2fb5d52cad4b8ff0b9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e58b55999868e72e4c1e22f7211a8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b94b56b078f9bf1a7a2ee030ff6e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038926050860cead9a3c5cf39e66f427307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27572b2a4c376ae4fbaee5a12f5e4427308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510377323e9883e6e149a887503967c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad17e99827f21856ff4e61e1405795310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f9073b0423ac0cce5df8d7567fc27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7de19b7e0cf87c5b273d5766d9144312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bc76211b449f2e28dc179a4e403c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb04ebe0e2cdef1e545d7e77ac79b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12720911d2c4195a51fcad0a67e235d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f7789ab7f240011b7f91168c70b98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8d2cab4675cb2c3eecaaa6f2511ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269320dbce58677514c40930529f11a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b20aa84403132f124457ddbabfd84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee08648cb4aa947f58d661ff2859b11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0f6e593892c071ac2f203eb1d771b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3f4180d0a27f527071a382c960eff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbac997df805f98e1efa77611405ea8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dd6c647a2c8189b1e5dbecc592f17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660f670373fade5685cac3504187cf3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c08b0d7c212aadc2b8ff160a04f29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365b1677fd572356260f9864726c8e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c575cdabf5d9ac07b03e696930c13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9941cfc8adc9be0fb5889d37a35b442329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aeb67cde6ac46b977237a7de40fd0b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faa65c761f61fc584dae2fb8ea0274331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1c080ab48d638858ac0cea60aea61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b739dbafbf7814dbe631336d7aaf0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a007ea508d1a1cc294e8aee749bceb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571f534c1bb4d6256666859673261d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0d13e768d6c23b7f8cd271a539656336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817851a06a096251177f7cf7e33252f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911b86ad24ca380c9b8acd01cc91078338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9afec911b2be7e5ca3e425a9a14a80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd322e67f04b1b8c1d7a47438a9920b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5d77f477053b283b8abd3816c71f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817819639c5aa8ad575603c14777444342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e4a5b4ddbedb05d3f0af674eb2c70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a84ed8223f579f92bafcd4d6f1466344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b57f78b7d6ca38cebc0125e5f8f07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e48e298d508f90444d7b11cb07c96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078be6c84078014ce07d8bfd3228d19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b8a4d93c2d083ef0f356975ef44ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335fb7f6a193a1201168ab9e932f95c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49635b6f7fb10e5cde8de5c750d8dbd7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841991272e959b011719cb847b40ff7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446ede3c3db596fae701841ebed9097352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65e04afc4f414a19ffd6c8069c3599353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae992b995e069ec8796cb8a06c2f64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0941a5209f46248bc16d532154c4f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b17a0e3b4f03483bfa12860c299db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb51fb154992d270367fcac3e55700357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d14fc642b105bf3bf3255b8cbb530358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35be7c6dad1253f17598487828ddccb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4bd9982c1261d540f1e51a52486d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24890ccad426cc57847e941f88736d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a21512f57d7e84c59891e83498775362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e3642dbe66f0d8685a797da1a3a69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2295c35a568e674a3a3d677fd30ee9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9200d7893def6858b96402eb0a721365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8f98a90eb5f573e6e59946f69afd4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bab108f829d206f9d24a610ac90718367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92509401194266a999f2a2383b088a32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2451aced49e5736555a173be87a22bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552068dbcf9e858e903230e783a1700e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1a3ea3bdea8e2e9d07e5c9dd7824f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66a0177df0e880f3f807867ef3d254372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662283edc49c38fb3e73df60520d490b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ecffde5615f3db9a138818eb8cd00374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e67f14063b220cdd3616874d917b34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58aadc81341bd6ee5a6998644a14ad3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dde951b143fb95e4fc6d23a633dd43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c7319bfbea5e20698517acc42a244378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838d48086516be31be23c61a94570f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61759515611af5d01e0876c6f28ab1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc4d55d23e1bf96dfc3c9e5fcce6af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e6e1084e00e030f2c6b19fe12e1c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02120609a97c4fb000f443b2b2e90496383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783725eb997a84aeff8d8da11a18099384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac11c9119b7601c46f54ae7a577f362385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1822ac81cdac859481cc8138b438e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd426e4dbba0e88e9179f25bcbb5e39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b233314a4acaba9e2271507f2346571388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9533ce2f808fcccd4c05f1a76c414389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4724a21909babd140df9f1adaf420a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a056bb0cc7a92ac127e8a4ff2e2a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4244cba54025d60b037db12f2de57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60020e2eaab6e6ce3b47f4cfec83aba7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcab0af362bda56578ecc1e9ed4a37b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b213a92312bee99584009696687676395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb95746a0ce501256a0608a7a441d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52994ce61df7781c4cc1815394e3eaca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f70d83cd49e11d6e16a098f0c1c6f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87c3f7bbd7bdafac6eb4611f3da0fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda84c29565e832db7be4ed172f820d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54e2013b16f8589ab277eeab5e5d79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d365f25ee3a524d8e033b187dbcef23402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2579d6f01dd3a55ce7c8685a79191403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b578625e5ec06ad2f7489cfb53e74404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c520df489ed6ce38f05bb0fe8c3ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c2cf30c22e9e6f39d75227b5c78ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313bde90f3b74158e49f4454e0ba75f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd0cff453583a5fd65f9e9fc1f4167408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fe4b872fc386e1e9f5eaea14861dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d8fca8a2260ba0d875ec51cf2736e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbe8ca1d93acd5578b67d1acfc2679411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1b86868ad3e232cf17d7618fcf58e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229009e5135b522ee062df9fa676f08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726cc8cbd66eddc10c7c8421f48b074414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b69a7449f29026f74c9dd6b0312fff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f00a04752658b6a766520199fd148416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffd74cb1a1eea733943c841a825860417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6c1ca305b0723aea8caadb3ee8c91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e711b3f880ef8179428a1f7e60e43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c09bf4b3d7a32c405d3cfcfbe4c35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207760d83267053a48dba432dce64e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73930390e69b16adae817f68c560a07b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512724cee2db68f704b6efd5a7ae874423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a03c247596b4a8a3ec89962621c939424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa8b3b6fbe331798b22d7f32c5a571425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff72e246f39d94c39dd87973aa3ed0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4e69a09224a48e8ca00bde0fa2468427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fa5f3ff4f85ff50714a41479c40e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0710504bd7bae7001c965e547be7ad6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77980f59b25d4aba959b767b9d9607a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b658170762cad7b557ed6cbe47911431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929716622144bd785244b1437281cf9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59586153368ab6c4115d36f3881b57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff40f1b7b73d86ac2f215b764ae6e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc19c6ac3945621711afdaf61fa3aff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcfd4814077ea5db9efc49fc3ccef7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3a150400a765ac5e61c5779384f89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bea5e408b4efc55ffc64d2e2961e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c420d9cdd8aa2159e4beda1128b966d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bc488d380f6d089096ee96de2bbcf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e27b2750a25657aa28a487a774118441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47656c17ce0260be6e0855f048a912c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080d0a3d034b4f83c087d6607a1d737443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11320e0fa9800e9a4f75686db85831444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60711f5c11fd03501429e3144f014db1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43855c671dba5bf0faf1cd15a83ee560446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee127b7353c1cec50e866d1097db75447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706b2c1f24a334d72767b9a119ef0c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bab6d948b0603503d92c1aaa5e2fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c6bfafda7112ca0cb577c201b972450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e752d1d2fe7d8f0bbe514096c22220451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b1f5b221feb9b1e991e21e21b01a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794c183bb2d5301d98230b81c81ea34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeac94791ef83b3ffbe8b06db9cdbc9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3e800a5bd0017e7859f95c6f5880d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca93ed79ccba24d955b07583ccd173456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c38479fd163b26f4645886c557ca66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d2b86054697adf967d39d648e12a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a98044372acfadd05d30fb2a0cae7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1612a3327410b5b5ef106457871ec72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad679a45af0432fd33f130d57929a0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150e1d6217b8ed3aacc9de3f946c267462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854260b5b21f2df169e8e45a7f7eec0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715ce266606ef6734a5988fadfd81d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510ed55c027fc5a321fbd44970be584465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1405155ca90bdae948fe689c031b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9458616f444670d64f03a3ba2cf1c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016edb4df927caadffc7af1265e2d67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164457f2eedafd4a04c209f8066c4cf1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baedba868e39acd08bc61a93128aa89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9fb2769d8a41aa6e992e66a01b3eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de479904e425b858616aae0b436b4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9efb5837d18f94d90f05d8afcf0b81473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc081b370c512e3e0757d6fd54367fb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52103834a1522558d39dd56b7d15d1db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810679e558cae0f0c88ecb6291d9d6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0d701935040b68ef3ce9c0ed52cd0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b87a6beb04ff1e08b691137be13f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b8b02e54322f9be7db8ad8c47f942479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef21ac860ccf51142a37be5e946305480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1ba1a9222383d3a47fbe879196279481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78efe4e46a91a72d65518b939dfa81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9668158042e29bc7a995539d36a08c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05849a4db685bf373f7e586ba5c320d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c860a38bc20a40385581eb1a7323cc5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c235678185fb7880addc5de6ae95620486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc8c30142e8b1151ba586941045f1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c8680d485fed318e25a958b675548488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83051a28d50de32afca4ca91dae6abe1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab931c20e32a6ec6a528dc6a7b65230d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170ce7cc310153584d6ce9fbc77e0ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c0b7f7bff00c77be13238bf64b090492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f1a2d0497601868bf2d7c6a2de89e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128492d4d27ec0b7094ea9c1fe067594494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99938d7e1c5b63e50ce4e5630c34e273495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb7c477cb57098be387ed6f3b52524496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e88d6fa6a126cc562de65eb6f6fa55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02df845bad0d1f47f9a916ac59b257498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b171a9826b6f4bf7c80d02f29715c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb40a2096924c7cc847d8f523bebf9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224674632a3d5082691031a97f3fe3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b5430d9c202d34fe6a8ca6adb939f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5c9d3e43785982db66cbafbb08ddb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70b7d97dba78b7be8cc599ac2d17c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe89dcb0428d7b9ac5ac125daf6e790505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db6396586986c1ce0892c6d2a04c64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4703441de83bab5721eaa85681710f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fb2d2688d8cc1b78fd52cca86dd01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715bf4309be597cfe9f83aa8eb129af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7e58d54e495f4ab0f376a91906200510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f061627ef683f24e01ecf45297a7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e4a9edbd72102788be029d311f1a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798249cd69d46129af5a26d3aacb335f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b55fb947e45c63aeab18f4c7cefd75514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bab551a85f45f3195531a89b11018f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a3eb5ee9690ad2ef47abf36e46032516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e51862a3136b2f26263f9af3882fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de2f5bc7f2420a2260e457e0aef60c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075c3f0bf982fb582cc0e9e6cef2941519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036ba0b698aec88966ec9e617b9563e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ce3f21c5e0e8cf4af3cb02d668cb5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51314dd8384a03b18e6a1db64174cdaf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c80629bc5a2e8b3ec710cfeca5f5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bcd8d2a47060d9b7d22ea295cb947524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336c41b4d078dae78f9b664a7634350525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8ae8700c2d968a273139a1be412fa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496283ac80c95d565a73100cb5903c60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1255b4cb726332605afa19aaec26af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95229f9a216dec8d0336ec6868e5a98d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5ad75a4db7ccc2db304aa04d40eb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5955007232f43c409467c895f1436e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3b6ab8d11c9de118449153a7ae8bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12891c96a1489bf28c4033cf0774d41533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c979cff8e33aa89f2f8d9aadfd5b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1e11a81f9378ae81e898b09c7523f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99889826d4d39603b083c49dc9879182536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c8bf00aa7dc251b3e572bd621fc45537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815da6bb043e17f34f79e398605a5e1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c917cdfbe1568f3801e62e2c6d0882539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318475aebf27477be9741bf8e4334ef4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb46710fe419ff62bdd702b6abc6f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a121565e62a1f2cc39ecd9c5fa671d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58810b760e5fa3d24441e8a1556ffefc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059f1365567f8bdfcade186d3422dcb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84dc7c86376211252470b3b08fed49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612879bcd937628d85d1443b20b0773546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acfb70be47f199b8c8691ab82c407d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09244b0368b2381fc6fe4b00ae1d4bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a765ddeb45b67f40137f9aff64e1e87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9019a3c1bca157700806304805fbdd1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae61214f131db9a851411a6df09baea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955cf7b4803f31ed14935cbc5d04e63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91161c00900b75201d5c95cedb55204c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dd807fbe5271bd48ce09cbb1f5857554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8082b6813c58f6b1dfe10a9413dac0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937004a8ea881da8e94cbaf4921e1ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa8c6433cf2fc64112dafabce7896e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dc2fc5cf0330fa77ed0cbae7fd087558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c38c059ad0e88920ba9e00660ff87b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ca74f918b1ded07f9e9adc1c739a7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5a4cfd988f8fb1c3dca17ab624fb7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c49704d333b73c158d22819a6af27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff477f3ae6ccb552d174882e0efd2d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d557b9289293c13989a25e35e6ac94b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f041d340cd7c3a83d95b8d1924142565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bc2521dae6d50349e1ff95de95c10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81026a2ce9493ac16d1991c27e4b3e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e3e0a6204ebb7f8b8fbcc46807b5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9446ca2f47165bb02fdf6b2573d25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f626fb3eec53e703a6461b4a8fa9f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08419d6d0641a2184b5ab4fa2bba2b37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b13d6ab306f86c23c1ab3391aa385572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0874ac35e779f799c7e2daf8356d4ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dfcd93acbe4c5506b74b4812bd5a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a82bed465b2347da3b53f3a6a578fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6341a9ae52e8585a999b73916aa40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955f46545771300608085a6ae148a66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ea08d3ede6556cb2897172c6392d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883f0af5388f75098a9062bd8f8cb8d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88499bff3707873c019134144a459e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459dc284d1155ab4587d59cb5b1988d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5ee89d3fb6a0059a13b5f51cafeb1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd252a34152afd493dd5bc68e5dba10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5b0a89fcc82ad5c2c869c7cdc1d62584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7a92bac61af6dc32ec6294dd8fdde585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae46fe2498b07a51401d3e65089f3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d368e39af5c90ee6722c5fc0ef1a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d514fccf7e63bdfc7940901c000a644588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23aff5ac1f934815430a09f280e535589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25398bccd7ace68ac6d1cab17f60f7d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911d5fcbb28abc1adcfdb8981a3e6b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264912c6817de6071bdebd2b12eb370a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba366ea6c5397835c3d6e966a411fe5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d183ed26fe360a3f9d442689e9157594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06dc8dfb7047d323fde519b067b360595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c49d000e4ed29e809ce28faeea80c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b669b664aac141d966d630bf930ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f490a6e0f56146436b8f57e777ffdd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f00bd21c8c9e360ca68f8d8d717e48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5812e50c1d51442226a624b8789fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55731ee45cf263584ad77a01d1ae0e5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac1189c10c3775fb44a4620fe72eec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4770387b974da3c773c778fda0b22f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b883e5f4748ff3eb0d548736e014c8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cbcb0e92a76418dfd5546e1b409fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdc9830cef4e479ccfdd5971cf46b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524b9026d4d191f0fe507cdc945d5ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b3eb0c687f8b44774b726d7502435608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b8f9de71c17d9e7f321b9a777001c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671b06efe0ac385ef96818fa027abbf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d884adee8b8a91c002fc49809405315611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33779830a4993a860c2ebecc9e4b11612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ee07e04c3cd82a441e0660759214d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcc2a74e4e7432af527fe05229c6da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6ed7bca973bb77347b5533c35ae28615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d41e1d0cb22f9e6d6393322d386c9c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390a5a5308e68f97204618093fd6215617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa42221ed7c488dfd692ebe992291d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54760b534178b17a464d66f0bfc685a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934327f19b5ac0643cb0e51260607054620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ea2fd533580c80f210d8f28cdea6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a06e5457eef7f378bf9fde535d9d49622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5494309a745df4afa46bb2de11180623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16077541904ae0cb96a7f04457c40615624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f2c01bea8a3e9d2b396dfebe23aba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988277f255e3a11715df4c3af8fbe877626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a486af65d5bca8494e93e9fbc5cbf14627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af95fa7d9be25c90b6bbf7d5f5462c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dffa1857df23d8b276dd81ea86883629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc18cef5d81a28ab7a07056da99c0c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6211d77b82f5fb3b5c9bcb72bc642ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deb4c6ebab0cc834c497f751bba531632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fe0eb7b562dfd930a524f490cf519633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e33ab84d8bd864446e7666e2cf4f0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4715e80a4e5d5f226849e81dc6269635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9082c92b93ea72896170e1e27c970c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5106fd24416bacdafdd49402628efaa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39b6a1d8257b40aaec4b78de3f5b86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee4a8b701149ebf887524af46e3865639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f4b295bdb83ab7790c10a57e29441640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c361f2baa7cb2a05abee86b643adbb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6cc8edec6a6cee0077c25829a3827642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8e33fb1a7a446b5cfb24b7b3cfe93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368168a9a2637e2cf2481cc95355da8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89213fb74f0b526576868926b03b7c97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51fbc7941a56a2fb9e382f18c6ebaf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad92336ec04193c48d0f9b0cb5fca1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6114a00ce0614a21d9b0094d6c166648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b014d43ddbb0cb254faf0f05ce140f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da8301230b387f6764b970f291807e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f272f87245bebecfacbf2bd3e431172651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0ff031c5e8bbe1ed7ccfd1be07c9d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204c8bd229ab6d6f910748c088e0a87653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993f99fb2092b72ee224ca724159aef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc436e0f622433b69613850dae0e41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69885867df878f89127262dfe6338705656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb1882f0c2851f89b0fa292405e5e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7f95187a04dcc4e10cd3e04d38a55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf099ca76944c1bab7271f10410667659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3042c2d77951ddec53cd020aa1c5f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad6b20970944063bbf74a51e470325661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31f8a21d7234b66fa95729a9ee2c04662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4894a3f349972846bf7ef5162d49e1c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af511a88fe3947d04f7d5aa4d1dc784664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6147f400c256b12be002842ed285d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a3e38012eda43adfc5681e32fb2e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5601648b24ebaed97d9f48b4803ad4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978301942e63bc35f83c977c043c2d0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37727987a9ca0be938bd9aae48cda0a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c157c9956b4375d3fd37523498191670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb05623cdb1e6efa1b525894a13f54671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0379999906246d647c18d6c6e20aedc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f187b56685fafe56db8a3812c11042a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1b4bbc017f0772213bf153ac261a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7f241606c483b4228839af28d594a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32745f38d91f1d96ee798e5ec9e4701e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7420d5d2f1e60b8cad18bb6af2b77677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad77b40a43655b3b2051f59138ac134678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec29f4d8495f2f3f568d5ec28795b8e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de4507dd6365bbd1610e0defec9405680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d292d5e5de272a76c941367f620a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90fc77405e39ae7721f057ce3ff92d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e4ce74843a56cde1d28c5a2e85d40683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fcb77a471ab64f53697bc9bddc3aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071820432c20f5a588d2561a5303c87685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f4ee5a4de1d43ead0db86feca781f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220d6c4ca71d10cb475601e0ca7e18e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbc66bc1556b0540fea0b9513313e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcbe5cee6ae4d232d1c6502590e45e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe878b7045f21301973a3300faaa53cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363af354ac139b8e787a1eb64c4ebd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d77b17d25ca2da4b89148d01b67b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0503468b278dba6190ca3d0a95c38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2635cc94a31a8204140668f0ac66659694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee678eeec4b66a022bfab56f95bb6ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9c50118d73c8c69e8f633a30b4a8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cabf6f0a1551457de7289e13182c68697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d819374125f078c8f94dec265ea1891698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef6e8ac5226598806d7f6858826a9c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989f54ba22d9895d799ec0160ee0124700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0e1719dfc6bd3e9f602a57e2a487b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cf132bc8365da9abf9cb73a5d60b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce8e6eda287958bbae4d23b0371091703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a6e1c43dbb7ed94f318a6c6f4017b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d938a22a281755040c8a2eda310eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964bf18ba4a13ab7ff86a083124c1ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a7f21f906598471754a61c0602e3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278bdfeed6070714c66d5c0a5a83cfa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f833478f0b7a19147ce3ee30a31736d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbd6f363d023e78e088e0428408758710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5129fd5868cbfec53a1919fb48d8ecb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8146f4b169c2b167857eee01c7609b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6902fdb221a5ddc97b77050ada570713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01138bdd227589e65f2df84e331ab02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1c096f35ab2394669ccb84a677586715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64274509b24975622c2be1b11a2ac46716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02b1332dcb5f81ab84fc72dd2ba86c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ccba0021f78529e4560781a33060c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d363d384eee265002bcd0693187a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c572e3ce054bf0844439e5b5c5192c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c37d0cf557e4cccadfa7a056feb3da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aab448822627df82221f58c1e73f4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e5f3bf85a774aa05cbdfac1f70fa7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ddf334378fdd56baf308e272c3d40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3eb3725e6f7663678b101331e79d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d1376e7201d2a0788d70d9eaa019e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2802294cbfeaf8e5dee7883a4aab5b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2f33c9051e67ca5a49d3a6226d660728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4320ed2ce4bb941edca404490ed3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc584a4d6d5198036ea450ff327a138730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a236136243481d29c3bc09b3e8063731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5c93d3b0d23d68e021619b2824a5d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a45dbcc71d98175d525931a72eb0f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d5273329ba21797ca706d48a3e5d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcf28cff3fcdcb0434fb3fa820d5f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ed94b29e17e231430dc8702bee979736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7db4ba467f1f11c1a883192d0cb983737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6eb5713d619ec7e3e741910587abc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94b90eba48873e06c4c68845982700739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4458886e7e351de65e5ffd31631d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361c66f607aab06076318b101de75ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dbce02479b04f1e02191d5f1c6460742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b9add8dc1fe44e93915a724084fde743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb258e09869d92c0047f838abbd699744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a919c43a662e30910e0d0e656cf59de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b072bdfb81953b5a840d342379a4c2e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a78d50843885d2be57a6059c5e7d27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4b46a7064b3de70b7b8725ce1769a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5283f554e190513c2ecc92f33cfd68749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796e45c8d5dafbf02c43bd1a86ec724750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b36a8d3580992a68aaa8cc0a52e33751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36be2e5592dae42281005ef3cabbc10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774e77966cf93a4328f14252d583299753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e5b1b2e3c1825e43beaa34a6e2399754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75350bfbb54cf18c36bbac9313ad0bef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9ae90c2bb612128d0f554f7253e23756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064a89eb19d603cb0a37a6966409575757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dd0ab8dc68a61c458d73c0e296603758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756996756bf5a9c5e51c4bd48c88c28f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>