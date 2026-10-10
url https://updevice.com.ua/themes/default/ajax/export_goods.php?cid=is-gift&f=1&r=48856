--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9c73f2d89fdb2a2fc299d85bf8bc11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be507772b5b3e84c8251ac91a59002f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178081104656c645283a97dfdb645b9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e836a1438527bbbdd9a5d3bb38630074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d7ea55943a13e432d632dea78974b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc89d3914f5d90c29173b28501dbac76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60612422bb8479e05b0232341e6699ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374d88cd8065001ebf3fc0e524bca848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9856c95c4a90d63e25b94b1567956b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b7b1f31b290cbab9afee0590b3a9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5442c8de9ee8e5ab124d6efbfe35211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37becb990209995adf17690bb0e7e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461f2f0ed6de50be5a9300cd540d42213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051ad1ca95d986b641a5d4e5156d60014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe97d1476b50d6fb8747722ff6847815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778a99931fdb846eee869b758719baf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fed1846dc8a925c6a351a1f803eedd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4421066765b811e1893f706e5643d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20229dfebc1a7f57a60886c606bf9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b38265d389b9ccc84fba2bdc4af4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a46706f865ffb7075aa4acd67dbca121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683034b0588cd06417307f482702eba722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226d8ec24a944e594b6d1aa0773855823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e70fe0d6e6ddd09caddcfd02abcdf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb213e687e49647e2c47e042fbf96ec325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dbdef37919b80a2812c65d64803d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf8b2c604a418cc2d6ba44e85a3d4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397e7e836390ea852d2d9f8b236827c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574205564ea81e976c7f4ea54f96eb2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59916e4be1ad49539f3d2bb44b9edcea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314d707f05a289342847c2543b546a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b7bca04d1984f699fd753d71b705932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cb25641eaea8eae0ea0b608449dc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050f84b67fd9d0044dfb780f0a44f2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d78639058289d35b751c3b47c68bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80b470d9c46900c1edeacf2e0e277736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27046a988c2ff473493f83000a7ffc8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b5af5626a220186aeb008acb720c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0d7cfcbaa514a074a768671ff9a1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b80e52d2ed49bd9ae2b037cc3024a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049347515bbb55e13bdef57384a601141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ae9832cb84197a7f209dc2900839542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f6ed43df5a4bf12bb5f45100c39e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593deabfba6b632d7817c5c267a8d2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a8ef825334da37737f4397433878f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a678d6c929c9300e79b76e9992eb046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe5a74490a064b6a990f33f7118d8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb25f5a01f51c1cb50c6459f69873348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e16e0665951fb5aac8415e0465b05a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17262b85b63eb08e07203e047f3bca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fee98f1bedc357a95afc6d1db11f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde00a282eec6f1e40a8195b798305f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbe09ad67ecbd4657f324e4aa0907553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208223c33e1f34f7eb11991c92686ab554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d258c6b65ab9f79fc4e467cc008a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a19577705f3d728a5966bfb62e51656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ce23690208259a0dc4b0d18f2cbe957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ecf47ca42a8305b82528bac5bd3c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3a7dac27a6ea00e0a2ffb157a832d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cbcca966c01bb7b44a4f85e248f5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb3a5d54c783d82cbe33ee4bb6b93e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55072e1355eca8239dccf0bdc9449c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e38d52e041fb1a44911e1dc2fbd14963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa87f697aaa9140ba30cc72356f0f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ceea7eeed4b9190e1b0ffdcbd8b9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95b6a307bfc8a1bbc0e20129b4075366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8594acb487001d3980768fcb76980167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63f36052ddca7b985c28687e9cdc8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af40f5c59e144a51643d8d7b87c9a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cbf77297993d0a4c924964c3abf3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358b4399faf34eacded69ef939a6e2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9018359c8820602db0f076819b5ce5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0278dfdf8455978799c638fe59917273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afb8471d4ee56df122184f5662624c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cb4ccda89aced7755c995d7fdf7a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba071ddd18b2ef6f0fa9ebe909c5fc1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83459fb9e138521752089176629d19a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ada43d006cb6d7ab4a8945e847a8cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d382a2e4e01ee5b5abefffea46a7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4152ef4cffe6fe72b1b9d3c322ddf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03280188a02eec132bcca6eeb4f60981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab7c76c02cf2d224167bed0d23aa4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49a1acfd1833c7c8e93103232d457a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab6cac887dc72cf4e44f502cd5b00884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44661556463af2fb5f478cbf545ccccc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235fe99939402908af9fe010d42bdbb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc58992f550af3274034c82537317fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112bca30a098eaf0574ca839fe511be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c3c6d715aab8e497e687e0641db8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8e64d2f48e6a26bde3f52f657b08590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54023de779ddbaebd1d9c5c0dfc1ec7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00bba4adbca4485e16b36aee2ac68b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818e8e3c5e4fae81e06711a268c63cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b413f59be3829555aa6e721f3a8d43b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5774c26ba97c0fcb295b8e55560a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47c1ca76a562abdffae06060c290b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098d5e62328e8c2da84c719e10241d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6a5645fdf1445e4805137b7bbf1bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c9430e50dde63f4c9a022f6b3933199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f63697b4fbb837356df5c9c178584100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf7e746268f9b207459fec67e4ad6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add72e86255b242a506e3e44b6772279102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3d06860ddf0d9f4650a8618dc41bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c2b8ed1e7581a4a859d97c8662ad4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921f949f6a416913d6d3f13a76efd64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373150552d7106fc38ed80353420956e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf5ac1a2e1bee1554e67e4c4844782107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bcd43669bd1a5debbfb090cbac34e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2370eb1f4e4a8d08d3a8489194bf1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eddd1f4f6978a8140b552ae33ffa2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c7d216062f5a08256072e36696a8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcc7fbce1df0ee84497c365f99d4c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f4a944132e10b885bb5445c30737f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0baef322d07296f2a0683ea7f4d047114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeffafbc7f82cc361c0aa4d3b1de9b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e2287b9a5b4ce61bd40274dd8a8f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdecc33fa3aaf078f96dc69534597a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88336d62fd1fbd3e3f2d1bd1c3efcbb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355e53fe4adbf1dda498d0190c823a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942f0e645e3cc86fcffd6eb4659f174120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05a52cefd93d3342b1728419e4b69b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808c344405c820040f7012da7bee22d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b341a42c51c94c5cea8b10fe70801123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864c9658648a6f7135fc41d2dc958b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe63b3659ea95aacb3a02cffc1876c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a9946381f63a9e52e772bd8362f98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64c26a45fa8565f8f3cde7a3b6eb41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8fdd3d2bace6ef12a2db116f65cab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6ac87bb6774a40375aea90271874e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477c50b7c2c108ae3252616217792a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9a1446496ebdf6b2f26c1b4e464d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafa7db64ea7ee455a549c610330c60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6bbd7b660c2d3e00f11fdb85dc7bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce173e817066208020d6f08715a67f83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81d6d89af5966c29868d3158a8a608135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416edcbfe8b4aeec282891585341183136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d501688d49e668b3ea18ab8779e1a20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e46858590f521d574fe9bb25f2792138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9197296e679c505633a83dd800a12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9df319e5dc3c4af69cbb02deb55b55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4412aec52f5b96b6c356e785bb9ca5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54355c1d4eeb169d8d41f52aa88afe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8906f6f41e9d563517eda85b0cc2b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa077443bdc8f2a95bac44fdeb4d0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3f463721f0fb0513b4f7d3242b28d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396b83abc80a65ba7ec4e39c0b14c99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f0fed50c6d94e5e5be30a3024e7f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7d41ad7a8da03abec86e0a1efbb5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538c8338025b7175435c2df4acf590d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6e949df03e27327a64c04e1c76c5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29606984b5f86936cfc72635cd314fa5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ea21cd260411436acac8f94d9219f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf924a0b2b1c0fe7805805f9620e06153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081ea1ea5125de6be024e4ed6538c8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29613849e0c7064eba249e09df53327c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19f96961c1666389371ffc6434dbf0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d1d561c1f3e0821682d59aab46a97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e5eb5affd4a6e43be9eb5d85a5ed1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43062e9e8abcfe67649f787f4402e5ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5234f4a8b93ef2faf22b05a6756bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dc8dc856fd89b6a6fc35447fd6ca9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f3e9ec0a15d407f47de0db702ec8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21f30bb5180bb89f1580e8b1142e24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324181d150710428e659d29690a35c4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84487549ad8b68d0395e390d01f1d469165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ea176cb653649bac983fd402d3d97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250fee4ac17b44399874319525730cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f07e3496a2c5626dced392d1d9c81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c281e7995bc075b1ac988abb65a6f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdeada378391cf1f8a28476bae7dbf2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79b0753e746ade0299cea15408b60d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffc766f1f2ffc62fa7be8777ecdd57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489d10cd5408257663779099aa120f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7f4907888677ea83de77f31e1573c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579fb2726ee623576508135f0f865e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b53c1a3dc06a62889b813a96c9ca4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffec171b3225cae585ef4e42d1dad82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32f6ac2537a137070badc60fd952b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6da249d9df399cedcc40a877c672c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ab0482c53438f635f43d491d45ba1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43024527627f416e19033b1e669f1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c80323af3d2164d742b5405cffdd27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246238a5c2018524a2d00db1e9d3929183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7360cd902abee3ce96fae1266230f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9cadd3d256e571a7af77ec68f5859185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ccdda8081ea88ecc21c2835b2214b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca13dd3781cd2f67a75eb6d880df60187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27377de4420be2892153f58ceb306c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae099629236904542595ec2fdb033b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9555189755286e774f6c7ee710ecca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b351b1f16a729d66e5d3511d22037191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3d37fef95748d184e11dee0f9d8d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06704ed36675b21938fd89af8a4b9b60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182db5d4723e2ad885c9c7e7f96b8db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86ecc3438f55a42484625c839eba4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb336c26706ba79e9cba5a78b708e13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb32ffe08f7fd77accac9a191079fad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2346cca83338b25ce44a8f6484401198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95110319ca6594296be9d19c553868199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e14d23e78b97941ae678bbb6c9995200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab878bbbf140b2faa3920a27b0f7bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f4139e1d5ce528c5168c4b4c18914202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f23e9d526364d5144b7726f7cd8788203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e028e237f24b70c953e37dec0c748204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f077c441b2c1943615781ab0221d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207813bfc31b3033d37e88066e55656206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1d485d3c204321a87d347ba6842f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224bd2cf54f1ddad5115cb1b19260bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd068560e9c46c96d9540ef296d145209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2a62ef4f9bc77f935dd392d78bc64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7e668aceb873becd2d49239dced1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38299291052dd53331de7dbe28490e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390181fa9a2847b92d31aa76257d7f9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd774eb11405de6d6e014201c719d2f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e08c1c8a17c232ae40a523245bbc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ca87f80c306d8250b703658e292e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec9b78a4f508b52094385619d400e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5741a883b27c8bcdded3c5bfeea9df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5db57574f40c48c25c421d09a576e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ebbc0e323914c09ed79a085570ad0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4457aa315d4b296efc5189c5093862221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ec92a5f9b120ce307cc5a45e3d86e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4d1b38370d0025f7a0b6055f3b9b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647488e39d89675fde821aa75c5a418224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5f0feb68a8bd57085b62b1f7ec76e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ef64576a3041b96e26ff7bb306a83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043000231590bf5063d52d5354e991e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decaed20a398abe1ffeae00e81fe6e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db84bbd3731e307381017edafd5bfc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3a75e48ebc74b033c9b1789953746230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b91ea8e75b33ab8a9b12f0a3871cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b8eba4e4fade06b0a7678f44a6710232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a714ce5045076d7781d415a47313d63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba54a150e73b1a964cdd916585d9c19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2779a23b582439b8d8d41ce2f0a08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff43996261cc8c78d92f5f078ff2b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182458551b2e35404da02a0a3f899e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287890c4fd918f89924da1ea5f1d8c6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4654b53b29a4beb4d2951f0057e09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b602e8136c4a2d15bad9f49cceafaa7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029238f8295592031c9f95fe02788af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153af04b5015edd3adcd3c2eb0d01c93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc86f9adef17d359bfdd3b69793b7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87016dac6f96e65b159776f0804bba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6726e2a8bf0958cb1f84ec2cead96ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b91db4f8365c670674695188dc081e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01694d467ac0ea63521055929a713803247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6529be5e7fe7f719d5129082e198fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459d0d6d0af77634d6b5022d3cec306249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab7eddf0ca6ab80fe99d4bfa1d3074250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f77e1c3f1990cc273d82529180005f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1aaa690d1078642139882c9030c42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41de98db6543fa7322b731a296b729253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabcbf031256ecaec02cdb9453c42db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7347b3f403adb5c67af0d816c13de4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bf1a129803affc4938c6b7c61c282256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cbde5b213859cc91b6a06211c2a7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aa844f87675b12546877d6d8016be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b1112a8a3f70f05d6e74ffa85a72b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b137b65577600636c92f4a37dbf2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b0b3f305721c64be83dcc7a454195261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6b7b84233a4c77d1eb52925e151ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60cfd22906a50c671b09553db990d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afc296c8d422074bec29f08573af01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3fd593fd7a9de76fe9b594ca128f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a14f7d916d57ba531e8755593c3bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fb410cc131c64c52ab244597a8807267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ff7b51ea6b6f04359374f0f9c1e6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481f0dd2c038f1997f994b68a66d35c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275345672a2ff5628ff37942b01faa0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5ec509ac00cb72f57631c0e138714271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747f24724329fac834ff44ab40e7ac4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d456023f1676de3058ad5dd640b058273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92126e99496dfb1167140a760258d8aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf8dbb348f6711ba7569f749dd90b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2f041a87deab6c3080c49cab6c696276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3546d8fcc244869bf8e91f856e759d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d40584280a7d025b0756d2be8b75f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1953106b5924562c399510db51e4c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be200dbac88e513b80ee88aa7dc2c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f39b0ed8a1c6ea5a7c795a2a54e7a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57488b5f4df48f5a94156461257729282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a1c43a14f551b2c44f976528f7361283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a93ba468be2a548691d45e8ae74f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18620164652fdda58c44c59e020cdcd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e9a27cc6e4c16c251431f06fa21c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc58aa14289438c749af420cd7e00f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c42f62231984790975a30c860c429288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6a91136ce87eedce802dd6356d534289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f4e136d8e81b3a8af269076110224290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a62f91f2a5a55af82bf63f27e16127291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cdf6677dfa6efd1077a054f54706a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877397efb643384ef50f5c303d8ce66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431a0815d9e0897d4c330a221d74d48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fe257ede1673374656821aed17fa3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be42bf73572f90d2484e1324c6ba8ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d429ad2bc1c8f32b4272ba593eda0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88152ed5c8205a848e2605c18866b836298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed9a0793e6750ff16c070bad325948299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427add672ce0f677231567cad7cfc76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e4193d94fccc056d5ff08e3f4227b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261bb847ec2ab37f41790e88d5b93cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cddcb4e4b05641b4fc50fb0f88d4c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c24d242d791393fc566083613f9e6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8056462caf15ebb39a4c7502ad64fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429171283f2b3d6f7ca743af79b2d2fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fdcd12ec031d86192fd7fdd11b3af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e52e3de4ad859acc6167e63e5993e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330d562b3c592cd0e62cb5fab350d60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea91a8315fd44a7c2db5ad8722a5a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35478b8a22b93e5c416b161e35d907311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df35637f262a284291765a5952f9ab2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede39dfb0d26c205adb0991c05c67d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd40460c1d2ed6832b14f947d2bec1d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b32f646a82762f143656a9ecd8363315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a47239e6849a6733d12e2fc8c0fe6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907150aca66f0324996fee4aade41b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752f80c4b9c774e1f67a50d1e815ccc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056d90285fc492ce26b846a2b512643319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa688fda7df7f82e50a668cf03fc2f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad673099348dbd6b0ba4ae6d6d7cd9c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ffa163c80d7740f437a96c8224265322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2287cb6da161b195f7f2a29c4fd45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fec4b1be9673d7ad6e6ea73a55124324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7332562ce8eac7f7fc9921fd4fb60e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6ecff2129f500bb537a08c8f829fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f25de98052385f7e6b946abcf787a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b158af34acb252ea2791193c7a82923328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afe1007983c715492d4e14b286ddbb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada4a0a81b2935991b1f35ee3281260330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064ce859d3f4df3e9615ccaae573130331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9913849036d15970387a297646c3c2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fcc1a51bae9ea302e36dfc8ebe13f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82327253923e07f13adce7a330e2af4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ac24c22604c41657157dd4495f1ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84d03001f393d97251caaa58a69741336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e022fdfd561652aa0fc7992be6ede6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9527eee497f33361b99ecce5b7ff82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443349b7c09f833d95050d9fa3be177339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3ad80bec7aa08158cbe4aa50ca1f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e2b9972a991b9ce3ca7f816ebc45b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2b94fd9d502d7df120c9088eb6de1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7563c61433184ec1e5197cd34dfd28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0de0b07b241bcb9459431cf3f986a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e5cdd49c4bc82c05bf8aac7fec6e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373e448cf30c3fb2d04a5d00b2072fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e5a15af6d444711ce96805a514b89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264850edd11c438d9ba7e0884f628ab5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33325001e8311fcb2a6451495ed11cbe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35dae30cbf43d131092dbf891d6d5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d238b0441c1d324992c6e153d26cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7357eadae4b30d2ae81c231d98dac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eac20e4c6cca724a2c9dc0f6b378af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ee23faa044d1ad09104fe14cbd88e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87ee8a68d9158d7bb3ebdb12dc1c3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7a015d1f1dae9c31f3b76da16c735356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c1dc6d9f7a258e5f4a46452a66bc2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2545d4964db1ca814983846707d84358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7974585eafa5006bde73eb9e2710497359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0695301417d90cc5752288941ec8b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cf040b5258874e8ef029004fd547a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564399444944817eab402e9f35716ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29b2efddc7e1352f07fbef58394d6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5929e9241b5eb3aa676d48e95a6316d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72ae2a9fa542fd3eb3795f41324c67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356613c6674f14fdcc64f246d624308c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c727562dd8964a181a419688ee4b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce480f2c2f93de64807f7ac20ffaf29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de9f2830e84f9b1c23eeceae647887369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b8660456a7a511079996535949d17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865184d887d3162f44eca2e321f9c36a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c73abb013ad40b7d7362141d41689372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21bbf5ff4f0fe0b7c514b3dae847f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a6ed711d8ada59adda0df0f6233f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65a559586902db62b63d7fb5971561375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9d53c3fea43fa59d6044d4c5f752e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e56cf04ddf54ee76cffaa4c0ab85df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e2ba138926d141e65265a776c7ee8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f10730c640cbb9bc67b16610312fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3482e457941f02e6003f7601421e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b7ea3419045551457731759528423381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a549fe0a7048e2f7ec285ac1d9687a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ddf81c4e168e7d02996780160ef45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e839009819bbd3d851609258853153384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06d24c5ab95346c512ec0c4cbdc6db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5c62933085c71da823bd85cdb3f63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eb7f126c1d5f2eebb724107d03b90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe211d46d8c57b13f48d0df4c4af606c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb98a8e9a4c2f6e11bb41e9d62dd456389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88c897585872af3a4a804f93be7e2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631340b4e1bc83553e669dde526af76391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25407150790b9a5ffde6dfec53ff904392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe387c84e7b76e9691a6171ecf6ac4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c76022272242b2d4274b838196dc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8d87859d5c04b744217d817340b2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113f85c9d72e5c073e2e4cc3c749561396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06b2c65cd825b26b7a08815b0d468e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30d12af3947b889a1e61d9fab85c85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d84a5c0e0306734f8d74e9c3e8706399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c7304d3f08df8f1882741bcd114b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc179a7f33cf12fa5c54bb49e7437a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bff9c0b2fad8a8d3945244afab0a11402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0cf04068d4660c760ee1c45d00eb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07814dd6ab199b2e8125ba57ee245e13404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc7ba05f622705c58c3a3d722b882a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbe4de5a92af33d0f685c387b92b02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74effacc9ac9211311f971c411980d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70d09b4f79db1544eb3d5a0a5eed26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666559ff934d0ef799d29636dd866a55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc750844149bb91750b87b4a05a9d4a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74831e05f319c9a01aeeab8a01d56c5a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6532d05a21d509dab4e98011f4076412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dee2110f5cbb3147672ee9f90b7d4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce6f117e3b348ea262afaa9a47c833414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552f671d184ae949e7073802ecdf8c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55df7dcef693fbad066c0859d148f39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a0dcfe29cc4604b1c34d61c74822f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7103b1df0bb5b24209eee952d7c44b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59695550855e48e3d003997f339fd9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fbc0d268cc2f4bbff7b8660fc82e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaaad14e839cbc6cd1edc9a687b565421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85561a40f785d4170b95832bbd868ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4555cfcf0bd61130751b3dcdafddf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c8383abcc36fb9a060dd8aeefe42a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272491abd7683e661ad946b896202133425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e161848183cd5e39c8301683070b28a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa05ac373c813a1d062fa7fa533df5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29a7d429a3611481f958ffdec56d9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ff8fdf7a643f775950a3fece1c73b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958517457bdbb8503ba891164f407ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6675f0037872ebff5f079296e36a042431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fd0b15429c3f4039526ea567a620c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf33a42b143cd74280752fbbd21fa3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4bd921e7eba9b81eba99d157e711f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6afc7b37eed6b117029df6866a250435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788c9060911f0a9f156e3d24951eebb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491dc4421e10aba8b87aa01eb7b5166437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515711644912e1832e1d90f2d4cbfd12438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e62020a7cebd6796c9897d6df41a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd81eeca35d726e4d63c1090679053440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e815ec5f177cf7003c5adf43e9ce00d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a06051199a30a5c263db95d5bbdfc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd477724c6f996c14f20fa962f378b6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0289edb8b9246efcc0c94a62a63f5fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe1598a46152fa0481ae9985e5368b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dcf8e87361cc4737b455f985eaf35446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14569f8dba9124818d853aff9ae7d528447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17d195568d31980f3557ce2c2ee741448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d20de65b873d8c875fe5b736dc57a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c62619284168b19c15ba260178bdf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3d1bcf9249521856b37eaa37d3603451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2e71e0ea7688d12721e4deb1f4152452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8c2c06f657b4feaf8f535827262bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8bf5d4bb6ec180c2b8a7cea688555454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba892c5194909eec51feba8493d153a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25d62ffa0569c64b1e2ad8095b2b83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cacc088f7dc1c754ccf0386d8f2133457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285889d3702d85b9aec1ebfb87d2dde458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ecfc2ea427a620470073193c79938459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb9d9a2b9ca33dd478d14a336c15ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4edb58e4b931ab7786f2d5854525e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c156fc0e2f157972c0dc238c2574984462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1397715e3c2e603a06f3b12d8816a18463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008d9f4858cf6d44d6c6503975e07d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36934db4d39b780103949070bd70c91465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96c52706cebb87034f30886ddf178f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6344f9afcdd1309a3d8a8975894221c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097298225e61d6f5b69effc0e43c24dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e331a5594e2eafe65e75e6fc1f1294c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c58d7a1f2d552f0113af750957f98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2919142bf434ef5acbb50b716a5283f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf27171a9c48f2ced88dcd48fd2699472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5190c062a91a80c8eebc5032fa740473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f9fb3ca9d4543c506133c3f2c2899474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94202826cd4170004fdf3cfc7a31186e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c49efec1be582eb64cbed975f93bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bef2f33c15e1784ba9d5022ec7d4d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e80b717d2057eea842d51d3ead2bc1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2791ee74dc5e9275a2986ca8d7d302479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a876c830768101ca9fb589aadf996c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e6ed75ebb4cbfaee610eb15cba82c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20e491c03d27520cffcf0c14a08350482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b742c5eb6ea9b7f3b9d089b5a57d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c51657c58f1ab51ec29f3cb4ba0fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0a64a6a5764dfc2aab74aef3fa396485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f9d30027c1a9a6955eb7740b7d62b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895788aa690e8a74477cf8bd37e5d3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b20580984216dd530800a19e64ccb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aa636ce9869c5063493713155fa3b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a94db7e4c69a20725845ea8bc38f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d02415464569e8e34967cdf25a0a69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b665095f2a78da73da21e66fb4744c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8a0278164f8c3d66a1841110309df493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fda5ea182d9710d9e7d0f4fd71861e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e913eba54ece4593f9c663e7b2fd70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8eb29d3b168f4dc79298821e3f491496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212aacc6e166e25e4e4a19def1b17f6d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f4f4f206e65afa89912f435d78fb9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c178d90199cdf54d33dfee0797269f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcebb40bec7a1889e315e6adefdaf88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cb661952e1c1c81620c7c11c28b85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8c80a0e0f721fa2f179d223dabaf4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30521c29762024132b1f205e14aafa26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30708492688332304b17c87b329be36b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eba7a92ad2fb6545f38850d2ac145505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a10d4d491a523e39624947f79bce0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387d9373634c8bc033b7d7e767df490507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b58d9c21a19de187d6ce7cea93b6a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42881916212e9e575475b8a87081e9f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc064f9d240ffb216052e9afb2af8de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721c260faf9e76f0ecc934b8ac14c1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba0db64a20103dc09b0db6ce90c457512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad27360ddf80ea489249a15b0a7844513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec303ac3f1082669b9ec3afd560900cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc3436c0109ef30a139fcfa70722e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4350f6d98b46467182d175c0ac71c28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48773a8c226e8ebb66a07b1bd7b97a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e6582639e8f25efcbab9bd7018e6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63645c1175689e49c9ae667d4a84c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217f124088f4a2d7ea480b9f261edcc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b37101038052e7932d863d3599f54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553383a41aa2992ce8c3424aeab01324522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347eb1e03c87d008f4fda26ad7359c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eff420c51e0d8dd70aa1e6dd114ccf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23514215e063cf92ab245c90d1361f16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d176045592b8c7d02975630eec1e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838570ec21a543f1d1450c8083438816527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5c8c52f7afb2cdf1452aa19908dc6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963ced107ad4ac232fb2769d0eed940529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd099eb6dbc936773bc8d76336f44da0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cdf1c10c859199554810c473bd4e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cf0dcddf6750cbad545d2b26f2ca5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a892ec282b7792c226b7bc81d024bba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad30c58868f191525a52cca4c5435c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef0691543c741bd8b5af6a451e972d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3c59de25415d0deb321cc3d15d626536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade7847c08c337e8b344b47822241a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3893d94898cb566335a7154d35b456538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04782cf285a6c722245b864d304f896539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaf3d383f02d4deaec75586e3b9f8a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796661fcda4c2c5aa8fdfb8b6232471541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be07ee8fad0a07b1616949285b22fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700c12414a5c08eee2e70a76465db20543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36a360c36880e1d9a039399fb9b3b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a248082f245c35b1b235248e0a72c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cab2033b559fcde9ddedf69e740cf2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11c46f4302c0ee29092d9af8bde2f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfde699a1e04369d8c3f89a82bcb7e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27667fec19d20abbc830a291bd031ede549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdbb2fdedf3dfd3ed7d885d70b2298550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519f667a1278d42da19c09452ebcbf0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188475022534ed89a7f9473b2543ddc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9311476a8b2c00b04a0e7fe9198c41e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c21ca731c169e52133a29a7fb1c13554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd60bf51a6d37249b1e1453f0867bc6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c28aa08001ac03d756e3062cfcb5e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33438b96a70cceda7249b7bd8b09f987557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282f38b3ee0a38fd5dd6128b97bbe82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145ad2c90a68ac160a6adf7a6dc5e08559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829736b35731084d2c09261b3526bf52560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3747301a998a6556be2e47b7bde72de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c269096db4c1e02baba09808be367f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c16c0f3ed2185f33c22e29889cfe5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73bf334dd0110591a8b8a5c64897e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b7170bbf248cbc7ad38b795d2149f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762aa3f0a0cb375d8fe7b7c358f796b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713ccb718dfe09f8cdab1185e5e8fa1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca049f79ec735f03c5f426d4974f7f99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298618729162b180c9792aac9a9ab977569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b845d767b10f32b33851ca45005d8d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e2e9870f2e82986b878944e02a8d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b8e4ea1d391aa7ca0a52e2f528a37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08d753f0b70d2d54324076d6f90739573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97a55d97e23cb84c0733d15673c97f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9562c4cba4ea580d4706af76b9cb2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f439399643be02e68505b02610c4eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23971df90bb28b056017f31a12b85a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec4e395dc8e348c75f7b50130c6a80578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cb4eea9d462e1f44a4f2eaea7cda9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad62b40a9b9c67ce307768b480f341580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ee9c5f3ed2593b978e62b4f618693581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1a2e906b80d22778ca83fc931d20d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837c92445f77f0710ce826d22e65ade583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ec3fa6f7059a1c7550bb25f1844fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759dde75ac2531bc24d67864ffba08d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736f652a38fcf963a318bcb752e8340586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab33997179e6d0126ac6102cc0f5ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87f1e26f84768cceddccae1ad921fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9d93ee62ab9de1513fbc32f749d8f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725b92fd19a9c94d9e2eb24117da85f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a02ca4b6161fa4087a265775f713db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701ff4e4497da7d83cc98308ea3dbd5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8453954ee1fd0f0285c8b09796079593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9050c20be07e6612d3be6ba8f82dac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af3b54564036e42fb7dfe06b2e5575595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517d818fa085820490792ccef6a11b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446576bc302ab387404855bdc7191e19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc5182b113f37e55f4c54de06c6095598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f6bde6533995f2835894d3eb54f9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa26e996718be339ca24045cee8760600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a65db29299231744cb1ab19f202dbe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dca39c9f637bb146ae7e41b3aa8d1d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0781d22d9e942cb3edceef33e0c627603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c5a4291d05b84a2ea4b5c86d70d3d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a98df8d57e0f679f938d4d6fe89259605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826587fa4419f9c31e587006f793eb5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b61c14bd9bdc64a630a593ae36f57c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db799e894022bb6ac599c5dfee916d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f9334af7806006197b7bc6f32c673609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab483565eb8c2519de91fcb5c59d178610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c16edd44b6c71415f664a2860e7d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b788ee7cd312b41960da05ea06266c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef371a6317f8f0385aa594709f6a51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4be8cc6076a5d331b4a184e123098614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6c74b9ea82b05d9fb453c138fcdf0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07883a8c39829e9d4fa725a4292a6fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a0db6f2307f841b7fcff6c86170a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c71fb350a73b06e3fe2f3c086e2e9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d35ec6b117fb120515332010a5a34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6207b5ebc7d370ebb525b44463564620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f09f9b69a579e6ee933b97689d07d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49971d7a24f1ecf6a21506cdbc21bdc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee946f895ee9f64b60feea15ab067219623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bb591972b0ba4139be073a7179f1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9c92fe27071fa5f1c9f3f1b0ec241625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99928f0f07e508246934a42b80924eda626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9168dc0929494c24b76fb552f07aed5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef69bd0788f14199cd6072410210245628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6375b82cdabb84ddfc478a87cc9b921629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8beded9675676c9372406ea7ebb75630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcb975aed1eddad3a8aa15081788fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2341c599c3c069768a01ed703d1eb6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153111d5c9684857b9c863d0aae7085c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73572c827ad838bfc19d59c11598ac60634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273060c1e5bd304fc967c5c61a6d40dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00edb47021ce43c387d4de6ba606371636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069664f5b95b167904c52524f6ecc46637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2eb6f0fbef8e88b6bc5296da6f2366638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bb8e31779d54e96ea52d8e9c48ad9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136d35f9c5962f34027ab1f9e6c6d89640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439258acf0849b638ec2cd79b73e2702641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029e86d11b741ab5a8c730999f1f60c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c8213df3df0b0bebbe3327ae73533643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc8d0cee02b5d62117b842036b9475644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684ff227aed508f2fcb559a85088680645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776f8eb21f41f48ad56b291311857c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cfe16e1f8112ca0ea3dd80ced0069647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d7a09e123f7aba9f717736c66c9d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e183f8c59198b0d6d037f467ab37b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898e2f361224edaa96bd46d7688c32f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da962a5ef3db9205656a1eb4cd35ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62bbad2fd882a2dfc01e8b34a4a22d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9033b8b9dbef9e6d804708bd10cd198653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc72fadcff0c4f609fd534c15a7a770654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f3d50a238e0b97224bb53aefd4d2b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598dbf7c750a25dca2a9a99a680ed1c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707865cfaaa9759ac2b38bdbefdad56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829102e0f1b67329e36541c4d9e60db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6534b2e9f7d5ceda8c1ebcb8274f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116077caf6732632009349169b56fac8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd23e12b560c9214a7b132872aca91661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db40cf84e059b11bf6763607616bfdd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9b7463e793a4dd8ce22261129fd9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1f6135f00aee572df7849c9bfe60d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b59be46172592f736b2aaf2429e80665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ab479bb35957a55974c15fe909dc9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6162d6a38bb56e7afb4a7e8613ccb8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd07bada5c653f50184fc9a5cbea3d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc502e80a0a79c2abf70051e249d598669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10d962edecbe4055a70a142dd4f227670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d860b8f096c4938990b6d15063b2d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcf636f75d1e5bd4c0a0940232da38672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69953f89f5c42599d050b90d740946673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04e7c5fff01ff5db98d1d5d59d8792674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47b2bdbb52ed103dc3cf1cabf3c423675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df76096914fe674a43da7027347e3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9879fbbd745310490187013a194e67f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef061d83c73d42a4feb580b58772a62b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f7ec826b7a9053034b2e576713b3d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2bec588952d7b3699a0c42b0bdf60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdd6e44fdbd7dbf20fa96a3657f1c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6fc3e6463f924a0ea74521ad4e131682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0ca077fa4038211ebdec9b7b4c702683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e04eba5afad193cd9571d699037e66684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5076904df4273ad6cff277616d2bc9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592185bbbbc4ed27e3eb7e9a14778ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1ad22071a0ce9bc9fd80e4ef6e327687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464d5a79dbb7767efe596684d42abea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf3b7ea4c6a84cf133996a4ba159a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a5b4c6876ef3dd32e47d96b136b16690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be02df98b29191397c2ba20b7481dcf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dd05759bb020f15bf0a579fc1dd6c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4d37ce1349b41ffd1a2a6303d0aa6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d905cdf6f93d61e1d8172d77dc8bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c5234b9a4d501605a760d2c73fff0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb53e895aa1af3d6ea5834f304b3d32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e856d619a299124226ab244c443b8a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f96ace929368a5a8235ecc82ef7b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fd6fab1cf5090279b38e2b5a14afe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de9cc28263d64bf543d8c1f0bbeb68700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66acc48ceef272999e4cea8595a217701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c73817302da03368d56e2627bf496702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7068fce9f622a8966974f16c9e58d0a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0060d5dc858cbe8ac22226b65f69e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de34ce81f344072f14488dd81f93005705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb607648df7834766b15858ac61e2bf5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd17994073c284736896c2fe508dcd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82f137025988d80bff97f2f804fd79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f90fdde915705cad708e0cf19d04c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9fc81455ce70be6e7862f7479b717710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7a1dd247186a1654550c42ff86caf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598c97cfa656daf918d6013be836bc1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca00bb9bd9021416c9c53f653d51bd2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a1563889379b4ed8b6147e2de9a84714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539651fb7d8fa735740bd222d4b6a82715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4ccbeedc02ec2d6c393a88661eb2c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb8afd8f4a34f2aa4ea6200130044f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813461488c4fc09445b2bfe1ec970392718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d44c8d966f7dd79a4107f472e2862719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14e7ec3a518583cf79f64d0f91d6d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ff5bf97c80dba45cc415bf5609318721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a0a7b5cb4ad5b21de228737f6eb07722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72647303598317f4777c0306181ffda723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b781a7a6fe59724300de24f947eda0a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f90e7c85c5066d9e8c17c0f1c768c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956381e89a35fca5aec47c734d6b5fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad976c0a2eecf9aead46bb497cf16d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfa5c8d5bed33e158482416593ce3f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8446f544cd9350a2caa142cc0674bd0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c6153721203f5d3f54fe6e3634050730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb05ae694324db5bf83735c4bbb8a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18cf1dc59a2d65869e3107f56bfc90732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ce5c678ae37a1211bd0024616a15c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e699b94de25dd80ac4a316be4c41d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aeb4b22e375ec2dc4fec96db1445c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92dd60f335599cd33fd4cc0a460a0b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2b2ded905dc4ab6da86bc78a69f3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d093bc96137e2c4eade1eea12d1c1fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac2668e869b19c5399abfb13f72129739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154acfe125d0e02a32f63f789152a26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863e5769edf39bc65c4a7bb576f6dd3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d6823198edd201ae8812e6ac9cbb0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a727ce79c250e91e4785ab212f0733743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07694f0dc2f56f98f9d458d1bf0c1de1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f3c946c7fe05494bc6d2b5e5edf47745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268b4c35e8bd9e20952d44427be6e20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d596efd8447994a4427cd9638ad934747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310bc83e7c43914a0cdac0b8d5e6ebc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fed4d323d1cb17e6b2996551672dae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519b59e43e2821d1ee06e567f502a6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7b68c072cfebe7b5e5afac38146a6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18853fd34d3ef97076edf11ebdeace0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b4bc749fe1aa7c7b99a199abb8eb5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e3859ccb6d6f8ec9f4bc20c4bc2a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb61f47e53a92525355ebf289db7f95755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6490aa48263c4b41f5999d41fa70a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd38d857d45383d378fde721751f398757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6369e34ec9d9a2a53ee4fa5de6ab0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb8951f580df515d73d08c5eebb8fb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ccc75237ce927cd66983802a697211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287226911434161b3d2abd98094df1852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aa703ec7e6c23dcf9068c4cff34303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943b98c5ece72a08179302180965a634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc670350fb31e981ea33b4d04e38e655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987ac50f9c1f6bfa53ba4b0a90974d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23b2d150ea24274032f9d9b7f00b9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128a42d4380200059db684a5395dc938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5355208aedac35ba7619dbef2e94e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783c5db407d88a25888c3449b46c4de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa27705e04a91e10d93f975363986711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72828a0fc30af29bf984e1bc5d683ccb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9de04d65374adee000f4f1836898b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c48b034bdfdbf9cb9733488e60d00714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237710582a43590035dc7ee558bca8bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8bc624f2ba074b4d6c7d29f8280ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230c2150d755b73cc1f0491a0602c0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60d37f2700773b3316dadd2bf986d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fa47d170ed3e5725f6483c1d0b3b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a51b99f890cc75f81fe20cdb43320720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ad40409412e3c0f688ae6bb0269fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81588a70ee566e3f287c0954eca284922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4758021171a2d6d4c84ba2fb236ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7eb6bdb2bf619e10ca1a98b3d556b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49655e599adaf1a0ca4d5fa48475734025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e9b5f4c51f2b4e04c30dd4f29b04526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a4f19453e6066321bb875c3c9e33227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352e15a0fc3d00bee6388153f25d9a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803af03bcc25684d85cd28cb7f7b74529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920d6d95364023b21d0320b8a869ab930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a26ad74b4d09b16030a153949273ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a752fc35dd8626656e4c68d099307332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5266b35eae3dadb7e3ead74a2370433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13814ceb6540cdb230580b662a4dafb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473735ae922e6ddb06b51e00d589a08e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574ed33e1e869372d00c1748019cf0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fc27e50ef507a5730f0b77a6f817437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1310a0cea45ba06b831e61846daa94138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc2da772b6b439449eb1cf65d3cb4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76deafe828119357c054d80e57601740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e568d14288de93b7d4cad5a07b2b18141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a555604a880610921a561f29bbb4f8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761628750f6e58fc94d020f5e6b734fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d75955b0f65589a1a4c2b8e449aa244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256c9dcda996cc1b28ffa0859d8788b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0120fefc4a73b040738db6841873f5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5059b6708bca9790ca8814117a576747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65781332abeeb1456373d0e809dad32948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4232f81b88b719618b6a6550a478a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c647bdafe91c9fcefd32c0f444b2fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c144751af8287478a92bed78b37e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f9228eddb0e28c470a36df4d6596052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f6b50614bdc6a9455075e222cd9e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fe32fc4669a54019722003148043154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025916e7bb4dd0d9f4f25abb352503a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452803363100fe73ec76bf50bda988d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd00517bde7ec49134bcd6beb7b70957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5976d146a24929306289f94ff5bab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4a1ed05eb7c0126c397da002e583359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0d7478e82527574fc57ce1d70a05e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b3ae13b99717662ef9650155f62c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adbd447aa7907f424face53d5035c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff5244ef0fecc04dde38641caa6b2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364dd92922cf727dce22f3f8ec1287964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594751e4f5c05c22bd6d6ebe9fa0943e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee15a0f5858db17d34c3bf0cccad7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a73f455001a54a3bc202bca04d36a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac4841651a70deaabb52535172480d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562badb96c2d61705480aa3c8f3315fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba009fe9f5e8e5521fac0f96f5490270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40f4499df74ee8271e07684267f53a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78352e73e8ffcd7e55a4f8a34c0a0d7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728acd69c839ae5ead429cf76f719e6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57835b5049ac4ed173b3b8081bd7306974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130ae2b47dcb2fd26cb09af92a363f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de658c870b761669f02c8df161fba2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7c0eb742014af771013b88f43aa6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed153d769cf88802cd1986576da7f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c44cfa60f35fbe3c978b1e6d6022879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea2ad5292a37f92aa0f3a58e4f284c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12511c85358e4b94cfc0bf06219086c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8de0544ebef683e48be296a2fd76882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eeae69884dbaebc158c5627efc1fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff4fa09a791c14361f9f200c6647ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0131cb851f1d1146134e80de61a9c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19e9088634fc97883256877fa1289c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bf8685e006728676ba9903e186b4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2db97bbf6fae384d6e4f88ed447bec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d97f70a1ec0b9cff218c37b6916d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bbace97556f73fd45910287a7e1cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bad252b3af17e3aee370f74a419b6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6866bd4ca89e620c10ab28adf117d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe069e701aa5c83675f4974a2e2b92a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a3afcf6e36361de81d72ee120fbf394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe98ec4f52f7a3e94f6f5c065e145d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b40e77a1c4a2badbf1b00a3cf8de496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e02757f69a4733673c35c2d5de5f9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3171908818ce6465de3ba43fa782bd598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d2559db3d3b3b65100ed9dc48f44499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58a2af06d25088bc745a772fedf680100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a8ea887515460608afb000c00f1a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37618e7219bcbdf064e2c1b1fec7e2f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd493a23a504f6bb8a1db6601b47eb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5881d705ac39ee0e6a3bd51bf3657d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79aa10336087eab7ac4e456323887fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902bfb22ccd632d2752718ae34891c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ab6c6bb8bede5451c890061a17391107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bea09e02d7f6f66489b2da1ab1f29d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b747724a43e72c62c2f466854f6b86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687baf87acbf7616fa0a60c81fac836110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cd23dba0e01ef42d821d3b3bc2a08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6521d34061ab92a4d0eba94649856112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f214d4f17784212149ef5de5c781283113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379224bc88681b87688372645be755a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ab7af7f97ff43e4130334042e7dba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fe7a1ad61b91ab37de53e127de720116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee5ed363e9d144219f698d33530d89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951b11e79c8cb6e7d7caacfee2b1215118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fcfd804664b2d1f22ab098677785c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84a869b1fa84b4b112505f35923c4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94bfb9af912c416f4813a0e53df41b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206f99134f7becd6063beccf995b922122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b37dcfe1868b8919681a194287e3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbf716be2bd10944faaa692a67b80f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1aea22dcbfed968bb0c09c450226d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26821e8c5a10bd2cd555af99e9a10604126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a62d23631a741a624398a0df7d0fe5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1aab0520540a3637f541fa9500f8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160b5f606a08f3483898e6a565454d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1490b89e33651a9930d4c22d5f7cbb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead28138e181ac9bb20730ee1b40565131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73ac5834475c077eb2b77bf427afd3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672cabbaec77206fec51509680c0ac1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ad8d4f95f76c9192eb29b45d240a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b74f3b649bca4899937c713c08ea1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72734c564f946f0f7c5b9b0cc7502560136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56672525a577ba29fa19da3310b21b81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fd10abd4fd3e674a19dce981c66cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dca1203da383a9fe302ab6e18a58b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735990dee38f021315e09ce44250052140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a3d2e6ebdec9cc11cc22b74869cc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f53050e7d068dcdca332b180aaf5d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3140db801e9cd6fe8b0b58b2d68e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78179f96464201a1d960b6fbc4874e80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a197d3f4c6ef43697abe04a2c192f9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb4d8916333329b947102eaddfff73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6536ea307b3185cc9ced349fb6c4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f38a7decad2c78231a6b66dccdaa0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af40edbaf8d508a1cbcb61773bc048149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67798fdad985c33d61c24a521bc38e20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945a3ee0048ce100d071a9cc1e2b2db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac86eaac71b4b0ed2f3a3f6ddc48ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f87d693f45ee75e9ce759c667df398153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5084810354a6ff4a8580b0dadc5e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1e854e5f469c50f707271121beac6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fa7dee83600b4a925ae03cabdc544156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fabd9e026c72d571501c0e5f42f498157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1355fa18b37e7f6456f551c9c0c1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a8c243884a4bdb2875724b63a6f77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1ba6a5dfc259b648aa8a14d344ded160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f62465627906570d6f6c9f0249bce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4068d8a8e79ca0cf7a6d53ac43ac87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f285c4c09a659c1112f0d11bdbc4f72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029375b3a4b9f29a3c5fc96247bea30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b25acefe2b87bd2e37ad04749e286c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0049a028e7754c8f72459962e5e13f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141307911aab2b06eb57d6d32bdfd0d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f93d6b6c87e1d00bfc6f25aa31d390168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dd4446719611e2d0cf9c0454b9902169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d79172d849ed80f6b42e140444f73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d97cc135afd84ff1696818aef5572171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95d3cb8e5e37fa2f341ee2e1e4c7b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa1cc1b29c1e38d0d580cc7b87a301173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41eab3915f2f6ffb94d2f451abebae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915191c35e3f00d1308bd840735759a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413d76d765c949e37c1c49e7e8b290c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199a6779109f21f377115083154a063177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11499c4ae4b5d104e60b6e11e5772d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb3a41c770b31bc94552c61df02aad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5b42944c0f503834719cc81248c63180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae219e729091b64300be208c7eafc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7286dc178adcb330745efdaa9ecc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e704c8b965d4f169ac7b46621de66183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef27b35cd5c6bdf9ad4fc90c5c942a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5952e6951493cc2722dfb4b9f707a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd35deddb920f4aa9a1611061d0b641186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c007773b64409d49921ed83ca13a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee276986dafcd32f228d987eb21daa3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c7a82c537aa074b80a68c569166ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43b992cecb517c4304a189d795695b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd512d9130cf0ef6ec85e6ad79203c56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fa2adf408aab7ba4ecc92ca6dee2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcc07a23de8e778da86adcf6c101d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266f5dfbcc48580825591bc753a0497194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d94a713f81922d9b038778f4562aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df0b4e83996f504ffc6841512f6d3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9a43048e342c050e014aa592b48b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa48262890fcdbea52bac598f66798198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057039ddf2c5df0ac522fc6fab230fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b61bc0a8d8a39f2dc456a22f320cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82ee23ce01e1c70465dd1c6ea7d693201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe573990762e89beb390f11261185b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d76d0883b51c598ab94dc80fe2c0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb65e3488ec78ee79b5c946fba8e44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774c989ddcf7c09d0c88b7b3f56a034205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7bda06843084544ccf4bd0251ae7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524969dc87a334a3a8352a5e97644592207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1759005586f7a256443be897e7c84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579cfe13e265f9b434ff16998ae82f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab81044efcca18ae46cc6894c806ae1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406b5aa7d7c13dae11243318c55ea0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8b11874d2517404a62468e1e4aca8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa519f3dd7b8adefb6b04569ed8d13d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bafebf3855deccdbcb1cb162f902b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9012a2de4065568280a712d117621215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb31f6d8bcc63a111b5f4de0f91ee7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeafe4a41b24a71852fdd2b69d55c2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9a5a6b6ea62489462c71e37b6ab69218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b856fe08da257be7043f1520970da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb64f73402378e20d9bffda415d5f45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda79bd09c3d31a2427f6191a367f54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01003632a9aa1875cdaee185f5685213222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f5e19e7a2a64a13d34a88202dde7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cb4a8b1d5e9e92eb32d98b2dc2617224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea84be478b9bb4086383ca1037262b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f0f5d85739b1397c9ad55f4d26b6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d58c7bcd3263b0a261ce0ed5d09f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a428df84b315a26a0fe34d52ec1e5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a73e378f311ee26791c63053b4861229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1e3b619e69a87454552c662152f55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921313247c8e625defc593c9fbc18e66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fdc538ffadce741e13d8222140ed6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9971ce3a2fdae90f4bcb97669a9220233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c2a9fa867cba917cd2d734dbaa15e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac739fd7302fca33f071580f87431aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d37d628521fc9505f10a63bf7f671236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8a22db1ed5c4ce7af20e603062b6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a87b020afef91963e9f71a6b58472b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc025ec364a3768ebaee3380bca7eb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee187fce31d223c73e90f159545b1d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9132e01615fdf8aefb44b662e1b19ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007950c3569b65430d4095293be3a247242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27312e39b99b09bcc7ab45ab5afef2c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e51679927e1a3a8b03a985027c100244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef250029d87eed061dd232ac882dd91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c7e3303f496b2cbeadf54f97eba03246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb0f79c5b0f282713a23f1120fe66a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06772b5839021b561ce4977141d9b7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6f4f51fe738f63b8f6f527aacb107249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020914f6c9b133cdf8ad13ef46e4955d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868de16d1b1c9d0b551c0b4137eca05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a641007fb2ae84f90deb68b437f803252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed8ded6c461b4e0a37d080cfaeb8fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb13959dac7f1a9ca25bcd3b485aed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811cce1400c67ad5a0c53735a691f12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64859bf15426952cfc075bc7cae522e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e0bdb4ec0f2b8775f83527c317a46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363779d112fa7b842b143d05db79df85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3d316b3ba9360f1eb5c6018bd2c01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782824cfb155f909dbf0ea859ea96963260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3855aa35ee90c16b94b1408cdd292b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f1445ad55ff981006920616a422de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6f64cf3b6cce3160f20fc04e9c454263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54e9509b5846044100562db68cfe73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39120da60a1c18312940b7f1f425556265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d5d9b2f21e7b36741d9657d5ab7ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613966c4df1da533671358fafaa60017267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275484118dce6ead8c61fa5870683ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dea0247cfcbb2f1eb294ebb32b6d38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814485c9f8d67bd6be2219a643b2bbfc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0c41ba93f67df8d6ffa2d7b458af6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f68aff92de07237f1ef52f0165a70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89230250684ca7cbbac7e4283aad2613273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59860ce89f30946e38c908c87e889a30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33b3573dfaaf8993ea2d141f59ffc0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62544a219a4cacd38da2b39334f5c6f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a771230bfb5ded5c202df30c3df3fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149a49609924b6f6db38cce1f265196278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502a22eaa30cd278cb8b05ef233edf4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f80eea8ccd15340c8d0029acf051e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9418e88f78b20dd5c6431a8f20389f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a1acecae27c428f1873035d7ee78f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1164c67ebf1f2c2273dce93c298a95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e151a5f0e37701e3d3d09ab5190e17a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37711ed0f67c4ed819edf03e3d3a3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416f6b4c30c234a68868789c44042b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eb5f47666229ad0e89fb8238ee09d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8645a3af1d4954710a2760d9ae527b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192723aae2e63d51ffa51ad80142a18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891f836f60793cfa6346376f17ebb31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede97cf5baff3ed4ef06a7ee2b8f1fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21e9eb84aea61f2c83911c79667286292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4407963e160d0dd497bdef92583988293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b85b73b7d0239cda66ce15ef59dcf1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa249d8429f971f144d4744d1b9e13295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada8ff79b81a216040d9b03b8e523f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63e71950047a35f4e64bb7e9ea912c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdfe02b4556e8cabc311f0d3cf6827298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b658cc724e0d2396a53271bb062e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346fc761dccad54f21eef9ee29f949b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f05c29584af9f2afc0e28e24bbfe1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a5a0df7090c075afc67b13c8abd63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf029bf5df4aa48a41199cb42dbb7c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0802cf40f5136ff740f981394483a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce275c953c3b985d48534bb31ae1e0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34855b7a1a432a3cc531b149344ce577306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a8a2d86c577927150ee6a321bbf5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d42a1508287d2f7af8269b48e7c18b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4529e492b490f943a48438e19bd2ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696520ebdeae8b5e07e1d0de4a44786310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191831e982cec4b50b1c384949facc2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad341e6238316522dfcab7e1b463a6a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e402f5a65dbc446496e7e4ddc7ffeb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4f7320d78f7a123cf250b6b476c00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0554513c6b903737697fb4fcb5e541315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c7a5b0b12fd5b278816fbeadb2ea7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf15d88cfa8da728ac14a1f8ce2c39f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944b5214a0de8850f03e38705f47a77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5511e45dc15d631a961c6174eebdb22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6930620f925ed1fb8becfe3f540bf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef96813753666a0cf7d4cb022d4a8e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ad91a59852d87380252669bb80f6d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2698a07892f01780295452326f149c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7593be311f90555f3d58a52b5097f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bbdea870dd4c52f0f3747fa6f881d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6f58e11dbefc839da928034eeac33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd39c18c711c3dcee545ff566b3b92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f729131703c2699db7bbfaeb789515328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00a213b94a7c2ba68e5d878456b63d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608417fc8cb4305ed52e3a547cef1d4c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17088bcf0a983b3e7806d97f5000c2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f40aa4e0f5132d688b832faadb975b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40944d5b547da5f7a68529d8ef8095333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705fd88f8e822efdcde61dd4b9629ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f07187ec57563f2257470a4d4cae5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3385d14860cab18b47b8dddedd7c15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25ab81f5c884069e907ded54af9183337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa3c23bfe5a4fac20d0b3f35b76404338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14e8d3f99631ff7b1f2d30134585f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ddbd092affc577adba91811fd3277340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929b3625a950b0ed557f5efe333c4ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4084382a96238945faacf36fb4e6be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b6dc0ffe81aad08e5b1e7eb1c331d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13131d4ec7521915f88ed3cbf37229344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279b9e621acd411ed8159e6240759c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ad189680e5fbcac8bf7cd1b97d9a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc321324b8a2b8fcd11424296e38a2f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0e1144711ce3004e195f8a6b4d086348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0d609c3fc284ef992bab270dafe33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0ec454782cbd073f5af98809cee2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92609adf55ea515f192864078051b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78f54d60493bf8e548dd7e1ff83afa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f614cd3a8fae8f12d7ed192997f35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903251dc380ebe222c3d8c9136dfc0b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de989e14fd1c7526a53030de8141f646355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e84d35748acdb74dc3a063a0aa47be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30187aca3565f7ca9a07ec79af335f2c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2f514f46d59fb7fca3dbe2dfd3fc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce456dd0be04330874111765261cf1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed645c1c0b963b71e92a573d257300e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef189994418058f6ebc66608cd77f9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77244076189240ed9459d9346b1e6338362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f089868f98d5deefa535a30e790cd5a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c0beaf12b59d0fd57ea1bc4421e00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f170e2b3aa1e9234089fbc3713fb9d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954ac19d1b1e5b68790c370ce1cb7f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6575b71c2c75ac022d382a54275aac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da69f1fca9f30db4a37ccff231ceffc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725830fe3f12c8738fde49d33c425441369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63ff2114f7f1cd22a2a07aab0f89b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87048838bfd63758991238140085efa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d009a5d8a21e6f06894181cc83bc1fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e4acbab0e459c3fba7dc95ddaf621373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf345ce54b3b46d032f81f86f2dadb55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bda90a89fe91f966878a77ce24fdd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac78cd34d383fefd3714a51ad55dc90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc080a459e7002ea9e65b6c5ce07364e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb627c015ad2bccf3c284930794dde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf00141d700ad97ba1b63547d6afde0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd4a6d3c541c4ad88cb5ab53d5b4af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccc1784384f06d1ebda901ddb55723381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dcf039954ee01bbdbe1e33a560e9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b5899d105c675b8a637cb2777e402383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c8fa5bf315aa9a4e7fbc4ac49c473384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1b9a3baf63f6434bb205bb04d0b06385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbe1260e87df6e01b166c3fb89a24c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4271904af835028521558fc477ffc9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbc8c10ace9f8f68b6c4d4f8973b46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dd7ab6bab7db9896e734fad387e21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c12d8006bab8b407995307ba0764e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa26cdeb47e73b1626670a219d7cee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863651bd7df37b7d6b429e9163d9af6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78932268331a3889e5d9a56c8a94f71b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2fde0307432185a8b047c8b19bdff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11cfd3c3e60429b3b6189590e5f0f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e326f3c4d25fa61cf8f60a9550a5e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da83392707c3be3ac248bf83099e23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600be68f834eb9f12666cdfd133e57a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb96659b9c26a1ad23fa6ea14b7a81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53216a35edd566ef1db7b45f0209b858400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a557f88d057cbbb4c286a779ea9e8c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ad40494deea41ca4a192d4b105c8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e304262dc48a6557c6c1f964b70005403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045641dfe0f75b45f658572a575592f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd271fd9a23d1c82b17ccdbee19546405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75000de93d414fe1648d11e5a72ed4ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41de817310d726ef8842881e990608407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63a25f4724f3ca04e1ff5a3e7fc3b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57583edbc926ba6650558ab9d1883de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16165e42ba3c8d8e2239dffca17a6656410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ea9a09f5d9f47aaf987faa671e99f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835438e671c3efa4c20acfd5278715e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d400577bd422559ab7b2294f626f80413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0a885a6a0540aaf81a175b8f6a062414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b2fa24166034f373013ba84a5b71a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08555e7ef8201dc801ef4f498febce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859c5e315a6b387c50f161c6d471f71417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404ac8a59a618a04ccc5903f9cab5a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e966b1b2cfac4c11e5841f69ff7de0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812814076655f5c9c0ac641edfe7d4bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35853a150de004474b89e5a4914dbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18780c5add20cc3a148db592b8f5d5d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c877f1c5a52ce42f87f9a7fdf3bd3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4e2a00840ebd49ad3f1f701930619424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8253e9b45659073d63e4cca532271c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a6814db783d2d45924d85885290a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5974789824089f2a3aca4c95a2d0b7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1059b31fa1e5a911731aef4e5039126428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d630789c41fe46a08ede449239ec76429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98ee4da3c45b9a46f9acecc6eedc47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26321e96687b7ba62c8cb1597c536c5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2be027b4cfc7eb11d93be1d7582005432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f9075dcf774bf3c80ae6b20e74bc3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5613d8bab8cba48bd874b4dd8b41e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e72e59ce1c97d303f49de5b8226ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10421fb80befb27af1dbbd8b9fff367e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a906aad876f131ef9bfc3ffbcaf07e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d52bd2a5c4208bbed8aea9754a200438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9a14e020731e0850ee990d84f503d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16564cc72b4aab31f7a066570b59608440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa9373c510c3f89e1e9b23900442e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f787907d5172f9133136fa99314fe4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba6d73368037a82fb941073f78fa47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c48662794c49fb1ffa8bced1d3c539444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fc382b595b4d8360e33a84cc3394a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7f5f38e1b191ecf8d1cf585262c28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f8529930608e8dd7a52af138bb78f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aa0ac1f7605cc8e9186eff0de885a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a37c9ba18d03e43fe2cc1070eaaa1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5588439df4309fa15eb5ece26216ecb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08802f10e19c66a659f6cd2ecf1d9a41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35c2bcfcb287c4f55eb5418993e3dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd2aa749f23c534a495b4add3c53c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc9cc93879761a41a4090f05400c8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6094369a73aa2b585b94693fd2d69455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c69c6941f41bf9f703d384b1a920c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b0202478f3ede965b62847de62553457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb9a8766da4211b9bd10c0637662bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72487da1c944dfe63fed7f43fe3590ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9adc75a59ef43e6683c91966341f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefc3ec6fe0e352bf796fb4a15b346a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714753ae2ac8e0fe5e4dd0639a4700b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94828fb09976aa0dc8aab7709c053538463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721470c38ff55dee3ffd37f0b7e6a87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c8029376cbf2cbd91199a9a999333465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc842e31aac978dd58faa762befa063466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fa98173285f56fd6adb73e89be0d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbf7011958bab7ee36cf6a974a4dc1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb37bcc4895de3f3f7573ff0cad7202469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c505f631e5912f148828e7ebc6dc71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9ddc0dca74d585f38257f4bff24cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532674d4c84beacc5332688bc3f3cbd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7fb12558ba60c3ebb18636ad5347b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89642f7f09a5adb652fc28631271a4b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab6128a27a376618253d03885fd807475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8a6d5590a13053439d69d25dcdd7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d489b4b24b3d6c7dc5d94a52487d8f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da45f44dea1c727da981c340dbfdbc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05548e560784b2773617cdf170595be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0d4f1613ce8b73ba27a4febf3b5db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9b1a357e082e5eb849195bfa9cdfc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2e75076edc700334a94f4a0b9f233482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fa8676edac02ccbdedf14965e32b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8df94c0d69f328f67c30d09edf313a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc907ee03eee0576142da60a9e09451e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fc651b581c5a1c5e469150a46627b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ddd4943856936cc5c75d89b9dd217487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e01e7bcfd6aa9c9944b80e3ca6135a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcb188fba0a572fee191e7ccf3b6f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8314060f6bf98836936c8b9cab93896490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653820155b752718a1c497e36856e0b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f84158e722e13ab32ad68738d32286492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abac8252edee168a98c45c079035c52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30f1924a99857ed38344a9a4807e40494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf56ec889af919640ca4543b9eb3705495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2665d8ecf94e5403522f9b66b655570496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c53d6743256d5ae8a76f3ef6a23c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37bc1061492014c7a1581a754ad055498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb96a44e563f6088ec275111dfed86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac765caaed2050ba0ba4378563b19b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93c6050ae2302c8e116210cf10ad5b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abbecf96d0a007fa3f9c946530bf69502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ea4adc8ab9729bbdc5eb6665e34e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54471680865c538b673a4c6ffbf80fac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1669f23d143d2e992cefaa71dd7f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7809d285c20f48ba671abe9ea07f01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5bbde48ad8d8761c24b0a4be65e6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745d3cfd445469ab5aefec7cdb3960b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31570798636d715a0fb81a474a5221b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f2caacaf023672c54e349de3c6fcf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee66e2d2ed27ffd86500297b1c3b43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc338bc52259d68980c2609985a8b8ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93200c5871c16f187f82409bbd6d11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685f224c561514265cdd22b696355e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a378ec69b0f47a5a24e742e46c7d3de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b65496b72160009ab6b1234e381bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94e97aa3657ddf9a3bf14e23af3a9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76986e3af975240c9c23a50006c1f6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb1dff9f31ffab2ff4c1a6d9ffc80a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba56ad442c08365f87c2afa7344746d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a558f155dd0c1d0d9373ba3c4a5524521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79342c81520c251861b2ceb6190d2bfb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c9c31b6fab374fabe9825e5f65f22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332a8162cdcb038143bed54a36b044a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da346cc8d4a6b8e3cf7e732f2868af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1342b4491664cb9ab89f623285225f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff31ac2f78dc8f08c826541942169a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e7a3ec9b54d64d9d0cda3d008fa6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af8e3e2ab04e8f5f0648d537cdbe70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a656c8cffe5809e29f7cfd37a9421530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9e961436ea0138a136c2fde43fc05531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d9add5a426d2a875a1e7b7bb8930e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2786905c832f93d07b30294960bd40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2fd213e3d6c0f86eb088ef1dfd2a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214addc1751c59214597f3b4a701473a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6e6801074fb6faaa3f137f5c288ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bb3b0cb2ac2d9afcde3ded68fd757537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241027662f9447bd378a4a29e70a8bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2b7a5fecec7af08b83e5dc1491e4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f01cf8d89d89a50a1d5abf88bc40b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcfeeefca78f387c63b396473b1fa2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0506115d0caf845f505b81bd1724c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcedc466334b72ce09c2d36c732a2c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45ebcc6a6bd83daea911472eb28379544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258cb1a08c419af5398904e362595c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b7e497200e3103b9407eaebd71467546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3325ed8cdc4d868a6a8c7e00362a81547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c251fd027d1f4bf7c3f972778dec35548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200018347f3caf84686ce48789dc0f35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce7bfd7073ca926a3fd93c2fa6710e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bbf0b9a2e9452a79ae54a442a157d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c980cfd7c2a42d5f34f200365d68b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b244e7cde2c3afb075949d6f59ba5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c14204a047b52c08be4f2eb2311d00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f5b21fc0b1ace2a656751d48b25a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e0f9153c7e5c20ccfd8f8317d522a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f806bdf070b1c96ca2429c220e13ed2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143b9d850eebc9b08f37eb124b4dad7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf27557b6ae929ffc8dacb0fd28ce9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7937ea4e6403326736a173ce9e99e4e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583f081a7b2143143ff10e801ac91e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55285db92337eccfe5ef7b284e5d118e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdbe2efdf7f4b7aa0b259f931dbf1c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d99eb8c9b2cbd07f2f2e70adeb70b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c624b0a5ffa382dd5608c636be47935565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ee591ff6ae7aa7e4bcce1860ca29f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e27358138fcb41ac592420a2d2c19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c716af800f5db29f3d44e202355e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b85dffca817ecd84df356b6629965f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb097f8b8781e98304a7256b80bc85ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc183014a11e9ca159480f6d794d50a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3732f04214fc41a3393cf3380d58a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6611815a1b53b382335ba00d1bb83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b6acfa51b5d2e7580870f8c1880fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a035d916054433dd59193aa06c4e9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da315efc14fc4dfcb94e9638c297f85c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a6bddbb815f18a46815e841bee159577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaca30043c41370e0e88acca76441a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c489b794d88145be881fa63591b71579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b562add4bec5a3172bd1623bed534d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f1240a75b678bcf3710292414663a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f849793921f932cb6021a31b807bf7b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204bb8c0dcd08b207491f498929b184583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46784d6cd037f04439c8c509ecdd1430584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ac2a60c25d35ac2be331b95eabd07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c1a96e0ad273e5498bb8f58fb7e2b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7860c5b969a639a796f4087bc84229e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ed1322da668afff13cf749a9322af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dfd808811bb7764a6669b16cabbef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49bea70f3a23091daa0fcd1a2aa68f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bfd80a2b2e0695c97d33b430c613a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbeb3d84b275e2b3e44a6ed0fa0912592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2161b7d8a28473fb8b5252740f992f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0300278686ce470250408d96c4ee21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081d6769d73ac27d351010ebd65a21a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3fad47539406c698785c501b71c42596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e592c00e07fbf40c9fee0258a4669597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d43b55b2be8c3d6f6b6d8dd97864f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad77a52598e53afd2b092abd720909599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac0afadfa683d45f4655968d3dc726600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19efe243ad7fd17c846c6e5c9aa8891601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d03a8500b2f6688ef79358875419a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32da0a2bfc049f42771e679a7c631ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd451fe795b7e5183a0374f6826b9171604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2a8f2007a9fe51b1c8118b23abf81605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc6ce5744aed01ff6d8c6a698b741b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636806c239532aaa34c0232b2b2bd4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c5334e5a9d91cf70ea05cbaab420b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a64616aa2acb6a28a74baed32efa6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbbd69673a944ff7b5d1e1c4fa7c2d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57984e1777997d6730497639cf21253d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71e6641cedf0fe53f171f606371a74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cedf8a6e5974a9a7afd0059521cfa6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeea4495a293c75351d446405f4e4c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e51d0ec7b4615c6af3feda9b856170615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c319bd4db29e9f85e0af68264dcd73a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902e15aa63cc7336bca1a39af46c93c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2937608640cdf17f1147d2d41fc02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027eceb6c0afcf80a07d7848b03266b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79468193e4bf444dbd7b3207c4000558620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33868a32ba31ab5b328b9d9a5076f4ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe63ad0f78fd8add42044b22dcd57b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7aec0bd2b1410b640da974f21c535623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d023f9653365ad0e5e30d49c49b8d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0312b6780b27dc7b0c475c6ff7fd4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0151fc09773acc56f4f57623df5b8f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c7024a4c9ebad7125cae8d346658e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc86eac1382ea8ba7eb5b64c9a5be2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42860a34b2ba7dec76772d3aef477ef8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafc65dcd81b09caa92c48c76b8af8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a796739fd16585e7f87a7b859083f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525130c244d0a1534798ddf7726d7e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ddd5100877773f248d7400dd90b2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ed12ca4d071f45e4819bb7e0baa72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71fac950420b35b585da04c3b82b90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdd65ab8e5aecc87ebc71c3bf2e3be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b7cc77c644ee2ad05acc15b2e64f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6471c043642d2d96608f433587094638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89e4c2ee7b36bdc1997b9ea189154b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1b9f3aae74ca14aef486adc1f9543640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11557873262995531e5522ad7b97a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43462fb4ae98c2bf03bca03bf3fbb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f226c2f7b07ecca07816cbf083e88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d773dd207f5041bc72256dba933e4ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cb9fa00582bd54ddee62fe7d1686c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5089d633f82b400d026d839d72852646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d529a4efeec6f38c5c44bd93adfd2a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324346c2453c7d3fc1ba5b2a03ef904d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a90317688da2fe777f855856aebca9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78eff3a1fa99d258fe057b5f2c6585650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8577a62df26f521e604e627085ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959b6aa2b9fb515279ed18e0931503a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae370fe8e5a9db1db7e2737026cbb51653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb1b9a455d970709a33d891a12d38c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c10247c2a73245791dcaf8cfe87a05655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9e80a1a309bf47b8c0eab908169b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe26c921e33ba7051601eeb67ef4a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3e5d0e7cbf037d0e19b2bd93b3f18658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b937a6a8693d4c9182d090d7b8bbbd0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f5c805c17e30b16efd099986a387e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d73d240808f6e2a25c7ed998f442e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ece134be51ba21f5f066ca8d5b92a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c785aff51f3727c2b3eda1badd962663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288097d758813987be450e7c4fedce6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792349a274e11f2f6c7c728a5f474336665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe5cedf40d1e523896122184e4fcb0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1a912a2ad594a1173cfff2e61d2c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98ee10929673e17cada7dd9a9b7ec5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267918f2ebb3449e0f6f660a3750be4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3782292ae7b295cd9312491bffc05670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5df7af9119ef30b5a1b579320476c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12f08aa127bd608e8d86678f6a7220672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846eef6a31cd2be226c3d8b786fef9ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b58127cb2f576a4b1c61bd48c6103674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be205861093e8ba9229eb75b2c82711675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7588f35d57c0881da11334249597bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5eb4b93ae923228ce6a5ca21046fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5590f1b6c2677c8661c481c0af05d4f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7f84fed82663ed236ee90ba071eb1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab262ca05cc7b03052ebe479279077d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14d912f98e6b1a147f5feeb0f23820681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8543bdb33513125d5aa2fe2e04996df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4e775d69e861f6f5b7f9b25014ef2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83b647277d4b9482c163b5015eb285684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f5d04ad7239b7b8849a91a2f546b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbcab87cebbea5e3196521d2d0ee1b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d64a72d27a9b00d2ecd1f402f38ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733c8fb11dd679ebd81b2df42a0fbf2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688081f4a1a8addd63060f72ed1dc39a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d23185da973686627764efb54175fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1825e2f85a99bd865dd5a5b6355e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61096c4dfe673c7f2a05a6cc1f2793692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b354ebbe1618f5e55a8aed8cb417a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b5b7014449b741b7a4ee092b858fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d558b75a1f23d2a8cc36289f9ff4e2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32ef49dce197ad2419c7000701f3fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ed1660b03a79f55550d78723b52a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ad4d13e8974f4245ebeab99547009698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e556f69151471606c343235433391699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191649f183545821ae0f2dd195b2fa4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687180216e62acf4f9bcef070fe383f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e891e7124deb2fa83d969dcd216789702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74620dca071f0adc5d889da216bd733703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba3265432f03914f12b14d9f3ddaf2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23543af0751f1368b75dc5aa8fe1714d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53743cc70c93f4e2fd4ee9c5c4ab66c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c178499a59e0de3afa5d258028c69bc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150d06ede631a5a8dd62f8b60fd7d6b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d57b0a0b38a5976808cc82441c471709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016503571ea2cf68b4d73cfd71ff66b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512767570f1814f9835b8c5b50c0d3f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919edb9fa464b2a54eb2643b90ea192712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176cbea01341a95be616923a060fd82713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8de0ec71b500db8744bfe469ceb346714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e455afc2e2a03d20d10cd4a64bdd3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d577670f1960946be17c12d16591a18716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852f930472e759cd842e6603c9cd27c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7501f65731fc3c867c9de60de5b75718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba32a2770ec4800711094a6cfd9c62c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d64978dbf28d55389dcbe6d20cca4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d14d996b62f6ae7b8493dc467ca59721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885101b553d7dab9ef79e7d7390d87d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd6de381e2184001a00aaeb2f6cca4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39722f500e53fe0ebed439923cf06c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985643056121704fb7e42f06a3fca53725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c708a8e17872834aabbd3e3d6671d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c474081082defa854b482da6cf282ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04807409e0f40692ea33fc2bf8e9bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08664bb589611e41e2b18ca0acec8f3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb614c7b17b5a70d71299ba2e06c3a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b7b60c4e81ee54491f6a4ef8a4554731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0044c4399c653c67f6e113fecaaca2d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10946649a50af30c413cacf2c9a60a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f73b756018ae56a31473a2c7d7f35e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bc077b8118f728a3fa5dd39027d52735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08632aa715a9b38cdfd2d720e1d6b4c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec71e32ac8480f67bd17775decd125737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42645efa6a85fd59e99370463c99b8f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc267add5c3b8130730b897919d281b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c85ddab450357d2c1c0179d930ce3e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29e92b578e07d4458782ac828aa5e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404fdac2e7e4e1411ca63275f692e49742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9a812aed188815bd046fd7ee7c064743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dd76fccc0ed43cea47c6f51e4e5d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20a8126fe4e49b2afa9cfe880ae711745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69608dfe6b8fd653ec4dcf47cdf273e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9cde00f3ac5846cee4b42c60d70b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced086f3520157e5b4fd5f70dcceaadb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd36e2456c99426c574aa7f3463081749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac414c5ba99a362619df0dc8b4f4f09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693d13d6095f81980f544b93d706b50751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb420c850dafbbd2f8fec4a2520881b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8263097a140fa717b5e0d1d0ff107b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479497718f8e16407ff64a6eba06cd2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7e0895bba8795858fea8f4f416a74755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f3ba6e7b062edabe1212eac65a4e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c1e360ec2efecb6b1ac0e938b914e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462b2a925983e13d56e6220080c485b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cc2f1ce9f8edec463ef1d672088a9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>