--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79690060a996a5695a167243f8c017ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4f8b498cb64332e74165b6e9f2f882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3a82039324d7f5ee78e2fa300075f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d4ec0f41e7ade91b6ce78fcb213a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd8fc7a3fa015b7b61231ee2a7a51e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fe293684633ed4325e2aa41b49c8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680632d2b37225761efb5bcd694212287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d54cf90389f100aeb9a202c97d03f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1204d5935fdfaf6f3c85cb8ac9d1b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b37ae199f02bf2dfa083f46a28566a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcb41db7760bc59f745de11cf24e7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dde69a2fceba75a7f827623b2806ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624885c8422cd83ddcdb992eb055a46413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfdc1f5e730609b9c6a2977706a00e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eb641591a7d17535a389c13e4b10215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199aadfc18dbf838197965532d6b27d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd948c390c12cedf78fcf519bd58fae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf9c4a33a3e8ca95784bb46cb3bb0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeace3652f3a0b329cceaee45e5729b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829601cd2832c7f64ac69e092b6fe51c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fc07dfb073d31d6eec55a2c13676621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1080edd284cb0cccd21d4f0eb5e225c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41371a35daa12aba1b75c0c93b448a1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48a3f0ec77e8753b93e30c3dd2f3bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8acf1dfcdd24c944c610d3eb145a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb13db2a858daf921f645b1e4f5516426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a25e383a8648fb4b942b6caefe84f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c1726b701e1a233cd55a3960b339628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117aa0fca391d6df8e4c6fab01908bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01a3e3810d81369c20a9f790c090b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ce8209647fd9e759521d51cb4c99631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7856491702177b72ada503d25dc8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e4927cad81056ad08570724ab128d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4143fd1fdf1ce2a0866343eced97e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374bb5d5a89633e5b4bb50a0fc08cce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2988278d65f6dbc0ca1c4a310458d6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5acc2a7e8a23768c17144a48daab937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a550e9472c33f934f48d3ce073463d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aad5b7b5dfc6938f2d5a8b5f1cdca339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19509f3997c2c240ec5055fb1f868ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcc68d09880fe8e72553b76c0c512641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0f2a1d62c996710c9195a0a8334bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c0843ae6b894e49dd0ca7da2f897343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fa87c57437c90bc1b7698e3578e9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfee557d5c064600cbb340fc19a76f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acc33473b9461b7a428068b3a5684946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e3ad2946334d9c33587702284ee7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06007be912f3a401b7349aacc07d0e5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e9d87db8e08962f3f02a49381226849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2558ad5070702187243f2c0139e170550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9f889829018da3cf0be7ec8a8fdf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98847c4bc466a5a93df298b16e1d4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ed0d05a268c61b38e7109082cde8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8605237e15936a950753384479ebc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170c644094337d4ef01a33ceef35e5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308625fd162d297306de4ac4f5a55abe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4f047fbb5040eae7b561bac3a7fc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a50a2ac52ff4d4666d84faeab4545358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e27158f1059a86b7d60b3873e4681959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b559cc2bf0199a24e14a2bee0b1c11560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b404fed5c72e788cb6bd4e9c30b8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e26f1651a89aeecc2d98526e2bf5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6887d41751433631516ebd1b7660963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268436d25d8d9ab3a8b985c29b0a19e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07479f5c99c13e6a91c9df908672b22765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9627a41e657ac4c1cba91703175e70f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc19ea29195b6a5929d9cd674b799f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea619305207eab498890dd13e9578868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d04e7ebcfc5394577456659d00d7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562060e9005ef997ffd45cb934ea4d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38483df4cdba1a9074f30ee889ac217271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab59499e4aa04476c6fda36367bf3b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6f62bfee4217eba7b936b088a841073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31d169faac1d8935d73e784fae437274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018f66d366433d9739941e38e35c44875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91956c3efa62a1acba2e6b9b9f0fe91b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2059e180a764a0aaa32f4017e624a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d52a994d47902aae39c959239eee578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a54c1ba5a1f683b56f83635f90dff879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ad192a89137c3fe4abce8e48467f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a083767a13597c7835336d58fe8fa3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c1c7c0bd3c83f342d625117acd01782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87310c4201904244ea4befb1ad242bd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628c751e25be85a9c5f00f2aba6357a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf46598b227d93e88b95e31905f982385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343a5cc04a471634dbaafef3918f52486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b4d7d6aabcde54360aa5232f3ef3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d6b04160425fdb641e1fb6d41bc5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773b1fdf4dc08196101d38ee71b1d4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f446bee0dc12447e72e1277eb28ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6d948c6e5abac2b717b2e29af30aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677789334a960d259af679e48a449ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0a16cfbf607331ec9889a8cce4a3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6916baa3da774b70412a68dafcba21894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8980e5e11e12d4641b67793bb7b4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29f4586a33a53180eacd141106a43d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7c60f518c3e41654ca029a4cbec9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b423a3b190b84959b8bd159a366ae298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa657a7ba92ffefab00940dfdd4fbd4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aec9f7d6719c52a84996b61e979d79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eb149d122e247971935f626a88867101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0635c004f57bd2992bb919df635b4a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24831c4d1c270809996cd8ee58915da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57991f0010a886dcaefbf31d661cb5e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fcaa6598400687a8fd01ba5c2f50d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0c38542d02721f7066fddceb207d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052db3e6d11975b50fdb6d3ecbbb5a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7722e0475df0bd0c3d0ef799118c56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa17bcfd1bdea1924793913dfaefa9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71a37826a2735bee6e7c2b92120060110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d3aa540e7f51651a1e6aa66bb7ea2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ef90f2b5ef6c4363521c06ec973b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a8729784cf50c738c903eacc72e8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dc7c5b44087ea258c840d0a869458114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9064d6047113840d84b6a546c9e715115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28712c71eb0ca111add24dfd46b8eeb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681759bd0e8664da7d1c8ea061b9e55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740670983314326a9d9f90a4ebb0021c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff302eb6f5c4f3c4f9d5847a66a1a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e710d72f555dbc972d1fa270a1a8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d555c86b79efb5cb40a5fd68b8417ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3575f6c8e03083b049db36b6abcec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881c4f007895d95a30542e65016a7b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df80df74805135a772614260f08875124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29bf7c1e4a18782ac1dfd403437031125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e67bb45e21ad674f4d1dcafe1cf542126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45a70a64984e49281a5a1f87a6f712127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3e6481d8ff674d108ec13400d377a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8682aa21e256b79ac1acbf3bc7d142129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095c5fb5f744429cb9de56c6a92a528130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef2b7e93d25d3d69ca28ebc4ef58ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f7cd98ff4100804bef6acec2f5420132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55026c09cbfd5e42cfdd8b266e0cd27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f7c17b8129977a899a713e312c1e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6436fb06ade66e60a98f9117990db3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6465998658d794d421605f921160f9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67100680df50f4b5a777bd25267f707137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b38858a0d366770399d8e7e1f7663138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08de982034bfc2d00ac76810386afc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39e84c5a0aede42b492f0915e03069140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a95dafa5cd910a073a5434f838e7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449abd05009e6ae468d351ddf5a5dcc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0499ffe3d430ff703c059e6988ebd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c70a227c5edbf7c49a47039d92896144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e27c1d4dcd897d5f4a17b6fbd92f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fa88ed813bf2a4c34e0b1192ef17b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fe23c949b55b6c72707690ee21b5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bace4121b4d145cf950b6dc6cf5ef5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80e490631929a44ffbb0c0432d3437149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6302fe763c010e3c27d5ef800ea54b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d601d16792bdabc79a3d562ccfe034151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1d2ef3a0cdbc49350a19a9bc5cfdb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b3c0ad353df7138f839fe80a099f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f6b6099c748a952e75c8fd3e51b0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5d6f99ffcad8fc121760ff8d3e9be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61a903ee1ef4d12b6df4dbc311a7e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed23fb8d58b53201763324ff35cf7e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4e1310ab5dadf06e786535e5f2a20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239c5a7f94900b5699f918366e09111159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a923ac2e7313400190169ecfb151cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c93ff2057fa9ca86d45142e377809161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b953df8cc98a37097fec76ff8f3d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f589aba27ef43d151f61e68672ec5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f844a19a34352de6eef7574f50b8fb4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302636fb5614bd791de2da2952b83a82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d33a1d864f536c3999ba6b9abf6b90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486f37f7f0d4f934b7cbf1ca328a7e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ed894a3fd03ece0ef5627501d7131168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8bd65c79ef3956c7040fd49c3ec69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f275df57e2a89338dec18d3f1b9692170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c0220c5d9004d7069fecd96991ddf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554493faf5786cea0ab06d8040d7f5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b169ce9a8e2ec6068384ebf7069eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e3a8bfbfc765e50f4a8980a80564f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580f66fbd58127103d41efb3618bf59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcba27236bdadbae5c14122526c665176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553d43511b19819b5ebaa3a7135b3b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407affa6f6c621d6705bac7f3d423d18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8bdc94bc582c7ef10236fd4cf989c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf0b599bdfe9a350ca0d319efea3a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40861f4b5028fe367dc81f9390547170181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb80eab6d109e041eb2594ac39cc3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0b61c08a9bbf3a7ebe750d22877d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf6ec6874ffc38a762b8add7ab3e27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb39ad2d21643abd52cff81041e5e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccb3838050f182141f3f0b227b218c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e570941ccc56a58396d0913a197cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2615793d6fa099aafe2d20518d386188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c87358afebb3362c2d4cad359979e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67f581add80b0f29b723c4f3d48acc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffd1705ba9cba16548be8c0089dd6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931486a11d1515960738cd003b71abc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c0cf22d0abb2430a19552b11ffe1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e95bd3544afb5fb8674a2985e4c082194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5266b59bd9492c1cf722aa110bb58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5560cc14011e6df896fde1eb82cb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe39c87c607518db883f45531b42ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e888096d1e7f2f9a06f845e6a2edf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03461a10a75ed518fbbb78cef0929b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67b1f6a43ee0b34daf1dd645e38b1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd2e8db0235011431cbc547574d80c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca983db6a6cf87ebe239e723157874e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb39d449f568a6ac79b359df4304ff5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caaac91f8f1363cdc905ac2f11739b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e61299fd0bb351c241fa6cda9014c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338183c34cbd27b5cef31933b3ef9a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a0bb6e932e9323a1a9df066e32f60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97a4b4687ae66db938fbbd3e4595c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e61b3fff970b5a6b728dab1c1944f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c8673bf9cac0dbfced50a67d60906210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224b8ca8e01870a7bbdb16fee18f0e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc586c180222eca6ec8d0e29c90a29e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4074356e936f4eef0e9e8eefd52522213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4788d23d71a30da7222dae26f8b6d53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33286d693751b885a1925871b9dfb8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ccfeda332f6d8876463a85585894d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5ca8a72a854c8984111712ce93759217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c1fe4d1d2e5577d303494b611aacd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16aa01a709cc3b93a69419e5d38ddd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97a19e07bdd61ae7ff88a323a5f1ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d69d347d0ae2a0016cadc5e36a78f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa823fdc5d761dc2ac7ca43c53a0916a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9a737dc1ecedd28348756724c712b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1a780e609666b065f9f08f2d0e799224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b9f94840d862597ff2bb0561959da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60752ff6322a9fb295491a02e387db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b8d9b53984977bbac55fafcacf90a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c2d05a5870ca928b13126c811930e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d8b9a5a7e8a721bd7d9f26bb13af0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab13d8a96335e91a6219811c5a477f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5df880ceb9f0185f2570016bfe5bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c526d0fc33f7c1add875305c610203232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56af9964077141cb23d4662bdba635233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087833eaa039c149b3d93f831cd574c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c83583f3925b1b240b5a7955dc7923235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0cb5b192745d6ac169b2517ea8bae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b840bd5e243e865775dd7e694e3dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c86fcfe2fd228b9809ac7ec29e8d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb2d891fcdb49b1532f8e7f434e67d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fba63ffe70c19bf63371ab3e8c0bd3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305068fb9dbea68e3189103a2d3fe10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ceb38735f509b33d847f074a570dde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea6a053203f88a0193edad994efcbb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2862be4d29adadf413637259a93dab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bcfbf86b83c5d7d5ccf24ccf41ff7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22932c59eda22ab1df008eb55cbb52ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef1e5d465d7fcc42673403517f8a3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbdf946a4430ba06a54b9e6fec2751248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ff105939c7363078f2bf61c784d1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb1fcc025bb1c06bbdc4c73a6762da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025518fd0a83f632e7a2e3f2e10d39e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d248935590358032e5852f641a1608252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bea67c3c57e7fcd49584eaf076251c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96659c0a0053422ebdae4037c4d404d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84ff92f1cd1d4afff72241692942b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1e8189e653b2363c7513eb6e36e35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29250922fb94a2ad86e20c32f97db01f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e54f0e7a7e622f3cff0c0fcb56292258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3173f640f31c53f893cc674cb1ac098259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b7a82956b70af85f661213b9da9ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c005bca15b77bde30d2ea19c07b63ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c00bfdd7346cf46a383d7d76cbd3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbef9444f693934158631d45a30602263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75f90c1885a01d56db7af76385e5c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a7145d6269af090d4e280b24ec05f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e183d08f4cdfb866aea49adaa9f17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db9a8f93ccf8918cb31f829b591bff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb0ae6a91ad9b24304bcdc0203b273268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77b79a5f36d7430cb7504617cbaa67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6970a320541ba73781d54d23f15750270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0296ed9bf0e5098900c5ce5d97a30b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b204212a6c15e1fd7a91d067223ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cbf6076bbeb1cb20a692a6974d4f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6fb23e1b7e5d17850cd2f65d2f468274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795d09dab5a773a7893a4cf94e7d5df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece82e5cc5cb6c3a614a51c4d0b5bf9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbba150ca1f05122b6ed2808102f3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0c0d56e9f23a146f7004879bae470278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a557cf8f5dbbf0961305da08892d52279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a166d8a324ca3ee5829cfe1763fea6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545151547cddfc4fd89c72f26c57f75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6704a28bc9b1df77a305c99ecd70b84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01643a227a786d3b815f9a65e9ea6680283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901280daa4678c070034a5c568b78f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1783d7ad62dbe2bd2f03d1bfa977bd5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f05c72fc6c24219cb123661514a4a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a054e8f3010f9690f3ca98c845e187287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fb9ffa252033ce5da03500791daca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e79562c8a117fd1405a2b8412643e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30910a892133fa47ada87d024ce08c28290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bad8c5edbbd8856dab129fbbfc61c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfa786cad254efa4558400fd102490292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5eaae0eb961280d335539b442cb5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17098168d1dfe85d9276d552db1608294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3f286871e6169439d0380e8f733fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bf90a7e2c1d7439e9edb08bc24515296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162197f996b51c8e4bc76a52f8d18e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ddbb591934897ee937fefc8682caa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eaf9e974c0ab187ee5f907efad244299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9221b66855a595a21ec9dfa510d91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072a135e307a0989b658e75380b17f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fe9040404e621e1830b968f305cf9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1dc607d1bf060ffe19aa4277493bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacbae48d97eaaa9224b3b1296e6703304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982732add1d2fdc88d33cbe0df50324305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb034d5123b801b7312849fbfe5e219a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d902eb16d289874cd25dffdd0bcd36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e48e03da2a52551c202edd101df06b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672892a958b16adeba8b4445822f511309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb30df6407f3543e961fe708b8f560a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d784b33cccd0562f3fc4a4b7c88f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb0ed0aa45c7e356c7727579766066312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fc52b2bf2ba66e6a2c9cee529c383313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cd5a34f4c58f3eefe181b0d55ecc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99d92c82625c1ab811814ccb51c354315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30b7c86ac991c12e564d57273df46c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fcf91025ebcfb5c981df73cf4d68d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb0b6874306626c046e6a17b46c7ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb88cfbc82db55a7d34baa3111973a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b237784f3eb97e3d3c5218db670ea6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44f765f852a671150a84223ff93361321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7962fe9e75c7e43ed4a3536b54a769b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25c0a1e353643841eeb541cee3aaa1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac71044dc1d18de48a12f2b22921f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30163abd4e471524b2bafecb74f8ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04719e35ae668f09aa24fe05a25b0e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb815ad19548ceaadcc918e6ff5c9c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c32941c82f318b7cf7eab99f3da5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2cf82d00bbca5ca58d9d3ffe7da7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11693b01518b67b8939dddf1a29d672e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bbf60889f6105e764dea14f37f769331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2511171c505ac8285549f72d8964b84332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05633cff7aca355d49925b355eedd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d6294ef043178cf06254a3f166b9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332d001c6c55110df54dc93311312b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62808e5a1306c0951d205fd11a04dfa7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6635041775521090b0afcac6bbe7de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa141d57f1c2b1d0d06c8823b6a1bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5ef0da488b9d1c3ad91b9066e2fa6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcc6159c7c8689549e4a98e27b3968340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff84abba389c9449114943ee1b5d46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ab67f69559c7503f4dcad2d906277342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0630e44a26545b3004c863dff07270343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fd096fc98f87d5e1d9abccd4afe6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a57a6cceeff4d3ffae161a6a5ba2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46badeb98e6c2807e2f1bbad1958b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80567df8974bfb7f9f40c16c090511eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ce854d134749ca67295add032a5fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443382e15dfd581c6bb6002b96c1921349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de521028f475fd0a7fafae678d2a7321350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e289a2c0a21d4f0504f498b3a391e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23102f3af2164e2fe64231f3e1bdf8e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5238e359cf59ff0c4b5ea4dcaafb2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53005d13e1f4012e00d159a0024d20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368d21f1fc3a74f2fcdd1d05748856a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a57e099e85f7d59f9a3434e29ceee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3add51853d3c844e2a577ae87919b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36d75975def2044ba488f29e3bc643358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868e79467b0206a0a56f419c767361d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169d757db58dae9225aa58a166a7bbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8882b54b430a456a65fd6f1b0e18015361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687a2af49f5df02afb1b76a810fc829362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e67ca8cf34d9782c59d15b690ae58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293aadb79d2ded709213f563915e51e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f5cc6a03f083fe02a28905c533af6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fc58cd48d61d0fd4cd8f506f30413366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8752f59a753fa045697b2b94bb4301367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa1413de847e36283034228218d7ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28f0f2d1e7d25405c3ba62db0f9836369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3a85d4e08037f415cccbc36bfa404370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefd55c3e568b5168019215494a128f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd63cc906c170a9a15a3cf3fe0e9ac4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67652b351df3cf7fbe94bc145bcb53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a851880279bef99986c9f3495565716374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb55ea83524e44e028578b5540550b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733cbfb42cefbfc88a56ace7d366ca9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55313c9ec92f5f7a1a1685a5d293b4f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12081febbaca569d4467680fea039c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ae701525918fcd4674c55ad7ba5a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f02ba38f8e644cc37e7a76f6a26775380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb44b6929dd9bcf4398b20555b13978381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f2f429a47162bd625f270a89e3f5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692811f370cd69cac2454b6fe7831f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de28789e6348e92f842b3bbbead1f8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a67891584c123ab398a4809e29389385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38817cae4048bfc5560489b0d9892c3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179f33bf9d0c549dee081fefe0ec79c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a74b435f6f00e51e784461c45eb6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561ba10b645e62982a5766e777e0fd0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1885b04136ec45b547dcfc00ba9bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30d77f7fa427a32a4ccc65d0bbd8fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7479974d7ea0c60a746cf5957bd18a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7e10f2d132e6fe26dece30ff5fa36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451de476bf4018e69edb9900ba0d3eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a55e93c77f8af96dd86faee09dc94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f69685dcad62645f0b4edbdbf73502396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1474af5e015ffd6c383dea3b45967e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f548e519892c4d15accb97f4babd0cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a3316e6a8eb7ff6e322b48041f676399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7412e020b9aad379cef429953611f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8516b8d282bb9b8a2107bd6cead4ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721bcde854780f15b5d46edc249f39b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f572015faf46acc8d5e9e3f541e5d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2c2360337a12d5b6994c6756fdb80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d736e2245aecf3dbdde5d86640bd1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc58a8e3b36dc59cb59c5b7a12ea4ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315f9d195f7cae4d1d4c3166134f1e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab863685fe8437c7bc0734fe6d44acdc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064ebfe4020560d606fff19784e6ff4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fadf35dd7a15be6ef72f0c52373460410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1479fc2d7bfa8d09ba76047f079f03411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2edfdb555b21dd2e674356b22a6a87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437121cfa32c8f4df2cdd44cf7feb030413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073e08a4468977048f2092be51d84ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2253371e78badfc285117da2118163c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6647cd322ebb9a233fbd37457a6d62416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0f7bc4a6f0cacc0d36cf555ecbf9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25389bb0217ab3eae09b0bfa9d567777418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f6b58adb6096dfd3e63e0ce25395a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f0c3ebe84b6d4e7523e063a8f340c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab0a19885660d56bfc9db30203cf6b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0ba5f71f1787830ccf37d358bbe4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c68a5d028b93a8e45e52d697abb9af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51f6fa9afd8fe26cecad9e0e13fc1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aab40ca89365ada20657b3f82225d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f09d83d501e0e971cdb4e95aa37dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cbb76bad123983c3773e7a2adfba9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6d5dcdcdeedb6604e949d0f5252da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7207bcf2dcf7c7ad3f700bb42d066429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2bb5a2d253e9427b3195a26612ee9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68424d9ebe2802aed4c55912370419431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1a7a26bc593365ee3e91176e81565432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10503228dcf54d9d6e8b0ecf57aa7a15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940d200ff61a687978106e82438d436434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6003040ef8b35ff74788da73dd5d4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3061dfdff4afef8cc555a8816a6ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761d5b5e9d66538ae949c1f239b0985437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237031c8ed46c854553585a5f702ef7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6109bd46af93c807721afde539035b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6627597b4a350867d37c735d09fcdca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c57320841dcb759ebdf4895b1af42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ff91240b4617fd25fe0f15da70d63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ad3194ce15ab3e0664d2bb943f1fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1ffd71fe2e2492b7595d8d0b14b5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0bec702c435e401ab81ad8341ed7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b279c3c3323fbfe67dddd45dea2c2c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22094304425e4073908b40ca147e745c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7677c143fe1af9e55f5435a44e3958448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb123ce0c0afcb87c5aaa2fde1aeea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fcf0a9bdb2a70570664f48d62edb4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b386ad30f3a6c3e6313f2dd25a0df7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5fd5b3592f65961b9b3190889922f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c340e9bda95df8488e2e58bee14d67b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da16e92801ce385b089454105817fa1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aee6aebd1be2ab8e740b800d5d4541455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518af8be3645d1627c5d1f0e7dfaf65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf210eee8a54c228387fff2b6541bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bf5a2b495f62149247c7eef34fd9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a6844bd6c812fafbc654c13896e7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92bcf26918d841bc718667bd088a73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1620a1f48237bcd17650f3ef5c0df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da06bc1a6d391e43767267852d72be5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad32a73d7124205996e554639dbaf1a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee99589e59f5e4201bf7534f22ab0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513706124a63a27ca1ad069ee7fe42d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9133c57e74685fbbc6fcc7d3911b5e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ae35c7661717752ea17cb4fb3f950467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5216234d85032114a087bc7c5ef0a74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39478283f2a06669c81bbb799b318ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e228dc28d403e477f75dfd01320a4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0197029f6cfbf78a1470c7349088e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f258e27d06c46882a1ccb115b7f623472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62e4ec4310952013e3f5c1b43f5322473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d2ac317fc9d11f23a867f87d1aa3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d7fc374ebaef48792125f70fd5869475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ddaf8d5aeee9b7901ef019e64e485476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e553d1bb14e18a600591ff6ec4b8eef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a555eb4a65b94ebfa8e83b39662ac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ccfff930d0d888b37240a1818e7b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3870d05bec5fb81459127663e67eb6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4878022417594c3203232ec11fb742481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ef899b3d46357852ceb72c74ebe30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b863d1faa721ab10f4566deea7af63483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c7da2131aedd21387ac97513613d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1432c416a6d2db1e52123638fa1351485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a546fb5cddc184116f54825e1bc7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19255cf66cbf66558acd10740c92a8ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba501e04087be795af3f8bd9910b49b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e325e901c43f305318314e32b7804ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c5b9a4066eb45507ca9955b5b5095490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c1f64bceb4353e801d378df828706491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a960ad5572c559e25989c72521ce1cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab4e06c41e8019f199ea5a2d3d2e93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac993cace7222ef04f3eb9d79b5845494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce736c7e768ed98bfb42a8fa335c9b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f961a4a48a5684d33be1d2dc1d2a2cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8984d7c7f96e9f6799332f01b72684d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a96c6b2ae9f7862b1a9a9cd7dfa7b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0db5c0300df4530cfbf4b0dc3c6ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cfc745414a633431cf9ff6f19ebf5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743d79b4e87a538af3650027792e4d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfa5e739ab69385e377a7c2c247d7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077c0b381a57734c3794dcc33905cdd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208daad6c822abc141f6282a769f377504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46e41688307694299f8e7dba82c537505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64de7d6cab3331b5c8c4acde9b0482e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8832af9d1bb8f1788d62bfcf2ca6716507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454468ab98827d0c89d006753ca903a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33017cd098c9bae53b6a4e4b2db17a59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32189c539246dd8b8f8f726acf1369510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde04957f6d2ed6c62d933e0ab56035511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec3649a3da47200ef3f252c0da8c92512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba819b4f365b8034262343d536696698513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85082dea115d8957718c523318461392514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6698a3727fa46438bd227886eec3ada515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75d431e91dc2d1390a7af188fcaee8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e4d1d8be2d6cd91b9143fd8bd57e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45fb80db7baaa8a2b7a93518330471518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3be79c9a7920bb7e648bd8ec5cdde519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edee0079c2d0a8290a1956d13acff8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e052d22f7276f55f66879f13aaa9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee606623608a6d51ba83bb25a3959262522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dd1b771f48d59701084b60978e338523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46307846dabe31c606bdf7a7836c07524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397cfbc333ce063d746f2ce4da94304525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce3dc6d11d65c1999ccc5dff76a070526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ac7d7cbccd4cfdd0be0245813c3d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10244a10bb71a44a27b9b4187c0d0996528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843822cf92dc34b6a00d1c2fcb4f898529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea58ad415a868e2ffb676f0b0296be6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437faba67773bed00b9f8b923af756b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe66785cde15f3e44499d2ddfff62c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979104fc05d4fb724ddf427cfba09ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36587ad1d4793b6e52ee504e060f41d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e14e4ea47120b112e0b5ed53714e08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dabdcde00f198333a78a3c0f96f1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54b07750268746ff6b6d39c197bb79537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35959fe0c1b8f92aa2151393a134d574538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3e1e0cfeadc7e450b66395be9d9a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdbe03e4596c466283ca692a06dc5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42576ac793837311ceb00c63c5dcdff6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f438e37cc9a22104064c23f313a22542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2392861c7780f145ad7ddadaf80032543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368304d2499796cbf1eb24fb637d64a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bfc6f7d707a61891ed9c6cc232af6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be1911cb46fb3bbb7bc612fe973ec0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fe70ba7789f56617fd58ff8d7be76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60b9947e0e8116a684bbb1109fc63d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58583f8f9d12aa994f02ebe7be290c82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad51a9863c0309e51ebfcdf54ed0426550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b12006e9c3f6e82dae795c3020128551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399927105bf37d964f200b82e1bae507552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66586fb5b58f8738dfc8d562e39f275553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1c395b9e308caa5b79f5df20f0ee2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b91f5628cba49f8f7883c1705186f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfee1c52fc0c1e4397c519bf09a8f63556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dce79a4efe9ba3abbfa3825acb4b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26b8f9d34129686f1cb59a739c5084558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde174b8f84208069f1c5b8e81623b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c2e89f9e9a5304299607d9e47d709560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a682adbcf748e22ac526b7dc4201484561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c9366043b261b4c7fa4aa2e1b8053562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921ba2cd70ed000e9f646b320a4e9b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522da21f49e0dca656caa404bfa1eb61564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b614a11a941793f8d3c8f70ffdaf39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d837d96dc0c6d19261f91b80a653e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dd5904eccf2fda6d68b71db77f7c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6321b61a7ffa6af87ea1c270438d96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028f4173ebcbe76e73990a13ec017f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5a527110a6989acc18647befa7022570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30d4c06aa639e9bad029769a334755571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd5e63e75caa08505503972f0c53a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be162b340de9d5d40bca18c5d9423dd8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f1a93d0afaa360344f66d9b1d40e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d51dd89aca4ef1f6ee283bbc919491575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5aa609f6627e1e9e3272d2e3ba9dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b210eaa2e3bafd4e0bc8fcfd769a6b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8410b2e5f586fc11166c85d37178b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0615dca8422c48768b811877770f5ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311ac66ab92207c98a4e63af8b6bf52580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc87f5d14a9e4696893690085e439d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b611cc7cb52b0e860037ed0cea7749582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff459ae44038c170f82c4073a7308b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4814f5f5326bc2f129dec1ef62d96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c625f36ed361bb1c0674bbbfc544c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a08cdce411c8f2356db48d51c73f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d7cecff2b3746ad5d8d07476ee398587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc82d17ad7a8fea09ee44d9ab5f521588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbf7f5b173c8759b91464a772b37a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b99ff53ea5d83906f349919b9af27590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55312e1f433abd306c3c9f4acffe5902591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b4a3d4ab0047d9beefb23fc4fafd7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fc91bbaa1cb468400d34ccd44a3e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e31555df2fb75a9269c171ff4b7c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66050c7ef2c66f73b204cfb74c934fa8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3424d7772f1862b98f64187e7a688c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d62a9c2bcbe9630ee9bf4a47ebcae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb778ad4af3bed70108a0ede5f2074598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1075ca02fb0daf70af439911fb17f41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44831e7a17fef3b09d89f50256108216600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6785a1318cabdd111a572d6a371c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed7d9c9e054ea44bb35622259374d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceff5ef0c7126e61a488c3fa7e48cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a52f0eafcf7e4612188549c243fe2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8612f675df6ae8b219fddaf8474479f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7a2964009545cb7d7389facf76b88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed0157922588900dabeffa3a932b79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcc1e14278e739b1ab4ed3993a2a95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd6ca46a7d229efda404e07c260cf3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53999714a156d92752e1ac0d68cd62a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e2d0169016ae2f0ca603fa29ebe5a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5048d798c2a65f3edf25210da043c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740b55444e84537d1e4e6a4fe4c3bd8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161e322ca9dc4c977f3d45a91980afa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a3a3e272d018ca666c277a36405c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724f57b5ba4528c17110a26f7a78348616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cb009e2f41ee069601ff581f06c04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d561af9f71c64714d7a5a9f698dd701618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8335ea36983c67c6dbbc9fae17231619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846e4faf9cf131a4d6d5a3d0bc5478c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02d33bed0110b1b5a9e98128516048621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7bdb80d811ea993fbda0472f55814622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5039fc6cd649da3db51bb73bd565873623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd63d3ca8d3d4fc18439eb17a05631624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343d4f23ccf0cd6f5b0e3e1b6e8f93d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956a1d0ec374349f4c5219126b62184626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74122a70763f33589d459191fbaba17e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca73a6d4f7eef6fb6ea57afdd4d471628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58169c7ca54e2199e8699403daa950fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30546df7afd6b95de10d6a6a8cad9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12b67e5bcc768fb16309d7b29771e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c722daf7deaa8e89fd2f832d3d15e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d83ea727c56eae72cbbaa4f8ef62a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54487326c1b9f511e87e2d82735fec89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc9b5ffb891ab5675b05b034f60a2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552e5d2e8388db3f0b7dc71b4431d46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07c1bcdc2b65673fcd305f3a4a077c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da080077b05b16b140a6cc6cfea2c78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4306da443459aad8791a34c22fed03639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805344ed0817c072b1edce070aec96e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a0f6fc44a3ec04ad0561bd2673221641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec0672b197287cbfae3ee117062b85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdea654231ee2bd442bd07b8c7d6bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce33b2bf03b1edcf72a4bc64c7727d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce1976e79481e9cc0b4be8733ff2c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d2846d8acc70b88076f0e79add7b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9daa650e4640bdbcd215e91ddd6c8f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255faba876b10992efe83e1319adda3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8bc814124c1b0f94a6eb01d3b46e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288695f9ad42931a0e59d5955f58c344650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48ae24992da2e8455698f3e9366f50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e2d1a1329f6392ad8799f2a6fd738652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147cd42930793f8f32b6ccb9e662b38653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fb3d3b3a9fc1d362f79fb3d5b625d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f06242fa4f6fb792fb5581067c4462655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3f7b44a8a5df4d5b31b6c2a6c4598656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3ae13118a411d8c88474008eef9e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e151fac9e3eccb112ed28db0fa5b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c430a3832d52acd2861c499c00e0b09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd274ef973f5a57c5fb7c87539e83b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5972887bd3789c339795527e88506661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ddf409f019b39889a4cb30c309335662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63b0e422950bbef005da8c76da125c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930e67a67ae5c5c40d851a7cf69b0cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b06ecf560bf7015eb18bbe36bf3fa1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632bc5afbffcfd95c84fba4e8dede69666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0638c2178b321b68f82c3ac25d51e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942065f07262948dd7f36241757ddda668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705d42f6223823c60b9191028dea635669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388d94e71fd7bfa4b7420d4e3ca9959670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58358a126d5cebabff64c6c342c6ec72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a744c0763a57dbb529fc73b703cc488672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081a7b80cb7b659399547e8fc24a54a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cc25caeea06f3d85bd0da03d5e459674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0a4a555961926147be15626aca51b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455b9f207094d0e52a774d3e0548559676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50216483c23971ef17c9eef50799b60b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700dd3c858ea52be08965e24624944b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7a91884a98fedf3a473e5f026b3ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651e718a96353c32586aac03716cd54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1302328295e77d94f67840c75ee5f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed99f2a0214330d31050a242037a6b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dc76e409e65fcc4598219e0716c58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d5ab111dfcc03c1f2276fa52859c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6fd2ddbc7cc7c8584d40bc56a8922685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842cc29bbd5558e4a314fb85ba8fce5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81c38f8ffc3027d783d1b46f60ff28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a6550603be82e4441a7e095f931e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dcbd73eb41c8d0d8e0788d12949ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c0920492c9f8640d16976c6cbbfec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2663e8620c07b1e6a8e5f7fa5d4c8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f233f6658b78409e294479b79e08290692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed408732a87836bff4da82d80f69eeb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fc6c273263a33f5472257e0977df0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b04013695ef661defd63fd16bff03695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e233dc32e14e87eba7a9de2bbd6a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c136689d3ab9d8fc05f0ce18d8d6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f418e0c63fa69599d477df7dc4a37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d096fbe28ceb38ee84d68521856a10e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5ce9a1f171487662125a5ace41e23700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb121bddd253f3f118db55bc91d866701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6edb1522edd38a7dfd1b731fdf7df6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b034a407431ce93450bcccb18dbd200703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc176d202b5b9cf33dbba41da28d62c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb99655f97de9e59e5fd9f53b4c63ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf419596ac97fcd3c33ccb821b2d26706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b984181b75578ba4818dcb263e1227707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5ede0fb564b9158ff962392927c49708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189f87d35ce745922fe061bb2d6c567709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42f7b495f0f76abd4aa0c4b862d681710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91860681c2332f4127f9dfe13eb1ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07803936ea9c8daaa42239b4ef550f9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4eb3a97c985a6ae4303a9973eaf21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758ba21d4eb1f66a3c4c9a1b21ec5c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954935b6663347fcaf19ed80892de89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afbcb9d18b6735ed5d7906abfc98ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035a300a023fa9dff615d98abf73951717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73212c4224445362cd381f00cc93e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665a51624c2590c0219b2ececdb3663719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1bcff5e5e277fbe301b3300bd02e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f0c5685cdc3a3cf7803ed431d887a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3ed4c3dd4e3bd268e1d93bd4530bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd48d8b3d6a8d7bc689a8ca74b858c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a783f0ad3576261343a5dd87dfea6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ff84398a0523484d78b1dbf1350e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe09ba454bd37ceb370002ffaa5658726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f408fe009f55cb2e48f9c85098a82727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192b140ac146ad58e409fc8dd4e94f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3aecc6470214a080d205eb5f2f9ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35052551f5e6e5cac55e8ea2a273216730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf623a328c7d4086c377dfdc2fd9cae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adcf8598c0d915f7de848c38b146ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09d1202e1bd0320d71aeed3c41119b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6be3e88308adaeffe81eb36068253b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb416aedc68c8c848444b2c9dc2357d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53843ec3e1ad887f239f9f26b91d45f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e62fa978a37fceec8babcf23c48889737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a90e31283818c471cba5b07a950a7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd29730a73bfc9a53eaacfda3f8c5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafe2d389d4aa66cd6310005f201e7b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedf3ef5b832617b407fc47d04205dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69232514f7a72249b59ee498268843b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3dbdb1835e759965e6961f1726e04743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f6d59630e3f8a86288fa7f4e751d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dee5621e10aac6f6ec640df860d3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df49fc202de82478bca56ed3588086746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafd9ceba1da3d11458e96a3409bc6f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa7a9bce333ac901da7158ebf3f294748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c6a2c2eeaa47eb03dfc199bd9cfa1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1653a4374fa95df15b9b957a7c1df0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a91a98900f59993236efadcb44e828751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df234fb0ced97a61222a2185489fe472752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bb5927c2ac4d8f2bb525d5e33ce75753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72abebe9badc4faf11f4581a35ca0f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbd1644683a01280c89bc71cb83608755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250d06ed069ad6af203dc6e3c92127a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8483ae4e77735e884caf1dc670eed4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e5a7519fc69f79dd41248bd52f77f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca0013916b53ea241fe7583dafa088759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a128ed2266036db71fe2996b62b50c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b6b6c7d2a6cdab516df7e8d1fdeb72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1f3be3d9d1b0fbebde49bf44156553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f6fb8222b155741822835d02154434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8986e9af4b0448a98cbd48c6a0b76e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c02ba3a0c8d3751dc97e202144e736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4df2df10a8c4022d7f5f12323f3bc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94b72d2412e1eacdcb99fa8af9954a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dcd9116f38100dd4a08309a07208f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d96358fcd4797eb821287a0fe005f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d1375e43f1866b4f3644e9026fd9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a514112695a0483e63d8a24382d9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff93a2355ed8ddfa5b1cb189d5e5cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9147a71b99fec3ef8df965a5df9ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256485a93522bca1ac7815b791c9b11415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230e6439a35aa7c3af5c0cf163296fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caee94b3118ade85454ed89101db8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577574c1b234237978064669c4931a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdfed47da30c25075b06808bd6af9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040545d9dc9f725d56aa71ba7b3784c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a098a44f12b31956830bb3583f064f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655fbc712f7698ee718ff661d7045ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf6871329c71f60128ef99d7560a9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d656892c72db3847ec60fd256937d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d60c55998c851c92dfa5016ca2036e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bb4c8a5c1ddb3392d715c9904500526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad00508ac604bae687894152e234c7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60e5af3984cf95487c9e479394692928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b265b1272bc94966b2c0efaa4f591e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166b6219901f32c356d6cf2f4249a8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea913be85771def12b3f04d428691431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6534cfb0d8af928fdee8d29a36e25632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b44a81d240bd926447ec66f306ce5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aaaa6963e96ba696f22fcce310deee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ea1cffeb34960223dcfb5d9c9539c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45ec324d1d2bea09d85dd3b2a8ad9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e813b4850643151fc3b9eff05d514c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0c8bf699425e11de60e521c7af44538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb736a42ff0ad52eb69f1539db52ce039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af0248d35276f6e61ea616615719f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb5e0d1a24b0ad447c14c8b723298641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24318f7ea769e351c816fe043c0fce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88c46e5f3ba1ab53bc329559cd10ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff3d9d0aa8ba1f4c560a89f68e319a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5e6fecbe10210fa500f7bf9006e5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81393516d6a19ff7bca46df122a013f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4fa81265de04d911fa3396cedaa2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fdcdb784e68a9367cf6ffce85205048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7af13f74471dfb85d4bdcbc56cb48b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8112ff6c4712756daaf2cfc341acd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe92ef243d7692b8d6ef729446cef6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81337394637e33c4ad600837538c17a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33324fc1d540f16a39c43b09ddb516b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11340cdd1b2547a9b569894e6da0970554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae13fdf807eb87750a5968cb5fb4dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2faf8a048eda81e5b6b5c85c02bba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e007503dc1d26ab8c32d70a6a8a342057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fe8e06394e578fed4a7e4acdb9dc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7cbab5bb6e6928be0f0caf1607b0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f5b227a0cf5ff1677886fe9884c5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb7c363e760d3a305af31f3bbb21f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0a9c5832c1a5371e8444f68549e0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdaf12a488c59fb21a0f82b5ef937963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31556760ddf8badc7b218db640f9e0c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea0d99510082e5db1a7150cb2c2e5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef84188b656c9692fde5eeae9ef8b6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25f33db75d413fde535fd5151a417467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21aab66f1ef55d7cd6d79d5a8837cc568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225987c7ffae4ae285e5647ad30de1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e104173acd3acfd86a3e0553ae021370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20e22ef579a89495f2b27d07202cdc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2462f215efcdcb15807be221625863072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5a9be8e5b1c041952b62d009dd8f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078d4eaa1376e563f39126fc1d94e3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c8f9fb7788fcfed748f471d9dcc2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb868cbea1315759c6457a8e48a81ef376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90b3c0004645c22ec35f86197db27577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7b1b2a39343375aef6dde3b8d911c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fa7ef99c823140db319a4292d8c7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4af7a827188589fe64a9996ae815a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ce847d49d1db7cba93f73a62ec55981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca617a256c662bd262b1c025a65e3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585cdcdeac11dd82db7163055a0970f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11032dbe79c996e75895eb80f1d286b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7938bd0edadcd8e8e4d8d237c7ec55685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb2f6d47c8480b10d9d8d29150fbdb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c205a69894217f16050cacd9efadba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52cade5d4eedb39e607f2fedd6e21988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b76bedb3d17200ba61c4d49ae744e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d0d4608eb6354025c3c450a7eac8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcadd8098e04242eefa4d2525bf05a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa73bdefa601f4ac8a1c34479a7d4bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adb652c81db754c337e3e92a4642f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1233fdd582c93f54d85be7af2c3f1b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3b275323873281599fe0aa8a852af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973db2a3720d8400c92b9f240024f4dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11410a2e97a1ba1611827a7552b95c0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d72bc4ae660c406e904460fcf3b5e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30384e7fa5f422cfdf5b79b4e8feb2c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f35a905d2f1528588999946fe585e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205cc57c4ca7186e0c57b8b5693b591101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae225b008eec9f6883d6d86fc2ae67be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520d027d57f740bc989a0926ce2786e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609283fb01ec2afdd7818849059e9026104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72792d88df569cbe0dbd93b90245c29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5addf50114a6d307cde5017902761106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17375accbf1bc839db9e702bc01f749a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3026c087bec0d9dd712cc9c497e8b56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b80f82189aae3a7b1086ea9dccca8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a99e399f70103aa59cabc11b944106110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbc45c2253b84e026fc80dd050de8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa3a66bdf46472e413eb7d01a7eceb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fb5fda9fbc57e06e58410ee3855b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910853855a8be15aa62fd47ba614dea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c44be16d3c4f747cd811f4c7095bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a54994d8c90a7f37de4778a6063756116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b90441da5f9c434593e651b9e2bf0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97a5d001ac1f4ccc44e595e3fb82d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a5dacca0a0ea14a0e1c79ce42f13e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47188b3cc1e4f1327fa684c9de381988120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14747a3d34a39ce6208060dfc9005311121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb977bdc299bb669a4ec694a09c09841122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34a89695812fd9f1a78b5d61a23d93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0ee1b6eecc4db402c1a6ba506454c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833ff7eada9f20f71ca0662341fce51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df7248dc74197efbebc0e585f53973126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5039a751272d7fe630aa1255a4b22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c507cdcbc1487a6534ed686f021001128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d650f216645ed66b0b7a6c0aea388129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca64161e634fc125beaaa98487af7a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b960785bfb218c77098d8b010f0fa3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501457cd685d0b82a7c9ca2ff02ce7c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83213f1e8a092b06380023136ff39e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671385614b5595a1a18af6bb105441af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc21d786754497ca3ecb1bfd658d58135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ee94366704be423d1f9c1275b5d46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75067c0cdbc793bc60cf2f76021c4a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f824e6d1b053abc21c7bdc8a2631ce7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cd213577ebca79c45a97e825e8651139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87222a9fb360150f702419831d3f703c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5579e2441244c98431565b4f1e6728141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688db692a0d46ac3a514e6e511f845ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5b7c2d7f2fc3c5e5af449e6ab8158143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72103f79f654066732df32aeed9b2442144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1295c6fd5effa8823e44e9579216a78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321272daf5dfb7c88768129a2046f5b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f915f8154c6a07cb34429723b5a25a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175d8940417ad9509d600cd7ddd7ea9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90611a43e081d6f4b2affbbdbaa819ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6d744014ad7e1f0725651497b75d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947a865b2f9534061935b0f39e81200151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b753306ebf4b27c5604e3c651937a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609883a49fef430f4ddf70b71f295be8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a3dddd6675fc769673423aad7a356154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f01559aa84f959f759cb0133eaf50c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208b9bd4b4866cfc7e150c16b9b0813156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7ff0b4cf3652f722d0e751c2935db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa521acac134f970ce28c97dd185b565158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f8e332e7cdcf3a9dacd1714cdee24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9da670732df9a7ad3ef7fb263c38e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ef0d3a83a3766bf1662376f611d5b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf6ec9da903047a70c29be3ac55001162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5f2d2add6e7c8dfc2031a52976141163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459410af329e1150ac82e244e782095164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d993649e7d74c75ced3bfc1061070f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eb8f95ff34c59d78d55b7ffc09224166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc563c11df1c098c4a3a0ec6ad1e6c00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef51bc0a4c17bb30d1f0e31968136e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa795a2f4905b9ef3a1b059c6cebed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01c0056d5c963da1f74d82f786890d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ffa9bb5b363abcb42e5e4f2a3fd1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d840ee1646c9ca27aef62927c39674172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3072210fdbecc736dab0c4d7fe2fab0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf660ea5e462563822d92fa9029fed7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f62dbc8bd462e313efd988a1001e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e971bd079b20722828143732cbcad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c94cf509317444c43d7104489dee91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec927ae0d6e89227eed984b70f892a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d1e95c9ec4639f2323a1b30d95056179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f6c2c5a676e6b63c31c336917b16b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93b3029f0343afec45f222ff9ccfbd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d37b9b8748195d276e4ab948c95af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675f7e3587ae129e2ed744b7d6519a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b2b47f97346a939d9ffb3cb8f3df1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83709cf3f553241ea5f6dd92bf1fefa8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ded12aa5fc02e9cfbb29f499665152186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132866eafede1d8c2bd59eebe1adfcc3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3fd7a38c52b274d6e892b6f3d262d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc76c3e8e98cfe407c2b585d478426189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6490468796e616a5c7a61e7f02d77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24be9afb1f102782dd1f4e654a58a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dd96797d50e226707e5074e4e7b61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395c05b332a34b7bbe5b09f05e0ccb2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc268fa4632f75a62e1d12d2349b8cec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a181e18df5bc4013bf848ed8bb3936195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0b775aab11e2913148340cbbe788a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2323cb7bcd58f8f059810d19e0d3426197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6c6c879d7bc61268ad875d16f892c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe5f082ec314a2db18e8a37b3b1dc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d0b325ab21a84f04aacae28cf8bf9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60216b94721c800a5c843e0ebbc39e4e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e433351acf68f9d0a0a77d04c163b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be56b011a12f0ff2e4968a00efe4311203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b90972fca230f98268c57f5fc9978d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9f6ef3df279b05e468374b14d2f91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e810713af03ce0d5d7b1e504703158206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c86f2c72ab96c1bd61520f40ccab52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6599ce0f222d803b4c9bd14184cd782208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169a7e9679b56b215085aaa4d47517c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49945a33e060396e6e056daf74d96b7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216fb0682ed00a6d1111653e3049895211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05996b98ac3705d387b3141200b643ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d209a77918db127c6871b2e97278b8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fa780c4e84efb9c92712063f2df42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcc0cf884cb23e18d1fbcbfffaf69a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258b6154b6b7b7bee0613ed70fe5fac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54b8c245f86871460c4dac94ec6767217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90b2c51f8dfe34edf7b3ea02b77fea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26746c5bc50e66b3b3937db4638775e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9379a354fd216e5806ce3095caa505220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825899e722ff56c9afc133770f99015221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a0df55bec02da2c5ae2a998f5e46d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2938773b5714b49748ced49b126ef9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed14fdd8f7fdc29ed71651cd300d36e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f028153c66e189b51874fe3c2ccff4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97210b57578ff288cc7269ed5a742f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8e48c75698756088a7ac247126d63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6235873bca65fe6dd6cc93f9b82129228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafe305747959a986741e899c878c56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1159353a5854736c1fd10ffa47b3cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15715ac84ac7075446e732414655a5ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce64c92c85de15f4ff5d3682d16074232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca026e59d92e771d82b2ec28c06814233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c5825aa5de3b91805986fbee71553234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af46f4746b7ccb290a220fe4cba56a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab99f58b3ce792cfaef5c86a05d0f99236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9f523b4801197b9a4dbf9337b3c26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda06df718852615400c58fe1f51e55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbb89c83bbd72d016b9cd9860b5d7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d2a86b925feadaa642c6c0669fbf9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96275722f3dc9d7c91bd65876c522020241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31e117c52058ed63601dcdde169d5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c026d0bdd5eae29bf0d47e18c74b2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd9e6114349ea7f86a4a53e01dc6db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676431d22634fac1b5005b251455b20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaa6beae83acfecea7f9c893f69a6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106674247d173b0905b074752f81b8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5897fef1e43083b275acc53908b883248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bdb3fad0a295adb37e7566de514d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b72b2facde8b33ed9f4f51a0e634d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f57153abcdcbf2f6389aca5811b8af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1199ef5e5652aa2ec88f66ecae3f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4a102a9e7dc1867c5304208d3c65d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a78b1eca10c90117a290918e70c63d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79703a98b61c045c8e2bbf72a4d4ccd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fddeef3aa556e6e6ebb281a568a977256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792e372866b481f89ac1014081c0300257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bcaa98fe8be525b8a15aea4732a6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3d738bfbf59432294d6aa2d3a563b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8079680f0b8a6f78e7926f14a896a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def457a20ff889900502b4bf28441b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58230f076c0b8e17adb1c0cfa3b3b42e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb913fd9c32c88713b2e7cff115917ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b8b31d697d41b80c2fea3ed1f7506264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d2d09991a64e8752450247244a19f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225829ea8d8a8dc4609dfb2230de7b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f32c03c8af2eb13cf52f071927eea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057a96cbcfd7d0de67bde054ee28ba3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f28de1217b45f9bbfb49173407d35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3dfc47da213900e775fcf623794e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9d4561031527f9df74680e905382c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc8517320f9663ac49e63a8abaed64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2fe7fa8bb94fa414bbb4ad92f61a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc204d59ac97e24596c18f353917166274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70b4a15007d81fa94f67caf6a4a6f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d39e1275c3d2a7e632058a50201dbc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8bf2f18f7504d3931ed605d5d0d22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caececaaf5f8fd25f11d32b6099117278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24766c60b8628cd9db67ab43b0bbbb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b85f16ffc709db1a75c9196e8c99f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c0850ab3ed8b1d4c606dabe326cf6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833510f12ce8236c04d93cad8a3380e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0b85d08fd0d727077bd0638d0057e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dc811ee4683efbb3a4fb18c868c23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af91cc6ab5f98404878ca9369c79c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7da26c398d2533c2d4a94f0c4feb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0d037c393e5089c8b24f1e8692d3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daa8affc01dacbbc43fc58dc27f606288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33431bc632f55b612f95c6c52290c9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695cfeddee6561a95083d2defce91f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199a5550b43458fec4134f99e9b3e3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba490d0e61b4ed0e8d7b44bcf33665292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82949bbf38b3e1a05070b18e09c0c79b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce29bfe57ee0fa2169431b802f2608294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c901effc0984e5fc73e551daf2633295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ba24ca414d5eca902602e05ea11df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef622f3a1953b4429e20de55e25e7bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91f51d233820e575b44f28cd59c01b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1231b31aad470727b7e0480b0959f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9edef677c7e0e395e15b27166ba42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb172f2d9c3f0eabe8fc579f2077401b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dde8a0e66de0d006989e7f6cf902f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb887f63d97749f98e21a6e50978a51303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17389ca0f7b0aa7e46dca1f52537da1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91670b2be596e78f4621ce6c9dcf6f26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e099c72435bff74f3ba5909e47e961306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c5ace2814058d516a88cd39f43f3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0d323b760aee3c53cd7d44e1b7ed9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50355b83a61cd46212679b7d90da9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a9bb8cb2d6351fcd238f4bfe54c4b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06119211f37adc7d937eb07d6c96f6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaa1e96614b31c3af068432f6048f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d33540009b33495486bbd483c76100313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c577432a6a3848ae435d5f019f1aa7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073511823767a759b1710b2190e00be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a12747c0994a3da430474fafecde62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d5ddf581dc20887d5203e7159f776317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814e38f2ae2be0fc80c87daafad1b4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a922378efb8889d19eb8cb4a38b2cd5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2abd43c0f68145ad57c268a8014d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c934dcdf372e162e799317f3fc857321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336590ed1ffa02ebb3526164d88ce9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda860103873962d30248284d4d22e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a63f5f163d5c757e9bcaf25bd07520324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9923ac4920ae926a3e04811678a6ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b4cfdc0dc233526ff8b071cb9b7e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3095cdbd46a4e4339cedc2be7618c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118e0024623c083ab0d3cc3624b45a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fac1ed8e8c9531511f98bf519e09a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde5480a827f8f205629b1d2dc6e0fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca366db88a424e61c2a2d5ce7eb67ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bed8bac645e7b122995d977885f90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9d799b7e6a0a1cf0ed60bed80d9fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192a7c6795abd2326edd4974ceff3db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a132d9b2eed4e9b5bf1530603d8d44335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cad6057f50efe207f3a7fa1b75db5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2a6ee2f75e7f227a4436f14c26127337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee503a96ab19f86e73e4ed0e07f0ce2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407177ef0a07b81a2ee654f40861cca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e219953910411b9b83c6ccd7ebf0ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f8d4b80acb660ad98e3f8bbc5db06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995c22da8444b66b8d9714454fe1e77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5aef575c60d6926ac7d99fe7cbc11343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96937ff12a74af871aeda658f76db4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e7c72c63327cf383e8da05ca51e35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96292d59eebfda3a73d96a2a4dabf6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b8a2212dfff458810950374647711347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa0c0266aefc24d5575cf7f6ca145c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f412bc62d7f9c97e49e4986d6b11bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0190ad9a705432f4ce288240c2c3a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baf08955da9d4636e53ea04b9e9ae2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7bd0af4b0e0702da29b11ed0b2447352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423207c85425f0dfbba346d2ad36f3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046439db0d5e4c681c1601990f67d45354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde76568566ecb95ad3b4645392fc62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dd6298de30c108a261f8a9ca1c2b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dc14460e95eb2c6dc04e648f69667357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6fed6b802b2397d3078926486ec53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52446d0d87eecaee98a5a16b3ed76e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f4889af1742b6acfd54ab3adcfffc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b022d095b75d7a4cd44c3cf2d61be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98b8be9928f90f7ca3bba29be9b34d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402297a24047a566aa87965dad838a32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5950c954db7bf2b71a5f94750b4b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b6989968821096b5c5ff31372bf02365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07ba4f1ba1f77530a9793c06c00d80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531fa5313bd3f12536ab498ddaeb505367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb84af006e98b6cb9dec8948f4ba2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbb4ad6ed8a2125fc843ec105f89cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18f4d1b6df3b8d22772dcb83605d60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af65fa3763e450fd50fad0f24f1c95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171889c07640ed6dd7260fec617991ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fe64751858b865235af1d1b2c97a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3a06f09d81a97f0d01afbeb147e6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4cac3ebc3435374d09a03b7116c18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee403ca5160a0ca336a16d61fee9dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed1175a874b9a2eb198e6df5dc60d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1250cd3c75e6174425399488ee97b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daae68f844b7031d030e66a0c309e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be14be82d57a871bec50a7f253a55a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c94d6bf3cf444f08d73441565b9a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f0e9e5f7036665e8bac445b474e6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a3da808479f3c035f73650ad1d09d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce75a44a2deface99a581098e92f7e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f979ed0a3516fa620fb4fa35c9d9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed2ee7ea28f8708aa67a5a968e153d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dc5341fa3c32cd3ec382f103d3fdd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903879696e981e9741648c75d6f271a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aad050cb60d66aba935aa1aea4bcf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fec900d743c7c14b73f6c7c52099de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc22109c6c130bfcaf087568024341a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571496111697c09cfa78407fb931d71392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da2a3b9320098db0474acbe262ec25393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955365b1f25804e7ed3b68a8fa73edc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914c9902d5181bb468d41c84b745854395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836b83635f0a2bbca592d1b5282eacd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ea54c15131aa3aed8bb6337b86a3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bc72a3765c0be222c4573713360a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1e15fc185c499fc6ba29a888f9b22399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0aa4240773a7668c985910e642ac80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b518718ffd7ba86cb8dd19915666f98401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86246480d415d659c166b55295fa031402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eef151a57525b30cdb695569fa1a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b12fe8cd855410e8ab0d45ed3f96e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd757f73177a64688b73536b4fa3ba44405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328fe0b7dd488effb6d6d84d5e85cc1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8969ee00580fe5aefca9fc9a1f940407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60ce996a1a3b309331a191f35b7d66408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dd21c8d7010a7975c9756b4c0e711409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c318959b6813dee290b39060f80e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d028b8a6c0fc37ee2d77b99fcbdf9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430b4a56e2dcff246d8644d8c79b4e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930a516ad30e74b0e9fd962dad777ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209345c137962065a3268b435a7266b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df75ed4a35368ff7b589afc129ed8ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497982d7c6ba0c757105d99c993880a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a44dd97286b1392c1bba34e93c51d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddbc16aa4cda1ec166db3b52847666418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b502a6e93ae90b1d48688989ed421419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65c579b14f70d01b140524cd30fd5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033663da6845b21b318b55de39ab7b8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0eb1d62dceb19a3d8f6241ece96e4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62811a259dc7bcaf3e098c680e2c9be5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fae0849dada64aa74b441e825a31de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5105680b31acf044f2069abd9c27434425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8484d618fe9b2f63caf9fc4a729af50426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015893c87abb6a75a45567670b6b5a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f311a8ada198ec8ab764b1c7066827428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a8f0c71fb9ae9af6488c221b8fe61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983e95bded81a0e4d02f57ff0d166e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23d87b5c245ace6b0e277adfe0dc99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9597b13c7e312b64c091413a132319432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcd35964af63418f1cf0e35f208b9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee044096130aeb4569d6fbacb3a80ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb6391fe78e6fd81888615518ccaee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc8bd1179b2f35e5ff98e8cca92e27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882614d0726f7efe84d883f3801dfe3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf99141a34e33ba58a50b43312e3420438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7873ae7062c09fbf8c9d3adde6b098b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356d6100b5511fceb17dffda30759de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c10e1619d9ffb6fd753a8d7fb6884f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b033e6fdb3ee80b51c65387d4b40c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3147ea938cb671b261d05c2ac6c175443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b9da477787de81e618f7b947aaab8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6c83993ba6cc6b0cbf32dea829545445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55313ceda3ee175ac4feba7752279f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10d28327e8722273d7888720b08d90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b730f4a50023086d92e42e7719eaba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3e99a3dbb55b4945f06081e9d4ea5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923aab1614950420b9502cfb5d3ea39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814c2e4f8dc6be3f6e7481e09ef738a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52524f50cf6291292ad6663de92f491f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cf51e0ee09b8e729403fec8a90592453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4080ec8182b3fc01ee5a4591084093a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91293f26005f053f6019d0c1366349455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f072f0d8f470e6a48e7ed96b76d4d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3321096b39e2769ca7f9db6d76ba0c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c21b8877ecd0bd0fc5652883d66b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8df4ad4ac7c03f97780392e1948efc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cd106a3adbc143b776074a7835947460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7548cf4c50de1b43ba419de1d4645b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20fe6ac448f6093c369d7a9a69f2d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94654961b9a45d565a3e89f8dae23864463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f67866d76e0359ea64135a347d800464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e9da41760cacf11ae3de6f26e7f64465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3030b6802f13aa05e732cf3ce648c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001529b2190140d9f1f4d27a0f8497e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1982305b326dca925704ed2080130468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b36ef41bbfa751cb06558f1911665469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa565f35cd4a27b20b1959741822fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4270a3114ce1e830d1955a2b08da7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a2d20d94e00c0f192eb35ba7b88cf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4229251d3f9b50cae4a685da31090473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fea6158515acae3afba0a336c1f879474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a19ace87b35e6bf74529ad3914e05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cec742da59afab1cc0caa652a9a1e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b16ad1663ba7445ecbf735953e714477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9878e8d94c2acbcbef7c7695ca8a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59020b30fa73b971970a368dca23934479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f1035514b8b51b1eebd068a514782480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003933729fa733df99295ffd15f6d446481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43febda4a6e89bf9ae7b5edb06692c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688d760bfd872a03054630cbf205df3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90862e1b1ff7116df6a5ad007131365e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28277b151164ec7e2bef74ae0558b5d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58644ba54e073486286403ccd6333785486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af659d55ee988bfd28063298b6d6f44f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdff3b340b2fcc2c96a4fd44e23847c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74245ed13488973effad42a5a67fa91489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03558a3c441bbc9f21d6e76dc9680be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c49693209d5e85960a17c0c2f2f7b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae110185fa4840916f5f010f45efcb43492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abface0916010e2caa18fbaac70df9b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67b7280f92402087123b5039b8d06f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730539da5e735b4dcc7a1a8c0865cf32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fd465934e956d21abce34aca27829496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc228a2c116dd99bd0a1b7ee0a936632497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9806558eac51da7b43d8b9fee9417a8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c67a71b6b7559df6dfa08e22349f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370952c282b96d458e5f18d372e6456500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0c2fa719feda8940c19267cfefdae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a2fb8d1a24aaf3f28d30a8be85946502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0f9135f8c225f0905a0e6ed3c54e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9418a8c8f59234c8914a0b3881498e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e031d51b567c248648b14e863dca6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070f8c2c773349e6c05e535e658c5bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c12774cc7adacc257b9c256df1c20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad3eae5265f77a65d1bf35269b3816508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4d57942bfc600438cc3c3cb9d700b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90f62f90a2cb9234f88d489d36bd59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff04d5d6c4ac9894888fd4ae0f1ff5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603f02506d44a5097a56cc59e55a9b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc0e82153ab9b80d6f763504f79a34513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0125b1f69037d66c1061b639dfbef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a46e770f52f9a24308de33f994817b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58146b6c426fc88bff5631cc64d356516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd23900ce2394413ee480c5ffcbbf81517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5102b020c54ee263ea85ba51dcdd9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eacc6378b454a6f716ecf8e654dc8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0235c14e783931a9067d0506c3f35520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24e88ba9476d979b4a1e2a7a84e5d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b4d47a3c8c7e1bea199371c7a799b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f8047b35c03fcb3ecb2d7ce19d447523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b43e0f24ad17eba5eb88f055523272524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99fd08ac4e0a7b8d1ff3ea9a071fc6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfd185d4642d0fc33042bc745abd39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b3be2591f959a0c83e49635d0580d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f1accc2b47647b7079d980f2ec8e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a33316a37990b16827ed77e319f17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3add0b1854b0f6c482cbe3579f0ae3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585a272dde483c736852e65bdc3eb56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4deb1cad77b097e90e71d433b21d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e90bc1885c006b92cea57630f8c57533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beb4223e5bc96f049b60855563d66b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77010d93195bbbf82b44c734143cd945535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0cba79e50878edb28adbaf71ba6a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786e06d1ccdca2d86772ca4df9fda93537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c6691902f26e9ba662ab1ab69c2a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d81a97cc12570129815deef7f462c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635a4b841b1b580dabb848fe600d428540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52018c8fe6e98e917dd0137687b33e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c016ae49bd0787752101f44e48e265c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb233718ff2922f10bea8c14a2cfd54f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428992123a4a9a2f89c5acb042e71370544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98599b8efca4047d7d024a214985c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78da74ddacd0c0529911eefbf0178ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08de5d3cae1ef356ac09370262157d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0eb2aa3b75b6df7f3f42d71c69591548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ce8fcf6ab8dd46a93345c1ee78d4f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b52c4d8e63a4b3e0e20fe82d941138550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec73a4167e34b9b69c2254bb0fe09f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0085de652254a0841ca6ae58147f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399ca4e66178dbc3e61fd43b589bd33553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51785b14695124bb118c453ae2b939b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1b2578e1255162c1a4f1c8c25bfdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9774ee8135737d610df605c5abc493556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae270ca2b6ab27bd1f4bd0b4b3d93345557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387098f8b24a18d5a43674e3d4e143d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95244299ba639a16b79b75b2c58c19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad80b62e8804b81713af66de6b7af6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01cd0a799c9a7bfbbbf872474af07d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5aa008ae780434daad71aa5b5396df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d32e1d5d91d6567800a55dffdb468563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb99dd21ca72e637f938fb5fbe4d9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc36dcb5522fced524eb9395b3960cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5159d04d8873a980c7b5bf50770bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecae4fee23ed38d9c00448c674eaa2e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d99274cd2ecdbb78cd20daaf431cf7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2423e7162f83befe3ee957780d7c6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fe75889fa5e96df4e5d2ed968c668570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b51c1fb1e44aee7c4d1885d17418d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2f39697dd8f0bea8b78c85e15537e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e081d86d5c0b992af5c3f2eb652eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e77d009ba06057ad1fc8575883c44c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b007efbb21c5003c1a7125f9461048c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac6d6829dd35258ab6cd0c91868fc2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011cbb474584c60c675f31847bb3158577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302a9036c50b52ee71965cc205812e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbe84de79d748a4792984beae15b3b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f85ad6f926c56b0445e7944444c82b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9346563b46a69fa746e4e60a9832b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83434d1956372ca5d8494a193aff86a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb9ab70b489019c5deeef9f17cf24b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62499684e5fb09cc2bbce81c7bcb114584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b5e5097faa9dd950fc7e64fed4d71585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a5d592edaa9db540ff549786adb70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cd16bbbc2168f869827153e11f69f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1698d0b390cc8586b9314c8c848ecc1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd903862009fcb0f7cf116508c9cce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4fe12cc2849f816badf79e3fd8f58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbde0f834612d28db46c64be03a2170591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a390eab7b9ccbacbc90ddbbd66965f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07231265870f515c6f1e7f070d9dd9e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17e4ad8d67f92c450e8d015f6aa58a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b8f636f508b34aa462d4d98820e73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecc7a19f3f8f1113828de33bd8e5fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8e6a982f01098171094302c3dadc6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69200279f67edc72df9d3ebc9b9b92e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c04d3995537b133eb556af9a4d425599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fe533c7ae36a140deb18a1155f7f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ad8ff0da183494b7d469a28ac9a9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b78b690251c0b25bc6ff08fbd3f72e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bc8371ec9b49c4444707a43aea05c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4ac6e8f72d3db9e8fbb3410e24aca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019f44e300597568069caefe5c550d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3721c916f0ebdb6b88bbc6bd3c1784606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875945fa5465317c6b3e03e35372320d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8208aa0b65990f8f196b198392a9c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48a9e8e1ad878500041c7f1b7a4129609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cc09557e2d76769499589af685701610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddc22c7ae4c0bd8350fc2003c1da0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4db7c93ca18998dfd4628699cdef95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d90d62bd3d82e77d780aed12e0b34d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd906b428e4da857cb3928eff47e8ccc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892cc0dae96c15180c36b11ef7fe28e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae27aabb2aff2f8de2e679c2315c9e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bec914d6933bbb703a4650a5baa25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c20d0a55ab321d2680105bfa4951b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498b550c93ba993aae0a47c1e2a6529619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40796765441376476520e1e4661d4da1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0cceaf618dbe44852c39fc5abefad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740d6b279dd4f549057bc3e37a836c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9674254bf40204bcf3c0cbda863c491623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574830e9a5ce3b7b5e5e5aa1b064003624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc6b328242c4f2030916a8a5528eea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c16a7df46c113daabf3bbf73e02a09626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8b7cbaf07124a39e837c0b3b26b65627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1dfb6b75a78e2b80b1e908ded5960628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f825ec3c7dbc757d1b2fc0af40f1407629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dd5db10ac4748fd7b7df718ca52c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bf2f824cd9d4965de0844e8e51780631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67b1a213f2d6d55af29eec64148d0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30a6c6a07c3b2024aae85ca6483b64633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16143891441c2c28eb36400506e201f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d5e61b879ea5bf0113ee4dfd0616e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0534f87aaefa17512e29bb0cfc9d301636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fc2c97a9778e1348feb25cbc01053637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c4028bf706190db8b95bf360da638638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12460276eaa2a7320d99b6d4ae4727639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d82c44abeee5d2d8fde341195f06ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9ea8f1006ec97a83d75fddf76a975641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51419934409c62b1809f8b76dbc7380642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d3fe49ed99157c8d62dd5f7008266643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f214addf644b99f8997065d278905b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c324fcaedf912d262954a5c30e80fb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374742a9c0154d74ba10f8e6e6185b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf59a04fa43558cfb0a6f99effa8db6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0c72dff01da1ec121b3aedc7a94d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52a6937b13b9619b644f0ca464efed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d8b85913a9eb75be6f66dd61ea22a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f936f7ef36645f57fb6f180e24d192651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfc25237be928e44d97fc7acfc54eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd8684324b68ef5c2344f1431ebcce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a3aea89b3e08c48bb17121749fed6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a6cbf97a528b02bcf93096214e21e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37fb78e11d9e5d7fbcc5ce06febdb4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10b396cfadf176b539f1d328a02649657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba87348718e8b132ea772586a2d072c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54838d2ab79d55eae93563932ca89019659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18788d0be500aae3f63677bcab14514a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb332c9233092e1b72a42426a20360661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd29d2137768b0378f39e65a992ce4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345fddf707796ce3a5451bc43e24a59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbc756e9caebd85c0d9f6dac467002664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963865c675761d4f8acd252b05465a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146e23bc765883b15964711b6ced5e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a231a9b62721c5d32cc300734a7c33b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267ff9d5d5524464c479cbf7e9ef9c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46e341ecb684099e3df5d982902142669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d152c8b128e81184f281824eb588b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2ff2dec5ad64729814b411560c9a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3eb83fa2d7e0ca9443acc37cde963672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628b17a3759ac8be8c1cd488b8defbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61a037baad177e6f1d44a8d03333f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3cc6be8361a92fba17b9970220622675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237ed2ebb8e7e83c114f56b8c32c36c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b4efb62d2db759b029b5fbae075d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ee6f3a1b63eeea03d535fbd52b7ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f626c3370a07d5135e53aca922556679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0a9759406dd93d16239ad8ee65d7c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0b13b70e784cf00d5fbb8cef297c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef483757ee34df16e7eef36364d54b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8649196bd06f6bdcea8695967edc3c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf344c40b7c4d1ecb485224da037e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170b8f838c9121e754cee2c7ee98590685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375b2e6453105b9ec3269c413e9ba06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feab823f00039280b111ca5f50b74fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c952f674caa86e3c92f05f97e1b36688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618717821b0584473469400c7f0b779689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebbc3b2ef67f1fb1dda78849bf4af2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ac2416b36e6b63e2820062542c415691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49ce79f1ee66a0520b9f7add30e9ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e481890b8d38b1a180360214373dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fee768876dbd0f69a9752b19da789694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46da3b5224b7c64bf454e2c54d5256e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a9c3461912dca0b80dd8c654ca552696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558f99be226b544f62250dcb7c83829697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6672c7bf8eef9db3938c41c412207698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781aa41be93e70159377194a411d03c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bd027ef3707b3e73d960193cea09a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0180596e220a2b4022ba7e91a48b112701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72eccbc013f2c26a8399bff7eb5c07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b245ec7b3b59b00f46616113f916494703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d20c1cc0ec5d22efef21aebddcc34e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1392116e3d7f8986a542cce67097e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc6189f631b8df1b6f35fef6c9cc86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c1c351758b7a580c5e2f5fd064cd3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34f760ff59f8dd2a1497462f5e75f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41b56a6f01efa6379b45b421a2ea03709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22a3f71e6c88200089179e8bf6ca76710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4272b271be943cfff3aa872468220b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40774504669ff43d03bcacd5c999a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f99811abbd68fb663569e67a2a601c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061ae03e77161b452be767317887c78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a4cd6ab4f94a286863ccbc88c7b55715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6eb04de895ce82df198df5e276630716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660eff6b255ac0f7284acba84b933ed7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c5ef81354c2dbca70b54a2707353f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ab38cf4812478f26562d4829baca7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fef381df3e1de60a7d7b183fde5ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff488c3bab08f3201d527e28717a155721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfde651cfbd9194e065f4aa94c7af83722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2f41fab0ea56362757816748ec6b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0257feb3d7bdd2e87c17ff04f2e2656724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49da06ad85ae6d8cd6fd359b1e637f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03a579eec19e1bb107c4bb4da98d41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568dfa3e04d0cc09cc0369b7b62bf5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a46d1a39c5777712f545f8e1a803728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f874a535cc66ef7ec443ae78f818505729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f515da83ca2160f352f0f8451f60f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e89bdf9783224a739a15c85c206a6c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd033cc6f6f060b1c9c5c4cfb1464d08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70e1b3b278c0d84afae0829c89bb7f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e8fcd82ff653ea0a59a1c991c3943734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d1a8929287d073b7a941f7e86c18f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35fa308fadfd0a771ad2dff2828a7e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006cda0b898949c3555d02feb7945a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84367cb0034467f562b4f112805a93f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c2783efe89788da08a44870dae9a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f91f24cf38ea198243345f447cfd75740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac882471d3cb1de7f0ceb408854e76ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74159f3fb8448d98fe8ba95b67e3387d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b997a8fe01dd6678ea3e22f4fa55b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7f88536b07c85561af8f4ea038d0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ea32939fd7b93dc47ddd3c90208be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd80744835b261753021f37d68ca915746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b8277c67f81cbe90ebc952dbfae92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0f30d617105732d71bf8848cdbad1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b44a9f8511d673726e3d33b38ee02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1b29d67d0ad6b3b7571bcf3bca3b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d52d76cba0514c37a341e4a47509b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9475416d69c0e76f9dab034311955752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0f575c1fdd83c7b6f4e9b097deb0f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe365f687e2093441c0a470edaef25754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797d84d10fce34161dbdae42948fc4c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629166712abdb32dfdaef7599de37da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d933be217c4fb87ad19be3753628b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea183014ed6ded00ca0536faf58d2097758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c4e81430af5f773f07c590b713454759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>