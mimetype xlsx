--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f0f1a7f2c67444bf7578baad303f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff46196f888c753d1259e6b5c83711a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36c6c75dd78a850756966c9b0c3d353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b0a7e649d23769ded189085ef1cf14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48115857e2da78bf1319f5bde0dfad635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610ca64c285943be30f751830bd5da06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63306f84635e8f4da3692ec33ddbf7187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578ac8d0046198b5dd126414a5c90878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cb9970303436f5556106b31f0b0f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0997e8417dfc2018caad48ab0473410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290185deb0ae77e1f327c5bbfd37abed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07fdbcbd6d532f0963582189eeeed812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9c967fc1bf2b3c194bc97b4cd6f2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b401b4aced5cc619819a2a047dace814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d45b8994db1c61527085d1d2264e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a335e37fef0ebd3c060128b4bbf0ff816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90c95b68dc1efeec32e93ebffbc96e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57758907f10109434287e243261fa06a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720402c152ca61d7134aebfa1627881919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6a24a2e3683fa7b0c92fe5f69fa1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dec84ac60a90be07aada41d2418b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0239bf15d92775c3ce5e4f60ee798c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9aed3015d18369c80652f53fcf631c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003febebcd735e36a33522367611a0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a6bfa62e62a13eb72af858073c43825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb4b357e087a92c0b4bcebdb503a4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f06816286bf831fdf2ab5e5ce5ad7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996df59e471a1bc50da0b66e84cc80428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155609ac88c1b39d548ee64de96895e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1a18839ffe31609f6686862ac6f0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c5be08a37d31f8ef63cc39c8a315c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57e85cfaeb53235dbc606f0e2ac5dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37310f6dd49160c3036aea095dd9acca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918057b5fc14ba8ce5eeabc788faa00234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce5bd89bd4b6200c53e727aa679bf535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b788e007d2e6fd95f0010e508eeed036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d19983a8fdf07a89af9f4debb404637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a10fbbf387d099d9559c0a4de2fe438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cdfd19c536b7353a8401f6739328639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08438038e59cf78592cae686f8bc9f0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7997e1fb3f43546bfb1f85666fffb5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f4a64a88cf255f6e4b68df137cd4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e81dece2e6d241b770e62e934ed4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836bbbac195178b6506dacc38c9b02644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff7e0e74ee132717916b6a84dbac8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dadd380c3f8e464fb3faed44782e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894e07460768e23bd116e6c79b5d54147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6da84f40c953010bdc7260a223d94f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c21987e43b3e03105afe18fa04e3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e172094fa84d22182c57cffe363f88a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d16c0dcf320c5c804641bb2cef11bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395da5f41411bd16b34e96b83e0bb2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa5bafdf7285d08efde9dece7c5b0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d3cc6320c75957bc72b373ba2ee1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6361314f6357dcd4ea4d921b474e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93733ddc9fb912a92dbe42aa4a455e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f8d8ecfe84eae32f1098cd906306357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a328596fe84b80fb4f42a2a85e7e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d477694f4e55be358a61a86c013a42959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f106bf615ce6a2b5f0069356f9dbbf760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd2e54975c49eb5e38fca7568ac37461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad80d793d99380e837be4c1a6b785662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a216b1340c958c213e30fc21dce80ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10b22c9936f6ee120b7e283312bd6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320398535c97a9a50a7ab9b7afc159465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b690bfe48a38f59abf7bb7c3bb9787b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf220a744d83a867c8bbac2739e35667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e2b294d2a45693d699518910ce32668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01842d945fa68f5b510d8c0d9561e8c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b727b01ccf4126cc4ca5a6b5c83de870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e180449ab9398a98985835b5f883771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3c6ef888438a9b9b9420f844f77c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcf651d83dbc430c9065833d53e2ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf04f252c1dc727019dbb860ca222674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f757f1e25d3f392f5c34a59730fa8c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288e3cd058f79819a4d1ed63801884776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4a5160f933b6dc386758f64eaaf4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a5db16dea054526b3e2986e99fe6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259df6fdf9395f34f1390fc91c9f3f3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c895d2c2e19fbfbb26107d436ea56980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce2c1d96937bd39c131c6156175c7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a48016a85a5787f648cf5d567079882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48819012d9a6bb12479db0ed0572e1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c244b44466d6ef939fc82d1043a6b4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4096992a2da1899f0e186e393206e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973fb45fbfeecf3bb060ddd5c796e6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d641c852248dde127b7fc50f30b1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784450fceb305a3689808105e0dda41988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e8028f673951a5cc160a2b21a1f2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff07d8ef958de4c82404ce3358722d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8918ee879c639ca65a22cb8998f4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3b5e8e9efe0cbf45b0742898b42e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca88f1ffbd049b1dcd939fd7fb844e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d735bd251c3b0d4486860de7744bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dab05e524ca99a1dc7c96e6c3551a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a6dd525eac87f9f15e3e992ca105d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37eaae35ba609bb4d6da26db8a278397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6a4a787ee33e881ae4be1b2bd214898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb5a796f6761824565aae344126ea399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81991036f9baeb63aca3df427f35d78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b051b81b44cb2d107012d4eb74cf52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b9ce9ca0d97a0363353c265cce41a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89510df229e71b44b2dd92a3c3985938103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece9784fd37905393677a943ccc4231104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59dd01578001aa04bcf6f11b22ab2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dc645db95ea53ab3ac39a3289eee2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d5b8e2fe9fe4ebe517ce04f44d828107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da337f271f36fcda803a6905eb366841108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c8e6fafdf9888d878cbb246baa814109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a407675157df4630fe906423dfecbf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724194f2ce0ad45c4c28e2db71f59867111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd2038ec9919048ed74290378b5c7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a6000c98b94cc753c50844b37d497113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1481c63e6bd02e34f3490ed763ce0f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60659c1c298c23bb018edbcf376c9493115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a246ddcc46edae68ba1831e024c8664116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37b277f0fd0d5101195de1b3b1b29f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea141af2f681ebb97bf173c9f91776118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75059ff9e6c246e79eea0eb2362770e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a145d1361f18932f3a8e3c4fd7c8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296847f96dade767b44a0f0f185207a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da2b4476c1b9467e5341bb3cc863bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2982440539a0c1bb379015107d28a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe13191f562eaf5b1b732052e130e79124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533e6393d6b66b4ce038130a871d683125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ac54dc4e7621bae0e16f5c0f2a8a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98478a8e30656c46fc138dc5f6ca8dc3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7fec6bf4be9bd897badc8d3d0362a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a7d99b0cd82b0b8cfd0475a2dfdd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6330b5731307d658dd92e1e08e6ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09ac98fe14746296bc3ab0dda9bfec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283ebd88eacc7531eaf3ddc6aa67f9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cee428b2b96b775c84c967c1c8e34c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589735002dc8c608f0725af2dfde6f3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c64403aa8b36212c9cd234d79aa37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9a630256577c3524f42503e60623b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687229d2e797e409ea8d2eb630bb6c08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac72716fc14fee87b6f4e4e8cd1da8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e1a4dd074fcbce30d27a9e39b39f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff53fb6ede108d3d641c001dbb81e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592df547de1d380b9dac35bdf330b2f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9ca1d745007eb7e5c1fd2eb6dda6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720655e55ad4928caeb5131e857a051143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a619ea3a07101a2a75ac6cac969522144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8217f7993450613f629dac326b07f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f3536ffece3bdc22f9dbab1d80839146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d27159aacfbd41cde5897e297af02c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c399935687e3046a86ba1bd7d74bd9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8eb4ddb6ad219d3ace694dbb106f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd20d21445ea19d7437e60c454b978150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09356d9e46a4bbc4dd4d16786f8aac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bf06fd5d4105c3905341f0186eee0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a4d5891f5403d2bd39600c554a898153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0745e45aa479a9eab0e5b35cdb261cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a9aa2ed36e68a66e4d0b18a05a5f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399100a882c79ff2bcb340b1c09c73c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca71c2a56861041195c220b6a56f588157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118569cd165e736f059c3d115095199c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a28e1000feedbd2b972dba74f9715159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2382fc9ee7bb18ba0966892fa0747ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7f219b6a67755451de6eae43db60f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94887578a2e3c0fb0e88c00b2d2faca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911016aa73611de4497c3ad9c715afd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1d8853565578cd0d3f17142d8bc50164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c580d734b2bcdfe6707c00e5b6f6b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98a71dc199fafc5da0ca8814622c90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a670359fe15ccf65b530dc106ec99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9e81f69e164f2c86e6750f15a81e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b1a281c1bb45eb6540c151629ca28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb91848ef16a6720368ce28c109d354170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fbe32d75195e3212bbdca624ad3a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fecf6a512a12f4289a1fc8281ddcf6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd008f16accc8a0507646105058a4179173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c6ea4ef9e836c7dea97763821c464174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51169c8c0e503d04871390a3a78a8dad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414f841510e7bbe2150aa09ebbbd05b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99274cda59cb73fc985f92efaf0fbb27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214cf151984569bd91f8d7f7a411f26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d94dbbfc4fdf08bf9de36f57ae49fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c234a3d348f386ef8a14f84acbe537180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20ef4b30942d3a74bc36d6f6d9a2c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84211f33684630abadaee36756b2c2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5face22612a2ca211456c69abe9da96a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f12c8798a1d051616ec70dbe28b4a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7b4367cf628445e4d0a6e190f872f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155ee59a622291c0ad253c9e5426aaa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40243834067fb7d54e41275f1ccd4678187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75df28e690b57c30c24d2b70031c4f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8228ad166e8010acc079b3bb89fff1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c0f47a1847e9f420ffac757b14df6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9379019dd438fef5ff3ddcb728a78d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bc3803f18a4281099833eac3fd313192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45a34f032dd76ddb6493bfefed40ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60740b473bc4e5457de18bf17b998464194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897c72829a596dbbf5124b83a9ac93e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d83802c7828e3db08b16c7225aa04b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828091299e035bc7a456822f5fb0a386197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40e42ab37e5971d138d8a437eba762198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853f1c23787baae3a46f348bd51af39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb95a668f460c5efad86b66a0b87e57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b969ce4fb675cacf9e6b5ec5fc361f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c5aa976a6404db5c6e6d5f6bf98ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7527f5a9f0daf4dc46ce593d6456dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1f814b6edf5de86aa5246fe48bf78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a993feeecc937c76c1a6663cf7bfba7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d7b0d8810ca959822009142d0f760206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e1346b1b47ebff278bed8eb0c3ece207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0876a6850d3262213b12e2899c8946208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bce105357f96479ba941fd1ff449a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385ac85353e1ac4ce8f0f78f7346a19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79435676a0a6fbcf3f276d0e58aa2af1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57642fe6e40fbae5ee73ff3a4414a124212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e495f5ce953d03d2a9c1b19b2e4657f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd9d303cd211e7c3e790ec7aeb32af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b9f888da753f7b3edbaa969892d68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0f43e0612f9514e421324d242b41d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404ded3c737a96a339d7a7493c9b104217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbd634dc3ca229075cfec08a63ee33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c54672a6f3e36fc325c04e06a3b6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ebaf7b2c78a6792e1a1cdbb5f6177220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc57007bab78d8bc0352da6bb0a7c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6c854a559acbe93cea50ae3027fb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9109a01e1cdf423c36e770ead520e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5787f4477e8490a9f805a62519214f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db011725b0e4a68eaab10b8f26b164225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e22f8803a431e78c3ce1e3ad9ce6a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218ca2ab62fac30406fc2783858f23c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83bebb2220457dbc06431897084a58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4bc8ba7181e8f52edbacedb9e9a7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1334cecc0c9392f0a5c7824defebe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc10aee9e0d19283ddaac20bf148b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6f9a7300b3ebf33399cad788627e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28afa8ca9e37ce7889df40f3360484233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c184b136eaa4bf9ae2b63926149a47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44a944f1dbb999d5bf15f2773346ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf98649a99a91b669dd9459e5d96a8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09406bad810b93015a85ef4350281b6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9761efb422b81a23ba7c332f2e1cec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabfa070a32f31f90e5835085e55cec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d3965cb556adf22f5cb5c91cfa44f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34046cd6386a358e4e4e124d4ac85e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072a0d25827352cd247f954de8d7fa4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c2da82a185001d703e550ff599d1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05936df21f498fc470db2423a39e79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8381a35e98f97a8c4d173053c250f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea008ca4a6537d9f1a22f6be74396a39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fddfca9a500cd606ab9663fc058bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49139303bc767d48f6a40e549b2fca3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e3fa774fec454d9b8e88d3d0f8ac3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d935094e71bf585dce21a5892df320250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5aeb1743365ccbdef6a900c0488e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ba01e621747f341a19332ac330a8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27694a3fe7b8ed0b705d47cbcc212bf7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86012c7df9e3012f466bb2516ff2074254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c6a32f068100de31846e76750b1e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917188014584a269eff977fefd438112256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be2f5c10da84c98bdb40eb6cfdc2f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a200ff75fef1cbd7a7280afcdad7b5d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8cc0f22b533fca2087c8a51bb961c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d4e33e53d3a15fdadfef32721473b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc4f11604db4380304dba159a47156261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea8b5ab8b3faecc7775c99de945367262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abb204147e6de674aa9c2d0ff56530263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772473f84370d0e229483e1c4f8f5cee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d04f8d048aa1f0a22838e7be23362265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e57ca6bdc4cac8ddb0130b17cc4d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf7d1c733a04a2035f01d15cf25ae0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8e7c7d758ff9d0b2641d6e6e5ef74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcfdfc34f2626130280ded53b2b993269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0818d2c1b182f1594eb8d43d70d79d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b24379f8ca00d1fda7d0c53b09515271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857705bd9cf002bcd237245a9a3e1303272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d981404e2dc6a1a45dde2d289e97432273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19132b6043524f8e15cdd805775d08b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717371e9d3aed58edf5a7b55092d41e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b07ae1a4443ddfc914e07ad4078bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d32654124f78b05f0a420b71b7bf8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e9aada867569977144e36690d745b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c35cb5ea5b264c12b5654b61a61593279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d074a2877be169195128230a36729f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a1bc98750c23ad756ca2b623fc5c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2b8de1eb51732b3ea7d8b6145ad13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944a5221517e5c2ecefba8b933a7404283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129c4a4f19e1e1244558c6c0e01c888284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c36d5723a6489614655c9cf49c4c4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726a30cc400f4c1b775619f9a49f870286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496122a4ab475f3dc94d2a17e02cf8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548627d271cb128dceaa7dfbe7108389288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e64bd620020083f57929385944c367289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e6b2a130fe2c5955f653080c0ea3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ab5f3ba239a882c37755a0168f9e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd46d507c1bdaf34792aca802234ce7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628290f0e5643ce24c42b81ba5c53193293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1bbb47253a2f7cedfed7608415d2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4da99b7dafbec3eeb21780c7972d13295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690095f95dbda56db5565920e5cf71b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c63083ebf9d40737da023d2124b34f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e7855486a27bf5fdf875c3d14c1a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2418bacfc26a4952f2aff3cbdd5646299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbeec7f79129787ba95b5f9825b528300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bb0b3b28f9f81ff44782e8807065c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f4f33435edba263d0f799eec9686f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16577722685d8e03dff2cb7acdbc2ea7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130f83f4e358a61c59292da4bdbbc61304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f54523fb0b2cc49d24933909bb4ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef76a6338c459119e3ae1a11c632f4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef078a300dabd418d6be8d0ff78807307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c64d83d444eb646fb03f05f260c4a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b2e4f08075b7495d52b367a3e679a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07229cbc0165f13ca1d5001b9a243036310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e998ef085385252e333f9f31102af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ac333ab2c3b6363dbcd2b28349c5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6f1117d8fdf4425f9868acc8ca21e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565236a2fd166ad4f9fa44093f59bb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc2992b7feba53f41c9d31869bc428315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055531aa66da1d3e06aab2c2c72970c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c5dbfaa595c94ea5dc452f7824b2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edef8c1210f100e00beccda1a61136c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734a9782c3556bf602ffba87578c089319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9d3f6db8edc00559bbbdfda2e5869320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b3949f3ec7bb1b596c865b3c961a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860afbd7c01438b90462349180477000322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a569dcfc01e20c2f5ea6f91f2339462323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608adec1b54e18b217da72879bfbb78e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607df75543cb69457ae309c436f3f91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603aea5b438936571cf53b9b1ed47c6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac89f9865d8b4c41e74d4aeaa37f14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88340621b235c16d244ef77df28467b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d970f5908b2bcdeda7e48288c73db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f1d8fe88718504844e246bbe45ee7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043217eb2878cfb9f9e4d0072355f023331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dd4d781902e3f46c8e07373a51eaa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ce122e634e948e3c399562b672fd1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcba5ef282e4f51fad6625b9e275e0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39117de389a7675f959bd98248d1ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a30fe6a4841deeacf2848d8c452b59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1d8f8e3158f40bc84655e920a22b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf81669576a093d60012783c5bf215338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bc73fe93ef4f073c704ef33e45405339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c271020741f03bb9588dfceb27bf23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f45a82319cb962d36d62e5b0556206341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c65e28aa3d9b2b5390dec4ffd859a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49d91096abac313d02b1abe512ac84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810af961dd10d6fd1c2cd7a15fe97510344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c09cf3da3b1e6b7ef6304a96f7129345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f47fb6f75f667bbd0d3ce6182d80d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62574170dc347ad8db4430154f647f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a329379ebc0d4d36802a7010e9f30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6066696c4dd6b35c580caa926f1f41b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d260df2279118e0066e1787636d4df3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcdef7a53033ac504630394fd535ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d04b533940449f28f1c5679adab46e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde40c81ef659c0c62874d2ae8ad92a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6284cc4c9f95d9750795cc066d518a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca729eb3bceab0f3c1665575ba4d490355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bf42fbb0a7c55b97c46b50dd4af3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9eb42f701a067c8d3abb78fbbc888357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773e9b101e2f756e410311ea6a7e4a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05873832dd531a03a8c716711e8af4c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db103b2f8333ad8a650a29a48fe3c25b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6c13e8d08e012ada9d8e330deac7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b53f7ee4144205b3ff09b575f6338f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ff1570621207f93a785d4a4ec5d48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c298a7c99b770396f20aaa849d419364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249f5a0faaf91fb7725566e5c79a323365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e5bdf69573ee5ba3d20c63bcb47f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737c57288e24c2ec8eaf1834641a60a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a3ae1f5ce1ce6d8adf68d37e0f4ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaead1e7c25d96066980d8c4c6fabc59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc59fb5d21c2808088d3b768f5bc19a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0bf9a7733020e57dd47d5f91ff9e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61ff29f2e74fcdff8a7f8875400c34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2bc1d908d009a92259e46f3edc99e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b5f3db416f9d68efe82534bd643b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee59f12a7c1d79ffa9447afe593e20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd55b3696611c3607c6eaddd4b2166376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce45ab6f3f1691233c96a7fa97737fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfcb5b1970b2656c4975ad5892136f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ba4d9f64e725986a3e7db73f06d40379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e86f1bbc130c7c215403ef4335a56a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e13f83bfd7cc3342a556b5b25c8a9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfb5acb87c89770e7090a4c451ecd8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4804bc00a7174023c119395ce30cea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c42eee5ec6ca1769cfffa6e6fc621384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c571753370a6f543458b4343eea41d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9db0ebf938999fdc7d09145e602493386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb685763db1d1fb18c677c86c3ff924f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b5435afc543cdbcf709fd241e7cab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1a3ea1682f8cc17456f542ca7726a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f6bf9de5d62d98daf7fcd2cf17d8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec027b92fa7b38f8f20da8cdee5782f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff48e5bde2b3188e045766af1cec67392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d03ac2b6cfe69c3fbddc89deaabd3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e117c464d138b0e34c00a69656ed5a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a496525fc1caea3e8bb3360b459456395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd4d64d84596193bd4b78ffbd64529396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d87cd6ab957daae467db113746ada397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557c494f0c2207bb33a5455a71b34c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb347e2305112013b984482d32669326399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8edb1a0043d6246fa39f467db7b2cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8a5d413104d24ef11d7020c05a579401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c440c9381e8a2feadd2bad1c6d6aa25402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf1b5c4b5ddf4442ca16bd4f1771db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9d30e93af19d7d963147f29997bc3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca812bed4c4ecf39b03fbc5d19f59e87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2425e3443f14fbfee639fcdbe79a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0610b0d3d559b4b7f4b77b243467d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c345734a1a21700ab7bd161fd5cf2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25b2d1c9c3f19781d5001b5a3d7df8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94ea58c6d1a3a5daca567ebf65c3cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb624c7464f44f7a7bcbba2e66d2b77411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f012586c2a18a2ce4baf20be73775d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1dacae871817fd026a3180ff57319413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864085f536832c95e664dc43fc56f371414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fef866dbf86d0efc9dfc709707632415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1bfdf38c935740d898736eb087af8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5f80c1acc04eb436744406584ef02417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79571c5e8aed30118be7f959f1f089418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4093bf8871706edae366915235292b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01350a4ae1123ce4a105203f07533323420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7492eca5d25a60c16d9e134f3c03e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ac8d8d8c5813261dbb474219d9344422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb07bf2ec7cfa632cfdf93b6019cca8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e34ee9c06f0d1c870a76a2808d700424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c7017079e23f7d65d1030afc73f5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f539bd9d07bd5cb9e3c569e75cf41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55552f0b815c3b7374540f201aba0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97da24a35da7aba8e83c0ce7ecb837e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6375b5b741a722e8b8f3c55bb163b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473147415ff4db994902086d995f753430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdeba47842b1c40295135d45cca8ebc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7a88f299bbcdcffa76b140e532834432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b6ca540375ab6cb084540dcc8137a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202230c999efa72c4ece4955efc43c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0caf2d94b55850c8520c0422ad5187435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e989bad228c636994f1d62b992a804f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fa19b15b2c2bab78a89e4ded76ebd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8e316ba144af725f0c58daafc0f66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53aadd4cd4399468b3f0c7064fbd18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9857eee51ef17c6666c64c8d3110f78440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf313e0852303ee29ea83aef61dd7ba5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc35ef890eebfcd3e0034aa70870f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63504def435bc235030685fa81ff3ad6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877531d674edea50c63cb186f833f2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4b6243784274a81888e348e0866b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d36be3cb30c52f5a74b0550151af7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73483a5ceb00e6e62e2a6e101e3c625e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed952ee41425707ff9db6ba5715f79a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba7f9bc393711410d863b1eb4d7b83449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1879f6069d8c5a77402f274beb6259450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bdc8dc142c121915ca98ddb2443bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf77b692334fc1a0d40ac803680298452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c3c185df1ada4e8c9fc0c2c4ab3fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dde1c36c4aa17d27c9ea1dc5d37538454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa7932b2e5a127d9fa88813666bf08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317d76beddd7c62ab57b3633743d959456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0b5294801fe0f32b81ec3f6b19811457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69678af0e99034dda84f20aec7691cd3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715c1617f5d08a84fc6118585d61c02459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d17243d3aac55775e7f1def4c75d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c53e1e20ed3b7b915289745d587f16461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14adcfd867dc3be7726b29b5eddad3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210dd98895f8b50a6060dade3b43301463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4395c728f7910e220daf360e4cdba7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894d45bfbbaf20a62b1117669ad8a0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca00b45bc4088632b1e3334aaf871f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ac7e1c6e0f2c78e6f566ff05b5f2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67840562f7fb96d0c17b1870c5c0f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be253c6476c3309b2abcfab02f27fe1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3aad4b53ce37072e683ce956f0c2b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f208ff2e8b152a0bde81bc72b11bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5f4d4bc64a47016c36e5aeb792f2c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d495297c58c37f783794044c1db5c49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c409dc8d45d2f6d86b88d7ab6a4a3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa92fa68be06f6fc9b72fad3874ba2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47509cb5b8429922624f46c27f3b81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9c868e15218b2a47a3427ef798251477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173023c59b1a3c3043f504156dbf56ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d1899be6c562a7c647a7142176857479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e4af25ed3b6f3b68b4c4ced0ed585480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43387856375f7cbe8247718a535f444481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ac56d02f17ed421239551989941d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632c2a947ddd25401140b1360cf2696483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b05089966c01f0df1e775e20d51499484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc4015687d395f9545ca3944bc2616485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32909a56c6af6849c5dadc451be1b7b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a70707942f1720e66254b0b627a6a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3445335d9401f5595d515535d3a4f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c92b8e5b8f4aa38a42bb540a452b11489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bd6fc2b9e103708f94d4859b6625c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faee4c93577f9f36d473eddb7660272491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036264c7c2c7e1f82c38cd831f1966c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12147a2edf309da7da37f67f544ee7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c214bdc7e961fef4c61b186ea6ce8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedf40a69699919101f57332f947fd3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625195738460d0f109e6a4e3877e056e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba7c7227f7a851025b54bbdec8113d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ddf716ab84fd8d993fcb623c21e94498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43b84cd07cf7d1f4b83e06dc3ca589499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6170629114227e1322009c4e135a1f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49f0709143a419f487ca8c30871d58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155f34214d13d29beacd479abb0349c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac55fb5b2d94fadd1926bb4d21ce336503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519e19b84b12c312db3597908c921cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27a5a10b5d1521c3e0043bfd90b67d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16641dc752ff33297e54b726bddd23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b949181e099246664c5528f168c40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659f0b8f69fa59cf0cec2d3ff12ad85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ffdbe2c316722c537e5cbf3065bfc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5518cb6de41bd70674fdc068428690510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce32d0389002cb5f7ed380ae6b1bd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689405d7ab141d11ee4a05e86d738c97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c39da8b927c7bcbb599fa6aa199c97513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62c4a295fdce5164e1916d1b5e1de1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113052404580e8e63cefdf68ac4d515515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2a38cb04cfbbf29594adae8f79eed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140167515adaa12abe64361f947ec97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d766e8cc161f8bd406de7267ed25b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71b831eec2999ba7ee48cecf98353a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9f79f6e874a33eacd091fddb44daa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959668713dbfd5fb17e4797474528d89521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77009f1551d21e80213e66cf5b9662522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e5931bb17e32ab6c1100c6aaefa13523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644e8400267b1f390f400a69376d7b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73366f7a173ab024df9896c94fda26cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50863839d8fea3463cea50836cf74cf2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843125214b25c5560ee32066b7ee0a47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1a252ad080d3ed1c974a244d3b836528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48da1bae21ecf73e5de3e52d768d3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da28c9fc32ecf3611507de93d3a7fb2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6242b5301f438c5888b464f2d4add2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8119ab06996b66aadb4c34637acbd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2854e001afc8c04a93641c21b0cda533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fd90b947be9b5e5d76059c21aa6f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907475f8e3a66da3ca9de205abadf178535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78046ed6bd3c58d995415372beeae1ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2742d61f2b47e41d10f31ed260181d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d220c8a8123b6b74f67e3b187480ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fa4b114534815ac042baedb49eea9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fcdf1f94fc59d7b21dd55a8ce84d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181036b9b45ac545a7ea5b35f2057ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc75e1187ee80c589244f76ae2ad97e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a090b36cf69c57bec489e7fd6228f0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18577deda474ff3bba9d57e8a0daa117544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d05fb4f8a7c2664cb49bd979434fc6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ad2ef5830ac64022b78dc47b08b20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7cf826a355a4d1d8e0c980856a40c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b4dae82f5ec4611ec77f3643f7c65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98fbee5aa97432b8d94a436eaa0856549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4e0b6f97c21f5f9c50815beb3a3c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ebc6401a2b7f944173a9b763de3e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681832e485c016140accdf290ae4b593552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48122f6a540e090ef311e0b870ee005553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91539e5fb9122133ad6990f710b92469554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc1ea57eb796f4fa443d92b13899b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca4f26c58f6a5e6971deb70018cdf6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3da9d24789b49aaf58ca7d8de41928557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed006c3d28e9eed00553991dfb1899558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f0b8f0fe242c48454764f2afaade5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70163c262e8cbae276dabc1259d9c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c956a6b6cdba36c637b9a9c5da88d11561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15aa8604bb7ded29279411b57fae41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21e3304519877c9c6bc0a4e2a73c4d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2005514e73b3fb783f3194cdcf1c961564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39b8524f051e783b5077d509e09059565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a501b5167341e1c8233b220b2188c8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dbaf72449ea41acf7c63a2d933c67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dc8bf8cffd155a33524e4eef515cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c55b4a51a71db15601747b739dedb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b7c72baceb718135ebe8e958f5bf0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef57349afb8a1810f9578c86015447b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617947e4c783c4bcc174ace45a5f164572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4908f4a13b683b74e9c9e2cd788719573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba299835d4d35aaba05b1e0b753d5e50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cc8fb4604be89fc02365435b3782a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263cb0129fe36b9d74ab6e27469c724576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79e96480adf42e9140a2a02e525872577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235059a82304256786937d81255e6e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bfc24be7bac5b62e665643cb9f3d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440558b76e62093addbf83a83f07d69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32499740861574300e1c415fe6e21e04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d650abac1ebbe6a499070d4265e035582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51fdcf78fd7bf22c913879a5111354583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b3646b165428a5d955d4ee4441c2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d019b1162fbe9cefaf17927110968585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663a191fce27def04d5cef04264a87e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e1fff2009f1ca353f75fa490b829e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f05007f26659b454ca8851f2cd77d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6115f7bc12c7ed70da3f1ac7f66c434589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cc11baaf2ba2bdf5a73f0438802d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddbdce744128c9ebba96b2d19223c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c214d1b1976b9c016409891812c37f8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08bff9d46b07d7b650fcfc53086523593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a80b04143b7d533e0e7310ef84283594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66bd85696cc85f3eb325aea4905d0d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90197db0154d6ff0416da6b0f20ebbd2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93988360de57fb33172f46361b72b1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f63df3c20ebe3ae9b0da44c241c15a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495db69ac5a8bac4c718e0a4fcd968a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d23d0bab82a2cbd29e5694b634264f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3023d9de0c189888e5a28c7fc24c967601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c0f1d83bed49f1b23b4487ae33552602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64addd22c79d0f2dc5f39e95007182e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf11eab869761e9fe022bf16f7aabb6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d26af7f0090a21892dec70693c9583605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7104e6da02d5ff6e0766b17b424a386606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e31d2ac028c685bcb8a08cb277008607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701abd739b46cef39351c0faafc71984608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3b052fdecf76a4bc6f1d33d15c098609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc4a7183dab89cabe9abba4a2e0a88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e1fdcad217d14cf2fe79c7f65e7c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2914a8502e571e06d2bde54d879bbd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1df77bb9e41014bce73c138c52718613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb8d7bc39b67f990b4218019ea77f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77febba33fb72cddfd029f3ba152bf84615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e5ff7ea0002735bf791bb336862d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607ebaf66a6168299f5a1a60db61da4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210194619092b398eb509ed5318501e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059e5d6259f186695a92f287fa85b70619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22022e677b8fad48a1c56affef6a7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33798a40d438f9d37dac425d9bf0bd30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49e663d41c94ba81a49e719c743afe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72483af350c97eb9c2f2adeb0d836b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae398d8c0e57d9d29942e3823b5c6464624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b3d6e7913ff8963f90b9c01eb56d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ea3758f6f0fc51b37f5cb34fdd324626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125547d064d7caaf5c4263018a966fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0166f007c15c282109d9185b190d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae5935b95735f639233041cfdc44d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596b8ea6b53883c59e4a2d5741328d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de70155c70126c169bd715460a8b17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303e6a1ae6dfeed0826b654145d1d0d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a140d6069aaa725046d1e48263b69633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275246c8a67d8383a80a32490491ccdc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc95625d5e40306a11b69844a24ed1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2ef128730501111c8014af738e5d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38ab3921f129748c9087cd18982d49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffd24644563af21bd3c2d72ad4b36c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98181a540523148faded8c110d6273639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595a8858bc7ecb9b4488101ab04cd1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a31aac50602ba8340c24adcbcd1409641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29044a29e1cefa8955fdc92ec8666d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532fc70797fcc1d4f907b83471ec2da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc04d68354a127f0ab99e7e9227bf1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbae6389e90ed13c80852eab9753760645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa89b4b82aad4c91cabdd35fa2b4437646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad22842cf0066ce088e632734d660a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24c196468845ec338ee8db63af72d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9819228fac6010567152b030baa495649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4dd3cba6d0bafd45b10b4e461496b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308e222bfa97aea9c9778f26519e9ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a02ea6f8d7d19cc449d7d664ada78652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581666f3f51a6c64453e39057b8958db653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87285d09e4af80ae03c6598ba6937e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9607633eb733d7b2e58ea926ef466655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ed222dfc0e1675dfda1ee596706ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d232bc37edb932da16be719a2600117657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6590442b52db851906bb9d51c943c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff9bb737059bf794761e0d15350f06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0b9ec96a4ead519012818fec55810660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bd90e05032e9b53077c7b35238f46661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9ecd39499d583d596680c21f2321e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48ca25e481dc6ac43c089a116010be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194343b4603b208ee569ab37ce9cae2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215be3433f849cc4561da7541af38f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a14a663d247468a2f9063e3220f144666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800021af543e12833495b1dcc9744c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ddff587b0e39378fd406781e8d34a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c281d40fde44288dea3b264fb0d68a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d03d1971a397ef9a06807464dde8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee6c4c7f92c39a48c7cb466346f4e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7e03d8d8451ee4a982d1438eaa6ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ded9d9861733baf93d4032cdd4d0b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62675bb939fcb64f5b5432e38a82039674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758f70d3859f3e7df2819786c7a6d9d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aad9a9207a16f0e54481f83261f45676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec70a863a85786b3fe163e7943704ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1613ce27974734520d6710fc98005f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb572b8f479f59cf3906a44e35a0650679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdf0b135392d2601313c8a301e58a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81dff27fc9e3aa6fe7c963f9e7dcee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593f3d919014445673e85dcfb7babe3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccdc1de3f3407576f3b8aa479ba9b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6327a27b350743768f8f8188b254d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d38aea1f71b7dbc10fc019239bf26d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1c6cdce62829022298b816b448806686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287faa0c5b122df8fe67cd10beec8946687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a696553026007ce0986be684b4fac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3862b2ff848222572ef9ea01fb4bfc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50377c486e45e9edc5647d9b082f29d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967121392d51053e56347d04dcace31e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156352a57593eb631196e0f16b4715c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432afe830ad5d2a5e9b3b49bcd20655a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadeb76d300ca57c4f7ac93b166fa62694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60000e008f8571e28e70f0b3e90ce9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a3ce5bf2639f665678f3512ec3326696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f2e23089b90610bacb80ed00faf7c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e0f7441b8a54940d1a0f07a508d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e39e1daf179ee0f08020639acd01f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06682bc77658c692633df5790898c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89034d5bd14255158afd0c6f8f87e095701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ddce7089892f38fdba99bdd55e53c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739b48dded126f6c3641da575794237703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35d543c709e2472088b92dc072b67d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2754e8cd813fb51fbdf5431a0d70737705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afed7650beee79711c0240b9abdc58706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e3947e6c749700d76d08534ec4aca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726a95309aa288425d170a828bc501b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e251a7b266365f2cd16baa6093d45709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9c02e0e52c3f6e50c075ec1a71713710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dc80fec56b2e2f2456635762ad1c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9d40312d9bcc78ec023996e6e6955712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3db5b56bfec145263c96b4ff9e3678713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bf85eb7f1b6330c6b00cd1d2e51e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3567cb4171427b32bdd83c04ad116715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e5dc04ae63a3b23b330cfc36e3117716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764fe5782510a5fdcf9275ae60204cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04499f7af5bb91a1e5d2b55c67f909718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bffea4b5c3f51b2b6747313c9f206e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb414247d4b7c9ffa13573d980758b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7d6080c9f72567edbf0ffa631f467721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3c3ef34be129d2bae5562d84bb716722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3a6c24036d9aded22c04b8c408ad7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee055434e3b7cf60f6f16a21762f30724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03e6714b0c180953b04ebf242f03b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03df331bf3ba969e1bb148a7a50660c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc74861f7445981e64be2af764322a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c85122c06a6945f0f0e262645ae83a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56233f76fcdefc547cf8606ab434591729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eddf5e2685fd0d31ab4f9811e8c1d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84300e9b38dc6f781dbb94ddd5250a4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d3d5868813eea5d5a3f4c5f1c4069732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf3df7e39b0cc95438cbb468e1fbd1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bbea9550c0069670a7d038933db94734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b07bc470d8e9da75019372c7fee503735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7fad811a8da86029714b56f4ab56c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ddd17ace71d3abdcb96b15646a493737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204db2f02806123428be207d6ff6ba1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6bc0d8807ca9fda18b48cab14749d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4815418070210608c7d864a4e09dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337c2547f95a92fbb36cadc2068981c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a3997bdd13348b3058afd8e421018742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda94a192675fa0117ce98d0b34fba6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93606715800dbfe9f37fb590212c362c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928a2b1d5b18e7f468dfab86f0cec63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fba1b196772cf5f4d1210c1b4701c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5ad45a8408628e874b7a230238bd2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd59feba2e288766a2cc90d7b2fbb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd45463fe092187ca417977c1579e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eddf952486bc9177a1769593111a62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d4512ea83b57324b690ec18b3c563751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad58dff73fd2e46dcc761e7f4331bad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535abde8a2b60b7fadd0c1e86e54700753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e82468b712489065fe24a62e174f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041901effa2ba8a5fcb2298c2e85a8ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72a59d88b5634d10b4832574f03b4c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbefaabd7144cccae8be26c741d4e0d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bd9401189da2aa1394d49d3263a26758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10b8f0fd68667c625655d80642f401759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e4e60bac47e9e9100df4d476a43db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d195625f4bde81bc4339ebfdfa8722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360091ab18114a898beaeb2deeaa7093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290985539e32bb9f1429cdd00108df334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c99fcad4d705cdf679bb989cd766af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f7bfff65d052d54689df75137377f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b231bbfb6c1b4f440bcf7209779f307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a8989765cbb4cc66d8fd12d0d0a878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8430e6d06e1ab758c47174055b2f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5367db91e3464297ee0d7d8d482451410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d57d6229f9836d87bcc4bed70efa711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ca1da718d8a090312d263d127290912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ea53cdf5f166d55b37d9601ad272f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e94d3447500201c6dd2dd82530b17714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80458df837fce896cb36bb73a5667f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eac6c3458b80539a0bdedf4c8e0be716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12774c9c4a0d2fe56143e4d05d7bdd8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf228918b2e577a6552f3483ecad22218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ce7ee1a1c667f884df70f9ebbda9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6e7d9d67b112eaec918cec918758120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb83e0ce08e4e1d3cda7df61bed499921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65692f4a1b713d312ba171608941b66122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a83f138142ffae90679cdb74c2aa023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306b538bcbd7963a58ede7e29233fb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61205e74a1e86316b65d0ac69974849525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419c00887c5eb03c7bce8d0ae84ff0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584ede103662f9649dd747658dd89d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5369755ba293acdb20f99cb97fef528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5216771473f464605d5b4d5e61063d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58187d087d4ea5bfebb654465e1db9db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978c6655650d952b89a76c0fb66881531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c8ada5ac469dd3bd7010a20da88c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcd3926d6610bde9abda961b2b96cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839f395da86e685a6bc818d9b74118034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f541d695476d86f70f74c0ec338a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47058a23ee6201759a04db983a6c6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2e4959b8262955a683d3646f7936137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cb7c9e1c57c83c6a696ab2b64764338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b4f8107cb8a8b6c3c5548d0bf453539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65127ee0c21f65759ac936876eff789a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1e1a76d81e7ed3abae3aeccf13fb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d354bb6481d5b0de02587b5a2128042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e5925a1cdc24f8de10bd8235ba5ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a9c7ec0cf71c19432066086f1812c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404a614596d365117638c9d1fb7e03745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83358bef05ebd76d29a93f554c61608946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2894028f717165bebf18b43ac5d80447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096fd4c0b68d002c49ad039457e406e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1705444362b18b52b0b7c38a9805dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09454721cc8cffab7bed0c267d39c8d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7758860ddec9a2a77d7f137ac3e0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b07392e83dc90ad81f6c3d965a8b5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a04c3960b9daf33dbac036d8dfbf5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20536a760137264abddc5fdcf139cdc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff60b2a49b7043a5a18c3da752eb0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9d34ec7937a1fd0b7f08f63fa12f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fd92759c2b48e827b2b713b4f820f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74ce160b6bf1a1e6a40f22eef6cdc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6afc51456c89d0996e2a63c2e2fb359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d6a9b8bb7e4a4bb1685a745c109ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b81a1a50535c035d906e2483f836c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def7e7983a108ebf172e57ff1bc70a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fc28d67856f0cf4bd1c40652f0f4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b1eadc61e395d453eda369b4b173464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbee44c3778ab32444e34190fb968f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1b6deac07181786423ad35987fbac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efb55bfe37cab96725121c0933e04067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b6310d7400da469753be344a17bad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8757738b6bd223647bedfe400997c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8209472c356ea5d9cab796fbc79a2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52258509b70aef1e5c33fa0160a400c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3884c0de486cfa919954e7044197072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacd7f5c463f4079e5959f75e0f67d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f33358e92556123b3daea8d9965f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10700f632f07b86b2ca1a32fd8ab267075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadbb547ea1a87b448a88d92374077d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4abe6031aed8fe3771c955615391cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5234c9572e8153b265502292adaf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b683e2aae66851f96577a2d1200d5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018cb8a2a28c3084b872c2dd404a3cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30371dab0c051ddf0b163b37326b3f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54b70d1a4e487e74796ceb49c0f72482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742519708e836125fe97fa4b9889063983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d334d7056ebeafe2271eb6d6bb1e4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bef0d82765eec63d845421ab2c760c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efba04155ff136ca122d148abc70fca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f24ec2eb00904211ca3dc19d4769487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d5d53723696a01d4b49110ae88aa488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365aff4d5a350141bf4985568cc3a6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e0610ab5f3f2a3446d648acdcf1e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2a031bef4809056701f6e21334f7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3e61aeb454deadbbd2e639a9b420f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392c13b3aa0b6d50a53268941ebfa4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522717f60d4984f443b2eb947e91cd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ebaba7e9e8f65e69ef6a4661dc90695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87e3cdca835bc12cb0306cc23fa4ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc3c59346d78a70d94571c75bac5f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac131c296692bf149a66eb59bf1d9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a133716e045601d491c5e562e89153b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bf24def9ebf610c1b01c32ca40442100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116e0a14ee9650c634c7709e051fd67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e9a21ad47ef502becdb057e3c7701102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd3d46148e9f07af93ce03acf82874103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d00bef71f4bccc18441066452f7936104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546812c561198f331076c8a3abe197a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab66daaa8274826d3895f4b9af7141c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3497868990f117751f72ca40dae8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8fd8cb7d8608005ba6c06a4287cbf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59471f3c3c668be51648c0470078cfc2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b900cfcb5740599ce9800f2a656a48e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf450de6e23f6ef19051c1758cc0b122111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846830c82765eb54978a0eb7b7cf340112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde42ad3240e3c0b371f089448f0fdf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e485edec1730c889a5f1c12605c5b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05311a46a3feadc48e9bfb30d5426840115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09a3186c33bd72eb2824d42bd9a346116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf14a593efeec3dcd77b6f47ea1f6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab173bbd1d1acdafbf8d6d9b4bb0b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a792a33b47dd61b9fa6d6b17a9e2470119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3cbbb01d52d30ef6e3c912f4f0efd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad63fbc859d192ff0cb692ac4264964121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af55f11510a5c1ed52fee92bab5fce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a78a9124851546116ba03d6113e826123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba44771338c540ff35a5ab3c35438f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92839faea5cc9fecffd36d24d16980f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb038f8c7f65397e790ef40d505ebfd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d5ca092a9f86702242cc4609d49f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74a07c79c766f72226013f837dfa37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5357ac27276ab4f97e5735fb4f9fa17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff5634c64f6a35a0e414a8371c7a66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230ac63f160f8c5dda00600166e4e92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bef2a832048bf5c43e0bcba671fa5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b168359a4f8ef35d8d33fbb4b62cf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74373177cdca71adfdf77b47cf308e1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e768344a6fb0646f26b97efda8851f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ee0589524c389ac50154fce468deb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c401c42b3cc1834b31395bf27f6d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ae2df1f324aa0c32b530d07888863138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d0d3ce77cdc4d5b6fa38e47b8a663139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d5910982e5e3777100e10cf50b51b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74255b3d698c21f6af8bafa212640b1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256051b532c0dd33f965de3ec2f24c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dd6960c36ea85dfa7777480ae84cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de70ddd18a3b01188d7362ba830e1a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7da6b314bf70c30bc2726c36fe469f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16ccd0f2f8ef47066764a90a106f64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352feb328db62ba483275d9b72626293147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9da000aec426937c083efef2975d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580c346e8efe0e80480784040afa434149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87f081232e19d1ed0d4e04b0142566150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71141c714e993454f20a9e74af77344151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b66abf4e87e97e1eb983d39cc0a00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f804e4606fa7fbab6a95c3a5e9295153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bef7abde1b25055df5e25ea272d0d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab41e7391cd80335aa27ec3949daf3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91ce919d8c850f4457d66570b7fc05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50539e38c3b0403bc1b68bd25a3d385157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbb2d36159cbc8922b1b8b4074e02a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ed1739e606ca03ea2d19afce27b58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd47ec673b5f625fa265bb88f661d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24fa7716852a1429f9c650570d1305161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449833632930f06d20940f69ba00f28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2282637f949a82b83b20cc4d96c203163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa58fa51ea7a742895f0dcfaff337a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8ebab586932fe6757c08084a119f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26c1112916c366c288496d686334e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ab25f765f213cfff1eb420cdcc89b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0368457e94541e423214ac7c2e3fd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454fc3d3251d771b9e4aab5b2c170db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc62400f2fade64d027883f7a8c833d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290e834b3031b420e26373a52fbd540171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90943d8ca441e6e4b67e3002b62a64f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563f7876ac62af224c69cb68cd50ee3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec109c8bd7d9cad383a9014053f2f80c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719df35e8d9510282d581341182ef556175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10d082abcae8040384726b2a5fe19c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aecfe523dfadfedcb96f051dd2bd64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1343c3ab729fdcbdf87fe6d1dbdf789178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c5e1ed35733f48edc50c4c95d945d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa12f696a66df56531ba24891bb0908180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63957505393ec6f93fe80a0e7a8dcf95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5eb34a27f3dafa01bbc295e5ff6abb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbac9d290913a74b96442d710eef62f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d46bfc9b0bd948b28438e47affcbbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4869a607a5b4e3ac8415a86e1e6b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77655b0b1401f6e62b87f1ac1764c3e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244a0d0ee63341fc4164ca5d0eddadf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4932dbab0d039af24f60a0386788491188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774d559b8c54398bf166203584989e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20512fd38769733de23dbbe9f8c71fc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64646eaa8dc02d2977f95b219882aab6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74bdcf9bb81de4834b4309ddc9c5cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51720cd807ca9b3aee6b54f6758ceacd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09435746d8720914f5296ceb8fcf47db194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78506a096e77b8cab89fc57b06652166195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817b10622f8adff157a76f02b289929196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f53a99f237a99dc9f25ed140ac12c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10088e0b1007d5034eaa28a9b1d3a5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e5ebb58c3aa65de3eb25935a32c24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442812e53cfb62d34038ef8f575c1d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf85d018e63393e82050c0f5c283558201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013a5c7dbfcd3dceded76c6fdc273da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c37ffa9f1f2f1a813e3ecbbd61b7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da5536c8e60511d97ff86c465f3ffd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f1be301afac0a99c77f8714b4d9e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612a78ca9496f1efc51ccd3010323ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadda23b41358b1c332363e6ed6093fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813747a935b398ed40dcd0b8182e4fb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60d2f4c84af1b9c08328d9d89cbbdc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a3868f0d7d94846bacb8236269e34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c13633eb12e38871bd31c2a46868ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c29cc9d46cc8c4fbd1c3d89bd2480212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92ae13bb42dd2d9adac6602b791d5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043330ebe4fdf76b922bc95510a7b32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696620322d9c3cf632a7c82031c872a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2737bcb9f6aa7d289e3969a259cff3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adf67915c95ac38f78ccbfb38e6cc7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aaf10b5372381e174026cc3c755fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcb63ad198aaec6f36961a3b3e9cf7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d39ebb3eeb302baa76805c2f9818f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218b5b3e815738cb7f03c96fbcb4df7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb0ad11709b57764a94c18936ac15e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d290f6b6203d6049159a0ddc7b2819223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39885c1f3b06a570220f0f0db52c29cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50069eff9862de32cfb9dc2fdd7a9a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f2e9ce934e7e2af80b08cd19806d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c63ec329d865638e6ac56652a72d3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6877dc9a76596e12f298a5a9087f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d9cc495bf3cad52776ffbea7640b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60923476eaf45b5f4493d59643a2e3ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb7f4c96e1fa5463aff9b30f02487c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf6f6913bc251f12c843d4535bfc91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e328e4d868a841a176b32bb95c9a855233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6703bf3e42682f4e367217f3835a5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de318ef24c9948d77ed80050818e89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3807422077df641d5038c7bba1f1e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d585bed9d1446b8c164d3dfc26ea51237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bac3829bd3829460cddf87d7735765238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb32130fa036a2e61afb833d8dbb321239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece49ca8604540e8bb02bacd09445ccf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e4107d6be0c873daa7f51992a3a50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9348662c7a27e33e63f91b4f89ee793242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a6c421f13452154117bcccf44dee6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a2ac3078c9a69d088043891c0dc3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e323d030761c2cf1dabe2e5e95631da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6106e280379941165a3a961dbf34b62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9334bbcd53d00dcb0342de53ee625fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1391744084cd19dca63292a2ff9eebf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d484fb5487c2051cc1711199622d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82eef554de91be63749e1454812d17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918d19f9ca0d479ad6c0d730102a702251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25867a12f86eb30d417cf473ecf5877252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7490fd98dfc76eb1b44f730a27be79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d72c0442cfc8cc89bb144e20d2d406254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe45415da5593ae01177a6095f9f2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedb094e9ac24190d74f31036c96ea6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9e91be000ad805e1081e07b67c1c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ccbc6c05cec8572ae0625404c1ef7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed6e86411688e91c67ecbf7eb8e5a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f031f4cec138281cebd1164d2516a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b52d079063b7a05d273f7c91da825261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e2494a63c35b7f132d1b28191665c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a44d2ab6177ba065d11afb36c06478263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc2bd5ce119a0b0716d4268fe53eec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1693856302a4c4b63dd710a43e8846265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5523feff354deb4f0f3c9139039af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b964a9fff6c21c1ee66613a156398e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b382529d5b240e0d46a0d28a0faa1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab2e8c4119ad2d587e68e32d01c511269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5031123818983c5ac81cdc50717fe3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646327a562b94c2e841fd9d0ce89b4ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b96222a5fbbc1815cb8697641fe4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01021e1a9307cdcae0837795ec050b73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b385dcd3985b4272af6c91ec4c43782274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d9846e74e8a17ce8925e7e5313bda275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fe4246ec8c8e867ca333dc90ce209276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c58608c796b85cbce711867bc074f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7760519f6d3c0bb69e8b5655893d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e921ed500a38e56d77748df6b590c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f342c5b690aca2dcd939357d3a6e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1440b569efac1954f55ea5f255ba531281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a7d17ad4149e7beb8d1977d3f4832282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4058d40790a4d14f0d6794fc39021a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54590c6054c20d9bc014be86ca49be81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19994ea610bb17357e212132eca4edd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2e591e7dc74223e6514e95cfe0390286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831072b37eeca782f7d1c6a597e9603287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e7b51ff4168365816fbfb7ba1200c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561b066d09484f67fbe351810ba7440289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6c2bd449f9a0f7edef0b52ea81bf7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56f2da587841dde2c0d8b05dc6649c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c43bb224fafc68f7116b60fd248c14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1317b24cc136c95d5c929c6f908e5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117c68d5660e4d959272068ca81c2fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcae48e375f810cec2a9a52ccea1e77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cf952324a91988e016d879769d017296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee338f80d5ac79d410d8c60bc8276c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ad079313c009c28024c9b7c7d57e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89497d3331c1ab5c512ed8de822a1c8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcc238f42f427bf16c52b5ec739b60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd057568575a0d40cbd8e803980c5630301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cedf3ab2db2f65ce52c26d2ec72d24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffae5c7180ec615bba5b1306426b43f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37055932e392443126ac4e948c31b41d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cb9daf6875de34b1f4384d8e6aed9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83eaeb2b3380b6716bf9188410f4b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693c2c2c8bec91829a21e7f34fe6a89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c96def6aee8e2efa53736c7092cb76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370369c4a58ebdf82e237e8cce680a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54618b7a6bbc7a306e6e47d7898643c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1401007f051a95762b0a1aad176dc32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ee268e930610fce304a0e74ed8d4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c70e3059a701be79d08e9a6ce2483313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6495bcc6e8420591c869b1a00f552ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f162981f0d59084bc1af39cefc3e7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167f5ee67b2a5e72a2feeab21e6c2c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed4787a5f9b933abb2b3bcf6b70340317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed721705443ac339e1b2755d96344f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07a2f43f062f7e176a0f1a2eb9b5d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ef393c454c14c8b767883dde9cd22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1769fc8bf4ba6d02729c5983d55a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def86f50adc0a7c48613028fb01bc086322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a3a2df5e00d844c531b6505d70c4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c5e3b6aeb3f51aac0fbedd02ecc47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c31b7fdb7a9f050d5b6e750a35319d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7b6607395ebad94bffe65baea0d00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c6416365c05e83b19e89c9e6f9300327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465babd3eb5a0284b82ec3d01ed1c9b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34dad74a70fe674e0c283ef08d8f6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df136532ef6836e2e5c2dd1b228287330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd8ee51c5d6dadd47a022e70288437331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ad25f3d991ffa519dc4a81c2705f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd98d03004be50f4105eb0b627c7f18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c66e11a6a184625d407bb6e0f36eb5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c16d9483d78ce43b3102ab0e20bb1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124d364e2cdeea114404bc99491d4e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a9a15391e66fe3dfaa3c2c0b68d79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5b463f8a981c0ce5d71e4917b9311338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d70363e66e6ae375148b04cf282401339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bf0759b99851e9169fb4110884660340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf653d8e7e4e95141e51d1b699f2a3f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6839f34e3df4f01dd584d4d4f831a65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb2e336290d5489fd0c21684fc4bfa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4b3908287702372d004979ca29b11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626ae2bfff61de673cff0723aca37d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60fa6b87397e86bb389784da940161346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad919910f8c731e2aafb6ab93ea4b0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a2e13db23a957bf63dbfb15c7f863348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3de5438f80cac05b31bbef3e2f428349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57c52ad8c08dfb7a780a6422f79447350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390028f647e28c355c4b4cc808ecd392351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b942181d93cff48087734f1ad593156352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a4a95a86dd13fab9a20e471563b71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950686d57ecfc8539b9502ecba32f09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc6e9e1eb509f8a0dd47cd2e426c52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770d658fb6d5ddc9b4b56ecd5808ea5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b92aa23fc236b26d1c4316b4704487357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a50075d0abce4bc1198c1928e642a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445ab88f8c336bcc2b88ff6fff61c9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba7d760c0af67068cb5cc90b9040f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ed2685e3392dc34fb48e537f7a7fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a45d85115f050448e5fb557b599e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4bc081f9680fce3a4ec51d5c3cc60363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bd861823e2593cc66e4a7d99dda18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1b1d54feedfb2392fd5bc6d34d7cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eece7f40bac4a54158849a40b5fae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895403ca7e040a124f2e1f3c3c0d99c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312f6174a77c5553e47280c397109c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e992e065939162bf21f3349942b6e06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917f20cd08a2ce3d3e835d754c0ec47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63523cfa541beaaf379f725154e5371f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662104a646b262de7091db31d1dbe524372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89165e4a1a3aeef82a27d8351d39b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae1399ed0818e3f3573746b95a2065374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99ad1698b3406ab66e46f5af4000e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf174addd770758461f67e5d1e9eee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6368d07cfa53653cc0faeabf5f98293377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3261a120d841ee73ef2808d6d92037378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fa68ad09d31bbe70916b507c12c4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057b249b03eaf4200d3fc5fc3dd7cf9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c805429dae10f863d8d4f4f17abab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11eb523b67758cf929ae577df3b979382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84256a6836b84512553664b233f86d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d77de2631814a050b1bdc341c0e2b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6c0b96f99889cf68eeb203297b989385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f0a12a914f6a7e195f68d161c418d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd72d21353fda7eb3de11c86319165387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52749177cf348c895b3b3e9b52d10f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ee3240a8323433b1e56340ff03655389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381f99531f74abe50d17ae14593a3b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec555c3dc837dd9144e922676405888b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b077b57e7e748af2be096a4aa5dd694392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448298fcd342e0d92e0e76277ae8a33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b521ba088472728d30d0520af1ee13b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec391a55f6142b7cf4165155ca02f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b903aa27f3f946e959493fc81a670d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1ebeaece3fef18619cd052d6a1a94397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4e516b5cd7a854f9160681f99303f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f09e29c6dd03831dc516cb16c86991399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dfd38db10567ee40e7cfcafdb37aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b481f34cc6dcb0db4919fc9b18b6b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c892137bfe49476599da2f32bab7f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6cfb0ed00a84e86d229fbbf6b9a56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab7275c1c1755d005d72847dc09b07404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190a0214618b1ccca5fe1c3ba5b5600405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e370ab23f0170ec4f68ded5191bf84f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5939a6f95ddf35c91badf7d4de4faaf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0032891dfec61391857ab845e297d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d845a5d1243fcfdc8953dc21652c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfd404062b4739d72d17dd12821c1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8466dc3853c2868a9d62accfccc01f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf630c8655f93c367712b023492f10c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59368f807e658e39f37e38976770b1ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887e0409dbc285bd6b8e6f2235b00e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806174475bc68fabebb824a478836c7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb924676484093c38c89ca9bc12cc9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dc2c06dd96615b3d7fd3bf1437536417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4213e2e612dab9a9f97bafd24e7ba40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea302571896309eb68650194bd6fd2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2683c494e521c64993986e0229a1c97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33662124ca2bdf2a091bfb511585bc2b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dfb074e5a637152d4efdc5a814fc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfdc53131706a25f3dc2dc4341999c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16391e3db7914b58cbbb5736ae251ea8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0385bcd4b29bd49d561c5571988e6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bb41d710cb705c6c520ec3db3bce8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd914416a3a51ee7d77f7eeaaa855b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133cf0c240f49f784c18395b5c1f81b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36481f4fc377380a84e2f886eb72f4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20e18ee0db5355b7cd383bfdd55d21430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9b32a56a37e109d884ab74a30e2a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300ef206aae7fa0936c509a00477d43432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bf714e705c98c255f12ba000de589433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0d8f0e49c712331d58c43a7812b4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5077e06670815ac4b7f7582ff17650435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526014b5311393cebbd8739c326a5e5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01641a0bd6bd9a3fb0adc226b915ec3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ad2713fb1cd92740be8a781e05530438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb87317da6afd5b9227b4f9fff0cb1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13b31198b9aeda849eab94ab3c54ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab3f1eb53b108c96451b6d56130dcc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac8db8e81defb5c6e929940445d2bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c68c82eb0deedd1d9c03fbc89d71e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8717b0dc5885a81b62fd897b8ef7e26444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187d98e4bb1e799e962c29c331842f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cbb2f2d1fb2605dffb30896b95c56446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ede0105c63c32623357e560dc19823447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcde5f61c862223c82d0ac755a6c8c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44984029ce69018d6ff7add2642d73df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f70a6e3246913e6b11be5bac73acf2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33517d68d442284047685feb3742ba9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c51b25f03a2f928734c318736c9d90452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc07fbb38dc96a8bcb822ea270f127453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799d3a2bcdd933bee95bb59a6ade096454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2273e51e3d167839d09d0e48453c48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648b801119468018cf86843a524a818456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b79ffce37ee34ec3df70b89173e8c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91972dc98a02fdcf5392cd7334a5596458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04428fa9252b68d92cbfd7f70b5980fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec1110595cff7f2068da31a25506f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf0ff673766fd8bbf2c5db0e555154461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9dacd4f6ae1a7145dd0291482b685462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b501ed4bcb0fc834c8d04dde776db0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd81231663f0467d337721ae946b6e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bd2c4f47e11ca0f35bfd0fb0ab1ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117464aec471d0e995e38b956d72f41466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f411fae4c8908c19c0e7a2680d6f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c95efa8b2a99121f561252076c592468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0db43307074319dfc7a67119222e3c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b9bbc276e6fcd194e1c319993b6e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c52695d59a3cbb318b8c65a1ed8c69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d626e7aba048e08030ef6fbf9a107a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251459a838115eb6e7ad1ae04ca4018d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565c4eabd46eecadc93915591cbbb44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479dc9861fa7c6185326e038febf186475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c088e05544e169f8e60ef73d2304c15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3a8929caff454530fc546896174fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afffcbae67d6573882448dac5dcd11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48de12de2e43efbfea841c630820913479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fff72b505a96031db1175f65ce14d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbbcce96747af9c41b8a3d7232557e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2e2b9269758956a334f7dcb72373a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad72532bb5ee6b466497aec8990504483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652e31d39d3f78a03710f67cd47d1aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeac5ca06799ee3a802d7a1a357ecb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66142488fe93e71c908fa90cca593f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4d54735d0690d038d123a9fed9ae2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2e147c92795b73a04906ea3491d0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8ed694d58841ecf0d177acb2f1bac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d32a9138c3fd5eea30ea42502abf8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37a9e2d0045e09be2f72468d5de244491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c39fb450def374a80ea43d8201437f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeed0f0ae988298e85b6eb4707efc66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5f991f26d19146e3ff38e6d026f8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfaed5f73c495d14ac1c52cf026c592495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f39368c1f13a73edc7363232a1bf83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc7267b3dc6f32453b94003d668c0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa820d7794004b3376a18f36d3ec8ce2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145d35053e20b0eeb4c58697336e4d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e280fc1335b6cf5b66f98438a11e76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c67092a6ef0fa265c2f15d98c4a3e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4a632ab7bc33d9a3b5e9280fa365f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d992b352aa40b400770127fe563a3bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf537351de4e04b2d7a911d93315de10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034a8e3af8f3ff48085df1c413ebeef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842268fa9ccc9aa106c2c40b0e8ee3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbcfed94dc1c63265036d6d30dc0ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05214e5bce1edbc4541c9070802c34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce808ca2d6a6d2ed2487825394651f2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebf546aa0863accc8a191ac99d471a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35692c6bf813e76f466e18e89dde25511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca1e5efc19287f899960cd8b1f98af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644dbc34e2dc3a77a618e6cc8f020f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3aea2baafafea2549cbb9631a73aad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878317379d0171897432e8865474ca8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dabbd07c449eb471003e4cbe1babc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e6c246b88304a4b09e6ce2f7522f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934b8b368ce11803b976c351b7d0d29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb57ec5d6038c9375667572fddc43c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389c1fed71fd6e00d82b3c6b5b8b8d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72609ab39d5156cc3838ad6cb16d534e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dea70c430c20c0be1647dd4a687c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1eb35b34608ae66353a23007b33db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b76bcc98f6f5ff3f926b416a195cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3e1da2bf4c65e82147faa87c174f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cce6ccd85ce341134c1936f3a86ecc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fb922823ece517dac9dba5078b8d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c4aa0b757340a7a35b59670fdb587528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb66313e2ae8c09242542ea9044ff8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba5fb1ba6ee4c77edb9a3b33f8256c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29071bd0be6217bd72aecb6b62c68222531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36833e8c9e3e8d67aa69d112bb1944bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351a6c0ef643731f2cd6e29ae9e6db6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02876d75d97596e8aa347affa45b369c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fab19ce9a2cbdf438899992740585535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc62ab8c9759dd49d344bf8400beed3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5c463259a2fe7ea8bd0b20f67ceb2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce299b9e79d9dabf98d516ccbb1177c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8613e4a7b006c570ca57bc0c29b7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f9ea4a8eea7c87b603aea3d41ad2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894b7b3c0db800c043d30a3149f709e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be746cf8ef1d2daa811dc84088ff69542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015c2f9b8ce0976274ac630836093ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa61b5665c3136a516aaf1784fee97c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434df29db7ecf2a0231c4da0139d3a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87460d42e410e3b65a11ffe8fa777c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f9c29893f6707adfe531053eeb18b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa3f0b4d8a1ac1af0d1a39dbfc6c36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101556820cbd1dbcaf2e744ab5ac85e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811cbd5b38cecef61dafcad906a2ca0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac29607d643fcfcb3e3370d7361d47d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c68ba2182e02d60c06dd6db089d16552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddebb39947c2740bb63811456c60b73553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13355f4846e5c9db6c179e432fb94512554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba8a9c3feffabd2b5482ff4cef4f34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8ff133ed96cd27157e110aaf62461556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6140588d048b02743f270adb4907d08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5297acf0031bfcb7d1c49607b9c4cfb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f606d3daa99b5a2783311c561b83e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c071f54af258eed83637c011a22668560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881691cadb0f7661bd853230f98c97f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc0a2e5305c834bcc8e2cce608bda3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480029074b884540c4e3693a1c74c369563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92b61cff09f47c1f22cec85fefa31e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a246bae87746fce41de7e37b4e848565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdeb6cc3e7e8ef587301ac3c5d6340566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173a95ceb2003600202fd10d3bd8fac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97082896d70547ee418a03e36e5c0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efc80ce6796269e0f2c485cc54d9dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbfcad7635e852b7c85d326c291b6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472574fce33e2534339bce94626e259571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80dd9909940c1d5d798227262038b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883069042118b6337bf080a64fbd374c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f06b7fe3c30b4d6214ee55ae02de9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854e3ab6ed7e184a2d68f4f0d5bb23d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aff7d61124a91ddd6909e92c1d0d42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20d039fbd8c10c336e9fe95930e082577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a2cc7b450b61114a46336f2370a3e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568283181a113f2c3dff50ad1fea3112579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7ccb58799a41bdf07e7bd55374866580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0da45c98f51005621a7d9156a4d49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c97d9e624a49dfada66ab6c937b9a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ca9534753f8d2ffa60e8187748675583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e8ca48a77d594cfc7effd67bb4cf3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445db932cdac1d00df0e2977c965f63585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdd39f35904e8b48887702ed34d1ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23916fbb3eeb6abe618dd12e99328f59587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917d1a0b7b12182c96000549166e66f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e01ef1bdaec2f8036ae6f359d6ff0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd05c084d323b6c0c4a4161a463693590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9d7fd0e84d2f1e9b620226e800f3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc51eba42fb73fe59bf7cc837597c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2e3cf3caa696de97af450377c7a6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dade483bb66efed3a898a5076eae3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb91a19e836b9a0a3a874ae48c26be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9ad99d60e4a591d1da2f50c2b1d0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b712fc7479cfe04bb8a21dcb55aa75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e357e7d41d05e6c57ecacc1a215dc7c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b3b22a87457819d13e0bb608d7bfb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9457d34dfc20460204803e0b08b3642600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4603b7aec09eda942b1498ac8d370601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42003e7e1347460e7d6f06efaf6cfee6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c9a0dd0de1a6ad392bc96db2e54fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3bbe4b75f9413842c9d9709384c8d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5d3ec394bc47c68d287c75f7755db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fab23c65dd71b172a984db3d9cf499606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497e2b9538fefe2d291b53e35f09775607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e203a77fe06e5b2620578edb2cc4ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad8c8c7ae77b8c2daabbcc6bdb0b40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91efff97aa5e027fc23b8c3a2e179b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e018cba3b6b751be5d0091c4d0287d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8db748ee93c7e6f16bce53a404560a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ddc889ab43ac7ae4251d7b7fcdbdf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559cc294f62fa99b69ff40a62467b9b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e58fa113f1fc25f29a65e99d0715c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb4812c0a35b9059a3471ec922cd65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271f0117be4ca77020e03b8f4d42936617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057efa1b9d5c3acd210ce4a6d07d9b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03a81d9d005d532026df1d4b5ed008619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478548f977d088a0df8e5c826d3d4aca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1c57028275383c32a2e341c48bffe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9055ebdbe910c4704e31562683e08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9de1da2e061763749b34270ef38d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453af4f4d989a04a56909b7bdbbd68de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd482ca00da10b9cbde080166b60f95625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265dd68529560fabbe5596a0441ea92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a095c413bbae76cc59613542858c65627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b94d62e331b6408a1d84031406815e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310aa2dbfc16b7e4d9d707657ee8931629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3667dceab44b1a7a7949eedcfad5e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2a0c191e2652d6af8eb517fb27535631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ffbc7275cca47174bd0f2021169a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6b2033eb2efb0e02dece699851aea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eea0bef8c6a17bdaaa449755db63b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191fb58d584040ec4e1f20a471e061b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a2d61435596ee8df474c9789befe8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3eb46e58f117839511be46590ceb02637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae12401065f937810ddf67bd798ac73638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be17c121128eb0bb90773dbcfa91a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10373a37e4f8c1799adb4a63ae4b50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e6cec55243c0195b84a499e3ba3b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cfab379ef12cc35d072070e0ffed3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ea7db23ad7f397ed9f9004eb3f9b3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2237795e69eac71fbe97e5f661b48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29234c543b00cd5a88f7b99a3fbddd0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dab1b50acd29afcc7065f04bcdc234646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af88ce09ea6ab259973c8fd8c7c3ab5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefcd19cd2f8aba1ab31c2b6eb9eb75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486f8eac26f4eb8c02f3d500f04f879649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858515074c0a8dc8a44f7f2ed2965f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420d02bc5a81b347c97cb75872718bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadabf87548df20134882a3c9847755652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b8d0ab9b0e7d315e25432484c1666653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54011a653e7a10ddae09e72eb67a5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd1bd2bb00f3f18a56fabacd16be7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e26be20ba4d4a820cf6fd237d0b5e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf186a5add1844289aa8beddf530ab1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a2adfe93e9d7a28075a90e4871377658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0af6a8993037ad8ad07dd7576f408659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7fea70f427655b121779355d7ecd0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5d2310d42b78c5f38d6e66e1c7da8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fee084f6dc4f4a0d04aab84b564c03662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0305d13ef4b144d3b9d1033fbc6751c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179d3fb2b77e038fb7ad6e49b949e3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c8f08b91c1e2d04d3eb7c4b7f4111665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cb09f45ea6ac93a6275e3f725e62b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a857b0cfdc2b7a2a768f95f70e30e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3f11881256cff06a224bfe6e91fdd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adea823e07e1269a82690b8647edbfc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7c1dcd3c65ca29f5a6d57e5076fdc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c4ba62679c342560b7e7c8bfb4ad6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c9d6c08d7899f815ecaf428489145672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7648325002eda913ae2b1689bdc97d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cf234cee94932b11e175785bd693b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254570f9cdf2470a93e7ac58817afa2e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce68621d7a7441e9c9edf120983ca5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55750255e350a901b66369798a22ca7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47d690a1a4114e3dc4802af07c00b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6cb26de9f1c8b5630ce38e5c89cb7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a936ff786900228f999273417ccbc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bb7aa63e550dae946f4ab7f48eb5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2988ba35b5805bb22d95518c60e49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9f0ac267a4bd1800ecee617766851683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97d27dae157a4cde27642164475f77684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fedd9f92163c1d500964a147234e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daab1e612227d3c99f98fe559a0353686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dc6db327db73c2877b977ab7fbc35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefd96ab195c5bb89fd3837759d86f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea59f2d700ee080a77a501695facf5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85204ca68b8ec11974286066f53dc8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4e615df0d3a008c13f546432fbf78691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928ee62c5672237bac58c258cd04415692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261bc9905a560ac2115085d1b6fd7fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2550475ab78b7af10286bb3aa70269694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5609505671a8a404d0140e2747b57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf03e90b202088c05cf61b30e828413696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10857d1991a9d46082879617ba74f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca084d4f7290e114db649b3f0608a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece0578c80bec9bb3839527f4b397bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847315dc156a0bba4ee416171cd0085700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2b5d71d0c8a4de15ce7c2877a79de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fef49cb5d00a781fc874db4f97dd2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80907fb82f7cc13305fa7156dec73e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526243fe83a33b5c9b5130c9360df223704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46042c72f1706fbe406f5a2f38e21d0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a8330501b581530521f8154562be4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626473f51a8a6b9ca5b64aace62de5c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14f92fdabbb383a1e9da398e61d84b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e668eabc5fa28c3ae4304ba0674427709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f491475db0f73e3eaced3eda3a62c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4714cad7144822ffa9cdddabd76c51f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51a31a8ff5f6c168e6ff5184200f8c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c94988ab4bc9e65e2ed82e88e559bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee9ed962250652511065b00773b048714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dad6282f11bce2e250786b127a0bad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd615dae34f7108077203c6cabe497716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a49c56711ad178dd6fe0b5d3a2853717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3caffd4502087c3f0423905226c03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c0752a45b7d4c7021c5edced4436b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8482aae62b0c0613b96a1382df334720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ef2a296be10c907751d95e1ab83d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dba76614f5cf687eeec31396f8a08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaba4fbbc0f2d8bab829eb43ea2db8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bf2006a080ac89b284b5a76a13f70724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4e5ebb63558cfff1f082c2ad7453d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727394f02e7fd6161969fb74b2a129b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21375dfe3c2e2deea61a4cf7ce3d1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8e599ab91aa4d723b15f487a560ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47894457dd1feadc8801472efc92db2e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3893ed45965b0441184f238fc6dfa46730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2457ea61cdfca889e321de87c124e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a016e88cbef97fe641de133bfc137dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0388ec0071431d1aa8d663d0fea5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daf4ceff3dd6ccb467dc420ab1dba5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d54c53ec741e67cd354e3a59deda1c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c16a95b9893e68407ebe600dc03e85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60869d804f857e2e6d858b908e88054737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537f2ce74eabd780663f545c13d127f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01eec25d7285a4b731ccd79025ca02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca796aac6ab3e587ddad6494a646eb4c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d01c2a56d43736b8a3fdf9c253def741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c97e191b0d19a7ebf5dfd7da60101a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041c0957744f321766b8f9b0125a088743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92022310c2b87adec1ccc2152d6b73744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd031461ad5ca97f2f5c9fc9bdef2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cb258cd9a90581925b8c5bbcc7c95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8a3af2c2eafbbdbb6b17fb7d6af71747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e01501e3297866064e9acaf4cc78f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042111d2cbc5090bf9658656d2125b22749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94d29c532722cf9399a93f20367f09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d00d17b08bed7e3d84fcf30d593c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1ef51c10fff9e921d04e3768e8c2d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b92750938406981c8c0e41549113c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bd50fe33f04b59b5f8be5f4e78759754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd68ac4d2b645d529e9af8fa7a34a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f30ab56e4380854e6675167a2586c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a205cba36083119a04799ed683452b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539f38f9f65561855902e731f5ed372758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129da9354175a0c4c81a633797acb8e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>