--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd7e2f4ab9e20a1628711b1028c25c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e7b374040cf7123db5b1d2aad6c152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cd45fefd58e0dbb78d9726dcb5edd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2fbff4352c8305e805458920f836f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385269e9f269b4a42f2329496d3aae55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45da28ed0a7386bd2d3e6c40c0566d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c422115dcfc95b13554ea0529c13d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11b6764bde43810fe118aa7420d6ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3db649481fd9fc7e54af495056a45f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a19e6455bbec9bf764ecf7b661f54910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bc62e12fe38cc40eb3d532539eff111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcdd14f46b2ea4a2b49a3b521a182212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cc31635887f757ff1f12bee25a53a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e2a45b42cd6e9119be15d00b9dab914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518fbede56485c88918ee477f6abad515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7681f781cd87c23ad570259e1ff3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc8fd1b2c25a610dde1ccb4e3f457017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63093a9dfd5e87a45e4d271ec7743718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2766443c700b169c75170b6360fd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d14a2791d1ac402f0ced7e2a4f69220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d4a3b47988bd45d0ae2db0964654421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe234ce1c89d21339fc770a39df704522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7bcd54b9450eedb31aa44f9fa038f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b8d3d0f10b2ce46347fc5af34bb3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e99120e77ef675af383e8067fd0f6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559efdf29c7bcecc7a02aae7ecaafee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325526195506bf77d02a24de99140cee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64ddc01fe39b42bfd532da0ae8063128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab216c0bfdfa1b8f0e9dae77e28b02629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff6b97f70e4c6937287423f791bf4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084c22cf059ef66dafb8b968ef8eb6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d6b4d60f3a037651c99689d46bfd032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e4361dc8064e4c7b0c865c158603533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde6b4b3e91af87e1ef7061c239492a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcdc93f7ab3b250d23c43636f5f8ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825575f2f2751c95f6b02e85a82162736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915855b6bae1451c4450bba041992ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e810812f1024ca0d2613c7b5f6aa938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd01064537fdeb626541c6827f5c92d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba82b6470ae956f74f99a9839a0e0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b3aff611cf3921903f1b6c6b0b8c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4139bda9497ef989682ed9794185e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc872bdd48f1c834e0c98dc8e6d94543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efb2a273ca97245a7d40934c096b0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2786d40703f74a9ccc01570a2c4407d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21925d6a068c2085ccb03327870517c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6491146734384a87cae26df682c3a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd4e3c65ff4f7efe1f276afeb0563948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15551655ae3b91a9b66fa5ada31d529b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960fc0e9262a6cc7cc8191e1c4fe67a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4e41f8428f844a575515a7e70c03351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ede151ba957c9cc7dca949b77315852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a28e347ffaef38311e84a572498cdb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a866d02dab16fd989e81b658bfca5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5fb55a4723a2a90b8c605644c88bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d349d4177e814fef147a36b2fd7f8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a0dd1e5bf7d78d2701e1de7dc355057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ee5ef6f21939d13cf6acf0197f34858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f642e3c3711e0b092f1e5a8e9b47959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5272dc34b652c4bdbce87ded2e4f3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615b544885d6ebba943f7a8e7e6ff0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754c2fab764845d5a7654c16c6de18a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b51e0a1da3cc15652f0cdaa7df98c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40824622f22e7be5e75cb72df02c229164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3b5fd3bbc2e512b4fe79070f8a14465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e81e0572e1c6e7879471778c78a2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df19ce6a6d422f23051d7b48e1fe04867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8af7581df923fa0c2e07f8ddbd587768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260615325cf0372056843d9f1e6f45a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99103d1de627fb37b8f7fb090f9800ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b5808bd00db0ba43d5d87962aadb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc4dd8e680eb06331fb121d6c19aec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d286c56292e5fdca4e75cffa57dd0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd62f05c9457ab92c477f4beb8589374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e1f09c6cb15ede4a2425b3b2f182575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6494481b034479484626a7f26130376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2d3a93ce773f17206499d3d6523af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2833a52b5f33715ecd9d15fb2070f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80260a86f52387d9e5728d361b798bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f253341f5ce9f3fe9fb91d831e502080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a2291eccc3b7a3a3fd648739867a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d8c158e82fcb46be57fcdca3a41f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd06c2fea251626d169e8c15341ba483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021f44110e295372a4a1249373cf7f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6296d19d4c0c4dc9052a70866810b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ea3a72f52e520643fc45ce08133fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ce09ab7ce4c76d3aa7e50598b26b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bef1cd832001c406f6504b954098c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6820f846f313df014d89d44665ad39089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ba806ac020b0f71df0b6117f204d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe44e9e557771ff41a34af919c158491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26c2da96338d868308df30db290d9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1873f9ecebbaf34fad8169ff8273993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ce02f39bef48b8976ac7bcc81664094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bed18875343db40c6593527633c8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaf3e4e52d42818d1cc9005eaf5a4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987c8ff2283a1aaf60b50d532282f1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d39f44678cd94c7e1a9a58ce4d1ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b44305869e91644459b21de55907799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dc891b1ae36753c0a2b5537c221ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552197796c2cc92af89cb3759b79ad6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4072d4d44b48e511c4a4c98111d2f2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1341b191b369c73a7e055d7c017da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489a7a4f2a690f321ae35e8f77fbab1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47227e0f5b82d7864a9782e2d804fb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15416116afe8f121d9f4db19b1a5c005106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec326d196ac7cd5df59afacc00d092cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e47c10d54c3c1a641ca024c59d14c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709e13e191e520e5fa56335f48ebf15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f803c2ddf848802031a041964b1dde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337df60ae4b497903b7171ce816bff80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e110addde506af5165b1d92005d04e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b70096290b0e507462923c26c6305113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29895c05df187e0b8a67e7529dc8c42a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4579a404d4bb9ffa21cfb25d3d8bb13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269de6ce97f7548a03e9be4b86ed891116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b915df56d844391aa49811f238f8cfa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49ee27d73b5afa3f748a13c55bab43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98311118b5ddc536427097dfd5c5ef0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f25d60a1a2ee9e220723a84083ad4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041da1cb7d1b5dd1bc2037832aa9a08d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3400d342a06bead3e27e0ac69ab0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f1b8912524486f41cbf5e81978554123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c007ca29f33484f99663cadd77ba7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99d66bc53394450c48a5e4f9fbff03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36e9baca3bf995eba099fc13fdf5a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834ece73a40c6a22ab952b6000a0624127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f599ed5e6a1724aed5b3ca186a775128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26e947c7a67d1d877d8a8cdb366650129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78808f1681119e63677dff746ac6b4d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7cc599c0c677afab0d81bd769242f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198a38ead856c6746df1e6c68fab722132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c20300ee0fe281b7e352351d239e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450b19bf1feadabb6d99ec95dc7e59b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587407fa9c489275261fee005de65cef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1761b6efac784d1cbc495401917dd5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c46a5ea4b6345e1fd574ee89ecc580137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00be4b51d6f73332efc991298d813c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cb4b926b326b8b942e8c339a54de1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008646fd7ea69a8c8b29dcab7a9f538140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e3104ce378fbc499ef29db5979005141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926fed6a87aa0e589bff266044cfe2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b0e7dfc930465cc57982b10c32c95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20720179a0a64653988b6fecac7b7be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211875cf75c7aa81d5d576a5e944732145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c875205412f78a215b5b2624d3be3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636a003425652c59354342ee5de73af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ccc4c9148bc7788e1eb4bd88e0373148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aa74dda6f7a402a80d9c6abfdcbb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9278e0d9199d58cb41bc2ea5f4dbe8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d145db7d679a5ec5ebe9dd6291578151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33b1133c85f70e3fedc8fb918b5eb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2dc1d67b9f088316a7fd93c8e7dad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c09ce2ddb6e3cd8afb2306860060b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65a4478d568a40a9b622d3f6ae9a8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0134fb23ab8bab48202b3bca47f779f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845456e5f5ccfe632de1c07dd97bf3db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f4f6f0e75adadf71733dff17c2a25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be406d43ed7307e2b827ee13096769b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7bce0cdb339c766bbcdd0079d0093160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27260cc130a4fcc8284f5da3db3644a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a99a7c7ef1e648ec8b4f5fe8ccdb37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7242e857c7b6f3b205ff9089c0895d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030188a7b4060cfddd3f557110e31939164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cca0c8cfd7079ca94647d537aef81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397deceef5a173e7dce2cf356b8c383a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbbea445714d5f2830d10ae6ce30ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d1aa024b1b773317286ccea70b6c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176fb5f3e4cab842f7325b407f235aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda9e9a7e093dfa845f8c835ff072c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a5d23600dcbdc107b7f02477725c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec04c57fe0af7b437a11c946235d6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3780d646535dc579cbd5cc7adcac17a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79342c13cd77bcd2e6d4cff1d1caf75b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3aedb0b7375037fbb0a159b6ad194f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4d4aa113b2b26830693e299a942b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc51cf589e208907b96d2c7bd4fe790177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cc251a0a268e0ca2f122f0a5520b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5c4e17a8177e06f6afc00b7d9358b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac948183a4363a474302897e8002b531180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fa1718c7a11cd787fba0e0afead67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedba0d2365ff59a8ca6fea2b8d27e6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532bb4ba35a25e795551fe2c4471e93183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3065a7a56013092a76a1f696cfd88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a72911aae6026023189ed0bbb0227185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b64b803c3dcbeb029e59950eea759f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648845412fc4f28363a3d97ebbc71f33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437de0f66de8317251da87140245edcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b2cfe6a05721023053d318af6da4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105a808ab698fefe6e1b954d0899cfe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44788fd72a4919f334d5d6a4c0645ba1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99884935889becf77f8b48d7fc525b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561537ebb5e009e2883c5a3d8ffd9f8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf27a84f4cf70ab40a19414f7e0777194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d832a5cc3abbb72c1df9ecd4bd10a8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8352c2e3a5e10520d1942029759577196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dc5a09afb9935b58e9b85ce8bb5f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa70d5189eef97babf4c40a9bb4850198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca17c72c6906ff7a9e89f4d21d0c141199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad538090122309aa4274b5ce358c5e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dd77ec1e34404d33744759ca4e25a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b32504de4c559db3421add5ef50dd6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba506bc65f73d363c9c290cb607cdb54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d9862663c42f506b9e44cd7556379204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58aca031061b659b9d6dbdd6837ef6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e63a039482572c59e76528be56802206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88493b91dc5a25ea7ad7415bc38a4a03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f8bf5297dace0a3fde30615654df2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc84a66a00b4223e84553f3cfde706d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857c7f37c63149de3bfb0417a6ef7ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b04d09c92768580764a786902ac6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e02ba6eb602d6b41da309ed1f32114212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e816c3587b8cb1f55522705a76b0e50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ac77adb385dd301366e317ff44a7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83850a2430531c4ec71980457227ad87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7da02a6eb13be7c7c56ff1dafdce6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d9d2961b7c11ce4545de37e219725217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8408b9ccf6b08a39e6c8f76853a7fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03746573c8b433d868faa75836e7b4a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e2159ac46d6c6f9b19f57e775661c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b8913bcb552f09a630dfc2b643a11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f130c4314687d0e75cdfabf47221a98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd5bcfba67c62d2d06ba5b23b5f339223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff725846f2cbeaa7a43ece7b138df9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5eef43e98113173948f7da8f47c1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f83c35fa77300c36c31e5756ee302226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82933d2bc55fddd5286e7e4af837d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594652bf4976c8c2d8d4d86b424cb242228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b373e342c6e8c14dc8fd93f0c0e868229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0918958d77995dfb6e354502287e843230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc66339dba5ff7a2e4ef9629165c687231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3f0e24a52422a4feb8dca91a7c46c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15bb444b2c937483aa7ea288a3f97e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7295d71de1b5a35dd14f3c6258677ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde17b1a29e0b45f5f52a5d906def0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a7e0203adeb8a3a0df3956128daac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ef20b646c92fd87c387c527337b5f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecaa4d8741fe7085888a3fe3f20b55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c8674681083d28c972c3ecd6fa00a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e256c02f652be89f638339ca15a3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9c7834b3f741db52cda3823d4c6c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fae8a880f1fbd0712b515029031c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c709598023311f5cde305381e60b63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce8dc8880782b4ee7af7b9dbaac321244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318201d2b492236bd13d157824c0c79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbdbfc07f570a105f853bc0fe74068246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a6cf83a33f68ca92ec8be2a32b2cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d2eed25d3fa413c0570788ec42532248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82025a01223cd0e736b300c6b4149d40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0db86d28c808e642bd27228548f2bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939c07ca82cf7481f9ad468911c9cb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406cdd6eeb7917a7747fc27e2864fd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216368698abcb61c2b45f87c649fa4c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588160da73f78bb0d84f7f60d0e67ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b94a1f80c49256df8e9254d0b9f3a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afa3752b8799100e87a43e01eb6c07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21b8e5e1eb280e3452a6771b5ee340257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755c94876fcd8b1d6c354bb39fa2601258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1431eb209e47790c8a6966f1b52a64d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72189e24ffdd39649591c78fc059b4c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9cee6a1ebd2e66f5ee6637474ef3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef1c3d24a712bf853df4f071310438262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc83cae5dc9d86c0f848a02f840b5b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19494dd05121ff0708beb1820611cf89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b8d7e78a546736e11188f1ed31699265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62f29a9b99f04805d544a96fc83f3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da5868b266b9029ab42ebd1ecabaad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4227bf3be834230878a4284e39b447a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fca46edddf39043ac97d15b853e7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acf605b5cc2a16a4903245022492c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9620f46c3dd06e30be201b40876125271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6ff628bd7ba39152cc5c9d5ff8f94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adda88e31d525f9e3dbf792d69a1a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb8386eedefc9c490510ad710c5755274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a007ce808e2890087f64fec01ddc2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf8ed5fc4568e13248e8066e341a4f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12628b69794250909fd9d3467f8602b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575f1fc1e001ad36ffd132f78831569278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfb337236a3569c5ff7f2b131712a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da0ef31d11a05d890d7fdf49cfd5e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440f98c927a7c2fb3b3524030eba085281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617bc97f4ef3acaca363115055fbe07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ed0cdb099620925a1e8422c91d418283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed42db84708b6899b9deec3cb4106e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a74e4e5de6aaf71f5215103883da5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055c0d4650c28be4dfea31d42eb1fe6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e28d2b5e947bcf1eafe51c04c2cbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3055c22798ddb6e6d4608118df0f55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e1d723c38108643da2732345e6ca6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5753a092df183687a988138746e2937290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21819fe7643d58d1462f0f0498f33e8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f358dc67e902eb43224d089904a26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1526d2f0b9a6288082c877d0903981293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1265ae3b73f936563d9a4b88d1116fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d224b29ce2893fe81f9c59b5f4cef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ff288ab03a50c656e5a3d6c0f7db0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c647bf410c475e2df721a649283e09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf89251d3b8fa30cf043029216d852298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d61fb27920b3a36fde126e913fa4d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7c53b1bdc87d16bece98e2dc7319a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d64b8617084f22f6ef823ba27527f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba56dec1459e34672c161a53cf2719302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceab1a2fdacc0b47f9983a93b3b82ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd520d85b2bb412043d294cf2ff250bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc51b18628039fc82996654e81fb01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85af962f332cc654d084b47e6c04e27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ff33b7c2fab0877d342c47c466cdd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bea6977e5908ac26639fce356a008308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c70efe21feea886becaed0d03c504b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf02cdcb29de72d696edbcfff59122310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa11e3de194a63542d0cb1d0f69c59b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d954ff4d7efb0020c97fa3160df32f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c66e3fa40336d4f0d29a3c0b728f0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d686a626f74dc48e04d75caae40dfa6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816c26fd66fa8d9f00f29823c8e0844315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc3df615bccaf1e7ba7dbb329e8874316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3a99a35953d5b6fe29f1bc4465584317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ef7b9bd1ed1d4deb4d88cb512ab14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c224e5d9ad0ab112735fab3003a44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a20ee9e1244372b176f51cd37b6053320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48364f59031191d68557272912a8d78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6263ef6c843fde42d1305b13562cac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b6ba4dbbe68dc76c7722a969aa144323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc8e967bfd460319c91dc229915022324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd0e52de717bb2ad0a650429ee7c9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac76e43e34dcb02ef25cfb201e2abd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737ca6e887bcf7534907431839c8d3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c6a3a2e32d96cc12e65fa2bf37174328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b4c44c61e74b6b8ff3553921b297c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1eb0464aa3b7a0a1389292f06c66a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8310d9c68842fd4f303c8d1208eb8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d345ca31ed98af4da376ff0eb5085332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa792ec2592da0cf77be4c279720d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7450b76c40584aaa939324647ef94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc03cf234a8c1cb6f2538d697f0b665335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf553ae89a5db9f809ee0e03b34f852336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8642c1b26e77fb5ac8c10817d4cde8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cc21663a2f880e25b4c6056b15f24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3964f79344fadc5461f6ea6170b1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f802771445f44f70c132d725339f43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15bc398f0a50028846ba5e177367fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f55da51ff46a1dd23efcf02cf28b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a9fc597ac1438ed0f6f9de1029807343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526737814daf622ab4eb109cb2f1a16c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77670c9889ac38cd8063227056a3e31345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76096c65c7a8e3fbe31b5ffb4965d768346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a357a32a1e5e9eb1468a7fc06a0045347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56e21a932308d8e074b4f46885603f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01c9ed3a19b0db8ee584b5d9401dc9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12b814490f743f79f26b7c19c2ac74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b2916d1eeca2b3d7226925b2b84ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb781ee6cf13f1c224ee6c669e287695352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba17a660a062528dc38e1fdb36a6d18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7a1023f46a631b5bd21d988413768354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3505e719cb828c5b1cb35fdb05e1db0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37099a377b62102a0d7a2dae59a07d22356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408403486cddb91292fdfb51e082932357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d293142e3c64b54fcb5395febbbaad7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efb7cd1d686c043dbb7f7123eaa1b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667c755301c7687e03c2fdd93df76ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8424324f956743deaf3bf5a36249d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc2f9393665264f943918fe4246a0f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bbc4e7de7d0f7a5b0109c5cd16bae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960903f5a90a84169b029a3a2a26b0e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a957173e834c1c34d4895c726afb4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37167982224e77777476be1420aa53366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed374e74e8cb5cd1833e83b4f95fcc11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23973c438df12734882d1cc3b81161a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628ede6f5d9c237df32e7b46d995372369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058638ad0725f0f08f961c255b86599370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4d30aad0a153fc12de63d0d1f4633371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e810fc31844a33fb153f8250cc95f99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a094c92583c779c8eaa6c62e47fae6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e598176e0521a96aef9c5d4887d10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98897f54a13ffa8652d0c566ccbb772375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54d02158ca895f22581b56c2f51b4e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbda17e0b64a66d0839b0e3efa36cdb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe60bd96a0a838a21b4a1208e6d53d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aac0ae8872f1a778f579a04f8392fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa449373dd8f90c21985d54c676ddf9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e4a36317cd8832de1d428bee5630e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5981408f84f766f78c5260a5e405c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af801055efae4e916b1a9554129cb0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d3f29447fa532138c5a6f29ef7911384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f3b6aa347a0792fbb0ce8bbca419b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7de69622ffbb854a9d3f71528b432386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3e8c6573356978a93fdb27846263b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e6cf75e829a39109b4dac85fa88ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beee223411271730d19161ec0603074389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c7511f73ae3e5255daa5a3523ea07390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53516c127e81926003b4deadc4eba6f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079634e496c68ff0518bb56ce45eb13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4919955c7030933b4c4038520ab0e69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c9d2646d5ad1f659e12a1aa99f6e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20287dae1e75e47439bfd702a28db5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a8f041b82e42a7149c7bba887f35a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5929248883d4caa703151bb72b911cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af502fb5fd3fd0ee262130bfc86b9eb6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c426b234bcdde25d08d2c974249a7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f6fb65bf4bb3f6accc535ddfba87a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf08378b6f6e223fea1dcfbca4c3184401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1505fc158919e3eebe82e2ce280b5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e00b7ad0afad866fdec45892fdecb6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6201a6764ae1d08691d5badf9e5936404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9001b35551789d11be23746287b31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7860afe156e08757f5a661e2238cd75406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f81e8c9ccf75b6778a69c7caf6210d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38674073d2c33a918469673dc3e14ed4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccac9f111310e80a1626033993c2046409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb471d66bda7cc6a673d09acbd355f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a764ca91f24ada142d1d09fd02c687411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0ef28db197a1687767ff1fe4aa287412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c9759f85dab1c9541a0cdb5995b79413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0a7fd2280e15f4597fc8e80bc8357414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f8511d2bb59f5a264abeb876072e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87457ffa2a218da845a0fa2e7648f99b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877d74df5740a40bb877adf45d9f29b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c2a6debacfc9e5dce32c86281adf5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8121aaade38ced8e05e42293ccd64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba943656ce73cb120c1ebf5bc24686420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580c9f0aaeb13cab85b0be31413abd9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a809df7e6f3b152b517dad5346b7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0f510db97b8f79a7abcf34b72cbb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83973ca0b173929fb4896c3bd65fc1ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576d4c2d53397c5977e5e1bd7e3304a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31a19273659cb745346ae0f931c6cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7a5b6415e581da0cf4f32c7be23b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b44775e2d671e5c221ae5bc02b02d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7979f8641b81c46bcb6a70e436e9ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfdaebdee41d50aa0711fa359be0ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f93d9fab39b083d981179d74ba75f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae470704b097bce2299fd3bad6f24d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8e8d2ddb05a48651ace47c5511537433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f2231706fa0357fb8e72a1207f604434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d6e810fe81685474143e425ad8eee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45655df194e6d82f67dd60042e31c013436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4dda4a7190466b544fe0f4cf38dd3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474c73bcfcb5171ae21886f152aae46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ee0fd74e230eea7cd9078c27e56a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ec3ddb1ee12261cd11e504666f082440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b37e66404e2a48636ff5ac341cc7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e90c80582975e7e6cecf85611b159442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc3f5b61b4188c4d3db6d9bef15b40443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213bbc8d49fcbeae2dbac30843bae80444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ba7b6e92371a484f53b3b588c4ca1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59f12ca6f3a784e40c68c352477d73446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec790b72a51eac2bf6765e77065545447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d923b04a8d6fe27c0e8d63c42701cfb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99a6a4f27bf5bd6b2db031e0c6f177449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365082c6789cba1b61b9ca51d719b1d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f23321cb6081ffa53222d29d29f485451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df83fae38ec06dbc84cbd7cbff2ba8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9305859e994c3d093e30a16fcd3644453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df889ee740f1d16738eb45141c473363454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123733031b7059014c1736b45dc71886455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fc0c7fa60e5f30b407c9f5e6396e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce39ccab217342110f0ab4e919e91d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb88c7ab3090740b8da66a6f89f6516458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfe1b48681b9a87baa246718801518459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38726c46673502456e73a19a6730691e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88d871e2994bc91a87640da5561420461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24a3560f8725d2da22e4535593524c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50386317442b59198d86fbf36a4b61fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed7f66fee40515c0a2a28f27159ad7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5eea6a87821938758d97c81c235ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7123aefb7a0485f350eaf1c2af340466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9da3158b5e03dbf987fd9eb0f3ecac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507288e3cec2855d21a4edba7faee4b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02611dd5761a05f2b6ccb60b702f9b44469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758fe12a20033525a49d6629483d4da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8dbee9bd05ad27c4f236a6f743987471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7002252c185f62af35a1fb3c489116472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c83b0654371a0aa26c9282e59824da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee42e750c0160b08bd6019e32bed47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e94f8caa9dd0bf14e1615fee91c51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dda91503fcd9fa5e2538e79b04a03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201af77fed53dd69b87be7d0306e9481477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ee92957821af4bd22210bbe201e85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492e44dc157b73c543ceb75055c0012479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439eb7fdefaa77ab03f97002c7248897480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ba93e3b06d71ecdaf653ffed09eef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001b264db4203cf9918fdc1c4462bc0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bf6611aa51e3285c040f51e5a17b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7eea10b8bc7d50200fb94ae421d22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa5a604b44db0b805d8749e7559ade485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31a7ee6b946c35b87bc0eb08dfb1f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f076cd259b7efc9ed111ba456d295d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb24d4aa3e2ad2270be23940172bde7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fe68e45582c55a8c3ac6f13b02910489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99e0a5af92ed7e60e5e56d6b9948f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bd5b878469e9d107f0f50fe065294491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd611e7000dd15293a92db03491b71ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114cd2c415fbc832cef47316fc637e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ad94cc6c4c0126d89ccede4e12357494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac179fb48db3a154faf18fadc2df4c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83fb2f0b694c7c1d6fa8c46e16eabb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c330803673f6113aa545aa1ded47d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65114c193e20fa0fc66fb5a3483e5aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565f47f86297fcdce4000dc3b29100a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982d7852f11acc03d7fa06d2a21a2a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67350f588a35ead4c443f8f37ef6db9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6b77bad96b34529444fbaea05b101502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c743a1c0fff7091fc280815f50b04f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc0a552718031797c25611103809d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31341009f3601b0cdddee3b5dc6ee46b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dde331ad1b01d3eeb1c172d847d3fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847792b1f4fb739adc7f81a404e134c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb595a35c90052bf2f50d6c121de27f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460be98ae6ae3a961e7f99ae1905c042509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ec4c4c600138d633b4e99fbfe1d03510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab5e76084609338d11594d7bf3fdb0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f09240a574d4da9f56f2d5fa365cec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a618a094dc6882da54fc4a741d7bbbe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fd0ed21fa0e5fbb6af76a7efe1536514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624ca1ef7f82b15b70c36c31b5b9bf6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0827bc70af39f9e1e96e3f6f61c3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309b38c06a159842fe9da138c60cca4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170830211450ace288cb0468fce89db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88b4fa99ceb658ff479e5832c65d79519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f2569ec282cdbbf9a6f124fd38177520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9c89c1e3a4e911b23132f032f766f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f70743d67ed8b79b274a14a85912c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209905db2f1a33bf5e17200acd7921c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a86eae76faf46fc6d66a22890accc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cddec5aae082352a7f51e76659582b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03150cd2f4f9de211ef0f7c7c6effbca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e8f3db73dfc41508b70d1a28cccfc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965e75e64b0bb1432328e2f8b5c28fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34977f945d4c6387aedcd4a3b708af72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c638a1c76b077e9a9ef189f8c85b83e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0515efebc40ab87577856b158cdf0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53dc1ad32904f96b4933ca8fe3fa07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f01be1e6c48e85d9c08872dedba75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a02de44ed1db95d0b674e94752830534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd171f827c6c25f5807d5338d907604535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d28cf12f23753391b7922a3e9f7a29536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e254598fb386693dfe5019bfe3880537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504fac57f1c9cbe25106e5bfe526d26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f85f95ca1a3351bcc0106b209aa2c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4749bafbe5f219d35493847b6d8ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b062af8014cd7a2e512b8a6c17977fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4025581ff906ba8a51f99b3e143a0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43346676b991b6e5869a56a377675e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c94fadfc64846716e36ac77fdf33d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df75870979b47ec11b24f150d5556cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac53111e2489512c11ff6f8bde7aa0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561da19adb4bdaecd5ea135c482d221547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094d522d7d190c220e02681d0aef3ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fb3698b893f6b296726913a81e84d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be81e22447c95c2b6fc14ab668035e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9060f6d166189ebd3aadba2c9281b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89908ef40623d9e3bad02b89d8da5603552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4fe6d7c4887fe4dd87807c1f70373553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d427491a15c5d7ff53fd7f99faf2cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ff8991e7f32c150d6662d97d0dc1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d88b4310e55e8bb283720e98041759556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9aa27def9c9d83043ed6442db2b4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3db9391ee3ff69d2db00caf4d92fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3501c4dff4c02fae541db9fbc9b09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa813d6a6ca6df329dfb7ad4eea00e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c1a6b8bfa4e19553ef131c9380a18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4516b674d5d05e4d55322e68baa05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11e8a19c182fd6930aba77f07ba3f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bb476a3ba88361f298e250b6efb64564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e39d7ce3b699536152299e7b22fba3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94888c6b2cefca7710925444f431e8e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9944ccd8dbab842a75f18d1a0c7012567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0698c0c97987841fce03b56fd44d8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1e72bacf13c70d5e091d5852a39ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a71fab7b7485b7990dac963577e02b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e64cde122de919533bbccec389518571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6da5ae4cec1ea0191634ca5c60e4ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be55fce9c310117b62dc37d5e96079f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ce02b24dc7448858057f1730d9038574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac48dc3e2826bd93e5acc099b9f026575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b66aa1f2007a016054d2d92728f74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dc4c9a20186ef828e6353db6a59d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97997520759259ff1cf37ff281e6ff0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68c91955f9a4584b5bec651062d875579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba2673811d3a06e74d295a220b6cfb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062d8ab2650de3363c48ebc51544336581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863033edf1bb45bd81ecb61af329d832582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c5baed9725b90601baa1fac81eec4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c4651de678060d49c7dc05dec7e6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe76eac1808694b6ae7f2b805952b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96ef38b9e8b461e28877a12eadd719586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a165db440bd4fabd6fb6657544c40587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092abcb69e49845697ca70b471f5dbb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a38c034e5abba6bb7c7904a9ea896589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82a9f43c78c5868e0c0f05ce7324d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7852a16d1fb1cf162a90d293f4f30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54849c00e9e0be21584890f6673441592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79de19e7e63f78b57aa852eadc3aea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60bda847ebba2c8d7da57affd49470594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5545ebd69508f093ac09d7c73b34b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6479ba164a29d5d78bdea139c9a6319596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006fd81f501d98a9ecfb26fae8b67ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860ccbf4a51008a43c8891a5c4de0b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2853185a0d23b340f69ebd0cc31b9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bca74a9711f405413865c4576bfe80600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527637c292734c8224184442ac9c3c2c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363b5b6332ae7b14f7c2ef3af9feaf3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f76faf331ba8cc646c9b6d5d6fd53e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b66bcf52ebb4d497ae8386ee2b3ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0348bab00a474b19cc195134fe7b01d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ec116cb3806a636b09daecc55faaa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce44c6d554c5d3546af03e17d1c2e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb69395c1db7750fba19d40c4f3844d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07446d999b254760094a2c87811dbe4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f87adc1f17ba1e6e792bf256258eaf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39599cf6e9e87eea52dacdc1edd263611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f6c95698e143783f65613ec00275a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23adc9864c08eaf2cbc4ffd96071766613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5ff309046369d60e6b123fb7ff973614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef13027a698b3dc2c686991a4059c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc39adb2b87bb1b8114175470e64f32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa26b30dcc9e9511823046de438d317617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15441304eaa3ba502b92bf0ca12c4514618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a84bac1ff17a5ac3ad836b56adb19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a183c7860b105bf5b916bf5ce768a0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246fcfd9953229464bd38184eda1d38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badec475e84b7f2c68324099049d6d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121817abd8f0c4c42b76232de119b16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86bf1254d4e8fb8d314f2721d19a26624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c12e10fbc46938982b969e94c5c84f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2209abed7aac13e500cc1b245462cc6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae931e30806d659b9656d963cd59fd3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19771a06e36cb21d952ff70297eff23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee312e39c46ae3be8fa8d4b2b08ecd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92141826de8fca586f7988b172d889630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afe24f18357800c3edd34a573ed157631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c704812c466e2d2df95d43591c193632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0847c789307bd5dd3577b32d79129633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f946f6239739d1dd480dc759491ce96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7efd4fcf45505744faf36422e1eae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2df28fd0b1c3ef280b16393d32f3bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd0d1c9a5124de4de0e68878302d99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fb936038c5138b795626708f5eaae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8a64004db4fae5c6299613a082162639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6121832152e4037502da0d86ddd92ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641183ea01646d9e1bdc9909ca47e759641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05925947d88434905ad1ca74bfbbf2d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3633b8a0761ac75a004c87ab0731d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8939bde0fcc0195c2254e6ebe1742644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea2d17f5e013e9ee4f5a2e91884e82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a951512fda2e26d050371daa296b4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb1786009f513013c2b6cf038698b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa760d8064776bbed85195f488a0d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548018aebed2d53a1d77fb98e1dc5fad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4a781cb62f86f638a7a8e0f960c2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37254ae75ac411e915898a340105ff0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b6a09bfa936b0a82afc7e809cbfac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9bca842773352aa0d56738a8813a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f972705c013d980df7f38d5083a93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d8ea5f8d1a2677fc7947302cde987655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dd8fbbec58637105070d346ef84e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd5132e33b5b3e72f8696e4be35aaf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be583ec88aa0c7b274d610688e602ea9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8cff50883a837c62693c8cdd9890f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90d43efcc56ccce2f2d3930b009830660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3d4086141b6e2f1a1d1268a2c3248661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59fbaead3b790cf943537d8baa5d3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3d12625a5a3d82e6c6aa4f7f4497a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca4eb115fb45edcd1680c831928f62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec82c3d8b816b233f7dcc8c44f62ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e723790558075629f261c626a6326666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db48a1e886eefa2b4d249c4d2cf858667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1279f54f6480f356d25ad5a87b03d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f42edd28742a96b9ef1f370a1204e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88cb7e509e93470650e8ad2daecbd2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c56d67faf52dc992be742f1bd5e72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2b04cacbb5bf72689890a4f2fa4a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdd6d1ef558842daeadec249714f86673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65312889d5af47256a3c06580e7fdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fed79754952cc2d8f9783aa61459ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab23f73a3b008c66e09d4c7896f1e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d95ba8e88c856fc94c275c7ef9c6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79ec9d53ae3639aab974fb02486f83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceb14f3d794a6a695865baf440bfe4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30465beae5985d31513b542243c33897680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a4c474e7b70e28c23f2a8fc616ac3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1688d8d8ecf3d6314845e81fd388a29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95473498543977dce41d98f26a0be70e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8da50647919b773662973a9b6714b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076ef3d6194bef5bb6a178cd1594e80685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a500af40a9312d770dace1799ece2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119ce854b435f6ecd58743b6866e7fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd66177aaf025179905ae594c8828cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426af147fae688ad70fc4fa95e63f46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b062fdc48cc9cbaeb6f6ae1f64eee1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90be6b220404ab9c5e96e1714be9cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0713a0a11b71d9e668ea4f88d03d8e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539adbabb70ba8a83b2957b1eaccbdc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606f28299e994b4ccf4a6e51585ab2b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e88885f9a70dddc86dd08466f2d7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40d2812961649fdb7bce81955db6fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1934a712a322aa57ac3c90379351a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3690a6460b54b06cc1ca5ec7252d1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d005fb439169beb928d325f02bcbd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc61de0847b551733e66290fbf87b02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aad98aa6211f753d12986dc8307e07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071298c29a8b882bfb948b658ca99742702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7087593c18a8d595ea7978cd7b2618703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b091745f55a3db24dd3839a72c5d2b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ab9bfd6ab12960de3d9751f7b9335705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd12501600304e19f6416591699679706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b5a90208f09b8d13a7ba1c1c50133707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdedda25c0923504306c8edfc9cdae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa25d217f26f00bb6f94ac9fa5653ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94a763de487bd6a48bb49b9034bde0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202e2e373cb0caa662192d147214107711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d91890e9c32fb09673501d9e74253712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110105e18a696d6ea0e8d78e818f7e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff139eab4ccbbba4f6b1667eee19ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f0d62a6fda8dd8b2132f55b0a58f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79542b0100c6ceb098f8418e14d547716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ef705365ec1e950e4bf0d2694f298717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1be36ae178be507b44a306c32a150718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010244f26a4ccfb2af96d11876092e23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268832de08338be8533808dc25db48e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec685a21f3dda5210411015cf0b6f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cf08bf45ca3d353b792d016602dc7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371729c60a71d625730cac9e76c1548723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143792b90f918a04bbbd326db60746fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030da94c090a400012a47e043ad73a76725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17966a45fc6e3fe328fb6b4be440fbf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770f4d041f1921cb714306f7d03261c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81252eb41db75040fdb8388989933f52728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d6f03fe13e9a4f9fbbfa1f2769935729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb5d9882c772a592ef4b809ce0bbec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f685a79149f1788ac6b06c2f96cfd1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db160087c63ea59c51662ec8ca5afb14732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7d19087bc643baad3e3a7bd69676c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972228b9fc899c7aa1f6bf1fb748fdd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfddc9b1e47a20156e3d2c73be84e6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aef9935a9ba736c00dcd14b60f44c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0abab2ce2c22393dba3dddfc9abc40737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccf686479ce264513716c0451002fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37f78f05a9aeba6c3e341c88085322739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9aa5ed879bd2e4c3cfb99d0c79ff8c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee5382c0e5e176f25da56b37c88312741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5c17f3f0958e26a5d7bef9702bdae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576b9c89c5169f98cc88fcef45f069a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b8efadc28926deaf64ae9b4709415744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387ce6ae839816c775e38739c6be96d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de6b6941365a4fe6b22acbe23d4695746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd8ca6077524491d90e146817e343b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188f3febd90c4d6b50f81e3078ac91b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca79a02c3a62ba092ed0b701859d80a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d8969048626b1ec95dfffecbea7be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a6dbb8f3366c437ed40ddc140246c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6c63c5a7b8c691101ac9bb20bbef1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a624a386e2c48ce91bb91257bec04b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7b0386f3e7c2f57ff0e1757cbcfde754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ceeb34f41ae08dc0ad819ea62b2ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec09adb57d304d006a1a14dd37b17ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b5ca0135998e34c374aba82823139757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb26fca2c46539287248b94521d449758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ec2463fc04a339105788ccb4a9b3b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f6d9fa497eaa823e0fccf0dc156401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd26234d99125fc3df0cc1e1ceca6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c4beac20311dfb91796b05ea2d8a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f305d5d8c1d87e22c782d09984d1eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71df1de3ce1a085d129642bb8ec7fbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab7065b2549413e56ab9db183b73c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd6e5d7893d37c170cb147dd627aef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53433ebda18a17895574f4b1c7f7ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8ea58c834443662544ca72039a3889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417b8be2fb019ee516b7b05ed84a9c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7d0495486e51be347079957bdedf611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953367a73e9ccb97f8a8b932dadc5ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f336dab9d3b761ab6e4758f3292f1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ec8bb6e09c1d148cc74ed468e025714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2952babbb78558e023fedf89faf4f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda64fc0ebff2b6fabdbdb8871a56a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4f96bb036136b26114293e2b430d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8852c048a6f2bab249fb5b64402e3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddad97e3992f4301ca0155586e1bc5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb399e26a613362d8c13471e457e7c1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6616984c613ce2ff0eb7a063d9051d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a55665f5b2fc20f3146574ab97c26e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ad27efaf3856f48c8954471e542f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82c3c51f320cb8c234996b73e5742324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3f0c3a73ec3144df9bcc57b4c08d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f709f3e53f5fba40d210b3825082e6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefa369ed4f1343d97254777174314527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169edcdb128bf2ab20afe9bbc27b4f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166fc7a2d178abb70afc8eb7fae887f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ee9dacb16bf844a565edb28c91aeb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e561f7036c720475b5e5e9e8bdec26731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b65f8181ce9c1fa492812ed9ff370032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2b66e5540fe402c3fda83185fe6a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05680d7cc95f8632001e9c04345798034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953552b13781405f6101e1d2c69276435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18063eecdaecf9ad1aad4a67f5924d9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e302cdea54ddba84b6fcea5a600b7db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da529232a2392be759fe2f5a71fa7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15500a3ac236c0700835b901e2fd10a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bca91c9ea4665d208b4361888b5ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94887ef756dabf7990ce5da91f921a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55516e44c6cd737990feaa52ecd30442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545bd0394a117596f266aaf8781697143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8934f024a0ca8f3709ec8aa2cd0ccc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acec45b986154d07de9b91be38885d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc297e5b770f0e55d10d13cf0438546046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1bbef20c9bdb485644fef98011a2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b32b4ddc991a262d064e2997690c7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13a420b91a706e4c8398c67dcad4fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abf94f7bb098133f58e5635d0ee57450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d161489dd5adf816da2a310d33afb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4d5984cd2991e5ffd722fa8d5392152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b03873a92c8454955a3c9f234e86f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aa2d1bc407672d0386060ec90527054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc62c19496e7938bc87b7bff2b43c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181fba84b3c1eb60e485f343da2e6c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac45be1162e8e5b5f4b1858d8752f2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179830ed91e41fe2024399d5fc3e75d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21538b19770b3e08450ba5069b63e9db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046ed5dd138c3c27e8afe8eb1b0448160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4fe101693711da336d5b9fc74b4aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32edfccd07bd15f8b12fad193450ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be98bb497f6102cb8ab8480f9be0a0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da8224e605e62d3460b38ec618b20664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a9b252a95d64436b378974d34906065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65124bba7920844ec676eae200f1726466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ff1fed52cf766d80b287ae82f4c1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096ad114ae4f5a7db75cc731d69d77468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744cec63349f456d2165af58d673e1f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58b10fc4641695c30ddba0abed170770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e77d9299d34d532d291aa2051becb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e894d20fd644beab02903d92d7a9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650ab9a9cef4367409bfaf415940d3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82522f6c3636f3f31b2d941d483a8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026f63e82f504a146da343c093c521f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35083edd7c2c9ddbfbdec8cdecc3f62376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20060b520eefbf8a8c3a086d8006bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15e87ee692b44220721ac2b7287ed478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e379a196de02a64643dbf04b0fcaa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e7ad97c29814af716c97bbcf404a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abb36bc3bc2928c5d763f6ca2ef87481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c09660ad4e8533b5f2e78654b4996982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a614e155bb616fbc147da03eba314a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f63b3179aa50a130a43c396ac7f5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e2bc862caec5022adf000fe51f8f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675376cc9873f77fa72a4b02533d7fae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48855b03f635c3b5db327b656d4bba5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d7d977079532966ccd204ba603d0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc660395d2889a6cbb31d59492b8a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c9868d4237b3231780ea047eea0d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ca9b8fbe5839393369ac9c916233091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914fd9f311c47411d257d58383e9b4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd724cfdeab0abeeb13aad8c83f3818693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216b704d4cfc2d2ce944d9e741eb48394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d78f29a9682d998d1497b085e9393395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f89b0fd4d20a983bf4b790f1e22fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff868e33c1955335d2d5133470e8fcd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf9b05e5698b23bfbbfdc5c477dca398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3a63540ae16035a8fafbebdd08d0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e1633170407ad9d922c4562dabece100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6775a1d035b8a8fc17c963b987e9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96818ec47471c8cc10d879c2e0f534c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1b1519e6b5fb6df15f5108cb30fa2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d0bf4cb3d7c7879d8088d34120d2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63c11bbce3d46aa83de2f86398683f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f455e02f6398dc375a4c91ea33264106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e535f7a7023f7061ed5ab87f6359f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56d6fd7eeb80500d3c4256de5e5e16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6bcdaacff8a6dc5b542a7d4595701109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbdf9b7b938fd9084cbf1b28fa5a5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82425f91c0989a444afef8d44503a450111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd471ebf9ff1e72ee3acbec51aeb55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454592b3e9600c6fc4dee8174956609113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36969f5ecd58b0720ebafaffcab273114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7912c87aca247f69b4d6bb60cddaf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f88a8047713d26b8f35d36b1cae57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7180b0a9e557cf2a5d6c3bb82adce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0b937d96d0cea1a2102a1460a4600118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c131cf18889f1deafb7646c321cff2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56cd8c9fd7191744f030d50d0d7282120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0592d622473375aef5020a17ef915f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a59928e1fa0f52dbd3e15e1adcee1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3852bd7663437c5104a139cd59bc59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e950a5c10486d94dc716a525bd42de9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdbf22f9697e7070ff321239650ea9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd882017ce4ae24a0e99aa7450e17cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358fab2c36558324dba1d36579b481d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023d972c2515bd5f70768c2c600ca3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d480ef2a9c2a03336b0f2696f78ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91376e1573025837f3c32c9b0127a16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a481772de8773619ccc0a9ec9d4aae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd363055489acd7a5b6e1933346b70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148346a3daea94fb89f2a612a29a04f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2991c0cd897d6088ce80dd9c94f6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca58c8be5ac5954d8dd768a68f10e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdc034db38f70b7bc40c42f423bb9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f13e4a38b6bf68479b81e1077116a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3620d3a7178afd8d7da47ae0e395327138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1ccb4fb343ffadcca713a4be45f18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9025e97651402d5392ca8d300df0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e279b3b8acf179bcfe557143af64d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267531f64372ec32bdc6f2480305a5ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fea2af2174672f64dfb15de5388c26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf94d0d3c103e8d556b62594d005a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796bb4197cc147048935fce686e5b38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041a93eeb1eb5152fa55dc9b94cfe9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a048cc487ee80eb4839509b6c571a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe7533e79575b7824ddf44e9a7a1c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ce70ebe3b33d834f2b28db7669ab9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455a2ec331776a6f9524d6303097de2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66fbf03121b6cf90213267c6ad3518151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73a50654ee16472bf6ab1a69a92869152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2000f749fa1c229388091c0dfe69c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5be42ed20fd390029fa2986421380154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a2ff3d6edce23d8c5059c94bdb51a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3436c1faab2629db585ce989c147cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69801754b2a533ab362b4f8ad61369ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ae9944124b5f7b739095bc36d6cc0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec03eee9abcd7824d8b5de2e1d84fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ad0c953fbb246846becf0bd5afc9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0f4f789d33421836cf4dfb8f00159161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da54bef31e714aa1d73cee5a89c9d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7edea97b58af6918adb3556f37b933163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c752b3faa6c42cd9345e9634b684c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27de3a88fd445e1a1f380777926893165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9065cbccf16482afd718eafa1ea5ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90dbed9e140a84b132215d89740388167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598433a8a19d2b3f4dfd064e134003bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0b60b396a5bbaf2ae8d4d80a8d5ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43526eca64ffbc55599f5e4c15584e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e50deb03c453a187155cfa5137cec4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d814fb6e6049dd822db41e402c0ff3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cc4fb9b5a6da88aca0f3ee0e3c4d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ab8587253e6b9eab854e3a9ff897c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337bedd27f9909579d1e21251098e19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73801d7b0858e4476bdbe5cd58a2ccf6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cedb00bfa9cfb9644221b00959339177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f953df754ae89b8f22f88198296012178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311ade17ebc640587ba099c4fb58d91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e27e236ce0d95e69744566361c6bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62b1a59d23850770c51d480a986014181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29554c83413372edb5de72a6a4f7970182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0229719975530da254c7688d273577183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d7a928fa1241b33f0074b9f7065ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04bf177b2be53d5d0c3c87b8211de7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5c4feb8428d025a6d3a92bf79f34f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca77b5a4f7e2af3b968773ffeb745a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03af58911dbc707f81dd0eccff4bbc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78bead3f14331ae70855644edf3008189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96f73cd04fec3503dd55172fe0b7eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ef61ff2403a037db05c42df8cad58191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db780820f100e2917b184bb532128ba5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e838cdf370739be7d0ac6d2e1f8b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59476f7f805eb54b2ddc03c31d5751a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed631db32c439e356bf45ddab4067b8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ccae1021fa860ce6838928d988c91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a10f1512d18028c95e093d3e5f3b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d39122acd763181900fcda6b2081d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6feb1bd26bd3ee64a2f54174bd28ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cdf81aaa726ca2fac3c3c1f2af02c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb8082e5a3c93ffdff3b82f118c0b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f2d3247aaadc247eee7abdbaef2a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da900a7c2ba2758c03761b4947e645dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa664b629232648a4288cf5b61a4db93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76026af6ebc6852822b5725866e78ff7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382a3245653e495ae46e4c27450cb96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fc19c7a240349f39ba1aa36af8cff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acfadbc447d6e2a3ece7fb3074b73e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d95c288f8829dec1c46dce1840ed18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f73742343eb5b44d884600db52e30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809a39df7d4db4005b245d24e571072211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282de6deaeebd46fcbf0cdb2ea6a58e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bb0be5ad81b6b7a444eedb825245d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49f7914803a45138b50f20be86795d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053246659ac90437eab64cd2f9048dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af127cb82e7d0f6d2c6ff539462abf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f966a16c14e500a98a0673e1221ac5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143993693b5c1f10e62646c5ca6f9b55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491dac354b9ce073a24744a40e11ee5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee366ee6bf1335253888e55551a277c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a133f859778b3314ff73620d8352d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080d6ad0c90db54806e0f76783f8944222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2df056e67bd19af14154d5cd980d2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7179c8502f354eb301223e3be14498224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afd4aef97da6c794f94a4830160c47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2c873eba9ad1845dcc9e22c25e132226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4630e9c18bd0e78fca99c276c57ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b022de5dac3e7c21ed3c877089ac7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b254d560b50790fd2111a97b613ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535e3bce1f453edf8e58fe377251ea2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cce911af1eab6335c43c96cfd8764231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b4102de774adda2fafba7160f8a67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116e16816944b3e6f7f7bd6e28d30e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91271833231f7c41475654f5d8603a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743dbda51cf1f541fa8e8d717c3621b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3331a8d59b430fe2117f2b78881980236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11865287c14ecf51f9256c6b77eaebf2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92a0ff14c53bcff828dfce6369e822238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b00e1f4a3864d9b4d1af75982db8c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b025c8e085cf996f75b6a2d8cd4d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7019cee2b1594ade47917ead5d8ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52046d7895964019d09d8f0319b4e83e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f51f1fe10c2bc85d6ad6683fb713d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c42afa04f96818c9871c93fd28ecd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be9e83c16737d1f0193bda2d0bc196245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f11d7e99f9d57c9d51967329ff6a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f499bd750d877d79294654d5ddc138247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbecd3bc1b56af1304d20cf1cab7b6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde222fd39ed114ce1a6c8ccecf7b4cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640962ace91ef6230c4403cda2344ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107c430ecde27490e5546bac3aa875a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fb2019436f98ab1f69fbd0049b231252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96348aaa169329e7fd25204a9d77820253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e3f686dd09659f5b27d88da7e8120254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec79e7e733e7c0c19b54feaec17593255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc5ffbe48fb8c9ea13d0c740e518be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f336447280456f6bf9a31a50521cd6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63ea565c63b8455ed9b433eb47f6a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b27faf65759f4e61fbf01df3bb3591259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffba2cb40ec12a2f195decba9a06575260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fde15d16f34a2db1c3297eb2020bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23aba642f53d6347c309045b004f799262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7be70a126b63225c8e6e81829ce9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cb01e5e31d19a3454faab734692ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ff2a962e3e40808681b284c0e197f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0ba8ac3af8aa9ddc89284b4b1f28a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7339fd9de9dadbf0b8caf0716a61d22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a951cb5bc5ead3fa31fb02038a4113f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896ecd0d14da211434fad407945c9ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c312208f5904a38d35097554ea7c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452d91c041bae5d14ac9ba2627b9f40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876b05af9266244fc48472f04c8844d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33047ff1eef0bab088d1d4837ddb0bf7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499f505593be34a19ffeed461065ee1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34e7b139807cb73c3f420f3b35de74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd9dbafc5794fce89b9729cc951126276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8262eaad9b1c104821206beecf15fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780ee888b54d03d855ea4901850ac79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f28937f1d05b83cd4b11111d86735a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23e49349ef070ddedc148256d3568b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027415a211c64673df044307bb7a5fd4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f281ab4c123851a29cf4199ebc541282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fefd4cbdb470fe722f9da8a748196283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb259df3ace09beebcae8c4406dad66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede41add146a0e2d202d2683ca68281b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365efe13de519e7add1d801347c7fad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327438a131fed5627785f3a77a084269287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd8a22d7e40b6a2a39037721814cb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8be4059a4f9d6da61c38256b96fe9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc71345439cc02699615ecad9092860290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcd4f519773846f8aa5dc30e98954f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569c499fbb71eb524007282e5cc58c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c0e82468fc34fcca4e912473da4db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1223d488cfb180ea1763906afbb4f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8f8c6adcbb0c684d52729e78b3280295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821a8c520e7f358636f3834ce9510a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458741552120ec4bcb5bff0679adcd8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d5d16739b24ed9f9a80d655ced3d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39cf75c7aada34eac56779264443b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abf34c6686c85e0ffc5ec7f7e50ce7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e724c08b54e8cd8a1f9ca4e78c8117f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789574e2c26e7622552fd4fa88d8211302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3939054a5b426dcff96e6ee157d3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e485dccc3569445cb2b284367a7c8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4366ba9c401f78b5d15e6be9c967c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fd32735a8deacb5674230f0f84d8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9978ff353f7f1247751af77d260a7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4443c21f561a232288c2e8edc4ef162308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7600b633817a42d72aa75c50b911854309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d71ddb0cfb1eba1078d2d7a4f6de5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64109deb7ac048f1bccade70fad838311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd229cd24d0c4cab3e8b28691523760312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffe579783ba1d9d62223bc4d2336e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b32d92b94c9458ea703e9fb266eb8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4667cf707af257f103d615d0ba3f86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ef0c865477b056727cf963fc7cf2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9075ad7819569745b249b3f690994317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706df775b68902a49f23e1fe7646e904318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed85722e55c62ff2f76463458368823319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55289493c28a2f7b3ec7ea65593df0b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9ddd879ce8eb8e903d5d7fda4ce62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c78a33122f247f80429a71bf380a48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65d790395e7a0cdf0d1cd590362f83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24d7aa5382a74e22cbdf29303c91db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335439beb072157935ff2739e6729397325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ff07077811d4f8850ecc2cc90b083326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfacb73ff97d73ed0243698ef02c5a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c27d6c7fc79a4a6ffeb8d8a8e8419328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068189839589274009ea2471a387762f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a80668712a33847617193ea465a7f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd779f0475529ea06992e8b749e76d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c5d4b6baa4164ab8a4b9146527df1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7772a85a811644ccae4729115574c36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822d94d34b78c9eaf2c3616332ba009334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e45f8112f54dfc756a7247481fc411335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807b9e482903a4901ae53d0ec61b289336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86104366f4e4c2d0ffbf77a008859cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b3e14a2081db80a00fd271485708d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b08366bb9ae72edeb80cb9921b195a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3518757129ca814194f9c868723d640340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bbf7abca5a916a325b25b67a61b71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eefe7bf3f2c64f0fc0d0474b1d6120342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18af7c181c4360086669d8f0ecbc7ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bd2a0246e7fef86f1d47fc7513968344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ea014da3d3932bb6242c805f093de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47683517ad28968cdd3b62b6362ca2fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920facf43a4af7886a1ee4011f1d3c2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df78d74911b39ac1aa5a5bac844e861348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e49424e721ddfae8e1e4f6777342e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec506e5b3a13c3b58925aff466d69108350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d86392fdc7104da13a1f1f03686f4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96592e9626745972e3d6b61ac0e85f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061da6f622d5f312ccc35e145e6c5ff1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d044ddc7074333f6c838f2dd2f6b268354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6d32b1d6ef1ff08bedb3c2d9dfbfb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44eeb6c575fcb2ae9784760ceec7b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d069954d46a17f2cd6f517ce7d0c428357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dc8a1d6579b9c652619bf86359e76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d327c6625ab697dda9695696531ae13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17c9dcca51b5fff295f9fa30d1276f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622fc384023cbd46663c014d3fdda60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e194a704575a603fb2389db1b085996362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17c19c0eaa692f47f97ca517f20c24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2764f1abc0fb449d4999273ebdb0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a229a139d44ba4ee05755140b484983365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293939a82114797a3a9c903d90bb1bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c60c4d10aae318eea2d68e37bbbc2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee365217f646660784ab66c814bedbcf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a453c1f38783759ec4bfca42fc24d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520f9c1cdab4d04189e538614366156370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2755942038ac30509788274af0ee8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348f92698996219af26a45302f9ee0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeccae26543403418406da95e6eab6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552e73b75ce29001c41acffc1cff0f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d67a7b9cac762e767f14e6d48ec52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfbdba0d52051cdbc034e517399381376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32f7393dab37cf050025c479a7b874377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f979a3c583f1180f013d5414cbfdca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0954edb7e547096d5f19be76506ca02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58750db7aeea603699d8c896ec3339380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797547278d89365a85e591635074323b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8808aba31b82db25ba69624061780382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6e3c84bb5d28821763fddae8ac5f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5cf6c1900379f669231a7d295c871384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7722db908502e61cfdedbf8a3a19476385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e35797d6cd549266e47e423041632e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e683e91971f76ee85bdcb69e276de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0862acb746909c33f1c4740539fb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b472ab4807bdda39c589494b08daab7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75b19bbef9646304c65b2d2ba108fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa4f358a05fe9b828ba101949fbe45391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e0a5146fe1bc7c7755eceaac70b0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4e3b6f8a5179025d0fcf107d0682c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d102b4f88de0b1366debbbf60919e6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e7e4b24b2300efcaa1000873cd450395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdea6ca6e8ea92eb75f142768feaf2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b06f565e1a48e8c0a1118d7d1b121397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b7fdece3d8604100110150ffd5416398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4daa0388afe8113f9fa8264217decb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b94f0c846b2256ea4db557a2a4a6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae4f55fc4878ef6af1f4c85ad25c2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca586acd878458b20a4ef31628503d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c26dbd9a7f39ad732df435d329b9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f3706303705d186eb16d87cfc5dbe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577923a35e61a15e87a919c53b9898c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae652320c5238ba920fcc6c85fec0a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4f2fefd9a1232ccd6ec36dd29cc96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6f73527db4aa9630a3334d3971ab5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bb01677111f78329aed6f96b177e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec863bda681fdd6dcdae392822cd04bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c7e57902d132dd2373307043527a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc6f3282250f272a376f99a0311ae1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574582201777e6ee8d1facfd19954ff5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48fe09073758c53ce9381a699b5189414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ead83e400159f6fbcac421acdda66d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecab250cd677b5c15a9b7c6ed16676e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce936022a7a5b2f3875d25022fa2360417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a6eb2f7ca9bdeb81dfb72dc2c821b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70facfcc8d84b94f3f7e1eac1276fdf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255af7d7ccb25e89cdf89eb1da6e5810420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0091a0595ad1b40077ec349f41953c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2841e72419d46701c3d6e34f5ed0dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6899530f7523c974400ea6eebc0c3c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176f243e685f84bb1133d94448c74bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7ef683a54b8eec19b79de8a652b68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a983795dc38bb20c5d8553ee8b797426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a71507d34aaa2f2ac581f8347c2d32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b21c4561e263be123beb022266796428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809461b603bcbc0651cb3ed85054268429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56193ddc1476eb6ed829507c62413b25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b0a47af8646bfff9364a63ae148bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a5a39426da822938ca7126b2c2c1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa436a32bc945b7714cccb752adad3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46652d0801b5465082505315420980434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f67fc46afaf0e5b5d75962286f427a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7801e5a5430c493d8a44f8409829677436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78e960073c14f5bec3ab5f8e71b518437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88d578821a8c9a7f25aa3d9337461d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452045b3259381a7b6dbda0847b4dad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9daab6ffd277b47e964f5fa75bdb6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b693c76f37443f25a7fa134df3c2a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e873357c745ad525b94d7ff821a16a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe343d7ad78870ebf0770cf4270be7d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0fdbfea4d44934fcdacccc2843807444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb99a455cf4adbb53d4848315f6048d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc633c028508b35b3be76bcf5b57a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f41fd338272dc8974c02cd90db98d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0379cc75dcf15f95c6e4a7f58d2893448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4da9d7912fe1c4afacc3962ce3edce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511223a64a8c0ac082628d6eef06a77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e1f2faf3b449518e04638cd880606451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734604e62b26e134592373ab5937b023452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c605ff2ec9e9cb8457bb418124b58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a193defe85782bb91d785f2a6f7fd7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b633284f9a52c1d5c3735a7e3fc3e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ef1c7215d7f4abd3a2e60e2999ebf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccb88ff501ac5c7d70834acd076958457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30885f692bc7eca320baf35432983cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfbedc3c66c14949f60ba8ad92f549459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbd3d1eea6dad57ac5983f098e2132460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f4381a9c23b1d95c88c31d8c2b282461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0de4236548cabc478c065f1ed5a92462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8b47255474ecd133f737469c0a848463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f4b50d1785d938df94e34835f1d6f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a1deaa038b9a09e219b9a90275e54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361ec95b8ef274c66cbad328f050bab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca0efa0c94e5e3a5cb4169320712fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa79cbedc160ef9e0556aede72a744468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1a7c88d3d63ea5fd6e3c8176034e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b25d619f1d80807d2b0e16675c800470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f364c1a6eabb8afe9df487a3dd337a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f7ec6b2fbd4e503e540e10836d636472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4a182c2b80439191c107e06874518473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8d391a0fa415bd2efd08304e8171a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb4a184d3dff591d9f8fccaec19b34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e15f84b654f9a6a8170101e35071c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bfb94d47a77bc9ce11908e4144051477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b6c0c4b74d1d8f1b3862a037dc530478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcdc6e94d83e64feeee47c0d53b4b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b82b95a4249950657995d8fcd9bf0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729ac41d2d26a5baf7a16575754abdd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0c872d92286cd86f4c1db2068fcdd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222d0f01ab2d74af10df9a443584b2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe08c197332755901814d3d55d9fc9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009fb7c003ac9be9491f4255b210558485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880e3f9ea288127576b1f5710a3b311486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f443a8161fcbaac8534397bfd6e0437487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ede0d1055c9f76fa447b922551b06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af12757b501aa7c1396011a6ff31bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc188143edbbe7045a5f3e2b5d8b00a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379cef6f33065b959b52cef1bd787b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0849cacf29f287b1efd80bd274fb2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98881a25ad657cf9d5ccc3ca145a67e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74213b4c09fe5fa2b93083910cfc9c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caa77dee613ac6057bfcf447850db9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f39952f7d7e397632d93872d9cf49496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ec42582f1e5baad0029064a7894db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0922f60cd957b2e113159cc3153b21498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4015e2b047c0b982ab111252bcdc39499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e914e731cc8a3dbfe5260d4ce9ba42500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034365de940bab37fa9ec8a198363493501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f01d8f675b68947607155e3c0dc5a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987b094c608a5884094c2174b09f22c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85cb541e5b35032f3d512c36ebd3e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d2b8da929fd04beca002813312438505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3d77e0444ef3a8d90f0dbd60d6ed7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d5d97550e6678c91445d0d5ef2901507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2235db64920b6c0a5a2bfd536728d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70980033b2c437b94503ea4dc5db15509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084df69fefd64712fb4883ba26a618b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27ac934f926665a8af3db39de8b753511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288030acfe1ca447a0c75176afbc7e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46844d8f3f93f19d8a346ed451f2f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4535a787b3d05efb1c4a47fe4f15f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729c23ffda689284c2d1d31f492d940515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376966f25593a7a13cdc951d6ade9783516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43329bbd8c3a236fc011a225da7984fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cf148e8b4fa191559c7327fb082f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb43ef98137e4ec3bbac75d9e5f59fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17aae00157fa907c6e1b0573988ded520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fa14fd4be54cd6651f801909bc7bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbe4ac92a22519cd67c093ffab4380522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ccf47d2ce16d3d901e1974d684f15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abc94c26d3e9c74f2cf5ae32a04abd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa435ebaec31d4f2c4bfff5786c7ea1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbd5900038f8754745dcf17e681b62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cd48aa5fd41457b4be9371cbb1ae7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a660c4f7bc2bb3a31adc3ee969bf82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36c3940cecf1a01e989f8f5ea2e780529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c342b6b18e05ac30751fd7fa22dd5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e152b26d851d40854390d93e65c82e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b772013f766e3d7a410782887d14d27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fc83cbfee8be5bc136f05bf78d78f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89624c38d58ab32ef6bf7f04c37ca029534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e8d4d8f632a5ab1fca408ba928b1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a3b0d63691be62aa4b645cd56fbbd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2e98e58ff8b10104642d16eb4706c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8552e3ad1e84b2a64a171a082796695538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed5353a16da94e3d55b6e2482ccf47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e17dd3f8c34b91bff4ddb2c4ebbb7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8d5465a9fa4bf38d1a80c5cdc6526541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a4cc488ea9aa90c830e5f3a990ad2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bb62210397ccd498c445624599c11543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47d30e8ecb88eff8ca273c68175c7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1d1b2a9a2d717e8c854dd46280b59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef26109c8534fa79388cfb230d9dff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4fca456a2c882ffaa99521561eac1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909c846f60cfaa4ac13a3bd84460c37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30235aa7217e816af6fcb1ea8ec770f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5475d003851649e684dfd7524eab42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86104c85ce51bdab3adc8ad9f330a86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07271efab6d8bcc053266a078da5ed97552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91022a56e11c2fd019226f336ca349553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b178422a6ec554d2c0e5f2983eecbf5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76e6c1bf6b818e3b9a986d69939858555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caca4ed4d05c184de62dc7be4b0203556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9918221a2fef264890582908ae67c19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741ff7bac6b65567feea1a80199f25b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1357a5896e8dbb7e477c322b01515559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12cb610a76052f31c0460ba544e42e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60806024abe47cbcef76820c6c99eeac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f2ec1fe48171be94a1f2e9ef2a8bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f96f6f06f4eaddd2536ea9e37bd5b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420c20fa7c6824d1e531db409b6f914564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c52f44ca32802b8a115279407c18e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817133979b827c2639958a04fbdcb88a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26afbce8e463279f956b31e24adef7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6f81f84f54e608c466024b45b86b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c4f1a968d8232d7811c26131370d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5101429f3de4c4135f5592632e2518570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf34571fea6882120859b28c7c2d81571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cffaf350d35e656dae4974a757cb4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77acf2650cda0d2bd0b604203799237573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a33c2d953aae76ae655732808f691574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6f8cfec30c66fba873944eed2beae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696df5b7a11632f57d22acb552c1480d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334f9253b5cd8cd687d83dcb3266581577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e15a4a769b06cf74553139ced2121c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74767bae68594a88129cbf7199a6820579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa28d9ab819df4e7d9bf818f4661df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e70e747fddd7ab71012a1c7a81519581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180a6961282afa63ecbe3fda413944c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1c68907ef4dc7780114def438e4fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3cbe36eaa31977b9e7d30142df0c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d58655d8a5c7e3a70af27f01bec5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcce5b87678392551e0cd28f1aaac0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff4b646c6e6290692070d9cbef36ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07623afd10657f0923011818e6ef3cca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503557871215f1aaa50bfbbd2d6da75f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec12bc207ae9d4cc0e79dd426543c8b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027f5227eecabede3f77e49659f3aa3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524318285f2a03367488ef47fd2980b4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3dadacd7072fe66f632993e51f86e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362edae770c4c55a5d7635db937afee7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1f57b782042f6038d37ca622d6fdd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ecddc52138a2a3f6f2f68aabb51e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdd88ee9e8bdb11f22a41226b0fa27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a80112944c6b4817f14963309fce33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a12f826885090aa045712e78dd5c70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59e73a09b3b9cac4375071f81b74e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d76753b45159a9ff3231bcaf34866a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578039b45847231b0dae667976185a4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe9700d50662f1cbeafe33d3f07517603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e34f4d807ae4bdbdd3e335e3924ebf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23873950b6e14b01a0d66418f0a8ef24605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd822015dad38a4e6ffdd6251d8a7e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e2660c1b35f0cac8b81c2fd35a138607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2d31231e9678d087b9cb34fa84e03608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43056e807029b851a409916df5aa7e7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526102663a0c1b0a5209fb7e8d232c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2589fb5cffab6bc5dae33f7bf6e3163611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146b62addc9dfd53fdd819e73a53820612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b5ef629946e8cd01712520e698fd9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53d6f681c32fa6bdf59597814ab352614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4b634102341af43336a41e900baf6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ffc561998702c63652aaf86c93f2e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa49cd228afd90f71800dcca20d70e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0768e8ef5efa740790ba29ea94b87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9d69c48770c25a2b6d620875936c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cde447fb15c2a3142e7d7d5bd6a13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2482e5898cd6c606380acc918bbb5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0165b50b080878efc440e6bb4fc818622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1491a7ae7156047a9ef80281bbb5dc9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005b6c1defe807b2878ea1d86cf7967624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a3a764cd2d6068eb9e125f2386c4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c59c581e858cb39a68a61cef27950626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f07b9284be991401332f8f341884e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0a8bb0f942ef4f9e2a0fd7939dbe7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba87dc061668aee4280f25c8c46138629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13210ee85c44e59ec49f5dfc24789459630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ca3195b6ce8355a3fa5e6c062dc1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d680b99b5f2e45db4808b66df39f732632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc00c16463f4e27a886c2c282b53379633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cc298b527972cc47a69496ef9273e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43f2e3f1478dfc989792ef7dfa32e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97db3f6680c5e32b34069bb166c081636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadf25a8adc6e77f88233dedc02d3a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609d5dd514f6c96cd7c425949e7fe04638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f8f8dfd7aa17a53e06a4c1acff47f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bddc4fa0ba7f69608c2f053b2d9d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9c6123e21cca6afc2df3a3530ba84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1d97b20c2a5d8f9c96c27b499e9f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8203d5230fd3fb9bb219b02fd3a59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8874a6452f7a00ffd8731844b3e79644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b595009897ef9cf2f96a1f2ecf9c501645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1775f713808df9a65d1b13180e40b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6fadc3babb121bb57b1fdc494bf79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34cce0d2460afc2df42898c835d869648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99daa21463a3549ae053d22897b0c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa786eb89c6875cd5f4913604e6c134c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c813c4b529d2d1ceb238757fe42ee8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f720b7582996fcba3dee70068d2f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433539f28798524eaefd0e5b9875d9e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cad6c8507fbd69f79278c37a3a04b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f61d4d1321f1f331298173002ec72655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab780f4732453dd4bd1c3aa7f006ad1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f986eb513d0cf52deffc9a67e6d5b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52856627adfa189f60694c9558b3694a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88654b7bc512086fc82d586050cf9a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d9326b70e791717cae4b09a9efa9c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cbf3a6fabffa210e735d93f2b7f2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe149e21dcee95b7de8a169a3fe5b196662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feb9bedd23e6040ea4aad6302c6122663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e40eca412c7679f420f7cabe157ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8965b920fb3b0c3d0eb75df2bf540665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fab7604805c0ce9c1e44f8275c023666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdcb54fea035a8ef9fad23bfe69335667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab22b1e418925b35746d6ce5fe612a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e59cc0997f0c452ba7d7967228e14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db51efc55c06c5036c658fe30d204f0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4a88b21962ee5e365ca24666f0282671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc87f9e8f7173a25686090d9bba0b46672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd325b1b3c0c97389b3a70c4a85b3a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969482d4dc92979895a000e6468b78bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826220c6da8b7952b3b1b0140bf50992675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9153c74858b86ac688103e4c390c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b0350befeb576f553b2473ecab165677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c29aa15220db98d9627bb7991ba35678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4343b4d6624802890cb0087630624679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fab1ba16bafff9e728478f8f7c4733680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214691059bf7f9565f5719e1926b15c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79664e4ea5ecbea7b191ebbaf98c6015682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098a5388bb3b21d1daebcfc18290dd3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f10ae413e8089f3ef9d7cf840410b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f424077edd69589da9199a3778f0ce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49200b6dffd24d257982a25259c1c734686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a281b1285385a1e9e83227a03e3ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55313a31ae54e54ff52ea262ed9a114a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3d51b5e62503615b11e125f3aef2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f97597d168dd28ac775cc28681865d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540fea0f93f13239e4b0ecd40752cd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675b9727ed7faa93ce4de1f14837878692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eae8c0d2575800eaccb85d01bdb94e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad52a169ae27122b5b7652d321884ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cde39f30f4369e7a94cbf4d173425c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0be329cc3920358252b1e4ede5148696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6599fcb670a3bfa4d0a6ad9fd59f20e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfa96586aa821b7fe01a9c0dbc119d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864b5617d34fd598b212ced537ccf29699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a828987c79e96a90aad012a6ba84b49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a4b5346cebeacb6436aabd814f47f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad8bb7a264b9f19962edecec4fd2a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50329df862427661b8a8a3137327a588703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8d9e67f6661fbe267977b1faeaa80704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ce4456ff5a454858125c4bee3a82d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67e73018787e580cb46c64e314f8f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bbfe1c246fb1a6cf0080aa002ecde707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554e844dc2b4202e70e64be09efb2f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ed88e2b12d287c75a74742d76c8ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06192066dfdc441c5c49e756ba76444710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac9dbd09aa66c3d0b82eb8cbe31f78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87490e05e6c22db2e0f4d711bd8f1d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0af8a3c02b4c8b8af67275d0c9c92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708860369a41357cff4ec34f02122ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b6b666e72071fdab13351a1fdd608715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3cc5668f7a2872b8fa83b6c7b27b6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913844033551eaa7f7821ef8a8d4445717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9474b9eec298389805037d47444ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f974826d9d05f6bbe2ab21d1f5e2d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211c4d49346e83d02f441547475f03e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec95a87dc5b97cf8fbb8060bc40e6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db99a77534f94c9466dbe7eb05506e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458b184840e69b0df6e1c23887dd274723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3297ed6b26f521c29b1a579b90574a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a66fe538786b2297b9cf1ba798e2a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dbe2825a7553fd7049e29db359ae5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792b5e83d5e1b976f0aa2214603c123727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834745b68ee7b91320ceb88ed460810728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13830ed06dcca05e0caea71778e549729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89becce11d1ab49485bac021f88a5cd6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f9cbdd345757f37a497da508d6d6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb63a3b25cf18117ceceafbbf41725732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef782452b6cb9966fe7b137e9e8b78733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e4f35ff576c4ee5927c1b4f7a1376734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf4f91173982b34d2a44a3584b6a1f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97dd1e5f14bc3390ec4a781f2b5346736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc14942db753f2b46ee134a4534c62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccd1ff23f2b859929eeb423ce24972738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680801f1c33e6b6df483c1e3646ab325739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16b0c23887f26b3aba42cebedf9b69740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1299d5d2114c9e1dcd965ed34d110fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17e45639101dfb1cd02bc586c690bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795572b313d80495fbbd216b239e50d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b0cc92374990305fb2b3bb1f53e44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796da1e438248f0f16cad7cccbbf5606745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acce531701eb8e548247aca6f6cacc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248a543abd0a62e796042524ea3d64e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad425bf06633eb0d42912d695bcccd3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b1c6b68aef7f706ff6275df011e44749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bf5760f6bd28b3c92253ddeee4eab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c0d2220c7588ebe32c65e78c0c217751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0036e156c97ef523c49eacfe2ab397b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c1f2df36e1981f430ade0cfcf89ae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3841ded5a8d5b6ec0b4fa7e8ff08df6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66464a1c994073f63171764c338a1cc1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbceb258d994eb653f4f6244d6abc7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97a5c081443f1b82d76aee107e1398757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c20f09af864a2b0b086d8da335d81758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77feb65b0d60164282db6c2c5c0e0202759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>