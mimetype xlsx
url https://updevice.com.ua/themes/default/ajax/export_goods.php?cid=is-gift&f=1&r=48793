--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369833b576cd97daf172f20352c7c8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324511381d07daaf618d6e5e85f7b472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dcb5e02203250a50051bd5451cb3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869304ae095212c73a2dd8a085cee244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2511003b161f908e01ab0b455ea1455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83440ede6560efc90ea7489a8c7fbe56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042efc10ae4cde3283c203a4392c2557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14276d667a7d76d05bf1bfda47195a2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba76dfd7232a1029b1a37c915977f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c13404b6452da01a2eb883c1f915d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8139408c6d69c8b31074a625f5848dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fe641a3c6072c1751060fe71b411a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a50da54afa0ba96cecac40eafe6aa013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d040227005e6926c5d1ffc5fffc764414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a51bd49a17b298da8f727793cb7f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0b1f1990ddacf237a8cf5c93daa4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502ca9298a4f0105becd98257fc1da217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973dfd5e3292aa7583d873cb8ab04c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96035d3d37950953d3371a79225f5f1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c3827b8859af857d91cf74be3705920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c4f282529b41774d64d53bc45aaa521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48b6f495043ddd073f032b375f4c2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4ff451a24f66922699ff24c3743d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aeff4f7720c5fbf5d814705e2358d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba319e77853757f0fa4498f1dfb65b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884be8277d7fe568fb2d21a1032df5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c390bfa6a0e4dbe743e94d2169bad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445a61d17d2e660d6380587322e67c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ec75c409da9634041fcdefc47ffa729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcf05600a98175abd8f3c456a47e6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb9237a7e75415f7b2f88c15a71db031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf77a1d0708d2199c4a647da65d30d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaeb151f08978593389c5d56ba5616433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983fa28722036b495445092b09fff9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7502afd06cbb376b5b52f9fa13039235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c914383f7c97ca4322a0229a2ffa58436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686c13b4cd98960e09b22bfff5dae0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192517ba922f3eef65793e6d1abddbd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0080662edeafa6ad6db4ab3087836a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ad500289fc35818267cd409afb50940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cf0ef75283edda423828db8d2aa8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9b682c7c316c053d3ff6741ad512d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dc988eb16ac60938d36df914b056343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99673f971da555e3c88f7622d202e7b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7945dd2a56f8a4c32c0c61e71b1df2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce847bc99d59a2016613d590ef6230fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6465bbaa5e14b9ebd94cffe025161847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500ab5d9263c1f2a5136ff2d3de5b3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8722e10673a22a5fa026424509b0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99cf9f40ee6ef48df3f7b45573ece250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b804c760abf27edcb7ac81bac6296451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedc5a4a608e6b2eb77711e444c5f0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9bf7c1e70bd4b422dbf133c56c92453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33854605a85cdbc6049894b99e609aaa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad565cae85972b7c931e0542672338d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a259b356b14ea5f9abfb47e14c1c5db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab5e1ae59bd6a0c214709a1919a6a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d80b2426cb0e444d921079270ec79358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d84e59a8bdeab10b9b176d239abdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f78a651c61d79a6290b6c5c54ed7860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98850f5d6575c266ebc2dedf3a623a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30780716245140939899064e39f6def62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d61cce7dee41d4812515e7c9a5fb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2b3b3ad4c2339b4d746b1129756b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0f631b4dceffb9544b9f6ac037dd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520f0d737d808469d17a229a59a819366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d151a39f60ce10da09ac468508e31867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81ebbe65f32724e49e62d9619df43168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc0aab32020ee14229b755e8662b3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef5b37431546a46d017c1ae1af559f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea718896961210f40e0f0540137e5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba66d341de4ff28ecdff4975943ae872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a519f6397d831be1a6f43ff5a293873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3648bb8fc00881292ea32c8fd96a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a9e7f87fcd750d09bba7c68a5d05e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df717561a526d041edfae72bbb571bed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a63b8d5674ff486e15f62cd69030977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a0e1c450eb5d8bd4da2860ba3334e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82367079a240cfd8b5e4bf26241b5bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11086cb8edad24241a6f791f76d2146880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf10719678d5a7c91c01948cecbfc4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdaf64d00d397d04462be72b9665c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d6caf5ddf1e9e3579b51229798e7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eab8a8052578b6a63f7673df2283984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140675e51cb81bbdacf595c163c5f06f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a3c912e1f4a5f42a89b758b65cec586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a7aa7604dff205d5bc15545d5dca687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d524425345164c4bb00bc90ea4679488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd22b7bc378f5674fcb74b07738c9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf831afc22e351869a8b0c2f0c41cc490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7f8729119487eabf93b36c904740291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460945db0193a8ce2636261eccbd6e6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec519f519c7aaf189e9b34155fe9f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dece2d550872f6f52f8c5baf3f66394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee964312d568c1aabba15a6e23fd55395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef1e21faf3b2039456806d532995ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02c158d5cfc1329fd0c3b789ab72ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5001bd8ca8e7e6ea5091598bf22ecc798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10a99a2265fcd56d2f6838b64bfa3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14ac80bac9623068969efef4e9b672100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b4efcb3932a08c48d06293bf7cd1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab80145b9a683b01a9c1e438243b8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6551957798c331e74917fe2ff5a7b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a92268f8538353436d824c025ee856104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a1da746d6a2cb04b5b1a06df92645105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082045f5fc5b4294ff0ad60a8d9e6f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038b175b593b74d00c22309509d0836107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadf4c1544192c84f6c27ab2d2b6de2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a73f7e6a8e2932d2313b279b4bef7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd3f80c096492172b9c9e5776977dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa3615278591e9db72f5baded56a8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef30732ef1bd0e7189cfe819ff8cd1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8aea687b2cbae7629f35c3bb92e571113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab4ff1c8b002814e711e433f887f51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3b3c551890201a861477e8907e827115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5f7032374693a4c2f7cebc930acb0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4b671038be680586aa8a921bc04e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624520312e99e9ea9a62d65474718d21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6732a3a3aff3f6ff1197995847234119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a2b91952dcb546a6fd9e0ad94aa53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84324a8f01616a11162eb1026439e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f830b5fbaf57000e353402f096b50a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5cc6a67e7bed4449f5f22913644aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd2cd9511f39ca4233a6f2bf320a36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221577a61acf22f8dc3f519d4505afdd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942dd11110e9f68ed36b2da428ae47e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965e7df12de2c6a2bbedb4f25f72596127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875eae9644f954a30b541b771a575c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfca221d145785a3a03e712846a88e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e59ff48964ae312080bec7d7925e75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da002be09a4207ec3e934fc88f50ee0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657d8c7d0ba34692f8110330bf61bf3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb66c25b039c2036b91c2a35d6b9e20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250347c5f10d071cce85eb78e7438ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a78e0ac7c0c0c23dc62fa9b5a2d62b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85448cf2aa4528e8ab13a0279a96d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699e9e46a691a4f471268161c716cd5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b776871e9e508d76f9041c932f48ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fea4c6a4bd4ef2a270c8445694230139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccbc764a4bccc3be1c8d5a8ca35e36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce55b3af1781ede540ae6fadb264f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878ec290eee3fa91533d2ce9982d8f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1af96bd887bd58cd331dbde3dbf2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e05456b441451281bc5d403626cc38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541aea134bb9619138e8d0725923e05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053b6c011bd489b9401fb272fd10152146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9977d7fee13309832edbe4d463700b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f70aadedf3dcfd84ab8dba250d719148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48132b0ea7dc94a8306c1f464df90a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a34af6f1067a9910d5f65f2565099150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505f13f9211555622887003508fa677151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff9bebf56e2aa17e5614def6518b08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0fabcbbf95b37db49d54f3203d59a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09987cea1f39605012fd2bfa7285e0bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c27ab867789d90c305bdc6ecc4e753155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5710adef1e3747b80edcdcb05319c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3d11f7b35a126d483d4042992fa3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009ed53d3992dc5900a1ef18fb43f1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146af892606dafb7762aec83e407640159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af135bd30c4ad96c23e819d08a4769160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199589c8a646f57db7a16ef2bf6eb29c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c05f95dc02bbc2bc54e3489122bae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ac47a7993ffe2b6d0bd8198585dc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a55526339e6a1918e0c7e4cb7b18f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746df2e5c055961297f0686012db76a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a3957fffd6ca9b488934432fed914166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22cb69b7ab0c10cf239257cfcc1272167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1a929bb49eeb1eb816c8b39aa608d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22962e10c6707f4c243744206f87354b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b80d927bcda545bc0b3f64baca7d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff026de6f4b4f7881e24ac6774990e33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544b8613379d936f4f16efc8da58a3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a1a625666f1ea9e21a8a14ce3eb34173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e63f0c1b1121fbbdfe552532e3bef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06790a29eb56a4fc53ea84e9e4228c87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a740f2ceaac6abfa20a4b565a96e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ea02ba56415a956ed3c980c1804f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4bad86a10b534967487baf0256f1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d4f8d6994001ab41e5d75d724ef5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0a30acafa6ab647ec81725131e47b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fc92dbd1091204e5109aa36df6054181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f40cd43b09cb9cc679ddd3d62f14f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41b728e1d8fd1da0c96d5ecd44de24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef902437bc0ad99b3092a051cb98e6f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd1779f408e40f9222f87421f26eff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf29a5cc4dfed0c0b74f7d08fc95a00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925bf73086505b551357c8877bc8f3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa0208c7edb0f8ec61db09bb90d58e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a85fb77342cee89a6e4a5f92caeca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d85a0095fdab994a0a59fadbc85221190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71d7d06a822671ead43a116e8aeb35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72679a3459353ec0d22eedb06dee31db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006a3cd6ed2bb25c49a1e67a788d71b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7631047d9347430d9713438a38427194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039a0f09412b915dfa6f545d235707c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1253b3af3352a6bc49188cf2f6dbc23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620be0e8ba5e23f01e44cb27fcd3b411197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc7bcf2659c3870e8100f4b4aba3b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6921547cc434594e16753cd7e9727199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627522969e37713075c76e5fda65abe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0e3f067e6f270d5fcaed50873a8b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba857006b7f9690c5df8f066ae8d32c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b276eec4af4bc14fb423ee7435908203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f100c4ae9910299dae7ffb60fefe955204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32f807edcafc80bf5a16a9df9d5109205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdd0919674de11b23ea3f5001dd1b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480ee64751111a5d9cd023c25c5471b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b7a0d5131bbc4c37a2517f59b8714208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f839643aaa280dc8b021be6625d00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fae7d9fdc2ea66ab04c94d5ff4052210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7e1ddfa422f75731603a1ece1e1c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626e0a6e43f80910e5ea95a23ba990f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dc42240425dd34680e36ecbaeb690213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b3b47829e65e8d69731397b10be42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d22ffdf8b5fe2602676bd631467a91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1540258d49a818c983c6c47befdb49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595139705f97b88e31258272eb2c6997217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac88a8a9847a04ff6918f157067d00b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a540708dcd6419291c26e377ff1c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5e406ab0fc6b83ce2487388a5deba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45732b4bda55bcab1f17f30d0452a054221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c3ab2b9eda14c89c6a7eef9a7ba7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b8d3e91e4fe060060e8c256d45f24223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba7ac82734ce558207e1446cb7ecaa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea81e510896a50d0d1a12104209cfa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75930b4c55c0e34c4a4a6b72af5acae0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd404f6c761bf3a861716fae7bd70456227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302a4f11c9405822583004ce3203cab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20173bc66496865b3db99f9727b1cacd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0e4f2f2dc019611b989374791e73e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9065f24898d7e2b815fc643dcad71f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034003fb4619aa11ff4dd98dc48ec1f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c8edc2a684d1d900c1a8c9128c151233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fe50708338d6a79c9bf0bb7ae2330234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd000f72ae3dd85167468e7902f67b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2783487982cd0b52cab8b3d0c1d59a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1714e276c984ec50116afb8f1fc3c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c35c02460f9c65126c09503fcee62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1f1eb81f971bb044ca38b2e097cac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a2a03fe407cf444a73afce01fe27c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58b131dbfe6fd21754958f3d24bdce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e21db247290f5303294329a63aa29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091a7ecb0e1f3d7469768cd9bf4cec0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320e9345f7be1285275658e4a2abb93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9504b3d03afd406967711915f08691245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c7c1f5b772f895e9ef4785124cfba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61a54c817e0a859001037f85de2914247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54671678c68a08285b8b005315c3dac8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f7ce82ff45e8cc9fc2d49150a889f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcd86080cb171ec728fe766a83d93a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a599c65f2d45e472843b914085a85ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb0977cf7f84b5de9d5186459baa0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc4a5ecfbd4bf15b66204c268202e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8be7f00b367f252bde7d7c20afae7c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760480df4c8c6efb386f5a2bc818159255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7a2591a236a97e1ead4e5d3fbcd3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ddb11bc944f45acea111520de06af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaaf6330b24756dd1b80b3e26e3906258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e895fb5b74043be051297c67efdfa00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df912b2982f278c0b6417de61dc915ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b08a72fff2b6c1d680a7617dfe0be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487a6c6b2fc3fb2275a81d82b9f3906262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2442386e392e4e65d1cda5811a10e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfe1ebb098e5f64972c52297c483c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d96d5a83d9f44b08007100917073c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42393ca84c8dbea9858b22996f586f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c5b38945dfe8962aae39e2156009e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce61c2f719ddd81194e02ee814c652268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb8acbab6f0ca8aad758a7eadfe523269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c950f64da749c72b62ac83e54ca575270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86519d9beb72c324e5d2d176cafbce19271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b63d006fa7e0318ad87846adc47ada272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfc0767b5010e727c081fb423633fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca12b26dedeeb4f584600a0feab123274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3519035db8bb80fc0ac4eeab1b71d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c083e34dd8094f4f26ebc45e4cfaf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef481a3567b6cf0019ef8db5e9d686d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda60b90bb4170277511c0c56d2dd9e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83635ddc918b89aad494f72bbf8264ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53116a6063c1602d58c01560e1f54e0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dabdfc51903912fa5f9960a053749a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd21ddd052abc470f375cdeead84b5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307418b256fef84209ad524b6f5cf276283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146d3ccdbed94a27745eee4f1a926a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cfbbf9d13b51dfb3d12f161e23e55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f689781c516a6261f76824443cbda20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c15e306d1f01d822706459d2b19a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb79296d7b13d5e542737573e29696288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c1e695bacd672a373305ac7769d95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb4514512d0fbe956032b6275868f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212115268f5bda4c02160503616e1e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20c37798c93862cfbdbf0ec2f948e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da06637b4a9c0d4c80c016494bfb49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323f50f260fee907532b974d617f196294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d76c25e0dddb73c7b0d8b7374925f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c003b9bcd662e556628a833b1b6e0d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053ccfb38f18737207d4d958fcc994e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca47cbf76043f257e1c3a73ded9f15e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab1cec2189c449af0eea9953fd3f5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e1bdb5ff3139f6aeab596324fa4be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadf6884b187f329a0b9951c717470a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba725d4bba5206932127cbd7d291ad3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4ef9cf8838bf6868334e4c12ad0a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15dd37c68d2d0cf7b630d921c2efb9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5bb5f189ccf3492aef11002bbe142305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71403c536c0f9a09ad960e3298f11646306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83022da2d9aece59b7b40c92a6688c85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc45116b3e8bd0a5007213eee74f249308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd354a4beb4de231f042f57b1b2618309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e1bf3f0fc6cdf6aabd9f13d25fb60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815f8042f9ae73135d315bd1636961b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73ed0f886f88dba3737d2a45c5600b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29756d5c7cfaa1e973bc12eedc467aca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084854e0b400fc19e37e059e39d4360314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f4313d953cd4d2b8fcde92890967e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d07a44cc85d8ef85cfcfe6f9bdaad4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5a15311a832f10d3764fbcf635977317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b89a6972606aac84f984a1d2b8130318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e209b1b26af0ac8106c9fc51a9dff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29015d6c9e61661cc230c6bae5be2db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7613b33912a7d478a7fec57a7ea1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ffcef8494c879b3de5d38b6bca9ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59bf70c636592d380c187813e82b4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f666306267e7661cf21d562c8044c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4fe210c40edbf7c0c922c045957cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fabdddb53996a572ffa007f0eca4f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93914df9c23785a849774738a0ffd5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52471f77513163143554ebc6ccc810b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a58179b8c5ae8412f9f85e1fb68077329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84d1dfa60db609387b833bfb89be46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f14f7f9b4fe821df711c7c97e3fe1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddd6f1bebcf469ea33d7719b4543f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2d547c6db9c0eee0028402abbc352333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea986a713d60058e6bafd25a50a338e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4370ace11a5328541d07d47bd67266335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fce8e6752bebfb94b9086f66fdccc2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c0f05589f5171176b5b8513718a3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757709172ea9bffa5a59019474c6745338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32def3c67c4fa7496fd156c335e4ad4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a55eb73a2b5e177000071de6d22bd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c178b31c3f7e4eefbd734c3985351341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4e7a438680a78f5bf9eaed1881668342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3893f7084e71639eb4ee0c860e5f5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62768ae86d7cf852719662413af0652d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dece92098bc262e5f59397f3711668a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8a5b7c95f8046eeaf9a95a6d82f43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c234893eb97b112002ad876b5653d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952b60d9c144a41af90e88207c6597f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3680d05511caee4a6214921e5b22e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173647bd64dd67a13c904cd3e98e06da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5c4b48859065fc8f5345554b127b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32831c554e3de6d99d98fca9688bc683352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80170da26ffd43136010e84064034d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf28ac5efaa7587f048530cb903b7ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed56d8f7b1b4722fbea62efd5dafdbf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9085d45daf31c0e93c4a17bc44959b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54132d3b2b82b69833e49f1150a205d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb507b36711617815ef8b0225709a2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72504ba96cef65adbc770cc6319906ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68ec5f71ab0a4f2a12f0eb299b2fc8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5e546f3b06e21977eba2fb2b89053361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca3d0386bfe4b46130b7702653f497362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df96e07cd556dbfcc1fde46ba666746363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827e8ababaee3851a3bf019411257c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeebb82a44a0bc894794d4ff153f3cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab9385d28b389e916fc35de8e59a6c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc284eb7eb1a16715cd2d47388a977ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87119f1f567dc536bc0fe06c1a1876368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f689b03ec8d917c52ab4627609e9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544468013d6dfd9d4149f50758f63cdd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683665b1ac6b4c6c4cf7f6644f1ed0ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea84e0d1357fa97a3af5dd80200510372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43ec212446a97a5916b6a859602d6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a471d080f5f6323197e1ccf198f19374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e46701e456341637c358a0422ec4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4a0d755149818935862f851f32f7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4c737f7c8ad57e46144c914fa2a7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca63d9925aca3f1d66b1b3efda27e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dde99813ac0aa57312804ef8bf005379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16be22701134962d5fb143d99006f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8172e42b7a7f1bc05141bf7c612a56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749c444253d03603e9353f154620e15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3d3a53204383f9a869d5d95ce7656383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7d33a196e92fc94fa05e188ddc8ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e29fe2af95e780d5614eb799048469385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9e55976b9d1edab1ecad68efc613b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917f6335d03bcb879e0d3595d7f94fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454fc7e67be28877e2b4cce57b64db4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc5586e1098466ef6e1304412356aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b85e18e725eef77f204aa9281c7f79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4409e1faba48f3ccfe180e8d952fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcc1ad058cde90b34f85317eec1516392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5cb6cbf86513c4ae7b5f155f15097393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd6d6edfd093a88af27959e375c132394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13302d8ee10a82e1a4136a7f12c4a7e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110750459d2d92e7418580548691bdc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e4c1a0372af75541ae902537b4d16397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd0ddb9379d7df1b990c26aa242c86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f73e21c3234c24cdc9acac8ca30c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93415cf98747ca7f2c0d274d6a9d0927400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd431cc3b75de56e13149e7331523c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dd490e670affff2b06602c34a4445402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b798a3a994638b1e17ca9bba6e4846403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4c605d97353cd70c95a03e8715c97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85860a34a94afbc82b3fbf3de7ed5f33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efd4dcb205eda09d5de1491c2d0768406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101be8f0d9db29d6616001a19ea0758d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a6a207ce9c069583eaca46114c25d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5e86846fc425042f88116775018f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60398f93fb109126a860495151dc6215410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf05066034168eaed3e877e2fd5234d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe94c52446d07e31998d80867601fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcaeffe3d560cdd15750d98adbff40413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b93b19626d51bb10bba9cf33acec9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70880003796ac7382eac32be4e517c0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f989953247b2afb8248e4cbb80e652416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040c9bfd94c1beadf1becb0dc6cc495417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81554fac14d6e09f10cf2150473cd75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d58b2420dee2f25a883843e67f95c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7076870275a6a174a71439ff167147420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eedf33c4d9081fa29441d7c746dc62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd60f5a84570391da6da50ddfee7cb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcd1b67639cfe7ffa8b7ba4e2403cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead45ab67bb98110f5069a9155837b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc348eef2810861cc55ae36917187e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa33b58e08754158d6438521a030626426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e640416bae709cc3d662565f8d7d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ea6ed4490a9a11203b5478ba203bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2f80635b4618184ceab323963fa28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a820f158e28e1a5ca71e7c223ab85fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66e0ccb4d35c1e774060b3c3c5b1d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5258c80457ada786cf80f12bd7674e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b796c78b5729a25d7073587c8edb009433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a843c82601cbba886c4d494f6f31c5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5d80d600fdcd0405c948879b50182435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56630b64fa699a6ee07b8e1b8d594e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9378663bc4d56e1a0b3272d75e486d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a1b1270231d33fc70786351a5c01c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d265bcbd99567cfca0ad178ffdf26e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bbdfb1661e481d8de6a4266350c47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e6bc8eb07ff01e243f83fa6a9f5f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31e307b5792c5b3969038bbb3378f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd8ecbbabc5bef9e5853f6144adb1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2cd286d46958c379df63f6f335b3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beaabfa2e06367a94d7ab0bc9f3af3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b07358e33359ee523dc9fcd405db77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39745603c082b15bd2ad2f258aa660447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e61e1a2772afaa4a176727f96d787c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b29f5554ac3df31c97bb50eaaa57f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887c212e1cadc5cd483fa69cced7403450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609646a13a4b905f1a88c29734aed7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7327c7859656fa85e7287fe80a9d2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6968ab155949d96ab079ee5e0c633453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7818a6d3a47b83883de568991ec176454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031f55d980284a2489b9e2892832b93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7565e8bd7b99e0d8b0988108dca4c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925338ea61d3e31aba070966703bd32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97661828e7a79d8bc1e360eec0c410d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8f6339f7e6d94d2d9e3af5802ee1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa8497340c2978ee1142f0e477d498460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89f8566752f2bd20639e293d335651461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e47b71e0ca836729a89b7a0ee902e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ae3a63f33df46951da76380b8fef0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef5ce7aa1ac827e70aec4f417c529c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdf1a2922d0db2d1e7806ae55f6ce2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d49d4b36db571fc5c3d9f343d41d87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7adc786295b8bce8c035885ca0e2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f592ef42083e6f0e08f678c1f9a27ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9a835fbda6031bfa43676649e40ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c3a03a153e94627c2f9d48eef5e59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507cf17e073780f890279c73b0f395f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a89fb9b9598d9aefefa58765a0715472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0a8630235c09aa95ed81f4b4a5453473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980b95e19fc2fe17d43017ecc3cb377474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f9e53ac5606fe1c46c7e55d333190475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48cf9753f7537a73707852d36d3244476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5215310238574e11396437779fcdc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537bb5630a8ae5419c002c27c505716478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ae6733c7dc85826d64f22b801f788479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2936f20ed0090a650eba67cddad4b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90846effd6169a174bde9afb25af595e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9ec1b1b8ce8290dea9b03fd22ee35482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d43bc76727b02e62fd53db585d6cb9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fd6962190a47b7613766f41cb01ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199a60dc5400d037da07421493e1a1d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a534ac4c5a800c32a1bc7e2808d6f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f76b5928f77de8ce8141dd6368f1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2a659a75e10c1b42bd8a3c9f06fff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c697d3d80d4e75d85799d0a25cd77f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b0a9e8bb52abdea29c74d357fdee3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097b4daea2688edc013c42e7477cd41491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720eba1ee54ba0b622ba6e810bcb208492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682464b0ede0039cb48435a442fdd86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f7b55be62e470a6c9cb8bc78aa05e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831d3a5255c89d495849d193be8f1ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef61fbe0a2a6ce86aa1a3def1aceeb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e72dcdcf9959138866ac8613c0190497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058593069d7e61e37325978b20f9c97498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9594cda25868d3314b64936fec3e07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a397e9b1fa54ce1c19bd15a201b9d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9484204ebbd5e7141a58c23379e39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301faaf4c68fef25285e47daa233c5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e329cd07a1b23f129dafb0221dfa9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189defaba53c854d0f3a6eac356a742504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74ff8843c4b8d3837cbc23881e845b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a4967387d9c40ef7cab02353518e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff3e57966f0247e3c2d3cfd5023ab0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcab9ad2229998de4f637ef5c78505f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cf097b249e682365431737f9523a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c5e27290cb9da48ae079a4bd53be1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a756b8060789447e5ae5f09f600e401511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80dcc5f93cd59622485187d8da049c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1492ac44a458af18a30089ab764a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674d2eab85df788e7e0ce11bcf9c850514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a07871f1403aa118b78b103ca6cf68515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e5b3e8547748dcfb58cc27995ba6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f3e872c501dc67d6f19399b521c6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc4072cde222e2aaa408dea9f080fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4f93f4632a5f6c5df95bd7461317f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5388f983f51aa3c53fa20f8bbf477e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fe2b85aff150e51248c4318f284a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bf8f2acdaa368920f75ce16c009ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8541fe8dad6d81c3bd23541ec42e60523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb3ef8adfbb4b96ce50dbc6c238f8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71aa29225157d9fbfd5a96fcd4ad9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863b66f88be7bd23d775531292c4fb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2911b83bf618215687be93adec52c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534ab3587190279d236b2f00f383d03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa153ed3acdece135e0b9ab564a89185529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ab70eaf7b39b812461a51cbb8d645530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0678ab5422e9e38f05df3aa25efe6a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59b1731f7627e685063e47b9f0b5ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7152bbf4e20e25d3d4fc1092b453628533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294a3edd875f5a9a4719bb7f4a2376f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ac5cee1c5c51346ebf27280ed5aa6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e927b13c2579b9051a0c9fd99dc3709536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826c85ce21db2490ab35eb6c410cf37537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81f8ef700d356e6c316d0a7c38f641538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f38e12c64be5bcfd8a6b71313dc57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3218fccd6f991b5264e2745bb822ae6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b5849581d3b8c1839f9061c06bc85541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dd208ada7a98f35f6f7722b61f654542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86289eb5b8e8e45296b4f96f83bd04c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0b6b20498bf29f48bf991e8ecf35b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6ad464b7bac274a9ff5fef76543f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc2b6d23b25492fe8864d8c140c01e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604ccc54e396532ce3d94408e12d895547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de95bf4a091848708d567c3ab18a46b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0519998083685bfcd967a37bc249268549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3154c4f54d957987e6ed15eaac01d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99249b2dd4b348f57bbc9f37017ae2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f5f2ddf5221f0626650e394629423552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af65823698463808f633bc36409307553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a967479fb723e00596bbc1fed82cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f25102dcb6c182002635ad6ae99345555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b841442721ff46f9a3d46fe08952540556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02bf7e1af653eea2af27f61c606b2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6294c0d0023668b1c78d5374ddc329558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08335c878bf816edcada46a97d4b4086559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d682c7b6bf197f12bb08c1c9bba9db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39457f777ee2b4f27d8f3e97e4c908561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279dbbb9f206b4f033a0ef0891bea4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22a7ff776ba7a0265176877810018f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99c409b56f1f1f709ae1b0e3bb251e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270399b62cb1baeb32ef56898c89aa7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebb2688b16d1955558b14469543024566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807b56f9294041cb2b1ac64ffd3eb55567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667b9067ab02327c90f8db4dedda85e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec563a5ab214fcdd5dc3f501c496d07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74085ba347903b92cacf7b884275e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ab22d8cc69c03345c9cb7a386e42d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff8563528aba6e7cc812da67e300c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af010b37d8f941cb60d1d04e623c23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf627e29b5459cdfdbdbbb5804d5d23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d42e64830148e6534bbb46b7943332575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e328cd840f7807e37510eb2500e8550576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51832b35e514a37295c8fc003d9efc48577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883e48c690348606f1de8758599d1ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddfea4358dd069607eea40280778ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04af02972ee55aaa1dcecd9b37567c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfac3ed7fe3c6912fdb6aea52457fc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b17251864e182bd452f124fd16cb3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b0284cfaf75bfc624185759d789b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf590fa2d02681bc4a29fd57e9dca5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f4d15b4df75b597a170cd9aba2587585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cb605a23573364e2cbb192ae34eb0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8714855c6efe95605fcca0b7b2a149587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d37123947d8ca67dcad234a5599aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f392d0d83732373043d108a014fe2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8215d6fce15066ae0d91f1c02f6087f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bf76fe7b37eec1543c9c1cdf176cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f0066567b077e8e4c08e9c2134f58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3df5c3a59c3c40a69e493760f36f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2889939f0150bc2299d311dc070a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b178965a80b024c6787a23317c1a8a4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadacda618bf9c04e29ea67f30783fb9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7ffea207fade779e905770e10485f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e88ddea8ef305ee932129e599d238d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6cce89dc18b46c59c902e4aabb874599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606cffb07d9e9bdf97847144c380e8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c992563bd8ee1b853e2af895a89432601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a943b7d0bdf39d87828ee894673d883602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf37cd03c3693585ae6a8419da5ea24603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f056d9692a474cb4d065b743e72a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52818a31c9712a02df66f1a773e532ea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bae0106fa39ed50b07076ac2ba03fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846af36d1b2e8b214c13938d0d9a6d60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf459e39d3bb53b0e215483ce023faa4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d60cdbe55238781eb423c85f470c28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aee16555cd20e13426233b1f4c7381610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08352ce9eaf1ecdc268c889ee04fcf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1d48a4dd2aed3c9a1090aefb0a1e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0b6b2f62457465ae84077c5603709613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c518360ede63bfd3e10f8e78b32e00614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd678c64da6dd3a00b71e3b4d62ba1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a348ecba22afcf16e4f06977a9073a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992600edefd1aade3b60d6c58e59925c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366500e9673dac237ccac768be11835618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aef680832342b4f5c96acf5110f331619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c429af0d77ce4ce6c98a3772d9412620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2109d4c55d0fd279075731e2c644f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78657a0e91772a5b60139841cd280c45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98995ac03081ebfc5b6b3107fe19483623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d94a8a44d05afd1fde9b59f71216b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e9a8d83d5905656a343a90fde5b88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c528da5438a085a12f470ac37d353626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf4f724e3e8ca9d4408c1f78cb973e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62c38e135d3b258d6420adae49e764628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a63c9f1495903784bcf937f9832f99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90cfba8115431b7243a402cb018230630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435780d27a9468a48c5dfe9a4f658f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2985cb70dfd2dc69e1a577e22884540632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd617092d64352d9c704b1ab21a1e80a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97260674be5629d255c4de74ff88ca6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14949c5186ec99c9a18c6edbc30d4cd9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586174a3a2474f8d13e695ebb136460636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29773d81637c4a1a89c05503e828047637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0ef15cc663eecd13a7359f225730f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7ebb4b857141754f00b3dcc2d6d46639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f543b0ea746e761379832d872e776640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369928678e01d6262bf2d73e4719951641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f0bd0bda42847f620e5a4c5b4a26f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f69336f7ade13bf98ceff0212632f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0083dba49aafacf92e47991377e0df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bbd6640d996c4e08c5328c3a968b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed154976c787e5d641d87bdd077b600646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c6434a6e16642e2cb40a9f5b838ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b67eeb6e72268ddbb6231e4ec0c69a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bae78e5ff95bb6c3098838a9fb528649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c89d42eb9263b322441fd372d3a0f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c417d53f2df36b261b2231c4074d35651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e7db64156d522cf44a9fa38dd795a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabd93cdeee30fc654c20d5d4b5ddc7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb53f55eec9fcda9795a635dd71cd3a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf7970099214177195d18302f7635a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b163f8231987d4e51550c719350b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb534804c1d0f82f364117c1d58272657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fda8f1d5eb15b03710f117b777b58b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf1c85c3b5c3039525ccbeb6fbe573659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb843ff2a0c2a66912a58781dd6b35b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a334723a13be62931fb3e0a7593eeac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe239741aab5afaae5e3662a9be49c22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04dcd1da949cd0c8f31160a8f07764663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba2dbe8725725a97271c449bebb21f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6bf2e9e8ae6d59e62d3c9168a62e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988a7585a9b550e95f925eccf36f362666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac064cea7ac0c7e8faffb782df75b3ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128faff13a97b0db8aa24d8e18a5e06668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65667040172482f03c51d491fccb065a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cd853dfadaaa713a3557d549aa3e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf9c05995f49d3a20e5fc1acedf809671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0193210adc29df10096bc57c05162672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dae56287eb5830b7aa9aedc56ba261673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ba4a141a535e633331afa13bad6aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f75db96986200a05474c032787c73675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed757f4966022da1c8bd4f88f1e1a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b08ee25add0fe6d18c91ce8140ce88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bfdaed9817166d9ba482ffbaed6db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da038f461dea1d616feaa65b366103679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dc2fd8f18f8cb7606d1cfcc18026a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957641369b3c147326d515277a3d5d76681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa4aeaddc8184f72b6b7704c184679682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e546b55aa5c1c5a05b09a604512509683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf75de73554f68d7ba56fbe86e8f7e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28140ca5a82d4d9955c55ccc1f9c56cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a2d0d33f4634a648d245eac4e0028686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9da52babe3e9d6b8490b8a88f8c75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccb5acff89e9fa106d298b07de22c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04577883e3334822b5fdf86e365238689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afaeaa42551ea947b7ae1f766ef9d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b16a432a3ab8a3476e18cfabdc0929691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdcd712e9f49536dfb24445c00f781692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796fb9a0eb01b02fe1cafcc392bc790693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85ee16095e8996a162f95fc2dc80cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae634b0effa4240d712b5940df865f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8317e88413b5d1db9516d71fe829efb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301942f706f6d310700eb7a7471f1af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb1626ee90f45b672651a1361192b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c0dec7d885c700a2da3715bd21878699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073cb419b2b02ada33e5626faef55c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61c42e56937bee1bf142909136c3d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d48431120b7c75a38613edcd96d24e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0adc0e743e12a2d9b6f80d41104d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7f41ff2502e87733435459fdc080c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266d8e89312b1f55a7991423103ea9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f43ed048822cdb1d7992a4f87ee2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027baaef6dd1e724ecc106115830648707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e4aca5de8c96d3e61d08740d0485c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e7ee824f56dc7552fcb1053db0fb1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93da32cb7c7acd21b570efe1915fcd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3a4c0d40735b517b5ccd00f581506711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467fff719d701ffd0bf1013c274f69e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80aa23ffd1260778a80a4f950987e25713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e6841863859d22bbc145876f63a5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac4aad9a4465adf92d0462bb7a65cb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2ec5d1125f2edd1d2e2df586a6e20716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb539784cf95f5b5a9748cc9eb4f3ce6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229401a51eb9c81c3aa620c2b19274da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b176427dcbc46fbf11c01e89a7407719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5432bab67905b44f89f1ab908f125f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c00096f4e11d1109b72dc8242c364721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827135d2a450bd30ec4b259b17dcd7ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d60e5a67578a752fa0e4d9a41b03b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552ebf6e1712a6e6aacd81e27db3c8e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81c7c1ba780be1745a4439c52eff3a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a484faab4d0046274d43b6ce46a990726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc847cf27e70aac34eb809c64d324269727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ddb30307b61be3011563d869b4d17728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416b4fa84203a3c33e0c209a06e2bdf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c283eba989355808da385d1948de03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83157262bf4b5c1a4a02a430980c4982731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a29e0cd601ce70e6bc5fbd06f69e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572e7e7caa6d82c7dbf5fec49e1f24b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c2620882c778672b22f60cf05bf14734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d971e3e8eb66e1c39c6c62e3c2ccd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8659ea1c2e87d75e98543ab38d7ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06227253d810ad6c64776b06ee1af885737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f38a954fd8007ff8140167b02fd1a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379db572eb187d770991daaede196ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b2f7e472609e28bc3d698917ccaa8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442864d0ddc2d69dcbc2966b21fb5ee6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a65ab8dbe684205bd9f31e1bd3ac95742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fddc5bbfffa411a335db33af66d1fe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f614a30f97bb9e62466accdbc48be3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e86a8e10a51503b71f988c920e0d26745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51ca1d9b2916a37813c3edce248952746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73df8a8d8d95207b8b2b56db31a9126747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341517cda937b620e0bcd66c844676f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376c2d2a5d2851c4a25a2a805bb1b4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ffeffab036abe28d3311108163abb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c273771fc1c7a78477e13ae636dd8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ede99cb8d5b18970cab302f60e7a23752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a01c1a5db46ba1a697616bf50aae24753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81329919f7822d921b936d326da5a136754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab585ea049732ae6b0f3874f725169755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5265003e998fd9c98d604a824c7bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e825028a3477673ff3cf191869aa2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c05181b86644856c804d34871a3ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c03ebe72dcb3ada846860f81bf3e2f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a6632f69c0ab0bef36657108403171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11257848683dceb15ac5a0f91adef4202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc67f9dc08e40f96eeb74862c6485b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1b39277b240b2cd58973d85382aa54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26abc9cfb2c828d01103c8dcf39993e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b442718d6e9b9bcc3133c689d12e4626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927db3d91129049b23c3c24288e476e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275a48e78f5a90f310b4df07aa56bc78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0101d18ce28015aea27bd5e881a2caa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb2e9bc5087008b2f6d1070fd78c8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a168214a0019329396ef72a57b2a9b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fb9506c18665a8cec11d5bdff85ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d9ee859813a8981081aca7082588913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31c7cc13450a350c5c7716e31874cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2a2fab7998e9172aabbe32455c79415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fdf8ade7411182ac59bf7a4280a1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7ace704819d8dde1ef3199e6b471517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4224793b81600b474d37387f1ab6adf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68678e27201d0d652f9a8b760e14a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c1bde4f084a686b6158664071ad9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681921192d31d29e6e730c623ac354e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc820cd83cb5af63dceacc8dd0e0bcc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb80a786af969377231bbbe467db55023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4275df4595bb9524ffbc787dcf63024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00b6b19d0cfc3f243c8d740c58a77125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818d1cc63abb129eb75f0e8a05cdf7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f9fe57da1c3a1806ae1a72f21eeb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36948d6ad240dbff88083a3dad9df328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29d0a70bd42843d4c928409ed524b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e69294e33b120839498f51ea1aefb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb3b2ef2129dcfa0888ce1eb88a72f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a73d0a74d5415e9ba6bef47a7975e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a7f3e2190d114927077753c4a0f9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f8c6a7c9d8c3305b2e3e44853b16134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ca25ba93778099f5017f3c347f8a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2f909a4869cd2b275ad6bff7e241a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bc17a44ed3e5b9a53650f2cc61c9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db77334fde0022cdcfc5982591b4e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b7c1a0a8ccaa8f5ef65c7d392460939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5c316b3ac200ee158e7b1c4f98fcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48caf76b306ac1bfe28e5356773b2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e8c347404c65eeb32496b5dcb79a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca263fb9a38e6d7e25c9ee7e4ce4f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e19ecd8b5f19990c950b7e393a41e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbed72ec038f6b69a016582856899745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b2a43eff50ddc2815e4b47ef823be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7741a1ef02b453dbf39944ba0cdac747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65366f256107f1a9e37ee77461a79048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d35bb84ca8f1ad292c39bbbeeaa5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ef8c9ef5bd2ccec2c871b1d251aa150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60702bcce5c67961d412e91e6075a48a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33847d62b63fe98c3408df95cd8816f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830beb734f1c1aa8922cfdd14dfbd2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d0686614de7fc92ac5e05b61c093954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89766b616eccfced0c46aecbcc177255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faeba1f15ebbf7e92bdd0db575fbd556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b3016b440dda8f0bd30004a3079f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418299aed097699497326921e753aa9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb0ad0a81a2725d9c2b42c90cd12e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0fb9dff57a42c18798371d5c6f3a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fdb84ace3491ed6a60324b5d487cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b06414d6ec6beb95227efc2b60c7a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff771bfc7c21dd0bffe3f00accf21eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1ce0d6bb23c16c1c960711688519164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ac90c52e5145d524a5e796180957865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f86ce994cb6b2b7f6f88bf799ec3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68cb04e04ee068ba798e489fbb61c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7da207697b251f42bf4591ea115d7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ebef3670c13c837f865d0cb50543569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25592956b92cf4b448efefe7ab0785bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285c5bbd3e551205393b354fc51dc5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31781e462fc28821c2201faa4a1d5c7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453da6a164cecffde34aee860f33c8c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e77dd189d91725bfd85f62bde536974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67de8778f99cdfc3333c4e0666677275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa31fdce2e8fd15a25c327d711acda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5946d5f848526fb4d9c1678cd51edd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3752d749159acb3b86abd21416cf878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c509d74122ca1b4adae4fc7bfaad9e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0be626b4251912def90f6317a7dc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa22b28a86cecf4d58136eeba5dcdf581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0732546e37f37f4912ec8627e7f6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d471ca4ef46229d48331c9ce2c592583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b46500197377afe9d7a1f94b13816484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962ee73a96a5b79ec5b015fdf3de1d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b9229f2b9be292a8b1a3b8394195d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8a29e69e4014d6481dde991714ea087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27056b2cbd4b6a0dd1c7a46dbb9e14ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d2f0c5db63189f84606de7a0f7a8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5801139d89f8aa441d0b9ff37cc048490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80037f058cd3284e001766f29a02475891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa390f6d35e4f28a4cb7e1bd7a7d27c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31ffa9ec4bf9821b8d699667cd72d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58227fa85890e268c38518c398ddb8d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025565fc68bcb83b1acdd960098965fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff537bf21f912df216a5e900e017ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512164dddf12ae9251d7b4598eb8de6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98570be113402218e94c3ffb33b9985598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb1a52addc05ce2646a6f0a679d4a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c113e31ea32fdefa2681806dd606c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aa019036ae3058ebea6af0a3d34ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746be5149a210361e8871c6639c2ceec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa37cdea011f333e8242ad170bd49a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd86c77eaf649dbb3fa9c800f9f441104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885874a99696a42beb4db6f56d103771105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da43ec8105b192d17c9cd2f233122c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e971639a6eb765bd81da8ca5a77f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32684c970904d5cdb55abc9272e51a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd7c61423037020c78184f6cb70648109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb25f2cc47cd1ae759b16753d8d27a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f93e4c7a107dfe0d6397d909b5d6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9c6ada07e7f4eec307c89257dd93e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78ff6e00e030f2b1c89ea8093dc61a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b476807e11230a5480c60e7518b26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708baaeddd5ea8842c67f56231881445115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a438aa4ffb1b1de702f720cac8c6ac9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88972a15f96cdbd4698759c61d190004117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a049d7c6901fc21536e57db580f307118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513d3748b9f718757a4d15ba60d4a7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8e845945ce69c07bbad09697a7bae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0233aafdb354461a0fc733cb67f25f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570020e002908b5b9239be7e27bb608c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f83c76efd0b1179324a2569c70e3f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aba4b4f092ff76aead12184c481f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ac42a22485f74a5fa2af310455194125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920440aabf38192bfbc2ed474e75cae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e6cbda2297e966057eb67a5bf9dde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f3cf5f69650f98cd26ad3256e5677128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19f1fcf206c66f584acdb8769a8315129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8b799114aa51b85a46f6d3221506e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ddb702d23c38da49f1f37e919b865131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ab1beaa64c4298beb06d91a48fec1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b351f62df21d855c36eff05c76533133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49d8e9c3000d3ae782de2d02e0758e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2631a277626633ff2c1c3db740061135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04360ccb3155811a48251f7f03c3617136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f8f544561ebf44275c5f2e6fc62f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af684df8a7b4d124c1d92592949f321c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860c867fd6c41bbcd775c73064b5d13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb385c855cfaf00381c8f53391eb968a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50376559a265b661041d3ecd5250c706141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0ef932464a80d2d63621503f07144142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9baf7b5b6af4ff781b1e19f17a9ea2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5a8eb6309e346bcbf9608e7c91e14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5d4c86efee9ba20b7d0d7e55b1828145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba694c9d6e829a372b41f18366b1b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2217e4c51da4b806ad2ee46f80bd28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98d486a852cb923c9ad173814dd9b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931337344d8feceee02907d0332b350d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb1abc18cd00afa7c001bb52759d74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2816fc91e99c3f42060e1809ea52f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff6c8a1b0ba95a7c1a9532b764a2fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a5c00ba1a3992c69fbe7063524fea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73055c83fcfd89017c8f189335be02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a7065cdd231dacd18e4967647c8ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ee9990248c37ce8efc5cee4910e2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d1500e20de6bd011817b2cc011604157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e7b91fb50945b8d3bdefe198c3b2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b235ab19b26b987ec4b714a349c527159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e051875609951fd9abde8174243e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bc492da729ba7a07594ce47178fa9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adf39d71c067632e79b38cbd4a03da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a5f51d238ceb2a5c0b7adbc9053d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19567ccc5794f17c974feb6700f933164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d12a7a5a5c44390ebaf7cac9c12c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c1f0f367e9918791590333742cb6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc31679f67e86f1bbc8cfdb487f0c6e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8096eef0b66dee41a7ae2c97312a3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631f6e91ea7dc2eeec9180f38b3d7bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f56d9ccb7bad3bd7bb6dceb87df42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc52357f498fb6606826f2a0cdbff9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a9a66d33ca3e216d5358eed8a8154172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3039ed6ce5ea17c938fc0ebb72275173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776099091d78dc2139a2e883de49a39c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a437f86973ab5b5192ae4646274909175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6adc5779072e7865e51044044f33c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fa94638ee4a74efaa8f90fc2b4693177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dee83a7de3e05e1c6d87210f0df0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0914d42c94486685aa9829cb491a0fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de488bd5e29ed8d0108d6296bbf00a89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e047293f90714bd685d497ae43ea1c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71872b31574c620b558a72f01097cc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb90866b5df1c0377140c7950685b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf204e9504ea66e6e3b6a6bf958e28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b2917f39aa52741a7b839cb42eb47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2e006253e481d4c3bce1f72d0318c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28511c58410bf8325b1492d7386b1405187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535afb995016d6e49daec17d1f64c802188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132250522598116304ec40fbc4f6729189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac8366d29953a97f8e8bfe1e5e1986190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2928f347536cabf52e6553171474c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be1b5a644c5e79d66cd61e0b239672192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46d8d1d44634192dd1ae776befe049193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d89ed2db162cad276c272f6eccac10194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1e2ddf3141d450c07897bef94dd24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad0002de0b49e0b89de267b8825748196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d157ce924d5f36ad0865d8089580d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057acb2320c483995b401a61695621d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc60a9d6043fb2fd6399290b777cee4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8ff993a1974ecb2ea2463d3b42ded200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f756d80af51821416b9a87b088a6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a41a365db1c3aea7223500ce5d130202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31e459faca39dad95e10f83912286b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7e3cadce425b9fe0994b3ec3c43bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961bb60ea65f567cf7ed4e2e66cb44f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9fb385cdfc37be837ea23070a9cbe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0ce1a8c3b9b6dde52e5f3c0169d04207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab64a82a5a218a62d794451b172009c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06a57c363465b7c89a8e7220ae0f2f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac37da6e37780a04c9a7960a679cd70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac816ceb25944850af9aacb86eaab7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb37c38105cd095c8347a471df38ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf497e138e296f8d053e66d8f040e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253af61c9bc2cf5f3f0b3d3bdb1b010214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2afd5ef51723e576518b4dfcd4e42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450e686e8cbd36705098081b0d9a850216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec59ba0f23ce5d38d5a818807d7d2eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7818fdf00b65f2a22d086d12bfb0ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc23cd6bc4b5ef8c406631a7ac556f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28902eb2238ddc0c66794ad9bf64bd5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaa9c9244d704044369e9569c389b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0588b78e296653f2f19311726ade324222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162f0c0bbb17dc26c0e80a9925af01d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28716dd299c11369fb4cebc235e67a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0773a1f8f606719227f8748eff07c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacd3e6d099b5fbf7faea108d35a36c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddd2bf6fa4ea25544400b0c2d7dd1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cedba50564b7ec6a577979e79dbc54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3c156dbdcd14713b91a5955b67fe4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec628effb82714df5e3b2e1c8b73f0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744cfb61b2816475de402030a35fa55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fac81de3699e3963f4ae27e4664a3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406322840c729c1f8ea08c6d4a37357a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a92a660e34fb1e4fe8451dca963b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33844c3fecf7f8d8f5a3fe8615f9f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8623c25ef7cf0691a36c4eed84bc648236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecb86b21d4f4a61be85ac588213a1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa56527dcce0a7b2a332ce3c3c2219a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74227a00f8896a684e1a27648943d769239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4b71b5bc030634d10ad1f82d9418a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ab412d210a795258987ef809c0f43241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e3fe0676aa1e4bf1161b67c52a1c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6242a353196655fdfb0bd30b3afc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370f93e614bf1a76214b07e6bad8818244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8806542e18aae933733e24693c402245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4c4cd2202d7e579b2d2e6bc5c7861246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3c7f2045b058fb9e65c850243230b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cff5ff40030f0f23fdb469286d35d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18b54368983707904e380008e73768249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ef51100835499267a56b6e592ebe9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eda031c1819ecb3982057c69eb9e3f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610916d0a5dc83e185fade81ad1c92f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80273e0c91b5697a69cf657b0ed04578253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e649b7ac2a05f9271956ef43c98b07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930081d9f42226246e355f4f2d80f61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966cc7ef72e6e4228d05b8605a75f7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c12a9c71cc71d58a47fdf9c909251257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05225483b01f2d504cc9c0b27cadc840258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0426b9b9d2daf4773a1fc55090a1cf7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f77156411f339bafcc802095557c84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fa267b964de0a46b89f632fa4a9be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c157c4abff807704ac4c12def4b0537262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bf24b6c5f1d4e60c0f7f24521ce47263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ba169c8434b30e7fc9b96f9cae005264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f44a617dbd5b4ebbed90b429a020bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427a5bd132c4f819a58324da9f07442266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2e62dfe2b8435174c82cec640dec0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3676eed86003b803ebb9387e5484cd4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95926b7b62f8d2ec62f314da353478269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae50fef1466002fb1b51f5afb508ab0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4047ff25e3f8faa48e1e98b7243d88f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d818eea72ad1445d7d1eb34fc4069272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630c409408ed8eaba937f6be2671e8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ed3da70e2a6442034a9e279adeb3a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3611e625879878a23d3edc86e013be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeeaf145a7d13128971dc04d9232f35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6613847f008e3050b3e4b97fd1950277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433597928ae0c6d1176094eb41d29138278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbce8a0c0e18ad0d0ddc6dbf3e9424279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0a99079a5182cac1b2b13241b6590280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafdb72b6dc496c08e3e0e1c74dd1ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395e244784deb0f8b238a6b06f52d53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e21c3bbcf2a6aa7dd6781b12981c30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2670f87ff297cf758aa33ec138707284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a229153a0268d20110fb9ee633289285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45e9e85fba93be3c5718d1851e5ee5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf751c31d04a2ef5259d7c6a06b1367287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfae5817487c842491cf5d34c3bfcbf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36654225d608f00c0bb88ceb8b74f1e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a4f55b9d84ca67cb6ea6adae75f14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27369cde24fdd18ad0a9d0d0408ebf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84459ba1e9585573431c5c71c81c92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1fc11be402c5fbedbc922d35819c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e33662449d8657d841e8edd7141e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5e80a816793704d837976d99517bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f6f1d3f28e9c32db862bda95e1182296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d580a72d156c140f12220e470a03d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024b22800f4281cb36a4706ae2bb382298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f409148fd7091b7631d4c3c8d2416299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccd7bb9100fd64fb93ed89bc036c4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86960675f2698f7cf955c2eb7078b543301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e4cb47dfdee7e62376ee81e6b9463302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00839039d2ccfa36b37195a83b1d24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a5fb6a63051bf54caa74564cc8659304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cc2670f16445227a28734893aacc2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b382aed9c244d306d74a995acd8ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043fa6505bfe8ac1c49784f29b4d053307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86d94ba413e5f686be22970636818c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a977c098811813e7d0a4af46d10dd0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104aa04fae37ecc058202d9683c11fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce5c6ac4508593f705eea3c293bb1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368eb916bfc2d79c7dea5969438b8405312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db11b19ba4764c10bdc88ca91e7a32e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00c630764b6205198f64a5bc7ac2d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec40aead22aa69b56803f56d27fc64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979d9bccdf9f917ae77d51ddbbd8a82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8983c6c73b3feb501c288cd397d96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922fe4e638faec039d3540db8c32811318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57b9a9477ac2afbee3ac06bc6c5ec1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb1c5b42d33e98b406dbc110e1e555320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90687bca3c7fc3e46bf4c250dafef72f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7398ac777168cd6db88d317ffbcfa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e932335179d338361352159e5ff5b89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350ad5f8eb50bddfe07f87cf6181e5b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94366e3d6be18d49f5be2052addbb82f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41546450c2022de4892eb493a3411bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c5810e48a2d8c8bbae5b0fc359814327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ed8014550c2a73264096638a3361e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4a8b3d73b2af82868028598ca47f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b008f40dcc5e68d1f5ea90cc4ad25cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e236c3f6f15868e1ae511d61852ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f265338265a544264472b2377a3987332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb020357dbfd65cf791b1bd628fc6bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecad2d6cdba3f4e7d7231b24ffd8bd0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0b4c82744fcf70952aa75dc91c797335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8525fe497e65e6d0dd859ffe7f23a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7494ac5dd26c84c86d11fc768f077f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1e5b3dbde53e281bcde5eba59e13b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab630a21d814ec6091e9e4ebc23379c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0496d36eee2d70c2aee91c49814f77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b7e8283bccd71ba44486afd5bb87e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6f8c84afcc7af5a0140f1fcb5879a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a7d93ca9546a6b9a0df2e92f6c15b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619623b1e85be2c1609091481bd74dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c5973043e1dc083a2bbb02890d964345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb2dc105e0bfe7799d83d5efa4867e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9068632bd10eb4ce8c26be75d0d5dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8e8d275b0d72c44024ebba4a3f479348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eafa0ea0af6309d6d9a436e5c32dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926b1cb526d9ab7f153e40c25595a00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6af1977901b23fd1a85e873f48eed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3fc830c653d2d55d48e24aca7a86f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be84781f36244ab8a1e8e74a4edb4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d40c416d1ae7a4c723fe1cfa39855c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ddd0c0b944fc78631c8b534fc478e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852578eaaa007e7917308d29d1b0201356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517f154bed7b82126fd1de150a83af7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d51ed631304dcedd6d3106220942dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f572655c2718d627fb3462e84f51da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694f6001a81183e05c793ca7b14ba43360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0749adf6a180c76cbae2a78006bcf8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5125b9a97eb3708d5e6ebbd717c1bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a893cd52775a25da907116e69804ab2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321f9612728eac758d31626d3e9daa8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6096641fcbba27c547e519e2934a9a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92fd6243cd6b18bd9ad052d5dc6d44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca06055c9a4ca71a305234900e61df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc64cec0e43d02179a14c9e0999e3a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e901d9755b97853a7aa6b40674a3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391ff66c10bb8012787d8e807c2edfd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae97a4f79a9101d21418924d068afe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2f6df538422d18710770218e076a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a323eab756bfc20a123a78746bdb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf147af86c7a6c02122d1a9a86a813374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cd6693e8beca7d7b7d0738bc91972375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469715379d86b930cb588d27d847083376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08601012a7e9a1bee29feb409affe8d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd97107fba818e9fa14ca9dabb5346378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe38721adac8e452da8c44234f57aa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69bb9313d2c38528803747a240c573380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacff431409fefdb3dff8a8da49da9f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cf6edf90ffb24c0774ba84687af1f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052f091c1b2a620c2926a575da34099383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8c3e05fe290c80962cacb3ee1b1d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c39bec9c81046abab491f39affd55385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1479e6bb2dce76b768aef10623220a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f51f7abcb358445cafad57b6a90ff9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803a2bdfaec25dcf2aa13189d01ef70388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887480e6bdc8d38d2d6c52a50bc7a49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0be5314a50fc5632b54a01fcb767a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c231a1d2888e9dc7b7fb802eaa2df2b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4a18d7d26be6797ad002c507e3870392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbaab6b668a65300c7197e262cee03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fdcf81ad28aeb4c08f86460261b2f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec68a3c4921a043d19881acc67ff0f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aac4b7c6f5e3d197dd9b30434689c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9e5c4bcabf0ec9f7d20477765185a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b37c4df07621a0ab42697334c366bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829c0c1c286673f0531808714eac35e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710532f08b3c710841aef8a17b02ea6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182b048218a33f779508e52f2898f67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c15a21cfaed7024f95a63739d2af2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0dd51ff16e71681bb0e2b6163cabc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7412886e7309b56533db57f88e16002404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05866917eb6c8d9a221dece18d9e46fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e292462b067a34316908375010cf81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486497c46a91ef8d7abcc18e3667bf8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cb83ecc0b7b7d0e353dba63fff76f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288da2db92847f3c7516a7d99b0eb0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfa7ebb15e6b6298380007cc459e15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b3b6d166bbab67dcb5f5f71dd5175411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfddad68e1a49028e223933d056d8ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8fb6edfa95a8fd10458833e3c88c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a54ccdcac3499cd7188905fb570dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aa944b7b269ff6f4064ca834d75bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b079bba9ca3b71dafff286e91726930416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93d15319509fb0de30c5c9a745a5d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bb9d57dcc53ab10bc58173e4ab190418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae180d0e4c22afbdea57acf91ca8f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6de060c987de70cbb312dae917434420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679b46ea1c35edb19195c1d67f0144d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c801cdba948075181509b5e52329930422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d42f45f59e6d029c53882d322414a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28813d2226bd9da67ae3e26245b6b58424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c53a054f4eb68d78ca567b485eaaa9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f3083d390b6a3646feaf766aa9aad426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38c8ac6c3eb5351bac2107f49c46a7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cebe6b3ba271a6d31df481dbc2c77a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d21746f31f6c364c8ae8978b71622429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c7344dd7218bce109e765ae997a6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821c92b904c00a52bbfee723b8dcd00431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f702e8a20040429f2da7e114d4d9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800798f602459de7f21b9edfd8550fe1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6b0ce37c1cb28a752ee9315f01bef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f165b9a95715e873fefa75e97a4e01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bde8826fee74d428e081cc8caf3352436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53e06a1a96b046168b7884846b7069437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598ab02d244bc6ae7097e9edb02d597438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ded50b188ee75a7f9b03024af14232439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53daad0af915d1f1248ff4b8c99bacf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a6ad16f9f1bc6bc022468a1993d60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2171890b23a7a4d4518808766f44ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493954ff3c5322dfd1b04c4a86b641a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7efa3c06659f1d5fa37ffaa1c266df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e041ba2ed83b0a8417ba0703c3e2f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb49fb27599b745ad21bc65c609de3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d483a78cf4a90d2989627dfbce661447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052a230b2d09bd92fb47388e4dd399a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9259ab4cb8906fd58a2dc2151e01fa0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972681654c85dfc0d37d9344f915f92450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbbc425fbcd7e1abd216284a21f9d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c814368ee4de497116f5f57ada7fb6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ea7f9bf4f6a450b750e773287c510453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9878f05d9c1f082857d73ff59bfaa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e72ec36cf1c3f170041dbfdd4f1e71455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50039afaef11e6b05cd8de19a03000c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd97d9a02d84096961e5279c1ac5449457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0717b46aba0da24766bf333625877458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806f24b1ac682f47319faac588d8384459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae208ca110afda9b07b51da83cb413460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4e809559dd689ee91f10a1895b378461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca856068621e6dbdea48239f97cbc58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd94eee1fc301ba6f229c8ee09eba83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e70328480d746045a8d0fb918094a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f63f81cd2275c6b4c33a484df5605465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50037374e6bd2748ca5d6cf4d348881b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7182501ce55efa05a78f26f49f7e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1f9cca19b3456b690ebcf58fa00ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc705a73640414b4907fb7baca6a9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c60691fb262541556c1425b869b76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d76120deb0b5c403994589906ab58471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960b347fcc4b6ad3b6dbb989468cfea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb75d17b6d7e7595f6573c922df01d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c78d485f7fd704e5c74ed87619b97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4287a8f9c7b3f6881f690a67c4f4b1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a324f2b1cbdd0bb9f2957dda35a2be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141cf47e588a08c5d220ca1f96fae4c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33157be451d29b4ab10e78a558861d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f6d1f3f172e57a96375f6ccdcdf1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a2a73232d6f244865589e266c6b9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8320651d847e874c9763ece4879e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191efa403e94eedc7bbd946f59d9de2c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2236f7dc545c7357168575854793e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41611e7649c5c735289779a1e0c68bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cec9a9643bed841d89fa3b12a50c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8dc5e938724ad1a78ad2ca2430639486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2973db6e63eade17940626233c9a18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5548ff34151feaf3acee0b800758bd5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8b1432f23d93a444be5be1148a952489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c09c7c156bd9859d3967402dc29e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a0ffb4de31433ec6154836e8b79ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799698dbdca47f0be0b3aac365b5091492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06562d749e3c4a3754b74a6d9a93b9a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd1379f755e374dd61e02340085856494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c158091eaff4bdeca73038328d7db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f21814d7235cef1697ec3bbefa5eca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6959a16e7c08d68538375671400b27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e260a048667dcd71c3b4c5ad26db1cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19d3ffeec54e7b9d85221025fe7293499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167ff8c58b36951cb4910bac1f97c0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d242f46f813d14cb7b7427be6938d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a16e2191bafe0086e96454fa41e59e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42daf73af5bd2d359c74c663f64a916f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d2322ecb3e35fbcb8b37acf1c97c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1fa2e116dbd6bb81f2af766031db3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ee63db5032e73642f0cc97a404676506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cb0fb6ee5665acb96d5cd269bac95507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900996307634d124d17d50d91bd1f6d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821bd5cf94fb60396ca024ca0b22653509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1018c9661dba47dbac8a6b77d6dfb68510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176310430d67a34d297af1beb34881c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6496555bbafea74c150d97f3401d31a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d4837ef3827bbc6e25241597e7b71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948a7977ab506074b7493d0a259d55f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bf373a7761631a3028e2ad38fb9f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dbbd81f607219d2f7cc2630f6abcf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3436cc36dff710fa100c5a7d30209517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bad7575dd490c816f68e2a0ab7089a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63e501b3f31dbc538dd46e96f7d1fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c853dd2ca4d038baebae2558d94ed5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dda71178159f4dc8155351720d078521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e7683004d8b96fd2df4acda8277e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a8a540ab1fe48a79bc302fc9e1471523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3856d6b18e274a3fea09f09d2d079524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db2934335b0130943a965f9e082e31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18781ab2f01b90fb915bf9549a205d51526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cccf593b74d5506c34b8b9003c57f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73254d6c7082bb33761f94443998ef46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c366b6cd55f69105dfe745fb8d2b60e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5d7d7d19ab42c719e31df9452f542530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b90fdfe3cab8ca71695727d388d3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4258ebc83570219054a5f89b0ffbfe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cff8a7c723c1064d56911280c8011533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f7db326ccca7f9017eee4508e872d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68459b28890b8551311d868baf2766535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5092f4e5b2b25b2ad694bd9f7f6089536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51236209d81b0ac7d7523e0920740d0f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420d23ae1e4554def0714fc3f7e85a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6a7c5d7b58f8198c4e7abf25f6df4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d4c1b2b21ef941ef72cd278d88ccb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6ea7b40c839d339384a39345bc4b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddd944cd5cbe4ba23baafefc95139e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15804ffc682df51148fcdf3506429673543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5f2cea13ac29717bf76ac4ec829eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac95278ea2bffc5d38ea6dd6d19492545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d4ee636d55f9c29c84c3bea93b73b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c827b1fc246e5c82bf9c75ade7d37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa96bb5aed04e4667cba4f6e5871f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdaba9aa0c4ba315292a439e1482156549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5718782112dbe014e8655db9ef9e6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba0f2482d3346c53ed8e1ef111d71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c36685b5f0c545797742faf755476552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49ce5434fb5fab9596af74933e8b5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b214e49aa98a58150aa69928afac68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec1184bfb9bce198576cf6b9ad8785555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79697fda3ea7a2133cfeb45e663850556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb62f1da1283694fcb09edf8b9c603557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140d28e42493e735c31ee645dd31b4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8e3c76590a5371470b0ffcfd92678559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5810dfe8fef5bd9f7862e273845fff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f852f520239d86436898de20fd8697561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e6ec16acf15faae2b9300fc6dd800562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7a1235c3c83d60a8fa2409e4c5825563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07da994662eae8c082022f5708d078564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c871cac09a948765a374571cca855e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bf5c2ea7cbd2f518f89921af125b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889ba43d770f0dcf23c7ded6d833342567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87368aa876f403100bff412ab5bf3ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba31647a5e865c426a0a3c8f90d587569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5f8bc185571abfaf136c20b122fde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76382e6f4c2dc199cae5687d04d23652571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8ecbdc23378115243d3ac1ae2209d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a58f1c265b23ceba89ff895d92650f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188d9cf8395956bf4701be40aa88a7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774dd87a0b83b2bf5cb491f3dba7778575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16e12492039b9ae2c160a1bfca942a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf7cd34edaf4a7727fe8898c0e8281577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2990f18a650fe13e927d27150d815578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20faf92ec33d47807b1ba16dc195ebcf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53204b6081289a4d2dabc424bf6ef7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3b43e24c566f3d9c1403511f89cdc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87959478f4317df5a1a3531d097f7b97582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288a12a2f93ef5615c4d7c02ba9dbdb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476ede191c93f202f6dbef81dbe5033584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c6a69da7bd69f3d5650c24b5b8be7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032ad43a72ebc848739debef91ab978586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c6ce531d652ba4aeb97b90c204df9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2c85dfb766af0196cb594e930592c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640bb38537470320f5ddbb1b2627044589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a899214b10720c95f7ce89d52d4cda3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa82f81fcdc0056f00dfe688f63013a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332b5740882c3eb41f3c6ad96dbf0c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f51f5470d032bd9abd1341f6945221593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be495441d50ccc10923d40d2c55d229594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b96f9dcde70293786db0a04364d2cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5a594ca7b89430429f3082c470c22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fed08e8c9eba5db932d126046de85597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85472485b641231d6347e41cecbf195598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe014e335aeb828b544a88c501e4ef82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ced693da4721f220e969bf93547757600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9ed287af52e61a83791c6ef45b43a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cc82bdca21e45249a2bf434f23e4c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59665d2a70f267a18f4e75d18e59db63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b76c7b0500c07b8d3674f7ab14ef7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4deac4cf8295131a1d2b54b98efc19605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd455f403f05dc9269be0d44a7c82c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07677276c86effcd9014748f671388ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db9edb9a5b34dca4692f6f189095a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64317f53ca621936c2f8e2b28ff8be85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fe51626c147fd390054dc3b44827e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fbd51eb0a3b9d971fc79f5b13ea9e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c929a4e701f50f5d339a27d9ad1b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f30f89ff817fd6ccc980706534d4f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6aee027d370c0b948461ed542dca0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aa91dd8a0d7218af5716b4250383a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621e9af73721d46177c1deb504ff4e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c359f5b7ee670673af3709afd5927f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944a2234347d2e422e4fa880d1b3908618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18702dba60adc958361349710739dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23f59bb922f496ca1b75ca880f9f0d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173212a404ae7121e95823a6bfb3288621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245ec76845f9958eff892549bb37a04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb0559034b71cc26ab1fa50e5606aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f85ee08f757d9eba2f351661393f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37088c98b413edeb2c4d7486989ddf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4f10e12125ae49a8c6514f1cdea07626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1698129b761b9832e0e133267050a70627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4f6e3a656391efddec371708f69a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9b3dd86b02a1c1f693f6b4552d205629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598504cdc6391ede2b3e11cf4a92671f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c270e0705f9e9d166836210608eca48631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe1940027616322f411f977755479d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c47ba20f73f999c061a5fc892cbf83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5780d14bacdc69f3e95fb906a9c8bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9871eabf77b903f3a0f6c5671cb64635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594767a4affdcc8996b35b01331343eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444992e5948eb1a92d4cf112fe74a3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92a7414e75c381537372d08086e867638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a463bdccfecf18f09745466ebc04f7d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f779e7e23edf02c2e424f423576ffa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98124d747373442bfa8478b8a211ae3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfd17d9edd9fba4397b4cdeeff630d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43b6f24f4358e4aaf3bfe6db3ebba7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17821a257753ef7ebec947a713f791644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b878ddb42d496adba744b60f4a9115645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b32d39d708afea83162be28f9a6701646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73534bc6576def459c8c80b5bba2ecb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdc03e142e6fb264f32056a08a93bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2cc1cde059b3419a729f9c271d36c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116a2dd676d645c6a5ca6922f1bb4a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44ebee06efc7ac94888c8b8a8bed55651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386fd29e7e88733da730a28494f4b41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15f6fa5febdfa6a801af12c857140d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14429114b8138ed209c1676de024ad95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036e83cab9b4995f4aa2004f0ea19df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5c392927d1f5a72f105b24d4d8765656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47b82b03a76118be6bce8a93dd4a7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bef9b2212a1c1314f8562ec94fb49c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8930a6ceecb48a2ab2fb0e6042dc6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018f43f345e67d1475ba670b8e3ef3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b70bc7a5df983b2e54bcb34c74092661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f7355f3675d5948d6d8e03b11f686662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2070ad63da42c68b956bc09b8714c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9710159af95862d68335ef672e6d40664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c51f3e0c048d8e01433d60bf0eadd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249512d1ba43e73b78a309b7ae916533666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46702de82384f1e7b1f6a09f7e1648a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aadd02776fbdc4d5e2821c1d2f080668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d590d0e81aa2393e975417a7acec57669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4057486dfc3574cda9b84464c70eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cec967ccdd450522d5b8dcbd8cebde671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc711d5acdeef77f0e42cec10c9db02672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9b7a26f0cf02c5d9e795469d3fbf0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d34ad78977ee7fd79c0d8123ecb25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ce4241567b4fd0673c0869afb2a5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dbd648a4a0e308b8786ad2422830d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1b577ed727700f9d334c8c95b0461677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728d827f2868e45b897a20b5cadf0b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5c37039e2c16c848d1316bb203940679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f06d0df600158b4cca63e3267850c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472a0210c834fa1f98cc8cceb0ca235681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec5f63eab41d83144b8fcc52644e94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cbd8daa06610fdd11a984626463ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453d8450970ef7f12b8ef75b2f4dcb6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b821a55930f163ca15ef8c157a50e58685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b687305a70f7a26cb0556cafc14bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d15df1222bbe66a9898575a16fba15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeafa2dfe5001df9a4d946620718d02688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570caba34be950d9e0247e64d81bea8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e1eef275423720bb28939edbbe778690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb304ec49a80e757a32f06ab76d2030691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653ce57b5d1045687e825a5e8b8211d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a80ebe35731f508677ae867cd9b39c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479dd4b361a4b714abdceb12de34377694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c570936264c3020facd26df954701695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cf6ff08d3d1c6c571201685b02575696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41711f3c4dc97b3665a038ac31437580697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef17f02835024e5fb3434c2978bf68698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a99e047dea7f15dfd96a1608f6c0cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c06714f91765dc810c4b14fadfe1c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091dbdf1da4eaa625949eda0c9c3ca3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee23abf8f8c3f4a9000c0a8bf6a5085702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0d4c0d2fa16f86a891f883a549d6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551be411ae8fef275b01793fb579174704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49167c54f5983bbbdf3d4575cf81dd4f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a452435c17f6611237404323d049bf5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3952a162227ce60a2db113d13ccb2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fb52e14581693d8f6f3f24c8c28e7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90cd927cd552cbda14001b1e8f49c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98801df1cf5dbc24ee3423092365f2ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b3da48f5ffdf811f7b2b21755fdd3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6852b2bc2dff851e41a6192f60ba3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a1ff912970452e6a6782519f208ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250627f7b76f70ea36313c05735efdbf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420050964794a60199387f03819f88a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c15e6d960a3ec6bd67c22da670c3cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83469faa32f01454b9689fb9cc89768b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa3beb8c882b6fda3411a08c15f28c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc41a426702776e8a6b43e2dc51adc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d90fa15b4134f02270e7d71c5cf73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab89b79c33a68366be39184f49591bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cebbc148acfc5a8ddc6de97a144f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74095654fa60353d5d426c5beaafbb03723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eb45464ee5bfd1192cae03d7ae352724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c043c60555314f116fc1c79e3832a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade540c3c877aece32b851bfad94d568726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3787f282f3e305fbdd0a4566ac3443727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9c40ed15b61f9e1726de84b605612728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0e5144d70116774437fee108cdb74729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff9e93416c83944c84a6834de58b95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a00ce17387cb9aee0b5331ba5b7a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeadb4ae68180c00645cf11a92ed183732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09cffa6901d4895c566e39ba10eb33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901145921c6a9926d9906fab2b9ed7a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d72607125b5d3cfe6ab1ba790eb26735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bb49fdfe329a9a0634eca4c006178736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bd4aef0b0e831a6ea087a0659e837737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff6cbf1593149f87baf55f27e41a3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3356bf3af250a0f42717c2cba2fd6e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148e44910544c2412c1b6880a062f47740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b3c60f90662b90914425ed1004464741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7c245aa32d651ba312d1d58ca2457742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507a62a6f63eefb72346ba140894fa4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c703ab5ef9e1fc124502fc40a9273744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e404095d479383f8bf81e7383a75b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2008f8d66b7f31a6960e98b3e6e80f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3ce9c181cba907e399acd973f8c91747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e5f28126768c7f71a013bc38af3d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211909c59ac131948e15a1467a8237d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea438440116762b5b5dde84b6e1acec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9545e100bea7d2bb593b13b59d0eb15751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4e004f0364625a62055352476cbba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a5b358593297654678f48c2371325753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>