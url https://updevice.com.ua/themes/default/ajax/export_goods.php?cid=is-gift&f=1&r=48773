--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ca4bb6b0e8afb42b4e146df2e1ffb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0321cbb57604268876fe2535a0872982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d444a5742d0a320487cb6c6b3dd51c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dc7ced4c160e7e3a3d13631075ded4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe0f1c4b893466090ebe58742d6e0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9503184c127de2775cbdcab1e618956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637e1d14015233eb32d937ed1ca81d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80cdf4d3afa7798256df9c152b97b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c92a983def5ccdfa394316a85cd6099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdbd4d65b1982d95a17a3fde36ddcd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb40671d91d5e53433cc4c7899963711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f88ee0d539d2c378eba8e1c28c8dbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61d5283adae993a1d3f95a756ebf1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1aa4b5a4a97911ee937796d49d27c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ff2cbd2c559ba7a5bb15cb8e2108715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38ce229eccbcab88f5387d8d8970a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf92505e32653eb6ebeb501bc71740b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386966ab9e3ddefd60d7cb02a66e84918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeefa7b2e113fd11aa3e7215dc8647a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3463364a4ad9c947a1b173856262bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5736a3ce5662707601b83446b6ef6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc096e6d539a966502777bc7c10a29322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cc10d6f6074ca4984ebda6848e0c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2068286e3f8def8dc0cec7a75d75d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a6d4f62a0968242aaee8309eef00725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95036e46e094e837cc9f0d8eb4224426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70433557fe26f1e2e43d0183517b1aa227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fd9fefcb9a3a283d95e070588750928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfabd1764a9041c3934d7d1f22662c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46b2ad856396f61304de7c5e25e58c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67380fe70b3e6217970dc199020fa2e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f79d5c44d9525216a7247a0989def32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dbe58f117dbf5e7c937ff0e4dd27d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f76551ebbbd4f60138763dc128caf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d1f2789de029b86e15aba26665b1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef90251ba5c9fb587cc4aa7ab9c05636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4211860135c009979d49856cdca5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d71dfb1e6d2146a6d864a99e66005d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1566aead6d02b259377de0866b127439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaec580979b90d0302bd1ee454505440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d275260f9cbbd09a6d34084cf082641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea431ce30ea06f9f4f14f7eb9e2191142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c71ef42fb68d1be2f86a3d7f7c2f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaae2966a87ce0305e88a220e9cbe744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea346dee189c5133621cff5c7cf4ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41068841749a4552cd6aac1974e480c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a6e3e59a418de6c2f6eccce94114547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30065b14ab44445525f10c89dd91370c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacce244d41dc79e87fdd75dd1e6cd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41fbc2c171924eb09b9fef42a5067c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b789158fef535c2c2ddf6ad2414ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2349c669871f8491a2f07a703523c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34230514bbab06cd28fb2a4e2cefaa4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da6bd262bfe9a5e9f5157766d815d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45a03a9264a9ebb63e47ed52983c0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c80b700341e9aca0bb4edd2664cf6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f4660e25bf00813592a0ba08cceac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292e617fe96d63486d4ac585ab4503658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2492003e303a00515b85224cae9b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea5d7028697664de516bf1ed1af40560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a0fc695ea4c708b81c6d8339d9ab961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732346971f44c576777d02b49ce30d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c561c4b4a29ec6e17d3bd3dfcba3d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1589131909ba8cab0aafafc2b4b93264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caabd6a9b34013086aced7e3922eae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733b0431ef4fad71c25c9d1c29f5ccf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a324ccaec6d0008813d78a053b406dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f905545c374835ab32edbbad4c4632868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d84281b7539d9a1b310c687c984cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1985447e159e98232f0cefb03a2ab270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cae55b884c5c23786d8cae749df58571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949214e38156bf227dffb9967a18ef4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871ac50586be50dd00144e4bac766af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dd0133e183e498f6d5842f0d5322174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514dc49eaee655489f70447968b0a4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f94eeba8bb1f8e643fb58568056a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd59aca8fb42f103c220e5a4dd2cbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62149c05bde6c6870b2313d439bd5c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91797ec55131d7885d454470077479e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dd35ca17945419f19cd87e219f41880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41591ceaf61d1ad13490b42be23aa92581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d23156ea8a393b65af47b78616fa182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d65be1539b71dcb1f98519900fcfab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a233b0a7debe2703df01562426d963484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40131c859bcb3a931ece773e9c41bc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e111e6d6b65b976cb26375fa843df2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98c1d304bb0a16f88d263423a48dcf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216a50e9a8516ce5875d1fe425b673e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c195af89ac6853d9cf96d2c1354c1e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b915c7f9fb7d7f59fa3f42e3a2cacb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc798036e65a9a8583aae9a6cc3f3f6591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647c04a2072179f78b1d394792b30ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44308d8b152c935b3a53abcaf196359a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0386d2851b50d0c42034b5912cb14f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca7b3a16d0f6738652c5425533f05f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fafbc266c470e1af2c950d2dbb4b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71508dc3a009cebeed316a6259470797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3211f6531f6261af2b5f50f42725f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabf024c988d3d16f56b6ca1d98770c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d31f43024015400b4c9cf3000ef7fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26a6f54a1645ea97bfdfa21472c6f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ebbaad86b0a855f3b070cba291d5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bf7ea9dd3992147f3ce2fdafd495b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb2c1a933b040c7327bed79a5c70b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aceb0894c6bed2fecb3de0fc8f918f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1544588cdf588d9e42f9158bdc643106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f74220e91c39f9095305c7878d88b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c747d07003a2d95e7bd1a8f408fef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9216158de20992a446a6ae301be94c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67af62a941542d0622d6516b68e9a06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25410ea20a0f9e6ee261d545d0e987111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fec4b325cca4a52ad8ff969ee1f6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9075e8bf02aa788f38272be9c88df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b653b5e16ffaf211f32b0ae911bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f8b400f40e28c9af981cd275ad3de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87bcb99e8e7b7405bf977dcfa3efa2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a93dd0358ffe8f685e4d361e744c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b726a8fda74d55c59550d63ade343ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12908a87824f2611217655af8eaa758119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a376ad440c35a8ca4272a7c6b250c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61cd98dd24806f1a4f0d5906251135121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0885372e1e528adf72ea410d602ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca83f5cdf36008b00b6d858fac8daaf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c33a854a2b030b53ff2d44d4f2255124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b1be00756143fb3fe0aab7a866b35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ac4324e4f32c7318a6f0438ce95ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea132ef989fa0a55ecc02a6f788f663127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffde45096d9444253ad0854b565c2db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324e5f615be06f6e6786832b8ae9942129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3318c6452d300ccc64d22ec5af8d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffdc8a465200543cf59010082beb9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614b65843e77a0aa968b4a9a679daa7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af323e5f79c02dca5ab53358985a3b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339e57ff5c0b02b82f5b431bdbfe641134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ea88b4269162e5d6a9c94caa038f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ddecf9b198f39c0f374be765b5dd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b2ac8e6e354c77572ed33089ed4ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586aa0f2cbe30cade34d8e370da01e2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3b97282dee961c91c55cdaa70e8d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61997ccc8990689a40ad9ced4fec9260140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d83b2c76ad76c2e02eb5d96dc1236141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa564b49f0bc9ca79093c584fefc429142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff75adea2c542473fb266884de8ac8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148bc9800cc58b177b9c6433225e319144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab644147497b166d98670e8c0247153145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a004d15cfaa05b79545f5e58f1eaba9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a01e273cd728f189ebcdefc28c817b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2d03e069adc35a7cee080607377c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f7f68e6221b736ac94cd685702bdb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9e2b4778f29c975c02a63df33eab9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47de8c5a54aa171ba3dfa67897f8d31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c36c3a30cd358f9e67e5167fb244f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbdced319917d0ab2f50a7cd15b860153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466507697957ce0f9dd8327fbc495a34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f935e0a8083f396cbc2d447764df5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c62400e3aca32850c09bb858775fce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649386c56fbdadea5a8d790a26c69b13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b9f3bd41486dfc307b167299336a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb2035b31a52298ef96be1ba5d4c01159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c52cd5ed02ad1214c68218bfba6aa4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73920054fe960bc1f1772d5e35aa7a5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066db7eb7c64a342901c192d0d15e9d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e406adb958ff866f87948ccc7cfcb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d0986b96c8f0ba9b0585f76d4c573164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a4fabbbbb7ab558132fc6688f7e20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ce1772ec58752ba86bbf25a452ff8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb788ffe3b282408cad2857ff538c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674c6244f2390e98e5372deaf4a2c21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd894664955d8c9a3388cdfa820041169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256b474857ebc1aaa7586658a6e2eb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54866d40bd0f5f2e034b2c32cc34e32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74eca8891457cfec74e4ea09e69d319172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eb02c5134ffb9c89a216e4f46c258173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea2798b80aedfd150f525c1f1d9fff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc26117472945912eacb8079183326175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6d0936a377cefa541c32324414f81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ce7409ba4e32e93dd2a96248e28e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cf7cdab0b9bc4f5a2e11a2f369ea5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0e69e212878602aba755bf1a49da9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0565f9fffe731a4cdbdc39133a9c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30ee1f0843eb1bf68140de2f91dc59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2016cca141858f7fd497e2a640726ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667715a787f97430a6188596b2e6a68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d5bd1fa1805ba9f886568c0973880184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee1a109a94448dbb4410297648bf7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bcf934597f48ac0c4c906bffbe680186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8250a4387098320822dc98ca61abb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623888a0d9ab483bf42f107522da6533188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea658f7ec23b3334834d0925544090a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24529d00073e4377ec4d40726d4d62b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba5cc3597f2a385bd3a0630b2cc7fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851c479d85db39eb65c6dd13f9b597c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa154e4f110bddf25d1353649f1005193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21bf0a18a0652a958b504d6ea328e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd8c0608bcdcc5af5ce99205c6599a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84567e4ee110f6c1122499afef80053196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0368ac2df2de4a8d20eb1065f0b74b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66dcc0acecf128e72ca1f1697450cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09dc1680a6734ba2fc9fb4d2eaa6d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918c618eaac6c479a84895d28579fe7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a2c10c9dce2583d0f441654ca43f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa59ecce91bf1e8c9224355055fb88d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87541f4fcad669f52e0c4cb9671c6573203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d272e5b0a6d2143192458cf4118c8a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9d8ee275a7041b64bb5a7e7e9fad3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d8174188c05103ee70728a484218e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581e23e2adbe47fc0fcc33cbde783bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e1fd2302038d402571dd77af66801208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516d0e0737e5838d513951e84c48027209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95717d8defc438ed48f97bffb84ccb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8867752c79069c6e8e205eda210ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8244a58b3729d0b794a05d3cfe56c03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589198c810b2c8fee8b56890cef1c50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300f192c4864207f542828c8dcf909a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a29ca580a20fd7cf282120ff0d387215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5c3532b5f28d6d9cb164401d6650b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dd82d1c04a3030be33ca2f497e554217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa502d1e7eee952ea5cc33332b1c755b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88e5440325a9f254df6899b942cf78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839490aa07d136d1b11ef7eb245b661220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4b48ce2b2a71535f9d6baf310923e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de3598c77e827e699257baa0cc860c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600c83508f6e4e08bc6c3e6846f9b19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195898ba701659b20a527f1edaeee312224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0af45b985e234f2496d1e58b25852225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8c6f9f7bc584c7078e422411ec7c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc577aa9627acc0012d58b4fcd7755227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b5dacd23f15552dfee2cef76ac351228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d6095a0a48b5388012432833de66a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19052124e9bc9e4b5b5f0c98a3e4fb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7243387550ef9ae62a83431d06606231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e304e5adea64cb4712e05ce6715c11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cd17dd740cca221980e10d41d806d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9076fcde9998a40c2b4e87cd313e55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f4bbd6faf61298e088a573f830bdf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0076aa4b826d720b781e729bcbe8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceeff841e8eb2f01f23cb5659a83630237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa832f21dff10df12327ce8ec63ca9c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aeb52a6333610c75fa3784b2f4e65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04384798a131877275c9aa83bd0be8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404746a17d3e9fa79f4cd9051d9d4de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b0212449d6f028d3386f5c516f3dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fb14afef4b652a0f466b224c51ec4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911cc78d4f7651f9f87e55b1a1d5c7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae182a11f2c0b1495d510bd026ffdf0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0cb5e4648d782e404c49a6fe19a0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163956262010eb17f1d3933b50a8758247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a346b6fdf939d58f9b5df63c15f4d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a240c30864e74e1e88401eb66dedd92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043286f08c73ef2aabde72d6322a3df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f185ded28a0ec596d4519ef5f32ef97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ae99458459d5bd5be82defa1e84b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e8e26e64fb4b68df7cd80863ddb19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01405b63dcfa428ab10c4b81ddbcc0e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa1dde8b09e603c8ef7eb62a5f3223255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728434976aadc71ce76786ba7609083256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cbd798505bc8270a1ef7fce2740ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c069811bb0d05a7a43836f1d829ffb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40fd84cc1a97b00e699f0d9930573b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fef63f7dcd6f324c7965320e5d9915260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deadf3f903d1e8e5c2c60180fe5514f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406344e00ee3e20fc3cd4568cc817fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d054f75d3a5b5cc1a04c5806b6d9b0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0954eeff8559a49fa9722032fcd1afb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb240b6e9024eba861f8c07fd715b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b1692a74137a7c3701719e0babca3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d62360f306a68e7222a2f89f0a413267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a70c2088eece4f0c9a21460eea64a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35163d46923b2f021588007a4e1242269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1572826151c4195a2dd6259f8f8fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e97b9efadf28bc6524b99e5d2fb121271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17f306e0a20e763b17d0a69fd623a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774eb3fc1cb5bab4622673a044b18a26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49840994e5b189cf5181898505fb66a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2983eb8a5b2163837fae64c4cb2fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c7b8610b56907df7d91316ea48a40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba248d003d3302df5cab32f6f9381b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1bd7ee9d726593c42836ffae59d14278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad38fbb84584848bef581fc6dc6b87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4e13364f22cbb71d34ded82d7a7d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e544ba4bd60d1014c4a11151e9c96a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edb484c8633bb9444f3906a4ed84cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b778a840271868a2906a93b8380fd9c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ffd69be71fdcbcd1b27b3d033fdaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3bf84ceead035ce487c9c7cbf9276285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121690df26dc7dc88eeaab8d52399e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0fe1fea0dcb1eda4c53033b75cf42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325cd9acf6f8e1dafe7c68d8bbf86f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ebf27b58481d8bebffc2998c6601c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be610d14a4b10676a0bbb99ae9017e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2785ef8a34216e7d92db680190c97a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff24477ac527a4db2dc25be0b4c7f2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa7ee31fb75180a70828cd15e78b1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038058e8477cd1e1280e8d209dc1c692294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad464ed8a0e01a161a1e6ff1dc85ea4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0f0ad4da15936aced6f7851689af5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e204fc7a747987f83d57396345ca45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6f1efc8a61576103d23fc35269c83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023e64aeaa0d79e3aa8aa940c3f9d0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b215a0d973856cfd0f54522794e6023300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce6e6d054c2d04ba1b9ad20cba8835301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4dfc44530ce50e70087b95a5df913302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf79decc2130d99c215ad0b695689d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971d575fe3d8265cd713f1e09e86d76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3acb43508062cc90a9d90c1994a38305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905c9f4871bd2467c9b60dece42e129306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987607512a6c1311291dfbceaffb0c27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd8474cdfd01d8e00284cc75403694308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90474218618cf21a7cf2c32b49c31946309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050c4da0beb09648649fe5a1e629a01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0d8d4ea3090dabacec5899bd2f3e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bf01a3458c55c70a44b9406943253312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9297388fcacdf2a7fa61b3f081174c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92e2f583c785b9b3640bed2ffe9509314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078436a3a017596f71c874a81430b63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03184fb5ace79dd597935ba1a13c975a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81c2b9f56298a649d5a9d390d790be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e08699655b1a22bb67d8a3fccb0ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4080922d4b98ce4e44e794fce7f5522319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136919b6f9edc5844307b04337ff04c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507af7fda6732c4c08e2d7584ed63630321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d268d0cc762ca60337b823cdb1c7aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e00dff845640cbeff3cae8e4421fe4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7930c972d79cb6bcc3829fbd3aba23e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccddb440585ecb81b195e0912f9bed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0071d028802b7c9fd90053a7a256395326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919e9fae5d0da1003839acc7cf4dc8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b635446040030a9e1f4cc01af79c3df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7873d8def20e5f6db61ed7edba7ca6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8e32198cb6c5f33ae290d8ae6aa68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1d0f159cf1e52e0e3129b0cf1fd26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279585314ff47c4e7446d1c93796ba4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914662e1433c730afd7dbb7dda08339b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c672913bb025bbf998b34b7c18e03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380c8ac44e51466eb3c63b8f168d8e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b20d9eff6fdfdb04603fcd27d30551336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c764c27248a8f0a6be78296c1870e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431b370279ba19ef193b2686ca7def9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfddc8bfb49a8cce17d94af4e5bcb6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb921559891a1a7684be5ae604d470340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1768c75a6cc8abe1180cbc84ac15ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b59b49b583572f3e1ff69e4b9d2cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b367922bc5e1f79f78b9bedf65059343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2f988b7f7ac6b080438765c248fd9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6270f1bfc31a7ea8aae3b6397cc688345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1281b2fa5868b590a7daadff962ab4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bcfbb56cfa3542f0ae2ce20b32ccf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b6fb04a0bd3709c683a396d0b85e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c99c72d69044a6b845092c06caebf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25727f7e50e2922edb4352df8fcbb8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c7011f1616a8efbce4c7b69b9bc93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8eff9cd408df5976b06efd40860fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b9d1bd38a08811300d5bf6da2593d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112325fb08931e6e3e3e201406ec32a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b42f8bdd28294e947264faba03d169355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e47959886cb024592c1fc781f5fc6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1ef4d21cabd0f490642644a04f199357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cae66c0a233a7e7e290f92426a181358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b7acb8bcfc1aeb2a89e03d5fd2a27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f8d284ae118902e514fec0853baf8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42100fad091023a030fd9d86e240803361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a0cd6e054c79ba5200381fd1b4a0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e75545f3b22392cb7b7655f448beb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e39bb0a1f97a1c88ed459b48a894a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97955ee0d33d5b43810eeaef190fc054365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7a783417d048430d7d5d227356a0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcc4ca4b8e093a115662ad4ca78c5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3e0157e3eb0e71452e6db6e87ffe6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb8ccadf688be341e5065e205bc150369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fd3fa2cf756d687d28ab977c05a9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255f4f86f32c4665997ef06cdc7e6f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd08cd62ba798a7108278e8a994408372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa370a250e3e1ba53af674ab9bbbdcc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ce2019768a9e7a23cce9f8b62b69d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b98ba8090ea8d76b2ddf6a9ebae92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea09c3b1dbc8410e46a7a9442bd1257376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7968f332e38f998cf0319bb45a52a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b272dff463e36ca738daf0b7e01dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7977b377d4168fb47f5f4a00c82bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac854a1732f11d32a05b9ef570d0a5c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2e1c0098aef63ea3431b671188c7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354409b64043c31211e44438dd9ae017382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc0a288012ddeb74129f2175b8640e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e776e0a6d7ffe7973f03ad2de71635384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06ac53830937708ec4232c1b2e7f9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4a53d8a0330e95f0ab2c2e5225936386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d8dd8924c1b12b19b3e73064bbf21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f6b92076f80783ff3f781795b58db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08431a2729279dbff25077d4699f4ac2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad23bdff39ad62570bcf1f5dc8397da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fecad675e37c320ad3b5e4ada95d9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb0d54f29843391812bbe16a2fd9c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66246b8ec043686763f20f7a0c558eb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5203b13c56623449a2cd9dea81b04d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f07a3e3f5f9e371c0c1b70f117c652395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885c556fcfeed6a3df91c56f85aeb24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7784e9177e3d4af0acdad5ba1e4748397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639e19e75ab3ac91cc5d90636b6b9a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d1adb19303b79fb141dda35e0f31c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da56ab7a6c4a7bdaa87b789fde745d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8a38046df8462199421f132553a90401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa615bbc28c6aecac72ca777e85fbd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322008751d1ecea33baf44cae6fba173403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ec14acfcc9ab1734c2ff71c9d1202404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a2fc8f276ebd136179a72f6e78daf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b8012346af7c0da90381a19958ab3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dcfe9a309e7e81a39b2d098b53a76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b3c2d4ae014ee4241c80dd48e68b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236c0f2c1a21f274e2fddf03d6eb818409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad8abbb7a94837f428e8de459700c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe4b07a7d09c210f132353a1c67c2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877e5d2672d5926f691124716117d6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00190a0c3169e26a71c5c94d7487d170413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43d78f218c1f5b260a7905945180bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e17b6ed048f33051226309773a6f0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bade01d7ccd0d17020b0068b79fe83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3d58ac9cdaacde4c29c82dcdee642417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128d1c39e1273ee0ed9068d5fad262b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34630246d19d86722bdf7cbc8170a0b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac789e41ee63c290ba9ac632ae297e98420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce260f1661f2c9fb9786f27ee4133b0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e19eb8a67ea21108f0d81793ae0fd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fec2a433be24f982585f64b9972a45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98646b850ebdaac5d2e069dd86d9eda424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0fec05acc02dc5952db8d8650e698425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed0c9091ea6dc6097a84210f58d0ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b04a5275d3effc1bf57fc7eb60f262427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4de272ca3344e943f46ca3c4056037428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3fbb5722a0d72aef3963d4509b0cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686ef8d700997a2db8c19acdafd0b74430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cf90239e531f5142a6975edcd4cbf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a19d21e301adcbfdb070f1b8ac5860432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5601e368f50560f3bc5100bf0c94f85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a7ea296fcd0e5a14723414f603121434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9e53ec08029f43b168ee9c379918f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521c5e4b0e8814d71c94405d0609260436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567af0bc22f51afcf9fbc93700db30a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6a1167c24d916540a97f204e58e77438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8f183d8390b77d056319717bfcbe3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e0903cae6c6ed88756954b75157d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e126fede16c568badc3133720d246f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd29a2a9a26b1bc4cbb919a65e09e06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8182c277568733d015c7435c6d920443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4db7b4d57a42cc4ded8bb74ab1d69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb54c74ac7a9c65a4f5cc1ee2f8eb8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579481b3f5c143569b6051fcc7bc009446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5405a3e10021edbfd90d49cde228c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62cb309123236ca58afeb8616a55cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cab519aae11c45d8fb587d87ab63d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5729d6efa7db9f6da9a2ecca8e76818450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb53521c6da7025a07068cdb49800d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38d57cf91ad43fe2423c773dc0677b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca753b4787e1a450312336bf8caa5f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca01b22570f436115a6e6b75f5a62c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b5351567ce420e9bb0073e53bdf91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8278b9269896c81974580b9944912456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0daf33ac813670f9e82247f22a2d5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ae7cb3354bf9c4d4afbf3662e561e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee2950654e883171c27036c14889e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf4f535fdb76d74778d84862d053cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37c6c452c4fa5042216cfeea38f4c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba927554f6a8bf8f8a2627a2f601a0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b559373db75307f676809ebe6c4e24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e76d10c173708211f95d700e137955464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cfda1bc48554ee736e35045170171465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c43bde106efff9b1ad024d29d4a21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e17031c4ef815a31a808a449b813e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a08a9ee722fd59e642df04bda22fba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7a18536b4d56fc6a423473842cc88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe28095f0fb95225cb6ab3bc117b2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a4e9b589f1b5b448677437e582fb3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197cd44bfdb1fa72b172fc578479d82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7068bd51097224d6bf6019ff9793be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2ed07ea334f72d460eee9e315aa7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220fe35cf058afb01b80ec02e41478d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c0b9e9b377ed08ffd921fc2d156b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca5f87d3ffd8e7cbc01f1f86e66b77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260d2ab8ccd5d7fe4762732e961dab7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57c9dbe7ec46639764f9f57c267940479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbf1250411e994b5d404ea2bfe2e2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5b275ca72babf76f64a193fd2a604481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0e6a20eb3b4ed44bdfb49b8522cba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdde5fdbcc933398700e091ad76fad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbbe5988f2ba7f730cedc4d72a7c18484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412b169227015cc626d0969bb5558cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dbe66e3799e59c15728db83259224486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec9d8beb088137285c4227541d7544487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37017465c52cdd572157ef6d57cd4504488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee782126fa792e765c735abca154c9e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc0153b820e6c9ce5ee6ac2f9fda98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f14cffecd337399bc429361800700a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53f8f4ba9d2b49162dc90e8c985153492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe7a8fa29c0c20b35e3d7331627c50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fbfc586034277891d3f82faa06a46494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5004c222794b5bc0f11bed9783907a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47a73decadef6cec5db8bf5da04c61496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7f3eb02cd1fa2a594aefba74f5ab4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f0e073d723ff638197ee4e1d33f7f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d269887fb0f9882471594818608b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ff9f8bff3fc452069582aadb7c579500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e5aef570d6cd5b7140e8f16e405ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d551db5cb3ebac9c2fe99434001da8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ca2e5c7ed2c41a34e8a30174aaeb3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac856a25c056b35863c0e6c96ffa44d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c83ec6f97e0caacc2d416c9161f90f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dda37d244d721ebc4087bc96b5227d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba082752148955204a3d7c1ce173cf7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6e5b46a14af0d043eda85b8be1ff3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d47f66a9e96a4261d004f2b9ede51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3afbdbf58593ddf08e5b9d6da4450d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eb5371edb88fd808e3f783aa174da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1c77b922ceee3b404af99271a6316512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3433e1f2a7b619bbff970ed6319a394513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7edf8abff7122c2cd998a282ec25d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000202b6cfd113743e9112e65e1dd7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463971c69c20eae06794cc32ebd8ae2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118200acc49adc543a924395a2debffa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0f7677f76b23474ca4168d460b3c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf7d08555d1badd36fb51612bac9d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107791813b82bb160e40b97a4fa9768520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ddd5ea164305ae6b7b98f394a0de3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c07f5d386877c61a1ade89607f41f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da8c08ff8e222054d1036812cedb36523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c92bfd211b2c2addba4bf5e59d20a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faaf970265a0f6d8f32ccdae5587a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5949569ab15958f539254970d63bde526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074eedf1a82d6055628e29e9fab59a79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7563749f623fc69aa4b7c5c5ac1081528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706449649f718b399f40993349135362529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f5e27eeeb808f0a7722a8905258a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7bcfd7afdea64346fd6a21b4c4065531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b47889937db07915782ecd8c1b464e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c67d0df2bed28ba1af90fdf9590f4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48ca9da695b0c38fa1078a1807bcce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc671ba12a26391b17f4074f89dab393535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f331b55c2ea91122bac4c231ea83aa9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40e3ae43567f2bdc93b778b54a5ce3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb860b4d563bccf1c1bd2fe9647876538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cea5080761433a5a79770b264dfda6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02477739537d0f699d9ea5c96cee94de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcccf37337dce1ab9a64e740e48e05541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd26932e5bb5d5e0f196db4db3c55c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4114e7001e3b319ddc5c7c3445610ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f8f2b515530e043ce2ff2a908d1c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36210197d715d452783a40dd2a4afabb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda2d37af6d44e587d01b709ba72bbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377027aeaf0b6adabd7907b5aadf600547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26f1918583cf1348edf17eef65aee6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae82efc4988e8e1ee66548da2f85dbf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca5c7be5b52953ad843ac5c6ce8f22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be6e1364fb5dae9cd2c7849a8969c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d8c2b297e7420825b8fc853824b4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318814528f0ef40a41a57af43e6248e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc92c45a1a226f14adbfe54fcd5a9d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffdc8817c5831fc38a39190ea38742555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647e9e9301146e8a3260e7957606f7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8c0b8dc5913cb28d30527963d431e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf2c8ffe95e4c00d55ad868243782a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11769b985ea6d3494c950d4602dbd7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4399bc76d39728d8821af4a8975037560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fbd5db215767d8ec595c4fed4440e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394382aff2a976cf3b2a97166b1e8e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837b56042f4bd5a9b12998bfcc4f99f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef9cef91d6675f2024af5627829253564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e6f435bddd441cdfd713cd52fd37a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06f85824f7f68e55839b69c7dc5b59566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd972cd5709c1e917f86741b04c0b1b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2a09b5dc7ed64aea36692dcc87e7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aac78b1b0cd8366003fbe3553eadd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034d8b2c9a2c2c39d4cbf9afd35883b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfa21e15473b4d5f958b4fc7b60e30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398aa498652646caaa5d32ef032599a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674043937f56979a5ffcf873fb1fbdd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfaa753cbd7d96164ac28c694eb51574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b01f3307cfe92800c868e55a11dde7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32038eb2673601b51c74f06009708a90576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71dde7a99070d6ad316697b1571ba5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaeccffb2003e069073c6aaae9e7d36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d23e3c2c33976102c4e593e47dfc0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd041e34e26c8b1772af24e8c94af129580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61719ddecb0249dbf852434b4227315d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b37c3e667016380f0bf4a63d71b80582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaf1c4aec2b5654f3230f5a4a44d0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42586feb0fe14044780a04e001bec533584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908809298b2f22d3a99c5902602e173585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a125cc27e620cfa2eb6308977031822586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52565173366993941ff07d3cafffac78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dae410f794f7e0031c9508cf0f6aa4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21f7af4dc6c424d8cb6070eac397b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dda770bd4486ab364f2544845e0f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce42e78dbb272b87b2c7ffbe7ecb1a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0580a19148d921e6c584fd2bb6fbf6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9468aad3dab4b03429bdb054c7b339593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8d1aeaea494c6e2150954d65f7555594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebc885d40fbce7ccad4218d32497ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d79c4020537b3527c5cd3f55cf153596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340474755cf8561f4c5b59b106899ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cde58eb3016ad807384c15560566f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff51cc227f2e8b18ebb91d272fc6bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52d38d43cccc48493bf6f5299fedf0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedba2f8248298a5b0ab22a9a273403c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9fc44cd639762d2e36a68448c1fe6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856aff52081f008dfd6946966309ded603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c81e31736295f635e88a1537233822604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772dd329c0779e43667fef90e2b42e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aca789dce801f11bfbcc4ec9aa11d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70423188a7a440ae4bc8781fd4d2bc7f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312080c7dde163397f91a9715580239608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5f3036b6c649daf43cf578cd74599609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c01d85fe902cb707b157a062ee618610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de982ad6a9a5c8a16f122758376a4a08611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9002936623ec04a611f5d892ab36ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa503bc9043e31191a6f6efc01c2163613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144549a1522c58181ac4ac0a5f731b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c3cb5ec43074cfee46dd113673ab0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8bb4dbff526a40e2a86ee29361afa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e6befe2c148c9e03d373f12ccd0c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358877d843e9ce0d247416062ecde27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525dc54308529a60fb219db73123430619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802773c534b41f2b6f3c6a9a6aa151aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb771791f1b0800593b9865cf5939a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157a164555f7d7f5cc09fce58a377ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2c2fdf99e596b9b156ebdc0e8af49623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabdc45250d9796136796543e314bc3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154a7e2284e9f26a97c69a9a63f4480625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26641e50d944b4de62d8c89ef69aaafa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2085e586ca46d9d9a31a0f6f0b047de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14438488b98b1c6512b295e56f7086628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce83837a92a9cacf8ca186ff457bd6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb28ef30e74c00b397364b0a0350b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce44aca7af0c964bd054c66b379f7cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c11bd31fba8c1bba3aa075c1371be1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ed8c79d367f2586f89bd30faa66fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e82eeddd03523c71a13151a565a71b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eea0c1465dc8234414087ae56fc61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d56c8f1831889ddc404e6ef0b5f60636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e1db2bac33485dc4c8ba4e6ce1c92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e59ebefc957c7da3d3926cf8c2589638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232adc1c359254e2557e599d64fdf6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f956b087fc9e44b8b88238b0a2140d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de95fdefe7cc494864e9c067853229641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513654e21fb8629dc681f52e11a4869a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4fd8e33d56954b3122fc7d80f9343643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601356b3042d6ea9123349ddd1f806d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff554669bbdfe0ae1a3a677dd1c265645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b63be064c997cc490088eab52cd5a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6963608d1d5155a549809f8a1be8b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293e7de23b20da414efbedc74bd2256648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab8908c1b3717bc44a6b46844aa5d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dbb1d1d92628eab02f8137c7d5a88650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c458b215d49adb21e217c1bb64906b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7dae89d97220ad3c8b6dd7af9dbf6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726948b8905040a4ea5305d0101a5116653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea774dcf1025745d33056decfa0df9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5be857a43fc18307ff0b1b5168575a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ff73986822848b9df8021c38a6f17656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c6bac4c7ebf06d53228aaf6461195657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174b1e734781d89c4c5f12ee0e28936658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb455bfdfa7a44ace5cc8f707bc7fddc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04560023ce1c7e302247646ea478e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470d2ce56197577decb6de65668649e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8718d90e2be8848fdd7e5e8d9eff1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf770f00e9a39a7c37cd354fc6ab37663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3111fb12fa5e28f3ed079557ed7b4b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347687ebbedbd107e679b0c0a77252d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6798dd37ae24f03741b1d01152170a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376d6d6d08d3b19818840137901ef08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33659eb8d25cc6f9b997fd7d0f714cb9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8667fb3ac8e8a20f48dc7cb04683664669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a458c490400855184a232b892089d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049c35b46caf8191424089e203d7408671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddc7781d2c53c906a2999b4edf2736672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb631ba8a7e72ba0d712ff2c41d1b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7032dbea88734f9db741635a4787986674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac3876ef66dcf6ced4a2a4a668969b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f040a44da5e46c1b5983b0529faaa00676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d54c07b214f07b777507e3db2b31fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e115a43c97bcff1a62ccca56851c3d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cc7882af89f90b43da1a468cf6e6b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8e9b9cd7f7126573c76cfa17c7aea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14665159ee75e3d3d9d10ac3498611681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c05e94467a4868a2002a4de8aa5680682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e72359f9a304d19d13879c8454475683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a129ed71c0583eed7ae371ead60270684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878bc50b2f86010c2a68aedec041a89685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b114ce3ac3df590843e30875c0935686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beda15ea0ecd2da74cb19d2dd0453ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134523aeaf4df72c2b327bbcd68ee4c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f747b14ca21bbfee05dbbfe5a61b49c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4301571fc543c7b713e54b829cd165a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19f3eac276804fddd9f1d2e5b4e11b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d63766431b1bc82b7944353826e2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53310c880eab1c2c71e07d8013d06970693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e73de38d60080ada3648a2437587b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e6e96e63335ad7a0ba0206e4615ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6d8610dfe276757954617cf77bf25696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a74a28c582ca73a16cc912a70a6c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be2818d425aeab410ca0b193ab36bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf407157cae649b5ae62d48d7c694b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910fa4fdee7edf7e4dddc9c0a481cc5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71bae4302d044a97019c74d23530af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2cc4f878a3e8cb5f28ccd311a6c2d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bd958059eb3bd6d94dc57ee064c2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47264e56201b1fd316412988033766b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c343f12d577895c24b6f8852f8fb0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacd2679b6a9059a45ff8ec21e863f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98f14668e49254da86b72227ae9c74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536267d0ad8b3e436ea0cf650eaf0d3f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae09a52df4bebd99eac5005679b56c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384218e5343d0216c60b4b342baabf8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e66878662a1b21e622f9e531293d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87433a5aa6f78cae726c786744f7aa58712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7521533ee5f451d8f6fc751999a7f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf5cf1d7005eca062d10215120e8af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c5d329852809a5da2916457bf8e42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29042d5e3a29e798f076e61ddf8a83716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f87baf19f027db42bd5fa273a5b876717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b991bc5999c5a598c4058b362a6a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7954bdadb2e9752e1e91a7670af57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eaca1f204ec7fee51b8032ffe4786720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85742e7a8b4b86dc2a00211dbeb3ecc7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde9f0d837fce0e9f9778b744f90c0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfb85d1c753b0e37db8d7da8cdc50c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047f1aaddaaaea96a0993721a149b9a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce396cf60751fa0f3309e3ebae0a38a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5add9bd9974b511af5474368f5f00c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5a7eb4f693e26d0e0434316bc25d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747872aaed77027b032ef0e16cc3d8b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabd40428ec5e3fee55968af546b199729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae9757434fd2fa439511fd20d77cec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601b5656bfadbd30873043cabc88b47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf425a8fe4a95503e94bd1a52ec3a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767979bcd0eb6b9808ae83e7d3dff0e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2f7c49ae60f321bbe80aec49b7467734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f736aa11573914597bd58677e325dc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566f9ed736737aa38fe58870fe588c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e1b1fa8cc0648b5e63b6c475d5d8a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1067065b2bdca9a7d1b5a59c27f40a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a81778aba71ec46fd036a8669fdd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241250fb753e8d53234e99c034061b25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2b32d56f0c48225e6698f0432ad84741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa9b7c2e540f404b311b5496d1546d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fa8f4500046d4bb0659494ba1ddc2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff57c09570903588db505481fde6e3f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4ddb66f45017e0a37b8342dfe7a1b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03da8ee2fc12f613908d8f060c8acc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019cc8ecd7fe47bb019f679ab42a87e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b5ad01fc3bdab2eea78f89ee60803748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554f4bccf7e423ea0443c79a9d650d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b5e48e291d9d325c597bf550b671c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5e6b60d02308a1e71c94f18a29fa5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fe4309966d43aaec9fd4871f305d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2181e0bc9861b73df1f77ab9b217a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928cd327f7a327b62d1c8d36552bd82754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9c502e22eb69ee44f02fe452dd946755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d4ed32b9343aa757e1ae70b96bb83756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88121be787d5f03dfc2cab43fc6e4e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097358ff8d9d257664c71a2e5495450758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd91d4750a1fc16d579d1a74b9c3139759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f89de37bfd132aff7b748f2c290f121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adc1192f66ca8ff5ecc4a477dc03272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fea1446a45ecd9cd152bf75f22b6023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d426ad5cc1f3fba734c5cc990db64a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329523b18b658d005dc419057c5199b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172185f4fc4a5053a96b299dff4678076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7ce1f6a37b1d0f4ae0fc9777495497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a514b156b564df91602e72c0029468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff25489ef3dbf619eabfe7386f7f34b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58218dfcc84bd6cce81b43eaf3dc37bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ecef308a6cb4e02c5b49aaaf3464511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657620afcb3e99b1673151d77cfae1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf07e3b84649cec3d9cfc6d459e15313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28036045683a10bdfdd9bbcfc663057114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d934605a93f2a8160e83b8238bf4ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2ead7385cf59585a7ca38c350332416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c8ca74dee6193529207d5efadec5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ebe2f333435108bf496486dd1c97118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793ef50e8e5454902be70a6b08314d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081378844c67870f22bb2bc69e5a99120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43292e6a82d7265efc52aec65ab1902021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76febffeb7504ec58802d874d47d505c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69ae1095bc8aa3fd2850698973660d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4633832410bb4ed81b5d23868ec371024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242361b23fdc67528291409d6b5dfa925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9f103375db1c6cc0dac09f328793626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee901b9d46f3c46249eb47fd9ba6b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db56a7fd8285f92125eb1c9b9394c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449013205a0229bed41334fa354534c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8c15f3a00b8f8cbb529ac4989781830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fef8b3c354480bd4dd708323454edc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdd9f1e298659bcbd9a26f442eb64932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132845d452a83ff1125c01eb57446f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7b5bab5636038b911f8b9875b703234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23fb0fc787dfc68c15ff332718f6ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500be568e87448668dc45a42a0e1d9a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2778405c08bdd0df22349e2ea6f1f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75449b31c80129e59c4fcec8a1700d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284de4cb051196dc8e6a7ef2c9aaadd239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc4efd44f93f49676373c351069f2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5c8e51c34fb7d055d42626ccfff8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6b9105e67cbfcc8969db14aaadc3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76663ad1c8e9f2764631e235b4defb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b2af5471ab110572e69f57d46ff3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4939ea1ae93cdc566529c22846dbb3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe1b81380371da1701d600a030cadd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7530033fa9223ef193e529a0b2a503e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141c718871717331a36fe95492353b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c7a893ecf071cb3cf3133617c84ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b67ba6caa78ef7f5acd827324d536550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985115904027eece9a1d58e46d5f7d6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3e54b7e156cbdeee9e1d295ce5a3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856784b23f8e0ea1fa7f97cbc40a15e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80f36c2cda34ccbdcb4732180301ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858d438f4cb0334058106fbb58aa0dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e85050abf9e5a1843f11d1ba9381a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda2c5172bcd364c45162233b6423ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663334c55ce3752762186c292cb380458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e359471843c379cafe1bb674d9a88a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013b810105772fef0b53e24c0b1863060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4d089138c47188a756a5282571da561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ec0ea5a206656ac3c280b0e75850f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653aebdb410861c295b81b16da3a99663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e5d8251cebab76af2fee6f689728764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a85ffe37358dedbf449b0bad8553765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b64786eee92dfc6c0718c4a64290ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2784bec8a8e5802e558aacbe79d8fa867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc828cd788ed880649990906300327c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fcc98d4a3b6e73839f465024aa57c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34591a4d4819748410b9867dfefa91370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe828541c4c83e0ea8e6bdbd338a330e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03a6f026a1d0992afa0faa365c61a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42949223dbda9d61a026c624ac9646a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c18aef5492c1c3f9b9348d8f1676074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c221d04a3b5cfd38fd2c2c5e9d5866875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0791c48f27d71b82ddd4c10dde895a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37be133be26d5663f9cd1d251bf80e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da671df42134f6472004307b7116e1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689c7d6ae147296fc0f2326100840b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa846557782ea2c25fc7b4d6dab1b89c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae31e5b2c5372929eca0d0f0b4ec6a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60309f35ed70bd64eeda12e6fb49e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ccaf0cd1519e5cb25cf27f91ea19e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6e387aeaaa6d076fb59f5af6abb4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83db6d23f42539c690a21522e9399f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e7b62e6786fbad7d8e0acc2ec7c5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4847b5f139fac03ee97bbeda4c1fdb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418753dd74822f72855b60a5151f9ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d701774d498a93f9da843ee97568489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d07700c6206fe935ba3c21509bbb7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e38ba9808cf3b3220f646174a6ca591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c9fe25d53a0593a81bd3c238dd1b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519868fa65d24b83007947906b9723593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108790d769e6ec5b88df1933351727194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f44baae1e4a6c3c4e9dfd92096774595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177b40e76c6389c3ed445cb399e2c4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445f3b95f00bc6d6d7c6314d9907f8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf853138b26c7767be22822963eb1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16602006f64ab23b80dd8cd8f10bd799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6fd4baded589e18d4c04dbc42dbb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303e26ba9a58f78843913035dbfa3c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c9f313f53e2462b325c51fdb95891102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90f9a63a1e8cd0131ae8c93c9d77e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d76a892adcd03d3c4a1659598c0e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943d73f8be37ce5e3d43b486687f5f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb845343311a70c2355fe4889b5d9452106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e506270b34555fa9a8723dc3e27122b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48c3abbb61c6d20d09e39dbde30401108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527eb84ed69d7a2c8198e92d9f5700e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fd3f8d07210464bb1afb7e123179d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe160dd752bc36dc1f625786851e4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8234883afeaad917f9e10f544ddb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd166d112554d163898dd8c134d7ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc58fe007b995da29931b2ce9882d24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061a76c880e06e55f425c0e4aaac737115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275f1c1b7a086fc369cacf1bdb7fb6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ae2ad1dca87400f163852707d8b7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da319b8247bccd82df811b65f0f355118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bca4f1443c95179735f7bcefafa860119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c26903e093ac88ecf6c32e3056eb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b345f6acb078637008a1e4e3583bc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b09a0c0646155cbf47fb58f2cf104d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6a0b842e31bc9daec75bbf38b1e4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c7d02f78a8b69c91abf1ccd7b2647124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c529cecd81404555fae05055976638125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581848a98a09a93982b435dfa1d39ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9ae7b6799e8d5437f8e59161e70a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b80fb67408ef0ec7ca5029527f75f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9752cf52ffe711f8258ff0231b2e74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca101659102115d44b704fb4c9a8c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ddd651e4cac965c4c361a5b1d641d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa64ffaeaf9c91d3cf877467956b7b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e32ec9124e5490379dc830fcfc3413133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da134c9d1cd767feac3e3fcb62b54a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22190be98d794db717cf18f5fc97e79b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ba4827f8783759e151b4884cb434c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbb38cbeecf787b49988f3eded8ed3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ed78c85eb285576e4d60553a2bc89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e2023ab8c4118247dd642c6ba3f54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5e69c905120c815cd92628b8101dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86341744b41510cdc4afa153b360f8ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1055f6f4221807a33e834dd8d55c6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5510bbe4a5f4702fddd9657adc0d4d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1538cf25c2425fde49483339799966144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2b2279593e66f04cdb492fd771413145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aed67374b99a4a11a838bb942adab5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31c092bf81b795d4ae0c95b08a5337147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaced9a3c6165db2999e90a244fbdb2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00564710e49bc72584cb8574878d4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cb9c1961cf1eba1718f98af35ef36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cafbecfc0cb00fdfdd44ef393dcc5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132feb232ef3ce342f225c7e4011d95f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4a312bdd4f9d6d05f70757f935309153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a2e048b61ad5ec3b7c834cf28132c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f64ba575129662e32258dbfed5c77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dc3adbe6bb27d3868e660b8b79639156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c39e5925cc56e00311484b6af581c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397030aaa7b49622639cbe7c92ea4856158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea104b05b52fcecbcec3f76ee9fe91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cb6a5d61c993ede60f0b95967d99d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e231c318f829bc2ecc905ffb37f9d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a76594be1755e76c6caf5f6b043e0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2af1f866a039907576817cb93cc40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899a0a596e11a8b79c9af964afbd4e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ffd9237b79f54e4c41ad7df93bec3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc1347f58a8e745b3934197c42cfd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0172be7c959cf0211b675037b6fe7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cff334c4625e85cda5b018cea874a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0f886976f64a29c4865e4bbc6f390169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522b6c834492f37ddbe8b80daa7b2b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332c972b1aadf56a00be9f65e7bbe53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722d1babe45a4c44d5349718d3d44e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec09ea84839c87fd2539c3e516ba4f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bb085db8481c257afa0ec2ca757d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1151ca9ae27a4d1a16bb2df71d2a95175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943930b46bb7fd2972654686b7fb07a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849fd9d065f8435c8dfdaca2e17673f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd253639da0d07b929b69a272714e57c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf895177002cde89f13d02375ef6257179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5562ce8d1e09816b6b30dfb2b3b13c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7077891d0f7c07b1256ebc41851fc8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce938c5d6a013b1bfb19eacb2a27131182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd90dfb5ec0ecfb924613197ba8a781183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4b9992bf988088b4e40fb47e962ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e20ca48b96c51cd379a491ad84ebc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5c991d309de817ee57f870dd4953f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed29f0a71153163b2fa32c07a9fd1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615dd2379034c737153cd16f9d2ba99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b8244853d721817abd6c57ce07b40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084d98066a4ec13456a7ac4ef482ef2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bea2e34a663884d5f82909fbc49c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293946a1f22b5d6c56b063921513b774192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fb13c8ec9b7c5850546953be80d91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173819660ede4b76da09def71b7d590194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b1eb76bba80b2cecdd05eed2d1150195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cbc3d4056b035b2fcb7ffd97f1d2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d30ebd409d8167abaacbd8c1b9a6cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cea21557de4d3c6d8299ee3381238198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a8210abdb7852d7d16ab116f86ad9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1f5395903bcc7b279e96b05652618200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657a96222c615553877bac2d884f312201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f47e00b89c54300c27466a59d6c46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132a793d525e3b583dc3af9e030211b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db73512e2b1e28ee9489a8d27d6c20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea81e2344016a53e490198ab3f77756205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8016c86de23f0df06c49f14511b2e20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ecdbf8fa3082c0b4e49f776a93e8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef240481db61be3a877e88044fb890208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0c072ac08472bb5c72866acea7644209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2e7ba6476413517217bd4786c5a50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a47e142b18640e25be7e07263d22b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62318dde1c37d0ed2e3608a6513cb963212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9fde5c9106c4ecdb40b24faadfb3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4530ba4460c7208e59a3af686a437214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607d469743646e71a69e564ffb80c7d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b5e61e719983aa6ed16325b2b4378216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b75c30de0ecaa01c20f57a11216cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b552df2b0480d64ce0b961e190a5c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c540c6f39a0ec6e3338a0b47cd7c2a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c28ca31b14d1cd10f03e62a1b3d367220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e340bf009a06cb09b80fdd08585bf5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3878888eb6d708bcf35d260bd249e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bb857aa7ef605920e0a12b1f8e269223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162012b3d1748e01ca5afa950c80bcd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265185ebaeea06b09995607a2b64ff2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ee2324bfd9143064381535c47d3b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96660f52adda318d059fdbb8e6bac70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5726a055291756e96a87d3cc92777228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345dec6a85f87a81d717bf0a83ab1ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fe887d099ee2709bb0bc66ff23107230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0634f21ab0c9ccf7d81694a38e640a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc43f5462e287a73e725e226732f2db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e01911d9367bfe16d67cdcb4d80656233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8869b2c2359e789867742cbb0b6262234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e46601b6d2e8975683f6e37cb25b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad8a549fe200eb83339a3ea0c60151236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3cefcf5f026134ba0ac947eac2896237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1bdc483c5d51828e94261557114f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b601a3f2cbfd79a8c45d28b87648b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba644a4529d7037aba5420a199a8e7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dc04363c4cd481128605a5de33a58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08cd56a10cf38ee64a9892d7f5c174242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7bd139903b4a84327d0a9b4ecd1ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c58ca449e5d4d47b5306005e77b805244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ac237a0a8749697f6bbe4f462abee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254183f384c94ef2b9889aeaa32bf936246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf7f888fcd91c2eac799586b7cdc76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e2f24f42cd33302581e94d9772dc4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921acf6fdbb856f8ef5f220ebb93e09a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c169d69bd67b8c1e19d33de4c4178250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdf62a4faca7b5d549209f6b1be178251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757d16554b09985a05bfebf8eb3fb14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce957c49b383bc741687f3f4642cd1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9e7098ed99e327f93151fd3da9819254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7dd7e01d9c56472b6528a057d90f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e3c0c0dceb8c573c613ceedd5a0cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361adb5347ec47dc4667c4719bf84c58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73a448b8cfca7557f65cb94060f9d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650150219098f3978b31783ec6dd499259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a8861197bc9e27fe4354098731b46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d73f4bc13d9e936f6552ca864e0ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600fe569b267982bc3f83eb57c333e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd14d9dec3632c0322ca2dd62c1907263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb164d113f7b445304b33ff7175277e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367e7c4ada5184a534690caa059b3b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db072d7940c81e989ad38abbadb95d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcfe74d09a0ba1737dd2c5cec6d44c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff295bc22962d54661ab8df96e949b71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f104072867cf31eee2dde504ab58cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d210776bb290801c8605b0c16f3e47f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3db887db507a46db593dfa6f4c2e4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee353a93d30149ace91628783d1affa9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af26dac54f338cbdb5463dc1cfe173e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b97e2873803dc959167cfc8b3d5876274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865aeec19bc0cf165f1b6efca3675b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e7c3d3592b3eb6194fa4fc6cdf1ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6871036b495fcd4f993a8153af670277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a546030c71662beb2c8b862c43b47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c229250f60affbe6f843e5c97c7b490279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2872b761a17aa91b2810866f547068280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a334c474a98213bbdd8cec0098ef2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93a3a2ae2cb0b75d447a54e944646a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fccec8904a7cff8894a43d21c440c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bfab440be4f81cd84cc95732f406b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2427f91c5475f383ca08b2c20be53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e034429a195af0f8760064fc1b5671286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cc2f430b254b5e3fdc1cf16a2c53c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a266dc7a025f9ec1379ece2f1fd564288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f061a0de03a8a0d7dd2b4814e869752289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac81a57e2050abb88ce806e26c44d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecfd7c519b956ece886195de4705cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d2daaf3cca9440ec03e9036790201292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f24868e9bc74c8aca4a1cfcfc7a21b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86b93e4e558027c4c49f27d9be0563294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e8c0be41f5a18813273a888b01700295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00939f5ebdb779386323e00cb9bcd46f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7b7ed72eb3afb9f70518ac35f8d90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cbffa3c6384169ad9190e493bb1c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8cb43a5f086d7047307ba90c0b524299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755246eaf4e1c1b6967d7a7bba2aabe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb061797564cdac690c3502f086f730301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d6a00854be494745636b059e9a344302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ff92d07ceb583ba983b2b1a259fdc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ff2f910ca6953832c16d8ab3bd8ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817340878223227052518fa3541220d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86abfcb216d55c480ca259b10a2a6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162f8c6a4a320aa606f452f720fa759307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11322481dab087fbd8128ca33e038a88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aa353fff03ff64eec520b295506c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9e2638f12949dacaf9664f80bbd31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcc1d1c3bdcdf4884fbde163aa35a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc67a79d86fb6ce1025c520d7891ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d4e35674d019e8c5d10886974bb6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33433dde5c7150eae7b49af4f348d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717e26b3c06ea8f81a3ea642ef4beef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c026d5494291cb6ec6d615e5f1b2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745046d121ada39c7b3086e5603cd064317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ea4d3243517bc96b058eb8a3de0c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f8726c508724341acabe4831856b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6a60ce1e28e3d453808f7dfe15f7c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95dde361708699c929c5d567c4f0e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab15b90f52e5e39dc6cc4825c8810b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb0ebe673425eba0bb5b1679ff6628323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf2d335ba04f4e7fd1fefa0bd894b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d64e3525c5b6c1d6a9398d552c3a37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041be53a3fe7247cb5bc0420497e034326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bee5c95fa53bd5ad6ddcdc876bfe5a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304753d326815cc120ccb4f3ef84a70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e406503bb2a90b360af9c9b318faad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85498a28d961ecff1a49eae7271894330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1024cf356f50422f58aec3cb5b350331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9907dffdf82796e2b9a575c258fcd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c2650d157618f16658780145049e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf856465744ad4ca392bc81eb5625fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4018c2c2d85fe704ddb2bf47092e63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb11995fa6e48ec72f7bcde32e43d2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340124364d60596dce80ddc86d3bf72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103105116d81185ea3163cf329541d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5fa8335daf0203759062e0c05c417339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a556d11e030944deffd485e937744340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a1a1baee72f11a0b529a5cc25e507341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0482fbeaea36c552115782c7cc3af1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094b7567385cb6e7540e420ee49ad06343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a3da1d5d6787ba1889fb9051d2476344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eddde9fa7423d95077f3555db26f8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e72a4e0369539ba61565402a97865346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1af8a3f0431876e6d17c55568feeb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fb37ca3dd61aac899e63a01c7a801348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a26bf9e55480b79dfd242bf352e2ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cbaaf010969c1b570d66ab3bfcda1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f48f8ff99c4c592f9725b055dbf46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33aca497ee14e14985ca2428edb457352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6e8d7d3f9abf83443f7c5a2600a5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c082f6421ec74b1a3c69916348351354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296276fd5764546e3e9c1f795d1ecf5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db27aab151557a843c46ea22c7903f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d18649469c58d21ee9a17eea16bf62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22002701325f975870dc3edef27e3aae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6f040b49fae00a894256c43ed27ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bd0cb8f325527d61407f51c29734d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a1cd3d4e53f89b29cf5d95a0b9131361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae13a18542525d84fad14d6eacc898d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4116909a2903e8ffe05a738a5e120363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98005c1fb3edb976e8bb021611f804364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd724b5e0491059b3141917da384f5c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73239175562a63ba8e7c3ad7214cd11b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f5bdf58b83631ae3a27fe6a261cf8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6f787f399ba1d2a0ea928796970b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb159d5ba9ae723b64108475ac9882369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec8e50068cceb270cda0d5965a4546370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd7315f94190e84b6778ae99355892371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d6e75176e4349b9f3caffeb4e65ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc994f107af99d51d3e129238f21ac0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf75f190cfd10475da77dc14a25a53374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f725b24b4e7d35d2722acf00e49fd8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1c631afff5e7a3d2fc07cc1ce7142376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bb209c0abef8232affbb4290d2406377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd69441b8b70e976a3aecfa9d137c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae99666c7263bc2b6b194462af882f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ad011943bbc9e8bf693ef19ffca23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d7883ec407f33e625fbdcfb1ed2e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533970a200c17c5e15621a1873bc644f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4eb0e08e917cbd1d2babd49ee1bb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fecd5b28eea56b1ad67e80acd0707384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1895dbabb05a32de608acc60ebe829385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0040b49a6ff0c107b26bdfd93a495386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cf8259becd605dd95a52ca30ef68f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a2899fd589e7ac7e3e36a55ebe7ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcae57864cd42993ebbd3307c383f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aa82c13bc84da884a6cc7050f727d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f5a988fceeb9d8f5ce251738a0836391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfe4a60cf29506d43342c4494f7391392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71938ec8ba07160a63c7e9bbedb6cfb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1ca177799e54733dc76efa3aea07b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b877dab3533de478abfe72a323e04a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b55a93ff17b51a44f6dd8190a32d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17538c04cb4992acfe2ec20c24ef26397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc977dffa7b79e3a498c7bcac668b91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218664c73f5e5ad72302b8f06687836b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3117e6f2f51ebdf38698dd1a5cf04f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7da081f90bf58e9f3f61b0077f44e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7279b0ba1afd3196fbe84086c9177f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e36115bca24b6e799fc5b26cf5d78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a842ecbd12e05ce1d34b45d9f9a81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d2ed27b676957f60a851f93c11fcb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757114f0a23e99c797a569902e371a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ba97ea2535c8ae8f7d89991d8cd23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c355abcbd4129ddc649289f06a567e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f321c971083a0b9e7ce076a5e79317409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436155d50ba362796acd76c04751b804410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7a8621d8d52ec9ee05911f4b9d268411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ca274223c669bee73027134c068b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfa2f9dc8f8099e85ace4127f87bb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d81e52a310b0c68b9f242a879c548414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b38d31075245a9ffea3204466c343415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f918f158c07d7a97fcf6d2874c2e00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7774224f26907f8210aabd0b7f415417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eadb1f2f2ba760b5f4f6c850946e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb5058bbcfbcc8c293525a579095ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc40c6938f7429708f6629a0f8b983420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf8d32530306f4a6a32baef79a061f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd19dd575b999d11a49f9262ba9ebb0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7e6234f7cb235d23e6f0a810f215a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7b816ea21d12cd30706bb344a261b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d162e49051bd2818edd09d200fdfa3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a2b1baf1227e21415f77de68e7e65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036fa9574eadbdf496ee3c5f50c6675427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e0424cd410569175517595917a3d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccb0ea05e6c412cd2f6c317bcd9964429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c136f9169fa9f1bacce752cb81584430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6665ba7e68427cd7d0584d3bf4b7974431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2c9e03f6f57b5961b7b78fc60c00b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9590ad028ec313818b0d5a8f7e2385433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9b224c24a81c9cb07a7a1f6b26804434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b63737278e7b1d0bbdbbf14073b515435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fda9ba7c588ed1635412db5432e44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be18b163e7873e73be95998fac35945437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecaa635a77bb57e66f82ea0e84185a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfeca9c88fb0af9b500e05622e1450439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a454265463978ad0185e985942aac4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72122a65749ed7dad08aaad9599783ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95281bff6e13d1886cb414f2834f8bb6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf11fd3b7a4f10020d0cb75fee9c624443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3661cb6fc172541d03b86864500ffbc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4e833abec9ed1f3e5c605023ef88d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef1734c3d23766c10351fd54affa40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1da46c2c5527a57879220987761dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65092da07b03500b9cdd315d3b8627448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64debc3615a6a7489c197c8952cba4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6bdb9704ed9db5acd8b6db24cd2e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154a219c4898033ed9d4f89cc3c4522451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d96b867b4c4b1f2f8351961d5262a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810440cabb5aacab9c6a83522f46a803453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae993d13770b49443f59bbbe6a3426454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6273d4e0222a861bc8ceea93723c0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a822c7e5a2acda1e8a5fcddafc9e2c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a1a348e6d242364033eeb148d776c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf908cf50ff4c7f7ccee001294e5ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd8f438bf4026f26c33cff6cf8f428459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d508a9f59d8ad6b2e2e37f46e4eb40460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3b560b832d86a75ed11462dee6942461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a21754ab9e63f5efa1b03a1e340b69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee47ef39e35f61918b4a6ade66ef3d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd3f94e7c71ddc7cc9e1009ac01bd6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb87a802ad4dce85a462108cbfbd04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159f061ec68263252b82cb777e2cd9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8884058e8c8d477205269748a95347467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b607f129c943752b19aed486d19356468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402a316bdb828575e57ad5895e56e1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17af2b5acae5ad4bd5057bf8a4f194a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f185fab694bb4386494f1a7590a62471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ac5f754bfb303212d95df7b836be3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a126b53df2d1ef78cb6ac55831db8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaad55210b2106c5af58f2180ae131474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ccc0e53041962c31cdbe2596ee5d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6eced61489ee49e447c2bd3d9a730476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ea0d39c85f698e5b1c95da37818c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de55ba24ed8d10be9ff46d44eb2dc32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1692ba07c78a90eba97403df5016e1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4e42151fb036f21c23b2b386af6cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b4f9cc0eaabc24f27c79eb72ea1cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daa332a151ad2820689cfa521fb905482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac329bb186b889fa181077cd56b3802483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84b1d5aa9c4e270a5c8f669d5a595c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7e550eecda7d9126b1df0128b19fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee21fbb5c4564669db8cf96c2b67aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180a3a32803a137c004212fc7eed4e5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824dad82749703bafac9f2029d7583b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d475a34916a3fac7e53de502c9a51b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3569a4633105a22ceb944e42f249b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d46534994d423cfbd937c040e6957491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b4e9b6958c1a8280824e5c11acaf5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229e994a8c45d14cc7c2ea164617e99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fee2e9422f33e4c13e67537a942949494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411207e1bda9839169d3e0fa6dab5169495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424784a5ecf3fee2f2dc39b9fe7fcb71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735c5e993c37df4e2e02dfaad5cc8e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f8cffeadb1c29cbc61a6078b0fd16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee34632877b03d20b3f08b03942bc7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc54e11c5b6d07fd3146033f7767a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fb09ae092f6a394933375cb3c8c59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab32197c0c8c2e6bf62c65f2982657c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333916029d6960453f08f71eb12406d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fac6832d964972a1e84ef4756b9939504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b928f0fff20f3a6ff4ab8eaab7b24505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923c89483675d5b26aaa056d079d556506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89028738eccc5550ef4fe135e18ef4a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589aef72ed6c1cf161544f2258edd35a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93311cc63ece2c94ebd17d8bdd26b9a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3866ccfaf09a872342a3f37ffa82f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b93c02b07b3b184fdae1e10b78d0ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e2ba000b47011eea3f20a93df8e68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ab3f8972c84694d7eb273f6565194513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8602e260a3ae842dcc6ef7d203746514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2380a3612315f450be072a4a9ee26e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5bbd90d95bda8ea3da068bf80e69e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f84bffd737b357226a8b9a384c399517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492ffb7107772eefe3b363afd1724c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9630a1b90143bd1c5c74e8622e67921519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c1d22b28ac5414746c6d76201c785520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb111fa9c37fe7ad20f7568f1afc7138521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229281268bb2d9118d35806a23cb088522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf3eea49b73eb355aa6c27e7900128523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2c3e0ca5709dcd245da7149878cc9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f07dcd7a4527a1840bb1c8ec50f44d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797312b38b67f2baab766d0c142c984526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055974d3734e4390e96580216d8ffec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992ac34d55c9b197444e6f96aba736b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a4b1d5aead9f0b1cc6876430743f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f28de51cafa6fb99f78944f5726cf1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ecc9cf82ef989516f3146a2d7b62f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d38d7c3cc1840d80b339e30cb2041532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7765baed2fc6e6d08e21a17058db300533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffc52e14c524bf210a7e8acc630903534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a03d125fa44bae0185f748add21a9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305310241ec22c01ab5fa61abe17eab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326445a2ca1485b79ec6659eacdc3d4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02ba8617a09dbdf16eaa14454825ca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3400e422411ca222c93e2bdb738e8b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469558a99a0da00a6c45263610ebd996540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb68af826fd07432db4bf92cd4fa97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279a8c67af3a3b3a16f1ce19c1456f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fe443dafeab4ec64d53ece5a6d5a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab229319b054207976d3c0e0ae125b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052b6772deed17e55f54512a2a82af2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb469455b026e05d54ab53168e8bb90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae88e055db2b45958c264368883c66d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced723508a2d577ce4d91c2dd06b746548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa641912b44dff7e26f334661cc828549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0f6101d08994e20ff76bc2d56db37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8725cdfba3cf32631844cf3e5ef86f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ae9ef391c07d46b00511739cf1b98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4fa2a9e9620d54e3f0d37738e4836553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0e79c7e019e87eff0cf0c42c3993d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbc664cbc4a679d7309f2a1688a0d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642f4cac1b47735ce38362eb5645756556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51764deedb12fbd80c9d212ccaad35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4c9fe0b1e6c0c2a158a60d15d37d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae7c77e41bb887e469e0a8da9edba7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e295e4b47973b6bade3b4301975cb9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59263225b21f6494b8923b65a07de4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987001f1bf7333378eaba0a7964f948562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5b87696445d4c4849ae06fd0e3f20563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d530d6c24c1bc10460b6ca92cba274564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7d4edd5b1c9be342ae3a811a71a98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f51a42e40c89dcc5fc6f5a1e281f26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598654f3dd78cf4c43cf5648e7d485b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafe354f79f69b84bf3386a14cb761f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4889414f840322886b65cd20b13d5e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec52189b5b1bf40e1408d2bc6ac010570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81ee67862df05e664b31e7c1133246571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b6f8cbb38afca8d42b4a4d1d6af77572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99968f6159b1e565d7d2c2f25399ac87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f601a682b0b5b2cd2c81c528f700799574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8fbf5e3be961d52c29caecef54acc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3932e7ee6662feb9c218fe4ea9d8b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dc999d3da31aa91666cd080a93050577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263736e6bf4ffc922a126c5efdf45ccb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac081ca8fa61a6be10468f0cf25b876579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55de44120c4f1ba4be2db44ec2bafc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7440f8bbf1eb393cccad929a2c4c12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671fdbb3b2e439d85ebaa068856271c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f564cd68d349638b07fd9aae9f151583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f306aba2632a492f0bc0777130698dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfff36d0de9778508a822637c1485b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46860f8e85af440442333cf357c1d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbcb005703222b56b736ca7d1e9be0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1088a9e084bc86d7ba235bfd7fb6fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697642d9248120a745bc7ac765aee5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16224a916f76785f7366435b8a709b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022675702f08d5d9c11b4467f7e5f01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56601562daf79e4ce4d0f2cf87d8df4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb4bfa777c7a605c0cb275a951bff4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba623f9f8e89799d0eec60b23528784e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab87aac07db952d3b4cf3343ae4be4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294abe606d1d6b385bb14b14f9f581e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503598fbb009428550e24fded0bcd8e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49f940f0fff7b4c3f03d75e8b45afd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2ca7dcb93cdeb30aa222832757164599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4d638f7ff28abd6c4097b1a08558b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc25c9a8c68b1786fac8cb474c5843601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afcae2c962166618b26e9b58dcef3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c89635c3c47aa89f81af825977914f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae037554d8c903e574fe32615aa9d54604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d281c0f2fec18a6a4d285f4fd38e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d058c541ba5cf0427eb38b5ea27362606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bb332605e152655791f74c8e297f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bd4ebbd6358a057ed9f380c6192bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a3ac79b85a047d377af51781a40ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f322aecb63d3df1b92078eaab303efa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83ada4fa4f526f5cd9e6086146dfb1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758de9c301f26cc01f869ae2b4780ad5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598cc91384770df69a0c9a9c57db0e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10caf12c238b31fe971d89a276ba4000614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff54ddb9f50ee1ce08e2a8325ed82a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98a1ffe46555484b95a67e7f57fd98616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019a3841c2c475aa8f219af715dd0cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2fa3e37ec211f9b2af701049f913f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41223f9fb1ce520d9bde105691bbc1a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f60d77b00f92c4b8401a3b07ca712f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d9ab36b84f2bd7feffad0339ad49f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364af153e2d5e849e87e18dd585cfdcf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f51e840904f22f2d557b103ee754f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368aaa1c4b67d4edc9ce7210d46c205624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6198fe4490b93a4e74f7c4db5e187df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65206f43bf80d2285d3bb70965333c01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91834debfe7daae47ab348cd1ad6d3b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab64b902a562b33539d847d701b2f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040ed7e17469001d8a4b7776ecb5ce7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ea66e2db5de701570ca70da2a526c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81cf47f13a407b17ab808499a239e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f09457143f28d7be332a1034cb23d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6e4c3cc88c240fb3853f60d440cb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548283f806e3ba3b643b51dc33418732634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4de5f167f5c350f1f888b627c6c3d3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174ec136171620f56e80f49d22dcdcc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bc200a47a74550e2c07c1a6febde7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be34cdaf4e35c4f32acd6747500233638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245a3f0451777828f7435a73b382f12639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf51a7bdf0860a621882122c6ce8158640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde3f241910ab59cbf202adb6e8f13e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6091da88a83d8032efe130f60dff5c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23259ae481bd03603d16717aa993caab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf59a318caa72f8da63c44a5965953644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314d90020d7c15e1d0e4d69662d7c0a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05318a25784a88ad09f1c93de2979d68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762daaa8b9c2e2610acd6545ea336247647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea64cf4dc565f7be05c113b2a52dcfa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263804ccbf91574eb5e590435751381649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d522a3daa7249e62d61352da2d6fca6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f48cfb02fb00f596bcb20029ff698651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc31cdfb6ed5ba7f37a024363ca5dee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24f9cec80d60f0ae6a611aab23c7ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731a62e167a14a4f17ea5e346920f20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ae7f89267d5a7987aa86beaaca772655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90f705e2b47926aa0990b46ac1631f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c716fe93040f1c472d78665828eff6c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291c4fa9ba9ea98a259b3e3c188be2e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ebffcc265c909588be757e1745292659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f9d363a66f70a6199294613a3d54d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5365f0a2b734f7c6f3ca700f1602f0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0eb550cdab73bc77b17721e270bf9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed111df7099430541b0527d0ae5137663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e9aff9744bb406e9810145d14b762664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd6422752d76a227e0df69e48ac867665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b4e4f9a2884ac79ca817cc55992c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d924689a27ffe611495532a4475864e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f396c38d4649a823b6d46021d8fc72668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2c6d060e5e6084dd3a9ecc06d7354669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67859e14c7b787f67fab0d5ef87ca45c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5fd938293c6b051fb709dab56a540671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b2fe8575f6375f4c6a0274c217d37672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a5dd453d07aa9c3f9d8a226837d83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b751774d88fa81bc5bb1d056a2e49674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5caf32ecd844c6b6b09f108392e9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096e64d1ccaaea835535a48f9d7fe3e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed12a2d0eb5732acd76c6bb54f4d6c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959206888659ff8a27f38a03e11d432678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89df5ecbbf74bff976a54a5f3328fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d943f9d5c8e88bb3e7a0bb39a2f1a9c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ce2aaf4d0cb280682a5fe13a0e544681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec0d7273b5e8087ac85f85ee14c4ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14ef275a2bd1c669603f5e60d8257c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9201bf287d16d007abcd006277d61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71236cd47481cd757f264ec4f1f8ffb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04664ded6da7a9a44dc7bb10f0f70f00686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69d67229e9bec8b3709269637ca796687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d7a5844938a48c243ab23395e3237688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd877b31d8eed0309940365e532a14689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe6e60f0042f51816ff20958fee1e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3768bf17aaf0314d87f106fa8a752ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4beab6389903c6657057c99e57f067692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29af8dba363179dd9f5f989ba35ad4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27f8c1ff31cba265dc7a9d5a07de84694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e34d20451d68b72260a20c756b2db6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08940f96bab3512df0a409379d0ba88696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbb04d1707044c17b238265a192abe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e995e5c57c2d6f78215def9cff85b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262eeb4f2eb2acd7b69a647cbef3969699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e815daab6f43e288a57c67ea3dfd86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59badb397ec567825f2a337897628b08701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eadf92e615b9a1c217e0dce378e5eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf84679cf1c0902b1d357f4dfb87712703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082fdcea5c8b23bc514f839bfa55562704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3ffd9157ca8614dcb051f3455b121705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bd0fb8f8403a5f3fd134a5e895aad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1a9467a8737d368826b465ea511e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331bbcbb9b95a2fc33fb43adff40a39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb42ca3e828c3d492aedbb84a0d4171709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c66122fd33a44852caae222524461710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7858ded5193285b966a5f7547e426d6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563be5cd7ab3492066ede8c0864ef260712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c0a9d691b26374a77ff87cb18b803713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc177130f0357078cce507f85da4152b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e3a9332f22d9d3ab071080d8b5101715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389015bdd6ef72a6a7c92cea602405d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a204c6f4c1e27517129a0263663648717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6026be7c5bec0467b14ec6685d97536718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02ec735ad87f01ee7e04462f453128719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7929cc5a414f619eaf744c9692a9cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10e7205b2258024a91ab42ae865fbb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716297a63892667c9dbcc846f71c8c9b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98486f73c434f96394d332e34df5ffeb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ece588948a58d68589aac79cf890aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c517e6397377e395e68ace5517bff82725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e86bd6915a500ab18044db4b993ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040cd00e7fd3a834a5fb6f8ad2f5bf2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fcbace10f31f7ee025103e1fe3d1a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583519fb67adcb2fa5b2854bf86ef8a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a7d36e8da715e57bd75f2275b0162730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ff15dc083c29e92e2f9359b0afd2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb261ad4302d2d8b9a1f825faca6fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac568e198c8b94c30ad9beba04105756733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d1eda39ef810b743c24a197b67584734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2159f151616ff49648a131fec852b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2f52acd152c5734a2123ef3e50198736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44ba68493316b5461ce207e7209f28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e9409541b37cdaaf4fdec4352444a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89773be67d81beeb8c57352d375eeb0d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409de2eb759dc346b7cbb554a4ebbc62740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fb91f39a138478e6ae7b0c1ed66b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcefe22e75717d1ba62c87766c7289e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969d850d7f106517cf704e61d343d4e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870968cfeaff0c3563899c5219e6086744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e28089c6ffbcc57c652cca8e4c7e94745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e672910ab0495477a5809cb2f90629746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcb767a3c6015fbf0e22e17bbfc049747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27372365d69c3581271a6b1c5e459158748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8176b060037998a1b6fd6f7d6b23d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e520f1a8b4cc911bb4aacf87d52d90a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c569e19385eac74fde129d1707eca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60ddcc619a84111e98c36a6637b815752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008fb69a62eb1dda07be5d3b955eeaf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ebc4dd1ce3b3ff251c9943ccde914754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc73c1fd0538202f456fe5327c3635755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22046e1faf9051219b54c8f9dd2242756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c89eaddf906085da5484dc94f80ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22335c1c43117fcaf4c958dc3cf8f7ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c613f3838da89cef80a7c1b0dce986c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>