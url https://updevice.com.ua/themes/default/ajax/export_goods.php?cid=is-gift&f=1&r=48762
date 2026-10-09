--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361477f98693df6b896e0d286d0584101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0124d498886533863fcf48d124334b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c6596b4bd40feaab9f3497f843f6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f7357deff47d56b4563db49b405314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e1ca53570fe5df1e64804bf5bd7d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af404213a470285b2eb72272486bdf796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30deeea066390b33936a833c22facb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ee4ea3de72c142f93cff1e8eec7208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e4d630ca51643a87e7b4e7222bb059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69a6477d9660fa4c6ed0b106f0ebe410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51438960d9c4d5e68841e79d3b9687c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee715bf74b61c6a67ce43724412f9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227245d9f59d4ec14ceade7098eb6c5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6d2c3186470164c7a6ed5ca4ae18514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ae8c8801e69ee6d92591b0437258e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ba5fe1fbc81ed27917ad0e1ada59a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ca3ae464407de1b94e5740c8c3b8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9e6015a522ccbe869d3d0c8cbfb6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f8f4cff3d1611f504c3187fabe44819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97705149db46cf68e43b8f2aec0f2e8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb65804abc3e746166707e7f9328a5021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d69586d4147f6447403d52052d844522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fc5b669ad679146fa5dc755859d7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312940c408a3eb48e440b1453673d4d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1efc627114b6c47b7319249c6195a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6cdc3524421afb6d47c1ccd8e0f0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279fe52c3069bf89c097841bc57a0a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06814427207f62b85859ac504ed9f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856003f7de171f0226b28586cbb09cd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69abd0ccf13148a375daf7e70f530c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d131d573972c031993fc13f3f95245d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294f552a1e0fac273cf81741c08607332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16a3415471cae71b28a7e60ae1c3e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cbab5926601fae899e50fbf5069c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca3b6b1434bd837a912e755d96e7b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf31423dbe83f79fbbc28e69067ad9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0ffc32998df1e6d69c6d7de95f27237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cd464fe81ce2beb75b519dcd2f9c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f343bd701ed337ecfa987534b4a13c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ed686bc4f3e172ad0940179a956a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be167bdf866d5cbfb33892265e5e9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f00eceacaeb2a88f266f19bb5489d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b38ff3cf9a08249300441f4a58a2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31691554d7fa096a04b4aa1bb03fe0fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa391efd2bd37937b2dd3e8a45c5cfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c74e6642aa1dff32ed65862028855246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c397bbd7df46aa4c3bd491b51f54a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71573c07c61d62b2c1bb5b609803d0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886f34f398d22d490a635140ea5563349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc062b1e765a9bb7d37fa53e90b5cad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf329b9e3f3235678bd9994187e9e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ca5b65beef563f5b4b52ad9ef5c7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a1936a63bb6a061b6fbb6a020e35653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e0dbae78054e08c0073dab19834e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2999d77c20ce49062b2a0de2a961c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b243c500404ff8a5712aaaf85fc2adb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a79f17606deeb028a4572cfb5f66ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77893296f1c30669b2eb4540e03c2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa9b790c17f8b993dcf053d56fc6be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922b7af3c0fd486704e42472857608560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a56a4d8633de384a9dbe53c0c591561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d78c494dc9b0408742b114374ba47662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083fd7e1b52d7d4fa4329b7d68f828063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315bf7ae3cbdfb0952bb55fa6c9c57364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac2b2934f5624c0e554471ba858e0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1fc6264376585d329f84ea7eed25166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605f7f5248dbc0cfb35703a890dd72867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a461e81d527b3943af1723aa8e2d17868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb038eed3f0f6246e0c8040c4183c96b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601d8d510673a67b55b7235d95dc47470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85d45dad177fa7e9cb760d39cfebc871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637bba1b48d56e2dd52679cfc72c95472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6342b7ee55240cac499c28a7f6aaf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de838505900b39d897c87f453ed6329974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfeade43035a3d9c8c351950ec9b4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e992d416db30a81f2511195e0895476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdac4592e1cbe8915b5e20fa6f58b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90b466b3ca2ff9241e0ffc39af888378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5729b2673afcb0d1e198f579779ed2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ae336ac7c32c9f01d29f8b4e4459080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edd497ed5ba14abc8a52ce6367dcc881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd194884a6ead44d7371a7a13c2e828882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fbf2423dac3a0ddbe61ffd3e32d2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147330573448dbff026dcc7676ce2a9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2627132e84030b783e69e728618545385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953e6db25088744e2ac6b4c361c6b2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3cf1d432abb3422f5f3fc38016a0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c8434b34e53636f4b3be69bfa9f1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8db66bd6ec5a0d3a54bce8052e254889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977146126cbf5efb82e0a199cde878690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db947491ef09277b2c622f2df2ed5ab391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449142775cc8917044b7d2ef40c170a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a4517057e96a1826e65c776e6206a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6e138812c5029704000587eee380594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a069ffef4736d65dc9b38aae965a90395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43ce0380549c5bed805558c28f225996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04630356a182e665e75584a34b3704ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee75029930a3feba5102d81a1a343198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1351b506b9863c78b1aa5c9c83aa83e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57033e777cd1518b9940737d16f5c44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbc926cc0ed7cfca52ba19f79a7c18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fe80d8d45fbc525d2342ca011a354102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c121d6ffdc61cfd997a36f6c8d38b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a022e0ef52192c1df54e11762b92e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a062f00bfcd041a02e0029cb52b83cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a281c539f647789b47f3baa5d1df30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffa9c724096603cd86acd3c645a5c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1068071b03f90c1f09d1fb8b9a21df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020ed50f465abc160beef3bb9c6034e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b1d043c37cbd6b5a800f013de4766110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1787996e16d881d84f64e7cf6a57e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd0dfd533b3cadf1ee799010a6df69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326d72e4ca902480fb1750987c94c63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e61b524253e98f377b7c097bc31bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a02d53780fc1d86678f00be614f9de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa528cc738af6d4f7d470fac6cacaacc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff10d0c3d0240558418e7ea94e47f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b175201748f148427df465cad5ad8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be7a916a2e91b5c13c8af08bd44fab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391176f3359dcee948d3553fdcee12de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fcfa914150663e97119d306e5af6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e85a24e44e2ec183051cd4260a9927122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483d1ee6f95272e5d49353d26fb0075123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c967689074581f128b245e944f82e53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067ac5df9ed1febf4fcf46bcb6bb42d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1320cd400e3aaa057629ba3cda9d0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b91b1378e249f923e0b9782f8442bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614736606f5835e11c504620fe67860128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1710385aa5ae7e823ad1e5cdca291129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d5ce73c5f66f00a151134412ea8b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ee6e35e7c96487e73bc8183c69c05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9372fbcde74afcd67c3f285b3625ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4aec2a957bfa0bb0d0c23c6fcc49f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe53bd3438ccffa484ed9af13baa98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6aaee357c50106b53f728b2e5a552a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43536f8b42011dcd7f8f10dcf08c389136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37a076e997a025d7106a24e1a3c48d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc724b1ef6aef0fa94e75906fa98c440138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621b741ad06ecde3344af1cb283d96d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3753efdfd87d3a56d099ae910fce18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8c9629871dcf61bed728eb78a9b3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c16d7e2ac7f3de2683203ee2c2f5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b007f0d7abad1e5fd3ad4d6a6879c3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56aed130b50a878c4fa81e697f8c030144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a479a291774d56945749dfc6ef7be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8533e30649977533f07323b46152f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925712def84c94afc466a5b896db456147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c643151b051396c46a156f63baaf0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316f4a00ffb7d98c9794b86a4ae4122149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5d8a310d7eba8c20b99638789735d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12222c5c34ebbb8481d75f83359468151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a8dd6d514bdba5c8d044ef025d624152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cef6ad98df371e75571235983eaada153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bcbd374a5a5e111fd5af857871f61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa9e5970ca100262e43c54314e7fbb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde02404152f880bb39a5b938010b561156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a436800f6a4d6c84c7e90c0abd00e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666064d4d919c559b9be6835baccead5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919ab335f4446862b2b74c9b1b67c62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f134c4d85fc66d02c635c21f63b284160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cb2788dd6c4ef2d6947495785c5e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1486d6afc53544d2600f58dc76f08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00456e398aa2b9bee7d676775b5ced2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15829cd0c9ee71eedb665b1826434da1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bf4e185b60ef8f5e23e171c1595fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881531887fbbc2913ae855a4d40e7b43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118eb98aaa209f212fb943acf4c79d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb19bacb192c0a5978728010eff2764168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8a3d071205a0483a1d5154e5b6d3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879d7b67ad67a0b69a6acab0f2a20d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b25f706bb282cb976e5560f7d9cb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f3c4ba41dc96ae0574da22f466ace172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0ff5eee4be9047712d3411307430d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907d04765524ec6f6b9a2b031ae29d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d433d75a6651a4e6c0b9d1c382549175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad87a084cea6e959b13d6fd87262f96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda33cbaa25a0d77c59c128af35d5cc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b136896a001930237a67178580123178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8928f92221d230a4ce88cfb3923da2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf24f7d6e27eeb6c38645084f87b18e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66239e100fab20476c485944d6bb942e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474177c8c903859cc0e7712ca41a316182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68507315b68012f3dac195166fbb949d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739e2a1e827f17d94ee041a4967d63d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6193b74d38deea6a58eb4850260d72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f07f217b1e08aa0f21df8e940a866a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c32a82343562d047fa478577b33c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe68ee43fb4bee8d9472f3208a5583a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75167d697cec8bf801018cbd3ca6bd4b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ba0ce316746fe3624ae24eeb07ef3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d39b2bfe3543eab2990f2ae4813ce4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad017282e589f6436d9ccf172e07460192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cd8cd8264bab62b18e84d3694235b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3dd8fcfaccf872e6e01b53dd45cc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43117432c4664c5acddc4751d38342195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e2aaab2e5f34d1c8710100a18e846196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ca11106c7e5d0a37113c95f169f3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6c913ea813b05f93358e2f8aef108198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762534b8abab1c502a2250758ec16e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cd175540cdd51a13110a2c61fa4bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a471713c95d2c9623b0aecfd769fa1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb70f7fa23f7a96b7fb4cfe9c99c840202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b3cbe5c8464022e29b00ce82bb55d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df588f2f4f81d5e84a187e3171ebee91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9429db19ac4c56091e9063cee40975d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567d851e96dbd3c7c2ca576a7708bf2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dfc2357971edaf321ab0c4b8c0760207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1911a004993bb9e8500ddb0212764208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55901d8203aa16a5ccb59f79412839d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092683c4f34fee422e6cd96020109d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e23866bea9143e498f709c6f1e33e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c111702105cb421e3d1d487546df3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52881a0837a0ad46405c04bca4fc5f4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e7877066dd90ee0f51a26d7dff3ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c5be640a0e7d6de86d43bfc6fc522215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c66e7b53f431b9be78d0e937dc7b15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4d38085bc715a892ad08081adf1a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e82f3ef894f9d8ef8fe2853bfeb074218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6fc34dec04bef7104884013a83044219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b04764d2ad121de2546d3abebc5aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b402552ba652ca04e555b490bc685c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bae00a75b7922bbc62271aba00b4eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9944fe7cfaabd54d114e31f133c29c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fc52bbeacd63db122e1d1cbbcaad5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83deb175fd2f2ea6b22e21aacbdfa00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e507f5413902329fdb0a01ed27d85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb30cac8ccb8612716754d9d3ffeaf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea0b649488f78bcb51fd7c39b3b22b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d0bdcd86b8037b9c6665216a0ecbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef23cbd99eef519d91dd67521be1ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5ab16fa18c2beac105b5917059db1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c7a1acb230631457a067b907d02e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d8f91def74d74605b3dde0ee44618233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b049a9e7418580bf5b17b314157797a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec8cb250b0f35b343a26467678566b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa7d2c2557cfb6a5436f380bcd59b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ced80f5a091bc2f71a06560bbb19a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace30ab9af86b384a15f4ce31ddaccbb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29084b167f5f6b4b2a4fb34482dd62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3d7556f0f99980b8d120a3d599b65240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04535d47034145baf45502fbfc1467b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59b39e69633e9812acca616af101a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e698c4d7a311124d8898622ef97d6fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb51bfde6f2db86b793d992cc7f037244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1293744551b10c705a27fae558d45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecf7529d2fb30b96b3a49ac0b3afa2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332d0d9b69e550d64520d215ab96feb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40afa73a0c5f728ccccb8c7306dd3aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34395b0661455f56b2e2b4fc3d4cd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67d771b252612c135ca5203cb02485250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67894312fbcd04b553ff29e6648dad0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cfbd2773e573b35421a0fbe973505252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db20d270a278f157195d14b17ff125253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602437f7a179c408aff1a79e83fae8e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f411ccf256d161dc37e16cf25ea1a63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee840146fabd91ef41a3980e73b2aa0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a566108fe420596f1dd6231d64de6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac16085f13775e72e64f41c5c89c63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf2d3737bd7ca8d5f9d0110f4855d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54cceac29ee339f101291c2d463ad2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6d2a73a4f9a9886adc452dbdf86bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b410930d80649da5b4b28a4aec4060262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f38883e61e538a167bc07d054f373e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7e8e5575326bf4958a2420169dbe9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78cf50e134c5eb13b5ef0ff69ea920265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa74d09cc9ed0c6485fbc2c58b1aec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef84f9758b57a935723f6f7033244e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc271803a874232d9b03beb7e1acec1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1594917dab4f4ec39446e34136c73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cdeaf938a5b4e256a8d606be271e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232ca6bda660dd6a1febdc74dd4ad15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e69071cc577e5f029f35cb430fbbac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6909ecdc3b25e8bfe5df9f649868c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969eadf5a9ea57525a9a7fe8bd5849c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4964af6d568a27f3dc363f9722b5cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc039969544a96e401604117ab9e8c65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f7b2ff2fec75516c8a828938f435b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd790b8f9f0bee45883749c0f5884e50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a60074a9724de5834710e117424c75279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dbb1935cbdc2ab97e080e62c48048280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee4cfa6e40f4e442e4a0da87a27ec2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57284612e69814ac295644813bbc7ad5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea810dc38200d84db99629b7cde69d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fd6a29f31970e50c269587949c500284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf69e2f7683e7357744d8c4c887b378285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc5036882731725693ac1381b38218286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8868bbf30864bdb787e5bdced2ebfc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508df7811066c2a14d32bd287094ed70288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a730c8e18278b99326142f7747992a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14b9cf5a6d83dee1458483518f218f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62a55ca2107dc075982be03207b5b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a31c7685984e0d255d575e579e6aa3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6eec587d6449696f8c58b611f5db18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885624e14429d2f7a4747528038d7e45294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bf2d0e0f4af3cc18b3b97751f2f2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64b18ea0aff2ec9d9f9674903667a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12492db1b4ad4ad087e6dfe5dece6b03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab070101292cc45733a58af63d0001e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b522727aa7787e1500a027a6cae81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d5dcedf763f370a659269c9c8cb70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03ae0174ff0034aa439b8d980c6df5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8b05762a9da69dc74062baf4db3ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfa37f4f95a150c3efd6a4613fbcac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5375dcc6c7820875777f6369d8e72304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42785da82b437d29cb211fe58d612ee5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388059bc9df6136b2660d3ea19bddf0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f1b0056993b4208f38aa8a4b88582307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bf9c2f3ee19eddcfc1e7ca799da12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226db6c88442208a347f01daf22ab05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceeda910241ade0232561087cfc88e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbc9149320a516cc8e5a3217531881311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef9b259ad147b619647dfb22253c44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030988e16a0af442119b5999d6761b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3cf47a1b3d7c01985f369fe355a0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5706239a0611dec47a85be98ddc85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472d0019849acec73daed326b8895f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac3a790dd15504cff58676c0c5a2f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca81108ab70498a5be56da322f1eb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4e9367de45164b1d93b2805b34f7d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f23662642ce5703cb10c9e465adaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59548c118036667c91bd3feb980417321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9ee7220e18ca2dec98d2b2549bc1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc5f039e7fbc800318227f21164d2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abac8a37715b8ac438279da5d6cd3f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f509aa8b70628f07812e8f3c0c410e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d85c5d74c1e5e131c9ee4d73a18c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5533c9f114db740151b04e5f83ce39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904d6e4917ae3f9aa5496033050abea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d7996bf0b3219c20b5280f1dc1575329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cae58271462287d17fc2f8768a485330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7e12d451b4e8b9f1b0fb387330a3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8b20a87ba66c90ee1ec013c5c7a67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c325c5a77a15beca4c8db03eefadd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb95b4b1de6a602706353ebe252753334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79556cdd7c8764601e4318405c961fb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3690ac70f33c698635ecc43c2ec47336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f72670f670131904613083c9e9273337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc36692b680fadbc41dfe785d37e425338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef50c4e8484bce4a1d0749c06278236339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb9be5a1d46a1a266393d6f85f7286340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221d42e96fc81939610c66935018bb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67124a0dad4279c99c673d0a7cbe6892342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578485cdf296d1a6d7f32b05cf4766b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5655b6401209f6428706e03ab8388d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088652726e59a5b500b6b24cdd94c50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3da8c5c3569a7f7297b76f488d3b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113518f74219432bedacb94617aa0396347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ae781951c8a1910224726e51ac525348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6034a635071b4586c6882f59356347349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8e9cf918a0be485f6438d0bcf8462350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7901dea8c41b96dfb802ff3508f148351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5eaadeb03ee1e8eb8c8a600609b2c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b556aa229990c3a499f582662f4a7d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a462597390c58efae6992ff2ef10aef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac54f28f510149e5c61c3e603b1cbf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844d00033ce8ec5bedb29dbb08646cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177e790878eaa2bdf926c1aaf96b573357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f322d21d431fbcdc73d18dfb9b82f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0af8df6c66bf9d0214d203d4032397359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ba31918dc5e3b8544a4be80e420df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0c045ed4c4a533e18dc0cb9651b06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f23703d44436a655dbe2e412043e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc935d495c32258dd2b25d18f44def33363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e6d8b94db4d1675c3107e5f5e945e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15033f90dd8c7d70a62d55bb91fd736365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f28bb6f678075b1b4960afe6abc00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a491f627fb950d0405f629a333613367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388239fa482ad73436a6fcb5f5874467368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae6f6bbe742d3fd8cb04d5e389b681369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e067014b6accb86d4d08734068389370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d5ca536fed880e26b4dd46e3044e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5461ed0440d238b1083c6608ade90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9927264a261a9ba4c6c48696cee77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbeb6069a7551d624f35e621b638ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba283c68052729cff3544182d96647375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3586406946210caa81468c158f07d4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ba0f7f38cb2a9b8c44c69c9a0b638377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bdc7f1e48350b874ab56be0e26ca8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e652c246924d5d014b5a61d83c50f6a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6327e7a9295dfb61223005720368c7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5b27cea3a70ad8f4f907fddab2a9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe065d68f4877e340082383fef1e76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb1fd50056b1cbd90240d5129f929f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cdae9fd43dfc1148e0b8ab351c2ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e9dc77e658d1ab793476c9b368b50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1429b8579fcaea17ef8af66a4bb6d78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4403f735f37c1c6f297b393313056387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e88edb49df4c9c88f05ae1375c1a6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b58225cd3a92af05a04685aac1586b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2968fc9eed383f6d7aca5ccbfb2101390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2faaca947af2f4292bc219882384ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a72c1d52fd8a287548348e864f8edf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1613ee119ff47094f824ea9d7ef73393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b740f76f4266a2991a6f868ea020a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee554a083a60d1ed305ba3bd7c8845f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe13379792abc56a3358562b0460049396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec6e854d11c2cab73df4bdce5bee67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6430f70f23060c58d0ec719c258dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206894687e750f04c6e821a5f05e2482399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64478db1a9d3785d21141991480b566400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fa907a5e43e36d7396158bb1d3e1c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dba2f9eb66931a650b5fdae3461e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badd1388b93a2b5e7250037a345fb8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438565006f44c302b4abce73d6bdbf0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670b805cac1f21ae5ec16bb3eaae341405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d552de79821c36f9b3947d4ee59beb1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb51c57f1721f1d65b1dce9e16a782407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73143ae98d94b1ccb858198f893dd952408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46692434af8f303520c9ee76e195f637409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4fa2663d2fdfe6365c7ec3f61f601410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bef9b96f3789ff79dcec42d31e50c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dade0ddc4599f02647ea3c65e27839a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dbe7c907cfc071e5223b82fb04a50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c80900a0975f8b04e553c82e81079414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1afd0fb4bfd5a01b228ef598108fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb71722e947a442d3c6c7fb610128e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0625550f0271ad7a450d1fe760c9557417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6154cc9334cf70125e7ade095a3878a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c51169d226d1a4c76e59b7baff0e37419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5b73d3007a0fea9a4d3211d16e621420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996d767020b1b22b7d9af18fe39023d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b74a479444acb08d45dc70b11e2d93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce298ff298cab834b48eaaef9281e915423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61947cf68cf6a28f20bbc7e34da83bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11afd051f6d61cd8b941be46358d8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184f4330b662480a92d3900d2640160426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472a4fd46bee6e209f6e3df9cae68a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13ae8130928ce3ac2ebadd68a96fc6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ab8533ca2a9d943649897597dab3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a1908e59755074e7f4ca06d1a5830430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efc99ff8cdb924ec1b767b20cffb1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694bdae16b14750d0d322800436dc37432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74018a58d004f840fd17eca2453efafa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b078eb4c3d296b510a7ed856460afd5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fb2cbc968d2eefcb5b6ca0c0dc38c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac872d6245f3f7d58584c9073976c3d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156be926a69695646ad6eceb630cef8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accbd4c0d6fe6b00da6e5fc0a3f5fb8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14728b288bfcb662961d8aebbdeb0240439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d15c289bc30d75efb38330d1a9619440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87193b261cdf603b000a9a334d3a4e3b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257327f95b5109107c1cacbfb499569442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11fa5cf1be247bcea4afe621590b8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706326202125834be29810452dd9252444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9583041b74b388844a89934ad6a014445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f36985c33420eadc87627618ba96f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a307825a73fa68b939e4ee8b8e3ce54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc95e1dd01f334d47df6762eb2b4707448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92399d49910cf4e33f8cf044e21e6d83449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fd6d19b72ecc9b4b5d7bc9fcdccbb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f2ca13d69cc97774a258cffebb649451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc24eeb7bc24bd7c314e136dded68c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336eb983adbb3f524ad88b42667718a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f09139d1b03950a0425d0afd23bd1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec7cbe3a3a7768db06f558fe0c1a8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da739353290fb7caeb476cd4b9a3bfe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd6517d8eab1449f864db14c98ebeb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffebf8d90fd97cb031beb0cf3aaf63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cc93ff20a6844291a540f6d337dcd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645a38880a06cda64d1dc4f6fc2027e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fee2ffd34796d156010de37f1fb8f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8ea67a607d16c0c945841273d2622462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2e9f40bc4c7407639e990e270a818463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0382ba29188a73ddf8a4c0c1b3d0608464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f9ba1757e6841130dfa91fa49fdc1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9c17147c50d063a440ec60c38e4e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586046505b596a59d44a932920c1140467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0b28db9c244330de74ddaab760d0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ef741fc4bd8a454273af96fca045e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe333846d8c8bec47825de7a702c94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a338c8f6c2849784cc5c1707a11ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb82cf6896407ecd02f7e2909162a2f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1396c856054ca31043ee496207325473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bd202372913f759a1c73a0469ed4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911bb972136b077b09acd81240bc785475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51895e76d28cb8303566953e9283765476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa47839826de49cd85db41784c7ffb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f5f2515a76ddc66c2ea2079a42efc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa47a7d233ec3bc35ca58c8c4f2c44b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb185642b9df1b82351a6d09bb9dd72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d76eeabb728934070feded244fe29481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d8680e3ff480db550ba64409c5944482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308f0cd96c2ad257ea5c857f6bc00dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b071bc62d127a2e3b0250b46d1e77484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee55828badb9affe03e45be8c5fbdc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dadf7883f85ea646b43162be096d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e12d7f8d4f154ec919e992e804fed0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3e8f0a6e94da82b94b13931af369e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd5a8589c53b03c02a2caeb88450e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762ffa7540b891b91cc83f9a9828f46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5476a1b73ccb98fca41db22058c13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed7cc848a65031e8eec6b792d6904c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6dd532b3aa628a21ef9ef16f51c50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55223168f3aad8eec6a662b4d4bc0047494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c4d03e4e8d385c13534bc85ada46d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e456ef53fac5d1a287b8dedf66449496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c2205f4bcf01db997d0c73e88f853497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24027ab6ed74577ee0d40e614d5fb0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118f44eec9d812d400ad57b1c398b30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbee214514031a59ac6d97ebb63f9b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a46ed1f023daf37807cf9c6f05b237501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64ef6db9f88b22a1b659f551fb7622502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ef4bf10e19b8f94648e5e5f8b8ee7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c41ba376222f2bf7ad026ce3eceb73504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57f2e8dd4e2bfb3ea1bdcb73270fed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931db9029c3f0e056b784756165ee553506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76d6e8a46af60c1221b7e7888f1e3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f884959571ffbcab821e69e16af905508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c41dd0f478a2404c47de99acedd4c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2548b10f59e1b763bc7c3ec7a2013f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63f7b585e921732284cc6111cb28b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be92d8e1e0dd36a9ac2cc89ec8452f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854a2dbcd218d2005477ea169eee44e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e3a7773b994be6731a74e30e9a35d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50c01e332959bb6e4484f0fbeb6e9d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b2eb539c467998e8a33c86a058d84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3469fa4bd47b7f66a77ab33a221f225517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba2b2e45b943e0aa521a7f22d7fdda518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d98db9c67744b97ebc938df9b7aa17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8bd1651a2b86cce57b61022acfd73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3378e2746a295ca5eddc3dedaa3fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2afbb9353827d0a5fe1c2a90bc6c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eace74b50c0b6d5f6a89eab08a0f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9da1e42a442e8e545a80989b1d838524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb933521d3580895a133bbe8f45c713525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc168623e54219d1b7a40ae97c30593c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86447cc0eb2ca2f3ab7efff2d964a969527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291720126d23db112cec63a6130cc54528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b17e8f34067ef83a957006a822efd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8d91e9e9fbc8ff7d2807ce3ce49f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b53b8df84958ef2d77c9572331826e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f06d196003fb4d002cc2895fb3b909532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14cbe6d12b2f7b4e79aba67935e5cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6a919b8be8aee8f7605c6eb3d0f60534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bd08545bff0d03dca372c8ea2a4f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee939940698ade83ea4f91c6d3244c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ce21da00078720613eac9609e450d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711ebc04fca17f8d4842e131975634e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860d1b8438ace4f6ffa14a27dbc1ab1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cff4e9087c39535ce9016f708869d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee769700ab7215282284118af2a542e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9342fb257ae14e4b617bcc4a7c87c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fba81bfdf1af3529ef79cd0fa25971543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b488eb24755755fd892ad421e021e63544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a67567b7484a110c1c9b0a8497653a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83738130f73ccee4862a1ee9fd7d9e1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068bf3b2d2f52f9ee1b4270f0f2e9cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8632148894f8ddd7293d3f01d3990548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adb4db3baf3360b5516e28ce8bd2f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5fb66ec39c676682cbec898bf9b95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be982bae785e8bca10e7ab95f1de989551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59610160fe3964812dd8910b5d771b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b236f41fd3c9507a641032d74a0a00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595e24aa10b75178ca24d6a17823f69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42681c6417751683b6cf3336b1f4ad9f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b9fa66b8effbdb7455d4aacf9b8e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1a01c6c19199cad08d8158fd496c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd74c1b30637b0eccc33cc9fde49be7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ae72d3856fae70801e0a13106053f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfd25fc843d965707f9349716a6536560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b070684d2f55ba12ac206d548ba4ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd01049a97885d646370bcf649266e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d90e8761e10174168e053e073c7314563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1e898a39192674828697698794c6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfd489bce6108d3049a46719b0dac6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842ec3d16989f9a96692d79572b1f73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe78ff9490b5df453d78872d46ed2df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40cad974bcfcc6f3d409b1b83dae8d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4f51992d28558d5f43202f3e374e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fea201b3ef8e426f1bdbb70ded604570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71795e68a0d6d1d19217d9d9d32ebf1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873ba68ede339d4411cefc9bc24bbd1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61421e8b1aae03b4e1697a43ca283d52573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcea26998ce75c314ae2d0121a50d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a2d8e27bf2e61c6fbd9c8f8de54d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946bfd1f9ba02df416d570c039869f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addf0facabb11279ff54bcc94da7dbd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439e4c2776ef54a0862ce624d5cf4b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49f58f999edb807dbfddf98ff8a2f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf9d9c004930711c9747939fc2ed7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27957410cbb44a13162735d15965dcf5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d54eba10b3bb34b056855edb90b3e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29578acff7e1a1bc4154cc72998e691583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e1fab09b6b2a4d83ed0016a805078584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348c61fb4a30c327b3eb26cf33adbe6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b61ba142841db42cd589a57fe0200a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390892bc07f9db38ec9eb3021d6aeb1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0feae1fee5c58388c9ce086255548588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f12347454ccbd58c19f110ceb82e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8824056543c34b6010d81b428cb8a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa698798a67430bd7fc552a000499c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf05a60ae2d2bc69e88150306f51dc6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455ec6f0ca6461881057ce049ac36ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61323e09b58469bb84200d1963f3b7a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbc2b3e50af1a8da1f25cc8eaee1af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c67aefe7c4ed38b952ef0a1257d29596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080a2277e18a68c7cefc601ad581c4a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce52c575d4e218a3c3bad5495e7bae7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c6047eaca65b91c5377ce1f3613dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78fffbe9b784442d1931a64267527a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256942a5838661e728e488c7ad1c2cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301eb235ef6f854f270f1480b8dfa57602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0b4bb115cce50a537e60dc9c0c55b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fb221cdd7169e96c8ea1f9469c9da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43b390853f4754a374804af4f23731605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5078fa1ff145e80f4c4bc693b59ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c962f33e01f92a0e91d721a5c95429e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50ded60cfff78bc56b51d048ef3922608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa87c1109303f7077df45b5de3ecfe6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26820babae8f8468de4c14678f844085610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfeddebde3e71451cfb2e808912b6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad514fc785b1ed67511180be2502d91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cf30c8758c45144777aac1164c3a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc8373615edc6b34124887c24df01c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80106db9630d018511142725ab63fc0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1ff11cfeb7dc7c00fb228ada4b7fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd56f2f12c3716b1f3842b9ef962cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03aa1da8f45593de83efdbc08843a7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb328a475b3b895d11da44a856fbc2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994084bcf77648f573d9336e8eb1d47620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c7b010ca3bcff3b6f7eac51186971621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e10589b49a2ccf0834b757b00c9127622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe785f499f2187365b7a8af5d866de9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee264b7dcb2128ba5e56464031dded624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704384cf7aca24c094f553920f0a0c3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca00346302b61da1985e648714eb63626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3565f7c14915776ca2cb230457d3e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bf13f4fefa055e03006d5d40a9132628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8da2814f28b021608ed06deb10279f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced70cc0261141ed17980ee69305d20f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9181badfd414e478e6f36c4ec90d78c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78468613b80ec0eb7f5fd900bbdaa1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52a5e9042a6a0a0b71cde3a3dd3174633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcd30ebcfee85b72d26249a7e86a77634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa535cbbe283db5da8730be7e55227635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1c1770b9ffc6762d7980e8d6f25f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4f4dc0ce42cc09730d34d4ed7f5fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87361a5e3dc5bee7c4d88ae66b866b3e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88ac244e6aaba4289212f3df7c21e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6536f85e43b5f8e312cb501b263eed6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cd3c4ee95af8cb49b1c6798c22262641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfa71eda642583562f9c50f2d913d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b996ccd72683135ca410f75bdaf85643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b51e8168a227becef50c44b5c8010c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8344b9b5cb0a94b6280dcd0214a23e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd848c7305c87a01814be6584764e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ab137108347f3f733efb44d0b82b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3765400cbeb5aaaa99fdba5afa9c4fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d7d46f49b0437bc712c18f3fffbb5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed469173b20da04e7750af7a2a3c882650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d23a58013f34bb3aba46839fc59cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eb00a9892cd9a5db4c231cb7f6397652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9defb91e1bc02f3daefd51c5d09ed1b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272361ee9895cfbcf832dce5492bfc97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194be3443b02ec1fc5adc09e2a67c55d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ec2874d3cd476d1253d7b3739325a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75881596a640cbdbada60fa91beeef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81ce0f41a6d3aa48084fdc2afc5d1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79980da9a694a4f8e2c9eea2efff0e2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b7f9ef4948cad44af05ee4985dc69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33384d6a6c0f42552cb37f269786f946661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f24037f12893042b3e8573d3201265662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e822183df267a794ff1371ab50c38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdb88e6f1c981fd017e612c709a48c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0dd1dc4c894fef3370481aee41683665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701abc7ca477e845f74a2c1be48c64e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9cdefe341499bb1f3a4077dece9df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6f00019cc21af4ab1af46f33ab54f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04a74b75d68a674bd9d5fc107e14ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf111a66861ba11cabd82aaee618d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782755d1a2a092bd39c45054a837c69671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138ca73240046351cfc4468af66ab77672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5026d14c3c4d514bf1b45f3637cd69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd65913525f4e427d8fadd12359172674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35552626b515dbe26ac90f9f130c18675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec13bbc43533d9be51a8893248cee87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4951dbca49df48ac530c856e001fd8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3933495892a31c63a6a372a0b9617e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd41514718a7e95b13d09811c5fbf69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da8ba4da206d7feec5e82520892464680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d349e5c58b21c1a5e6e5ba196cc451681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe3ec941efafc895ea056801361b22682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d19b2f7d6e152cfbbdb4c7da384dd9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3e9b80b702c86ab403c634e6ec223684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387acff55b15983bf15203172637a251685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2210615072a786ec3eb150acbfca715686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd44891337cdf934b65dd61604b0dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52fb8ea521fe1f517130854474da14688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407d7c398c008545770fa732e8a1b4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbe99b07dc0a7741bf4fab3939cbf5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40af15e4b0d332defd533b144d94ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330155c0bff2935bb5a846b20949a57b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f307b7911c394654ac56f3453624c59693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7d02469a9137ea228631f67b6740f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcabef3d3456a3f99b84e977288af0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23cd6f3d9535f789bc906712a4e189696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852b301c46101918600fb44216da520697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13227cfe95e5757f11d3e4c6b1ad2882698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98820d400925bb276357f8cc84df9d00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b197628293f9bcc070c72fd08f5461e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bebc259d02a2a9abc8629078638e25701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce68457af3da7890111c48e38b2fe9e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5cfe56bdaa0b29850c2c387cd4acb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ea9ca9040842f05028fbebc07f555704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce999d66f7282d4a307eebabbd5e66705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e307f687366d3a6779023d8a5659c65706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8920b63a75d1daa28c603679607e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53db0ede11f2904ee0dd944a406410708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f1f6b05baefd040be3ba4b441f1a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91d5f9259cbeb212372499963eab5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8f6b5113557bf6432b2cc0a30ca32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fc0b0104a57191f6cf02813a4356d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27912519d8b337cfd1c3e8016991ebd2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3a9d8363ae91a17a1ced190901f7c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1838bdb34820d46d7e96915be9b714715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9ff08e227a11b1ea6248bc00ffe7c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344cdb7fa978cb3455d3022769c68e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1b16df5d4c8689a4e482b10cd8329718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd32ae8c52c4aeb12476d924f6c82a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ab173a395dff6aa0627dbe74daba4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6c6019da84addb5ea272a6853f52f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b874481fa7569e8833d5458356da0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326264459313f8c5446b4a34bc385e24723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcb07c7e1962f37281d0fd13bdd3b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28716c9c0c3154a194252773fdccd50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0b18f9e278d0260147fb4a0ab69a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5be2aed8e272c3034e1f925213360727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb559a872f75b5e90cf7ac3d6fead2d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade56c4c8979f77f9849f8531cac77b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78692861537f4177ca8cf341f80255730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8659e4d332809be18b8f23fb71abc5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19e3c8fbf1843edbf283162a90afee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1909e179cbd6045337109aa3963eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aa7cec7b7658b435bc343fe7b6bd1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5f80f57c5eeec242fae6cc61f03fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f893534f56ca45503aaa0fb07282f45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0369c2241e0b361e2f99cc8cf2bc66737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1652aafbbe43c7dbdfc88fc5f96bec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583dbfb6d008353602ad56bf54def27739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca385f92dc2de10d2747771e6c30e0e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a72bd025035f681c72d0e1c614d1b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5afc7a873be0a7802823043efdce4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307e4f5aef8ac8505cae9dbfff3d8b8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206a367320f02a399c6ebdefda903d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc516f3c49c317da5f8ccad86ea0b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b851bb194530d552a4f2352f040694746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8ebdbce72aaf060a1a4afdc771b3b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ffab0df784a2768621f3224009847748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a04b883b2cf15b009b55d5cfe36413749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586ca4d612d5cb4a4118c9e2537350d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6ecc8b82d150f81cd3cb2624e3cfd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7618a55bb0102bc40f08297a33323d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca973d28e3e5113fcdd974ba5c5c2e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b412c7b1dee2effd42c19c4d323bafd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e59de5583fd90da29c7efcb0215f3d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d529b3663ecd427082375c49a1b6f78756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b8b367097da06db9549ba20956475757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ec04c1d7bb18106d2f37e5a20ee73758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b66784c5a6ac6c004b45492a3e6af759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8fe9fd036b5bf795e8a0ea8ba13421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e996a4535bdc54bcb5ea5c6a077b0592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d970abce6fbf688d70df1dcd26092693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aa8b746a80a8ee9e953e2748219c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc95972a06f8e0c180ca3ce46c372b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a357585c92b15ff0e0fc8616eab01d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2045d532647b2257ca813f4e61fe37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67585ef4df4b8a5e79aa3b808a3528b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be7ae0e1f99fa17c14a89bdf5b46a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a009b3283ae670d566b2ac2e0d2b37210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085951a0ca6301de73ba94c9b78a5eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d20171919c9d9f3195fcfa3aa2bad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc24430b1efd467908276cb7170d5e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bae120817a7df84c17e3acbebc88014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac59886788b20452f6a9d948f8796a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03cccc43ffb38c22ec0fd94c03970716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bd463811ae9ee2f4d8aaa898f948217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a14eaeb69f8eaf6f38134b8898678418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bbfd2dbd1b16cb439821ae804cab119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde25c880e1d7f1466d7eb346c81abcf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9909afba04ae7c2970bf8bd8db994521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53e3c1934187e28bdf42e97518b2c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42b9fc7b1ffa33dbf2c203438d6e7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca72c240043b694aa6ca002d113607224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989ad536e17dc72cd4cc5e146068a2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04449bf944ef03569cf5aa936cc9bbca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd8459c6614584970bad64e1f0e00127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cad7b49a36116385cb66e92d1f039028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559205a332ccb332304103bb58d2119b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdd4cb7ce4cfbc1adf49478c5a69e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc59d20126be2c5c4e7e121bbcd72e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89887e90b5d6f034848c78e4eca7db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468dfe59bc0fc79b74bf2757d1e888c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226bffde8a1d7de941976739acfb88334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b188894c87468362d9f6e8d6c517135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b4b7cd9bc572d06b256d243a69c8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac417862db2354f7d2289724b70c21037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7a601a5faf9d2a7c38d9f920e8f1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ea13631531ff479fa0097632b966839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c877c5656de8f94055afb48eea807840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7fdcb190ba5a6945df0afa11eb27041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae3673f7353dcef34eccf53d78900042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259539f23d6b7ef1fe6a521afcb60a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020799bd5e92f5fd9178a86b3aa8564e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01ced3037c096c6caada7ba9f2a5f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48240aed6ed217b557e28f3606bf1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27f1a3933e46c78545c71b9ca0199f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f3d86083b175efda68bc6cfdbc58e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb8bb0f69aafd6c20fc98ec9f9994b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91772fbdba0c8df2bc915e3ada31a5eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1d51dd80148cc10262d5d168ec7e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fda7a6d266c7b649b50925260527052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e7a56cdc7541fffae7de3d6fd439a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64909e0e23cf88bb184c40c07ee162054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a98259f66a076cb82cd33d78ebc2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842364dd191df34d5aa23c02a2ce18e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d440e514363d3ae1fc3639b2aa559af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4db6590e8a69157a377e6c10f0e65958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85267bc3139af65ba22949939d75020e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1696c2f4a64e086d96ca7fa069dda9060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a578be25be868ffc0a1e4d733ed15561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f0309d1787a09354f443fc8e9209f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca7d0bfb9e854d9da4e84e0e9db56163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cd4d143288df270883d802b3d4a6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2294eee5ea3d46bfa6ceaefdfe1d7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb11c3d84522da91091eb4852b247d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599e805566076fc450ffe0346b0085767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013a827a112dd43173c285416db1d8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f714f571ef3d5cdfb60c866678dfe3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ce653acdc2427fe0f520685bce46d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed598f89a0c155ee8b07f74e4e3a98ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be63a1cd96e0285e05ae451f0c514672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37597deda71f5904aa0a126d5fdde11c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c89e16300476684b89059670831f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e829af26d9d78bdcb03dd65c7ef6e5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93fad2ff110015fce03b673622e3b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791da88adb832fd39edbc7cc65c9608f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb0f795a35b67a4c68ef6d0814811f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdc9cc35d0ccd1fbffe54490f6b21679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe78f087c1b9dd877b2af47354c49380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c467a164ec78b5feb3a2edf3eac4e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c808e8b8b5e217b1dbc2c11b494282782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03923280f7e1ee0499a7d990d53b9a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbeb80e56ec06fcf14e86a98c5d3b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bc04264b85711ed1c734d454558b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b5478340988e1a0b17c39f835ec8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abbb639fe24cde464436bb7e33e11a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cf4812c384333d5134917c2a2658288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7cf3f2120a944da702f319dbd357d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9fdb2198856faef1574a1cce7858b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ad393f61a9b08a4cc43bdb367f00991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222678efb6914d1f43276b2b07d4592292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309388bbc12e25cdbd7bbf3b2d5fb0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888883b50278302f6ab618dcc0fe0a0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc835d28207ffeea6da03e45b191b1ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e20261f054aed987e8c0739d0c3b9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a47525a6796da904edc23bf35ac6897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59e02fd96ac73419052117bf613a0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ffe10b12f483d04e073f3087374b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d297811f0feba11c00ad02cbcf664100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e43ad884372dc4daa441615a6cf41f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10179bacd02da4630ceccee6d00594df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe1c31e848743687eb66b7cc098917103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb30a3c271b98151600e34d07d03ab8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e2dd3fae8b43901b95d7e02170398105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f831a191b3b65b54f1c3cb57bd9af8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f8f36ef90da7f0338d3e6ced78223107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcf1d664b74e18667d8d618041fee9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef1a2517e27957f788b37b2b1e0605109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980f406646c08146cecbdf2263d1497110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d0425f9e5f1c5de71fa31992681c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbe01424fabc09fa83ce78d2ffdd13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd05cccc7c8c8d36de31b8d7e81e674113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e355b9cd021cfbd284b4b41fc16ba1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7801a989aa4c8f008af8e0f07692ef5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf240587189248a3254ff622c9a69a81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed8d8a8c08bcf31135accc98923303117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6f5335e46d56b109cd85790ea60e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28a8774d3c63ecc4f1a56684029913119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988d9d828bddb1cd02a49098bfe6499120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41be66697700efaae4a2789639d80a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64848b9b62f68e5ef6ced856de56a476122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4640e9a70c3d05d41cd916adc54a004123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449e9274c5cb69e2995c27832170e73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8698953f390d7f5c733d5ce64d9b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfbb39f0275347fc0bdc191151a372126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27436941e2eac57ee21924a900ed4256127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2cc7b6940b931667a1984aa180630128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320735993555933de3cd65b533540b18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dd4f6116bf8f54292277732f03bed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bab6b164329138560044c50db39e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c978927294cab1dfdc275948365a1d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a77293ca1a2ed77737bab6adcf2e9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b66066086338b418f87520bad5946134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d1ea5a1b30dc3365cbfe2511bf213135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045414e9077c5727c2fe78664b9fd421136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93985bc0f4c8c2f483d6d6ddc9fe7ea4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f60adc119db0cef2309b713ae73ca5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921bb25eb61028f813f9ff60f97d290139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7c62d590d74b8f608fad85c017ea6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d10e9187f7986583fc1227b7cfc1c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85587d2329e40f6fb2a4c5801e9a18c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4b7ee83bbeedee7add14e3c6cd8dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87641f950ccd799a47ecc1c3f8d4a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede5c6e2049336f9b095d63eec70539145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c5b3ddc523344e5d359f31023f1f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf6551a1fae65c1404764c4cf29cce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cf37a4a186256588a01c4ce86d2ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f559d373122756548661731800b52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1afd286997082e1d6aead26dffd89150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be2f8320cba832809e5c5dffaf6013151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb212e6af3bafbe3cd537908d968289d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc938485877de525c622125ca6bea9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084828c7f328dd3c36e47adeef5b0b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e027121a25edf5bc8946099053a5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f90481fd740f5b916d6204ce3c82ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d442c2e7efeb3ee1bc26d7b674520b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e6ca75c93fdc702042e6d10a4d630158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3047a4adf9c1fe3d34f0086c938be80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49201dcf65c743ffbcb6448fe9d548160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bc8321446e0e2defb1aba7dfb2a2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f12e24c37a0e072a8e99e1d7740f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882267127508aabed6a96824c3275763163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba459cded7498b11ac38f8b609f2b45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f240e8f44b5a460bee65bb04009e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5655be6ddca626a2bd7f37c7c6ca9aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7c0e03131cebd3d66ed88b24a92ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a63bcbff7e99affee31e22339960d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b137c24ffef63a9c2e7f28b43a970169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16490a306280cee288c82c3f5f975ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dafb1c8c876b2eb9c0f9be560f190e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a6c5082f0c72af8b40a735884e183172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9ebdb8a0b3f8cda42ae756c5eb7e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6aaf5767a27952a9b5b708d7ae1ffa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8d1b83026cde396842ececaae7217175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eed8d236c9ba9fa9e1fd530b7594d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ca0234f4dabd4400fc990c53c40ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443ac79ccd9a81e109adcbd20252530178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bb5cb3d55c6eada9cf4c54dba88f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b117e12ded93e321237cfd90c1a8ffe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed82da63bdcb9819e0538e78fad7b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b8c14eb365ce3c9c263e98d23a641182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b23f4ab82be6b15969697234eb70d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389796a4a52c65e1d30411f432c120d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479ee3dff3007880194d4fe19a459c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34671e43c57265f1d7c9e45d7f7447186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087106c18d1bc8aa94a4db3c6375d4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfd2a0074220926e49c4110e3e8098188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9946d2f6b71e38e6c7ab901d0ce9f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8e35e9a66761825b4a7353553baba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6aafbf98098e171bb5eac5fe01c082191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbea35e7d7a85cbd35457748a2e8c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605b700ce9bb684423ea24e72fd6874193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bf2a52b34e9cd13412bde0ad0385b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2ff0d856fa904c61dad84cfaadced195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6045ce57625f638029ccb33035685a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6dc1796e19ff65d4bcd231f9071e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b14443bf062175c4c181c4827ceb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefe5b19986248452cafa8d69ee67ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaa4e4ba0c3af108f322c7532a8685200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff26f5bb509eb8436c1a2e282f3f18e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646f3d2e426b88fedfe88432e81a576202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec992f0a2c56125464ce8b724cc62b93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450c031d13409222420be721fbb0fc7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a204035b260d07ba97dd8c69350ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c10e4ccc45784dd005153b25c67779206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4556daea4f488176eb0d20d746b67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5856f7a0cfb83159284beb49f8e8ae1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a3c4fa5296ecb08b260859c536b0c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d754c97d48ec122988f8900224875210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3642214aa46e11ab8151f07fceb918211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f62ae9d216a7064c09139f3443d34d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10bf258b66cd5cd3299ad90d35d27b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49e3bdd8294733563273c50124bb0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c280b8e27bae11b5ac2b031b074a3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ffbc4c68ee917e7e25bc3f6e68d47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225a23c296d5c2100aacca2257cd9a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e091978d9c6f937786195dabd81902218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb912019bbb6ec4d9c234964c7b59a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b1da5dd98feaf2b29496b7e9de308220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2eda46e82827837ec756d6738c295221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f65bbd833044246ef2cea13147b71a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642034b4211d39361d7dff8ec71be655223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73309f1bd40a0e1ee48fdcd7494b32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab0c937ee97e830c91e589632ab28d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a205745d4b782c0a9964074cd53c296226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b98fd65980fde09408bfa94acb318227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe59f1b83ed4612915aebdfff283275228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e931a4422d1eca99279a5679e53b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0869b53eb744a3a2ca72237fb9dedcb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f07de9cd2a39c272c6c9e772484ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb4ddcba52071642da569b659450f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bc74b8b1a8b60fa9d3f70611f2326233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e3f72ec6273986414f4a7be9a0b74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fa3c19f9c8746bb7dc229c609e9d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3b36516f4c9fb07711cb6b1f87b74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f439a28939b56711e1fc913d840bc18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ee8304d157a947989e8568b583e76238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7245d2828ee5d6bfec3ed18a5849c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f647ab324b0be78a91777924c409300240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f85b9d86d8fb9d0075b9ca18ebe810241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744e694cbfddce7763942e45bbd381f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee16efe66f605ecca72b6f092db1398243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ae670cfd72b668a4eac7bc6216bfd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab87f25df2092df51a7bdbb73e52890245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2219ac019ab1d7622e108775477865246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3152830e716d88dd85e7c2abcfbc2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10499478139a93ad9325fc2a56dafee2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42eec5feb65df43d73c83a1168d156249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62da872161b82f7359d266b58f03480250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3d08bff51420cc3ea37689ba0c650251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653d314053284a9258fc1698e3b1737252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab3ec144391db50a2209f9dff511dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fa4857607028502506c0efc6d0859254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818dda1f8aaea0fc0475ea9cca3e921255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c99d46b3a4fe969a8b80a9e1e7db52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a413757095f8b6d44ee4ea1bd151a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e4eb4b52b5aa135d0c37b30bad3de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3bc78c30ac1f9dd8f9f35eade063e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30fe8d687325447263fb4354b97781260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676f344056785da16cd44360df86a73261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cdfe0ac695a8f6658a91c17e4dd98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f2296d1e75fdd2f0048ee33fcf397263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb224dcd4069a75577bd63036c34aca3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6becf53b0307f7749a6ea251879fff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f0fd674154357315988f9b661f1f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19482cf80a72a73d0e4d34c262bc91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a6d78e94c19f745aa46c8d8a83677268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd561ad8ac7556578ed014cf4088b3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aeefb4d4cf982b9fd0732cbdc4f6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4ddf8275da0a4880d5906f0e3d863271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753bfb9664f935a656a3a1a9a7d6378272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4a7e08eac23800156f986e5a2a7fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fdb54f065f739a5f3e5851780ed39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d251d4b7e68205f11013574c5ea55c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621838a5cfc5e70625f2bc3406812e84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6e563414fbdb835646f9a7b789d9f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4107b32e8f457c068863228b1f9cda8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efab4d992d2644650fb1a8b213b5df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54fab9dd1f6e600bca56bc9d172f83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450c5db4be370795f008950345a75ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00efbcb546999487249076a71bbd53282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5afa8d3eba8c61bd0ec6ecc6b99ea2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254126b85160047f2b6ded6f0d6cd5fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d63e4cc35be237dc899fc5195ec8ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d4d45598eeb4f2cbda87b9ddff146286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449daff0a3efe0fec4020070cf678c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece90e1b28ccffa16670e6252a1387b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4834b16c728507132abe4a70d28791289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e90a0cefedf0ef43035c60486ad7ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fd1c200a2d7969f14a763346febc3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e629b27cdfb82d9250fa8de8304ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab8421ca6800cb6c1c044c1b0942ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f409cf9a3d41375590cfd6d54a0f0a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e72bcb1bbabcf041bee4255f24831c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d284761911e47cc35f9b3517a5b24a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db1a5e162cf9bd6773c5e566fc667c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1444176f0d6f6fc5b7d2de944cd41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe25b7ca4932a85106bd341175df8d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73642a6606bf271387d1aa89896169300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d041fa8d4cfd81791258131a140cb45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb211610787f926bf21472a6b43286302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c5eaddc5b2cee9ed467d4b540d2a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940957df9e72755462abe3362e413d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df63af6362c5e2163292b8568c7aae0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d57abb52450f6ce0efe7aaee1bed5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d7ff006956364f276515ea11a6554307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07634ba67787ff4067700cc51125995308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff0a5419942919700ae0939426d1ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763a12d458ccb0df349b82902637113310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b3f263f0b2a94e8954e96b3f18566311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82500674c739387e102f7d7e8db31b8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8012fb6175551f21915397c815ea0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54081262471d57298d36835a0744a75a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f25102d8a07799e0d0db2b572a8c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab220762b2b4b9bfe6ff2869dfabc38f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454e9766c6adc3033a3c4715cfd4eac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedd8b658924f8513fe82bd386b84e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e417f5d713074f5a8afb33236206fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d11db2bcb1078614e6759e6d413fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48004aec37d3bc787e5a9e9ffd01f1d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f0639753e074b62f849a62b34b8c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8702ab20135fd5d754f38cb3b21ba3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10455dc88ecb5c9fcddc40225a0721324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834439e3af2fe250042fec0c61f73b71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549e49215067cad004c0be489fab7ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7c9d5c656ff37f3fb581e19122749327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa364ce10b7d0da0c6f2a1f0e9c85f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc3dbbabf3dc0b582a62e6bbcf531e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece697fc6e6d594af4599aad758c6e61330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9950804ccf96953c20c3a6e349785e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee632c9becc78b6af91bde9eb81f4ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cfd221c151a86f204435b4d26694d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bbd9abba3a93a7344c94f1dd4c9a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428becb4893de7d15235e9833a10be3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540f804bf55e43b72e589372ce16f9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1787cce69957ac6a1a5b7727363961b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a5de424ccf4f1d0ed7e56664bb481338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fdb834e6ccafa8fbff67dcd33e380339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba486b90eb2c61198f4f4dad6eb94d50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab970d97c7d6e962ca592466c3429a78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a7875b043e95c9bfd0116d2acdbba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81150e4f4fc482013f3838156bd426be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2ece5fb12e5de563ad78ba0647073344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993cd357bbb965d123c3acd317d9a07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215f3cb211b836fd8382f4aabe0bed2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7fb6ba9a60df9f27b9638e65888cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ba04aadc1cf32ce83485b7dc047c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a2d70c9063245d2f29c766ea827ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530dbbe0d2200bb797fa27802789c28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194e822b3b2316283bdcd84393dae31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97108c3b5c47045fb9afcd9032a205a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220ca3178069a45d5820e5622d8529f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b1540c2b830747de419a3e9bfe1bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cce21d1194578d786d07aef623debd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64586523940e36701e5b0ef3f2873be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60082f97553fbb5665b0920cfee880357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceab6297d323ebfdfab87f07d639405358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cb6a78dd93e88c1a5b854c13a7ade359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfdb6cfe0cb3c0c3841d26d7a92605360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91c8ce9c04a99aa1a580106e8f319e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e175a77b3f9eed525390688fdb1bbce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51248e577e44c5a83141e0a71be153f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ad6a7b7847c5ea9dba42bf3db77d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5e668cc69c611dc163b45730cc83e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684f4e8bb9fa9b9d1002948bebe4647366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd95a1103b18221676fc98b946c3d37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfaca0a15497f9b5648db1bfb56c8b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba7af848958769bec7b13187f3c685369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee7f4074d54dc50be7afb2082798b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defddf0b32b0982eab1eb4ab9183e9c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60792cb2656226d125c4f35565044590372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c11d75d2ee9176ae7c833e86d9ee14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5260a4bdcc16dcd5621474f3a709803374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278729acdb810477fec60eeb13f46a1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b7e2706514508422802f5a69cedd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124918eeaebeaf1022c65c3b84c4099377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef68c2e525d6661656c856d4e7c4762378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa12bc409127ddd736290738bd5a48b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5de4e516fc781634a281ef091f3a43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3f999e02868b1741277911d2cb6df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39d5e2f8effc6f23b56acfa2db33a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e75982a55cb8527f83ff5d194167d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9de47a41b6a26173a137c08b56657384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca8e9f708fc15525000ccfb10adceb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e403c341f9c52f845a9ac29602579386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3158182d16b66cb595383cb19db3a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d78312e73551e41f191f3bde20dca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62ffaec7c348e29be33f15afaba2db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abada18e6fadbaad9aac2eb6480808390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a808c52374e31ff0a6394f000b66e1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f2769ba3de4624e0fd0c1beda84a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb74ca84c88b2c954d7ec203a4853b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ed054380bfdff5dc741c3536bf80b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202d613454ff7df06df5a9c4aa3728d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fa3a4f9b114f98c72d5e0236584a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc6facad5b633b5519a49b1701e748397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f146ce79d2f743b63d5151396fbc1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fc6985fdf5554a48ee548f672a35a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a2e2874070d871c1de67610439f2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa873a79a908ca97102ef7d43e4ba922401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3ec6033122063823a63d00750ac43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231b53d060259be10cac189a94c0490403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3325abecf93f929125b727ef4828e8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6314f809b5e86713349d4766dcbda90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d582da21bfefa0ae1ed5a4609c4330406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9482a9493f246d8e4cdbc3134132d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908e589a9ca2c2d1c187e13054ea65f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b6880a2df2cf03a856d197b39e23b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d389551651e506a5174f73496f593f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb1a0fec878b212040b16a9d718fad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0ef623b6c0a26d6a83f2b4f3b6eb3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096dfc27f2dbe50ef90d4108ad6a4ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845d441ce545eb3a0ee90ceaff4f71c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098522dee1cfa99dc5a484a82bfd069d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720099d0499759620c3feabcc59ff080416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d47a9aafdc7f744a558828b1957cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79283ad4a502ba230f99030803729c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a5d5fbfa994a366a56e6c680b7553419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f490858237173b37052da70d4c5dda420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08519e53964cd949aa86c66faab417c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f0c4a3310e3998585ffdb3fde1c8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce4a46840febc4dcc9beabe58169b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033c00a61f82eb048f6b8bdcdd985d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa5cd2372af5ceb73917582613e83f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7674af7b3cf7906f8e174cee3893e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1060e5536694a14cd257a5f446c5da3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd548b66b97610ab794c208544ffb7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40d0bcb5ba84c37366da8b489eaeb8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fc794833b284649dbc49bd3e62a86430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3159024c4849378cee7bb6ae91ee021431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e642fd8fd92d08750d2458ef3d8d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66230b64d201b4831368cd2d96691384433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aed31b0eab8ed6d066ccff55d2d44d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c313233a15e7260e334788509991d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc5d9b8763a26120065fb19887e550436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80faebe0279a951a61c2bfc2e838cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be36148e0b5b69bc18d159e582629c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220029dc447c6c3b5f05f22e2b5e6d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee3bb85baa9ac261667e88ce736742440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f2da6ae9fd4f5c2f5a06230e8b347441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456ca0be7943c7811c84ef03e41dc66442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713536a9e65017b5799d9cb25de0a8ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3aaa572c13be7bd20f77f3c352193444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71528f1994781a8ddc126fd4846a96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601f64df4a24ecef0bf6786cbb119ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b003ae74004e0d9fdefde0f4c71dd6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04ac7e18f60f57eab087faf1b2a6db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebf32f1b52f9d58258f773e1391e59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efc7f019470b6ff3b75f9ad6b71099450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577a42f246c3ae51399a610395b8732451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d82bdf17cc223c0369c2b81f78f39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281001eff29f7c6b511db7a32c56312453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabf35c91c104228e73a68f292e2b02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e945c2663ef3d493c50316c29b59be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4bcb00b848e3eb10a900eeaeb4cbf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe005b7d92abb8b2037904658e43d1bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a3d208687f2584634af7d86325085458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938623349cbbf398f00ce5c30aa8c6f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8998642c3d0896a44d6a076b770daf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a942ba87300c4dbfe2201857cf730461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ddf50f4aeeee1d44987ac96ca03db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be13774a7e8133764f2b16f93964c56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174c550c9f3aa22ee09deb16826b9b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eca7275d2020b661815bdaf726f6db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e73fa08724899891735f3619e39ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6023bc0e474001f6a22c28a7d621c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60b6b6db76d1250e830432f03438f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bcf9809f4f39a455e51e7187fdea9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb774acd90c819848419a2799e5fcf0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8567e68852122c503eed07b569eb2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a785a1972c1e139dab23342d308d7c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3a996e1dc2fd5166aa1a3e1360bb3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c208f8ad167e601f2426ad766d5c2f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180e9ea998cf654848e7232514be672475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8e7516e9248d0351c9415222e8671476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5189804498e17cffd493666f8632be5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23167b5e9307d2ee0b9e8767b382b3c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157bf1321b5ae716bf75563ebf89eb1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4507100a2ea8a065db90482c55434e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e41c07a065402e6a40bc044488091481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11861fc60551d206020d533a644556482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cf97c1a01a691253d9daf1cc408c0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b318280dd8de0e87959ee3431c747d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007cff32eb8bb5a6dd3fea800dcf165485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154481efb5f72f98dad8edf1ea0f1c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ea8cad92349e26b1180ebd01d64de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24195c2867765f27d6eac0f6e6e9cab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59583604a4583215e1bc88036d74e9b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87da0d81b02cf6a7a7c6b405b008e73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed0467f289d552b044a0c2742221e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe5881de8b951e52fa8cc11452d74c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af909ca0dba46d2fcc9e0c72fcff0eb2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf312ea246b69f9dc8833d4b927eda6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171406bfbc301440e97f7c9e74d3b0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4582c19941a7bc7261e598efc635652496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9fecbbf24de197ad36bacc1632a99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340add27d7dc7191ee51d1adbca1fd6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3afd4c99c816efb0f51aeae267625499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61c7948881a4aa2c1ae3c861acb584500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27c4b10cda46ed7d4db79869bd17b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e71ffe595a87f07e6f09cac18d84a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa489d20071fa7c1b48b50e3f1fc15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d2c2286c47325843009762210ef21504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a0770afba2cc9be0e4610a9c4fffd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012c7214d6d392b4d4eb48518996f0c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd23d44fb49a4fe45c0378fe300fdaa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bc7afbf23a7dfbab6f54f815eff22508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f337116f606e51be060221490a93ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9209b06c788fb5584a680662f42a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5fd53bbed4bcccd765e796c8a148c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a42f3d693c2f41289e7b26fef85105512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3be447e64bc55397cfd349ec04a961513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51648427922a5e25c2a80f77eb27cd7f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1e0129ce4b6ba4c828d0df9e36481515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b873564516af5fcca4d1aef6246378516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f3a881030d7c3f93bec443e7c9567517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce197c0a5e0806cbe2226a129748dcc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e69d89ec0a66f890144d6f81d049df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84813b021bcc55344a95befead7f854f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef35fc1e5a7c8c1e8cadc62df0f684d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc92e0312cf8b3acea2d150edd00b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416357c0930cee8d9d48c8f6f60df23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4ad2613120ee357dc37534fb749d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2673c118bf613af5c3ee9cf65665563525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73bc3509b0f498848f20c3e828418e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363729908338a128bfe27f3eec045eee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93ac383ae9c084647168cee2684918528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105362ff1b50c17bbd089d04348602c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cea8a364cf92fb43ac942251da118f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a1602fa2eaa3d1f5b0ca41d5d5ce6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2decabae12d08c8f83cdc2a3c672f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd9840a50651967c3f01f6aebc4b26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd994487f36a34de43d57137d0ba602a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713a9c4ce40f164b85e621133514d05535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d1c7a3e81630ab641cf4169bbe5df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3ed7f6b194bc6dac176b27855d9df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee96e68a5e0d8498778052b9b322e64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e4c9b90690820e46b55d6f103da16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7702787b4f9e38a63071da3aeabcbbf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d7ae9c9e3da613a743e8e99314032541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a170f7e66d379e80d379f13d114d8ec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622340717524b8b9786345879759c75543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2126e41a43b7a3a38231894a18524544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d459cf032d6c5f705bb37d8964fde67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cf0a25b5c6a5ceaea6f83ffd6b212546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0436206b5aa8d8b985a9e6e1c06aa4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43837da31425a651880911c256c8e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf0e0f2c4f4b6eecbc4bc51b779763549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec1947ae63fba544e6867adffd4000550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b72fbbba1bb105eecd917ee8e34c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b41ae64684a08940f44786cc56403552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcb86c9f3a0a9eef5fe2f805c13ed0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee665c40607203cb43213286ddd2cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77515587f1e82db48bbb6daa57cbbe4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fe80f0f49d9fb3f8d4b37f001c5c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae906937969ad964e965fc3209ab08fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcfe89213a599dc8636b7f46430d53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea10eb07d2c084239f9c4cae1980fe8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23246c3ce516896308626bb05d051508560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08f0edbfce0813eb5a5807004abc46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaaa9d2e8cfaed1b9fd36c83fd5997562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa4ff5af605ddaefa9ad29d3a7ac98563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e2e72186d2ffc749343399ad1ea22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65a0d773785469955f429b0e912c16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa5f1641cfd6dbcef05aa3cdf50863566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3ed6bb86c65b82d3b768d2aecc596567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4fb03c5ff488e52006d366ae3bd02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896ece3516293282e589db385b50b41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee004091d6bc35afa3d772b89cc2c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716eed1b47836513842aada31d10e36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb5ff9849854f4bb3a15c6568468a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17aee8c8a8e6add90265a725277ecf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf546b5e915dbd1cb0f39475168b1d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a08b8a7f40241f98f2d91ae753dd0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10748d8ab66fa19f4173dbd1651db37576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99989498e973a012539dbeffcbf9202577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e4c50857d33812b72a807203bf670578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f337be44c1b75b4c2414a659003d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92ff6261dfb88cfaba70f5613b52dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e6952f1f729de3c1dbc9405acba98581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b744c1b59bd57d732cd0ca4005f2c3a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230477a571275060bec9dfb17d123da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd695102f84ffee38f34185f84906ef0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee8074b0c178780e3a6c256725b27f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378d5ca2c9f2efeeddb59673e548241586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a461d62d6eab5f21696833e13edbc0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbcc120c2864814619edf0f94999f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a175c7187b2951f1d51e5f7bbccb26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009892ac4f2a587803a1a4f2a2dd13e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e8f5848a0e6c8f20f5362a2eacafb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99745f9d079ceabc3a5799df88cd968592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6666e546c24c3b5ed7c9e522c5e709593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedee50c03fa45fcfbe14cb3b825129594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0a446e3f9b65ed424dc98b78f6cb4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccb4d6c6dd78cf9ea1fb822bab9095596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1335742462116d03846940b457072597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3abeed58a3ba02e70681bbcdd4f2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74b024e051077fea9725a04e221151599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6752f9c953b0873e999424f79487b93600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23610c2476a8e1b128c86bb90003a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6042023ddb43c7c77e320c07745e28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4573b31d15afd8ae5b9ec11c3be9dd9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523fbb74ac3a350210ea17de71c2dc5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c05eb8d89ae482076fc8f10e64914605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7360e4e47e34af57310c55c7f1614fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0f7531585dbd82b9f8619998d37d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef5bca340531a474f6e0d8f28818b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d33620b7f2dfabd94185cf9ebff274609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276f2e9d7bf1c6c0bb524dffb9c554b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128361468e1dff6a0fb1802a2d0aac3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88731d9909580c3ee3150a861445284b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f96d778907f37ff64b70590f0db8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65accbb4ed3cf6a50cd160856e0e058614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683469f05265ca0fd8e3fb75ad51068c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7e76cb9733bdfdc7399a187acc3cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c381f06a9f52ab7da8d1bf8d2f1a5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cc1935cc100b05f4e34e44155cba4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0563a1546272d93c0223d0ee14a128b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfcd8e225e598d8fc5881277034dcb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145b22b1b492d98e2901c4c90639178621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2da03f042fec7a76ac4f949d8f7584622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479353ce13bcf8e2fc4c454561c5214623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35e66f6ddf8c755e406a536229c19e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8a6202c58ce4d502907d965f5cc1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a399da2c723641df3d13805d58cb27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9a01d6a699b647c09d8fbb0e992fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea32db73ed19ade4cb1d29eaa48add628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7685a2fb1203af1c13363a334e3dc1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9252b8d707699014136172cb25da3b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686ec1f8b59b0dd36e0117775c24e6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed895165a58e2b47bc69c8aa1b209c6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9bafb92e8783f753a0bd74dc863a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df16270d34b2ea884ba31b2c4aa301b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5c2ef2fd510223d08b20b90123724635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67035397eeed45bc8af5b2e3f7cdc95a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7039317edf19387b354d115dee43c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a950f3362522a0d8783044d5e2d576d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22474981666a9dab7b1c0d8fc08bd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53f5a0770723d455eeb24ce375d268640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bc066c30f2b7ea111240be2a46ea4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fbde7ba9e93c09b62da99aba45bf0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bda7c401f32012238eceeb74cc9d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91abd149a6af6e97632685130e5f6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83bbcb748f11d8f117631978920450645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc77dd0cf3b4ed65f11b4cbfc01c6b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee222bce7935df57c770f396a15f6d4a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab2d138abf380dd98471298e3f99a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedeb582f0ae264e5821e7b59cc17eb6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc7d68c4d9801c30eb3c2f6839f1cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b14831f22b4d14063d4d0310f5274e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567e62824dc2a91320442ff8cbbe935652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ec40f3bc8dd12f21541a2354f176f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c72dd3b44163212f1ab0f8aa8882c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c518c0fd6e693918d7c0311a08018655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eadc1c3bb723d1e18fabec677238b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610fd1590e7dd5fc9ae1b4f5872186e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e2e5aba04637dee9fe2d94896396c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2043649884e39f824285c41c12fd66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99303e129ec410898a5060f569d4935a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c2eb9390b22fda5bbb132171b2407661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a05f2512abe4cbff54595b184dbb5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9bcfc95efe807992b9cf43f31e43a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44041c9ff65d09c63c0eba8a910a62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7133856037451c6415a473f49d976665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ead113ffc62a4d65d2fd2f734a214666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4205b1ca8397b3c95c1c38a5fb7b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4db50afaac2494014b3ad5d284bf5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da122bbda2cdf7c8025d84dc5c8fa7ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c139c5ffb666ac94fb41f046410a60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df618ebf40a38e9bcba8ab7fb1a0452671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97550088cc62be55b699f24891c698bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f59a68b60769bbb73084b373d614dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca233d25a1def9e58058b79dcfa96b17674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6a75009f922cd3a7dcaedc71d1ab9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea6f9f21a1b3dec147605dc6355048676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4ac8287cc2ad3314c2a6ef2a5d649677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09890b4cac6a1bc474db03b15f8c79ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c3d6dacb3d3d317c8bbae5cc50719679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b1ea8acf2a3b4a345e4047192f37f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5157ba72e0672d2e883e778fc949e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdec9a78b1ce0d5a669f3fd1081311682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d53e03b36f6b0029039e4634f1ac7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df039a8be37a5882815c514f5ddcba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53947167af28d0fa499ec0b4eb6bf6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6196eb422e013126a704f65c88d96b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ce03528160be983d6ad39d13d6fbc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3efd10d41b40c921cfc389f7ac797688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3b2eae46b60340c0f9a1dff3ee80f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927962358fd19012128154709cfa5c66690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf28a81bfebaddb02b5e85161e01f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ed9a5143652c6b246b42c48d65fa5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ba92bdd447fa96827aaf417fe582f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d37e5cc25982d7f3433502c5b1646694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90778e04096d807cbc240254919f6cd2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3bc42d397dab8423f6941f7d9f9a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6e798425d69000001e4b3a32a904b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d26087950b73831d574fbba2af0ecc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019b779b672b641b522898ee411d296699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71245254bfcc3ab0c788b279764ccfb0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d47cc8017d04caacb962666964782d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d121139f9b842f00a9f1ac9088d204702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3345586e3b97bf2a331244fac9368c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc688eb21cbd33b4ad90239a6cf384d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ae42891b5a97a468e5f729fe9211b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caca7e67ddb0315073bfae44afdb52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd9897465f1fafc91b65835513f1e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174534498a0271b9abbdee66e1b8fd7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ce7cfe3a0e095e4a236a02640961b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c28a6385ada6bd87c14fee8a2438fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b4bfc2b2c5de04025f460b7ff8905711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1fc293a59ab4b3a2804a78144a293712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f23c286b9d9941099312881851204713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968f55059935aa58a5f51644f269095714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147b613c48ddef0bbdca429b6501989715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67e2088188fd5d77861d4eef3e8382716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a10fb20f2d3bedbdc7ad7b5f387214717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9266a7df810a3864e8bd0ad996937cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2dd13e2833501aa30a6888ba7c5a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46cb58d666d6aba41a5683ed865874720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183244f8832385fb2ce3cb5617cb4422721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fead5400ea06762bdbf1b3634f171722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c1b4faafda3e4ecb7dc3f3391f5ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17cacb19a4d167ea4a700756df8515724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b57215390eb2cbc5849935292899b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cb30b5730b0f65f63e8082ede83b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d502f5a735b983dd42d1826c3fbc977727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718535c8a5a8f6d2403bc1994a36c7ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541000b87cf39eed7d4a9f3d862d39d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0032d331d53c460bac4e4a5861f957d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968eda618ddc1e24f55df21a4a402f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0113d5e40a83517b80b3f4cc00301e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fbecefcc8bd06a774ea6be8ae4ca7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1319fc3126becec1eda019ae7106169734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e105d82ebf0ed507f83f4df895580735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21510666e1ded6e8d0cebc682ca3e2a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09404a3be678fe4745f857c6bf727768737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9100ee4d5c5fab153146e77ab8277a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6dbb6e5aeec136842c54f285919e7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f472ac4933c0aa37d350fee1f1d2c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3a8b7db9468ba0cb46be5a76aa2ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a421f0e1c0efd195c46948b3650b47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e978522945dce297d916668fe0ba7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f9affd81cde9124cc1706126a8299744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e33bf9cea1cb73e02f2c38b58b0a58745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e76cd54e5d16c810baeccca1b2e6c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf9d4b8923977288e6650b1c1400ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf91cf673c6953be26488dcf890dad2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3242ae5195290f6abd010412d515b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6acbb16ca5093c4d182da684f2b5f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f175cc80d4763fdea185148bfda846751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaebc628cb7960fc6fbc28f649e145752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8a324f0c0d35a7ce2399e84de7985753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee3ecfb478012e93c1cce7489fb0d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14641c316b5237f5ac08c36863d98c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4740147fd2b4c5b4d6bc69749275e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063fbe28924b9344a95fbb580cf6df4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815d4c367befbd646c35f434b0a2362758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974381ad6616da21cb122b1e3f73de5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>