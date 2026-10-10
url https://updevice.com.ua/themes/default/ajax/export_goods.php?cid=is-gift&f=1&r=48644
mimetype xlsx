--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319775515c3a96e78f530c6334149e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c217bb5eecdd1fa42c8a60838c9272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78445b04ae424562d1b1cd227d549c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7dbf80f547a01e4cf9b69199395604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465edb92f18a710f4a225c9a3a8aae4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fd7270df60617e54f662b9d045dfb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabe1de03a4b4a3cdcf0097288817bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e0700d8ff2e92f69ce6a10dd5bf2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebba204021a8728aecf5092594e5249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a934aa7108049a8527187443560453810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605aef9a644f49d76a73a2e7891e5def11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad01145ef0fd1a42c3946c65b7d464d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47eb3dd537d7dc90a5f4eec484315ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20f9f6a472e2b1cceb0a151266468814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f125b5ef1634775d9e7fc6da7846dc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72628bc5ebd047e42860015b2e9c535616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7055efa8bcd8ec98d98bd96b9aa297d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068fad09262366531f37644f64303bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92503b1a805eb04a5bbb31e359a9097d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba13a6889a642d627b526ef90830ca620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5396da6d503225a00643ed4b0765f9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b86cdbdf30ecf688947a10933206fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b715dffc72f2b168f460c5d94b085a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad691edb8a3dccce4dc23cc66a2edb7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26176ccb9b149f25ffacc00f94a2e4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34258cae7121d2dc74dad89901ffcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe9aa8469c19cf7aee500b444b6a9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6702a344d78debb1184a1788ffc397c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b06cf5758037b905c05d3fce2d91429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba607164770dbf1783ffcf251530b0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457f1cb8358b875d4356591889ee86631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75181cb509f300ccfc361261468b913932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eb3e5a099fbba76a5256f5a0be88033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb199ad98f9782c5800d83b576854d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee82b1653eadc2e548d8b388e20d6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38343aaed7faa86441673e09e400ca0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a81d8547a0924339b5ca3113df7afc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8793ff99d31ed27ae641169670497db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20918292d1f9917ef6fcf9790b5e6d4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596b269cc94198b2d28ab6db5a0a51e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae47f0ca3359b6510704d671c3dcf441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1b7c1d6605d574159d5b469cfdbf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1eab3662698218890a87c7d064cc243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d24b8471762610ceb3546c5a874f5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d32e964d751cb1742425f00ebae46d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ffeb5714e1ae72900529dbb04012e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54554ca9e965e6e4fa9a95f9e89f03a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95df35d43df37153477c2906592b5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dd096055b9441e770c6df4273596c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c01e96883de543d4e056639f3aed850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553a3137bd2d0be15ce8ca57f1c338751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a4282802eb948b3db4cf9c233514952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46095ad56c3a46438ef69d6ac7d14aae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbfa9d2dd3d157686ff21414d8794654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfaceebfea39c8c72c4b5546e66b8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71395a8262e10600088a026f522b90fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b77fd8c7e03b6be86132539055a82657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cf5e8ab5921523ec4adcb72a8930f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef6108c164d1b51f2410b4e80fac6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7227d95f32ffdc2db13898e785949560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb38a7ab583d5423d599579571da0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9616a5fbd379d984d61f08423f6b7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9e89606bc26974249290428b3e24263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452cfac7c5e31aed7237174acae563564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64731ad8362a867e31d8dde5cfadc35065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e78f7d439567ec90f181b37f6f14e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f44ef25b1365e9ba724d8eebed51a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15702dfd7bad3a3156779eca5fa384a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7458f333033c687eba3a6fdb5fe7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413eea5a6ba2e422617c29266a4f88870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4ffa119b68c0748952aab2583f0f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac39fcb7805afff65145b3fc7ebe6ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3126b222d71e4e9d1c0b8f7bfce0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18313c903d441059446197174de91b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbc6ac3b12701b9a19969ff8091c4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6399dd824ee0953f8fe80eb494271f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16131903442535399ddca0cbffa9a3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb8818f0e0a019e84a143f5c6562e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e563374973f636b052d9746896f9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fdf7ae9e2b2811289fadeb1c7762880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f7d4cb062c2b220e24dca7d321fff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a924e763bb892d78f65ec6249f16982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dff30d05350e9d455516a15c126a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e8028050f9f0708f3419525b647ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12597faca0e62571c0cf67ae3caf64d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020d0ebb7a270754b56c5790fd76c5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bedaf29039ded9d3f5e351debd524a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0729c6bd935e5720e66b87d1be5f7b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fe336d1ec2c6aead624ae24f7febf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff55b65c5609117172ac312461025890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce88f77316921cf32bf1ac2584a40391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10eb60b9d30f1493366663a91a1d7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f740cb5dc48996d4adbd8932d151b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e1c24bdbbe2011f7a83f2124bd6d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d20c7d4d16f55ba3a8c7e1610c3f7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43619608e014f4d277517eb08a04cf796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f12f169b695b388f4fbf2e8c16afd997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a59d21d063bc596c681a5ffaa3d3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c35134d8c0f527ce66df1d28658d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736ee56dba5249c15ebb4718e4b53ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593d7bc5d5a5329918be11e9c5693b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac59f916ccdcec720d6a8be277120d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f20ac8d5cc19735af1b41b0fc0e83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92df9a9daf52a242a51a7004bf65e80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e28c612670f047928159482695a19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353457574ea7446bc41dce003bd6a6c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcc2f83625491c11d08832855e104d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0173a57d6dccfd52b5dbdd2f570825a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52ca8050a66ddc3778f28ea32228fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a2c77f090da6c50ddd61bc24275c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b351272df269209439aa35ba56695ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfdd5bf88dfc77b6a112320a9f8110112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c0bd7f44fab2c610673030619dbe0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc990a22127191c58e4f63dfd5253787114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b28e471f075d017e24d59b1de8f4f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb7843ddcea8888f6254d021178bbe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a37e8b1acb91244c1cbd0e2877c3e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372ffb8723ee5480921c7bef2a6b909118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df072bd52587ffaacfbc4c6bbd5f85e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7a6fcaa53fe6ca6c2f46857ba59d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a9671f25a54dc7ddc95ac12148287121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9f40f34e519da96495a090fe02e6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593a0e1d03d609fc690ba175d59afe4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf90cccea464257c11e9189dc63231124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256000e4f2da374781ec61eecc56150125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47def170c5ad463cf8244b2a6301573126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8a86bbef70eaf51c7ef68dbd3f3f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d92a436e0ea53ec3bcde89afe8954128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f794c2d1dd780c9bb5ea9d80dd19f7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b127bbb4078289890fb605c7b7bb90e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4087def956a15776246c93dd8c52ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0febbae6c438113962832c0560e0ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9171f9cd1e2986c8ff0f55e64d45aef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acc1c873852902cfbc2e80c72ced5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ef241c46e30af2dbf3c821d6ce73c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f4a1e5daf44e06a20300602146358136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2295ac0e09faa750014b9efcfc24f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52624cbb2e297c113f39dbf33a4606b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74052391cf3266bc06e05bde342bfa17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf9c34eaa3d78f3f6a2636ea039f19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c1b12639120cd6dd8638aa61212d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27151a6c39f901c0783664454ddd68a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047e4c5146ae7a16ec7bafa6aceba0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7808f27d136d22c816b34cd4e1e8de7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a3b2ad41d29749fbf205950d575e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eb0f3fd2ee023487237986e46d356146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea789f6faa458527b0848300aea7368147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaccdf7497a7a0cb117f8bb3242f20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce8c95e4c8f86956c88fa74ea3a4c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c3c4acffc47c57a1eb7d9ee9a9f65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b14d58061dfc0763034e072b1e56e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028bd4bddfcf59896ccdb63bc269600152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb522714116cd67994ba0fd50ba91bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d277a12ca0f8f79fd0b67f9c308ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d17e730c01b94e586a0e6d6bb364c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7bbca52e60fcf83c75f08424abd03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c2d8f6ffc9743001b90f55f4db0f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed339de288092440f4d8e2d9d068369a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf143421da782ec553350057aad1dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173b2a2976dc2634838b858acb962bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61540f6c079416a691b78cbf7e8bea50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b877a5685724b1e9a2e408fe292fd75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d83f71fa701c386cd13e935d9d68f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d0307a99dd8a0f2640aa3bce4617d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d702192a53214d9e8090da1cfa2563165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9224f2509445988e1fe760c77fadab0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8aacb3c67c317d0d45ac5a5eec6d59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daca6f9988102f9c3d0f4dc42fd48f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aec1b0786834bd810601f6ca8c26ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9133f55bcb3102332f97d9dfb9c68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3d3be23908f141896ae2e0e8fd323171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4667773f9b0cdf05c6a163a54be54b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc139551d8d89e4565da39c612357d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7d18691b8954b8912da71e3f6c8e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14f8d48675a84b9b0f56cd7efb6b64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e308e486d36d71b6fe5295d798eaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3849c7e4a22b1da49d088eb8cebdad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c4648d4600d7896dac7f2c8305b6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dceb3c37e27617808250e9d38f2ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cdaa6121bf142a856374aeb8079a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59631c0fbf3b52f2a0abae80bd4235181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774678629af986ecce57955825ae84be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e40d010bad2e26f098e31f9c9c60d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ea4e1f0a0dba7a526c9f817e593bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da390aee60d76fd06c367f57b2e14f04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6793fa228d0ef33ed478128532644ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa33cf741c3a792233c6fb54f928e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552744f842b02ff0e77a46a0928f6e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a24fa905ad278f16faffe5e5dab689189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c1b2598392cd9df6c276cade4145e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd7fa98e3dd61ef06a7fa7b05e2c03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75458d0a8764146da6dac0972a828c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ebdfef291c128baffca06946e1e04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186dd3eeb3d4fdbb6f1e2a40c22e8b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c72053c55249fabc284a8903e0a31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f4af6505084319a6cb2d97f32a069196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b12cd4615b9a378a7e941f6c5d924197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231194f96e4f647c8d167b95a8036a81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01266cb43ff66b22c7bf32925d8636199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8633eaa4ab84d987f0aa2f3ebfbe5db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad197ae5cf85ad66debfa16b1c786f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbab7e368fd81dfcb2b15f5edf70cbe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9937cb4a022a06301bd307005ef6cab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b79c7321ffddc7f8f0a8f6e30ba824204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0e3e2f22bf1fdd7db6f287664c9f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7af0749a5daf5ef4d1fc69e9d10d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a6706489e8c9685269b9a13a2475c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88981d7d45cfcc07d2e5b8e9a3d944cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b806d9c56aa31dae18e097476015a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0719517c25f4fe6142daebe96f636210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be054c2994df6cc16e847c223e104ef1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c92e8ec4d9064f9a9c5bd132f5d04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08d594795db0d876c4a96f59ac0301213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9804ac04c024f305bba944872fbfe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c9748e938e12f9fdd261ef5be4d3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2fd7fd58f1bfa351719435c8080cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f2bd6a4732aa51262af9aa355c62c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab39ee56c0e7b473e1594fcb1b0d938218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90506b9d8a11a8f53a0184ba666f078219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33f94639b65fb790933cdd1e6f9eed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf54fc3487ef8824fdaf695096dda7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc868cd3fbff6a26dedbbf4159acb532222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d29d94fd72e484ce98cce706160fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25abfc047891da109d6e3de79bb1869224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a948faf0eeddf46493b0c8c5edaa733225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c64ab58750ce267e24dbcd11336c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1139f64ce35008a98952b7ed69c63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438825132711f62f5ca2d4718b88b5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ff0ee16036e5a28776fbbf145e36e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb7d9e47dbadf86021fffc179a7874230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97effab9b32be9de19bd3bf2b7079ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb66ca18f5aebacbc5d87a7739485f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e1219cb5d4d5a461aa2eb0e8d35a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe2d69d6153394fe2eeb51d28fbdb1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1e6ce6bf8a282daae3f8b4bac2cc8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd0a68b91c7fc2b410c50912b94c7c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9e934a84399f3651073e73ec3b262237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b708bb6d82b4315549ab8f17f62976238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2235e8a5e589eb86b09af3adae40dc8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf890e91cdaabf6bfe781f003262ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75650fc1638ee28b1492c53124293033241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80e46ab0952a73519d3ef31392469c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1191593f9f2e827b27564ef5100409243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf08bf387ff61a3407acdac5f8d53a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f056fbaab8213dc5790feb915c36418245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da13ce1b01ae02480102ba4c0981e68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36665d3cc98a4ced6f9b6b756650390247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956ff6c7744b6979d762b2c2246e6dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6f5d448610a54a5f4dbfcbe6eee73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bd1e85f035afa6c78525bc5d1ffe0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e5b2054a1397b54ffdf3ad67dd901251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cb08810f186a2028e73ca707ff97b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec69988d625be280c8046a03fb38c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096e8681d5726e163dba1992714012e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855d9ec54cd100c3488210fdf829da5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e2fb5cb86583cdad8d8e7ca299ccd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102834153f299351e2c70f6fa6cdb1d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898e762986c309b6018ed5407881096258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad8a549df823f8d5aeb7ae935d8aca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a157c195304f85623cbc4efed44a56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f13d904df9c4c3b8207479f6e3184261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9d96e832aec55ba29feaaf258b28d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5d641d142498897db772452f43012263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25e68664dda09ae2fca8e593be6384264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051a28ee65cfb22fe716e26d601ecc2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0262f43eef93f2e40ec75e305d8355266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be52de76b364b32727209db2f1f3383267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845893d73b905da0ecf0691f994b687268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8191b88d0187b221ac4bf07957001d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1597855f40afd81b80513602b3e8f7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71649ce0c482d90332bfc7c136217d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258279648ae96995d17f762d6af726c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0fe10590b3d661f4d2b0b618e24a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a867778956fed7945aac0f00d280d2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34933437a355de11efadccc058dc1523275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423db507f425c6992f3ac501da158e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c7d44a61985985886a7556e67d01c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedf120dd4886f02fa9b9d25e1f1719278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3caa94ae93b46566f9f3a4ed5d54cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a356fda546804c46a89d83a3f9c73e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eeff01aef627b9fab35de982c60e25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958efe1c99ac6483cf2072533988023282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50175c119051a86c4da6bd3f47a80d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669d876a49558f724ffc1ace48aae75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d0895cdaf5cce9934004d714d5f0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ef5eb3d3be048f1d5678679e41da3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f056e2add81f9b133b8b52802c465b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395492265daf36cab98a53944a34512288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04531cb1c4ce9158cc8e95c37e6b9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b800706df94dab8b4878b5b35c52f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44024c3b06c3e3dc05669aa04f5ed3db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b40390391983e28920e6d69c41ef4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d37ca1c515d66453283c4c09d7836293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108495625c2fbe2a5ae890bb54f3e6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6ea4204ed79c50966ec1f05b1a413295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d832e09798c16562e5647d54858f04b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddffd878c917c41b77a6240c6b5a1cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8369de14aca3b2e480e70dcad3ece91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bc136a578fd76f562d5897cd8b021299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd8ea657bc485e2fbef145b637ef40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c44de02ffdaa88030af838af750c40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaee5b554323d16634eadbd543bbe49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57509faa7d640698e6dd867bf1222df8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3661af0d550d48ae82e5f74de7abe73304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5541d1c2d4f77e8e3b348fe9f4cbfd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd965d58883a91941d803518a20a1ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83785c2aa0535ce5c55b053627f8c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013c21db61772e4ac7dbe2c3df05193308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9284b754d4d7ca2a2174fa36012b13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c94d8b060bf8d227eb83afd2f1ba9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19281a116902e674e41b0829249ae25e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706f86cbc11b8c0a8637238bf520514312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4c63073f9f6c2a8c52edd670af70f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8802ec0d1f067be6e4d8e495b343d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708a50e22d4cf69b9d8a5c6c55b8074315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9240e0aca4e0a672fa367762c2131e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d922d8b02ddb4a544ba0519bf91e1f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf3e47b037603659b889703da931c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc1b1693fab4f9d87f4652fc9f27e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee1e12463866f5e21e749acfcbe858320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c38a7599962c93d42461418ef723d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a710bf2003c56326b411376ad4144e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bd5c84b69ed94f11a69592961eb8e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae53187e0367a9b8015682139a0490324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb5cd248ea9fea8aa40b93d75c53cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa94efe550b76503f7f38f05968f7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c9a2b7823232af75fc7948e40022f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5ba0f941c119839029a9ee54f972e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847b29e6545f2cef9c469bc498d81f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aa931087d68045c1b220b250840f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cb11988b07466b629656385142f06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabfcf62dae81e60c695706146c82c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752360a8432db61cf3cfcb3a3a602b8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa490b02509c55b51e9f433c1aae1767334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2810550cee0d4c543dbe031efd151ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7940b1038b67dd9b5b8a7e9648f20c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922cc742e4b1beae8771dfe97cd2a25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241025bd54f40d4cc5570c02e3598e9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a760380455d26d933fff25238a2d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182c68427e93cddf1f1ff30ca2c4ec2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc169d99e887e91913dc9d29ed2db3f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c2d54fbda876b65889f3580c9d255342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2646373622bd121361a36a542882ad8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2dc43a5fc1662ebe0f85daec5e941344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298f2f70db2f0c17dfe706678be007b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69da758e9b8e2166b45d8e9b2a76063346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc80ce9639f7b9b24e42253cf04dbc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7736a831e7accf77c909606581d08d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700f594d0cd472cab3cf2ac43fbb61b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f9cd19c812b452ec8d0d22df1e5cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6cdba14ca7297cb575ab6ba78a70f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aff4e638fbaf3e60160dec5652d697352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf049d6602a135bde814dc4eaf605b78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467bfee374b4d39ff764aefe6885b28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c3873344b4cf1a6a7b2776a571685355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd80dc05aae57e273569eb2c488093e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d5da1d76280d775a0886698fb0886357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355aa0e7730df0bdc47176a6e50136e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7eaa0d197b63ac728d7f20b00c720359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9207b6944755e389943df475494d30360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e1de0fb7a4b854c194965dd6d487e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5bb7b29b37247d65f9bf2d13f0b1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3a1606ba59d1fc62b8897471585b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24f17dff2189581044fb9137e9d9f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadb36dbcabec135070ab269eaaf0e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9009790e1c3a14bfc1f4e9fd230a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c24a920037c60758e486332b126da2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7160e1276f8931a102fbb998b8e9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45886af6cda66a51df8964b451a7a37e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83387cce9b1101a18817ea1c724cb23b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8cdd55a0f8249f397314d89cc1ed9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c586179bfa6a6a55037610c5a089f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb05b31f249c88a79c6dc4f890b2ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12b5713b88ed22865a62b523833844374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9cbe19b65eea3dcf5d4e06c91a439375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de309a3f83b674495d30a38528c95152376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdb7339440f44c526bcc2151f49aed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f95849319d0c7b5841bc3161aebbd9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d9505aa6727593f255bb9bf81a4f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1962baea31fa5cf3dcf002dc1f5307a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47feafed580b4e2019171e526edae6b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd646265cf94d49620d7c19a5198c7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab994f7dfaf3e3eb1afd7eae82e99e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7569ad4eeeb9119d85860fc55b20bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890978b6bee0506ff2aae7cf9b2dc65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104da19b928ce6d9335dd5d1331456d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faed07c4e1346c6a8c0daa2a58e4a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea40ec39aca4c0e19d16717a767a9d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687eb24323dadf15b7938c8deb6cd18389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcaadc0c581ed15af7f74c852328206390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddae03af6817c6d49c15903c777c90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fadac3969366e928975ff9779b135b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2a568ac4a7d7e0d4b8d3a4c2219bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443e3a7ff3503163c36989e55e17927394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1fae6e3ffb5b191611b20b63796c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca534986103da28f1733008e30271c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006710e5c59b97de94ed1967de709434397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d5def4dc591158dde2bed0c1c81d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fd757be0d3107d87ec48e1c5d4992399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42aa36279c5c69a77a85121235101b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7f3b6c93b6f5292c27f9f8292dee3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b860bda47528380586564bd42580701402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74924c03b0f23291ca5168a49375a0fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfa8275e092ab5c9d21df06b42e500404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17636e78588238a85f917166c2ab51f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cada884fde7d45efba304893254dcd6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb07e307a64ffe31edb5be459b0627407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4e8986dfa4c59e07aa7d978f6b27a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa08b34737d90a6768d1e9e32b3ad0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d20958c04b2b616575d471fa613318410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec537d305a3b28b3d4412abd35eb439411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495cbd56c51554afd47752c1ba370c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d05fa626818c87a8add52b9620169413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b413561f32792bd3c99d2724690f44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d86ce470684ab21ea5a3dc821f810415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2266d99b8efc8beecdca93a3dbaba2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206edc7d5beb480085fe5d38a7ed1c20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c4d33fb5a26a48d7f5987db23a3ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f8b43bc1ea0a59a92be6e71391703419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e1b8e3e36ae0d21406ccfce31fd87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422dd4c64e09e981ae8e8b6111a3eb5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9756e4423db518561315310675c642422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1522b9a0a0dccc33271ff86b09840f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc213d9c5374fc63931ff03f30af0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaef6732bdc43026c765bb15c0b536425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6e9aae22333e9db0d8e63214f54cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36fec732a8cb237f8c3a4c86acdbcd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1027633f74d0b32077994cfc0efd31a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022a3e74791dcf9e7f2c05ffdb1da03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29324c2f50c0f93372e8303309b67cbf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a010f165f0f4a8f39292751121092431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8e2f267c7b4f4c06eed63b270c3b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948797e319da28ccf055f4efdcdfcf8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddcad6668d6e3c0569bbd8a92c03d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b9088b0816d2faadd9335ca50b0ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bd283e67867af9ff3820119c38eeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c749fc26158d24aa8944b5c261ef286437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053aad1583a66b6904ee575d1c97d146438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f239e1d207bb326face22390b325b80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e4d210ff79778aa8267a749e668d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dd40936fdc7b8699a2a35edefc339441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8404f626e5f72b422569345411526442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f468eb018f2f03a6129951aacf725443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d818881f2db8b2aae578905d659a12444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9735b41cdd657fd907ddb6dd8e6a1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd73ca5bfd1558d226292af5de7c655446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7234c22c7aaf60c82b867c8d56df31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054aa19d3742a9d71f3bcc4165846a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c65e3792ee9d3ef622afde5915f83449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594571ce0b8eb742717279547136184450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edec8fc5506519ebec5680602aabea2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e738c8f0a5d38c152675cc9fbdbf88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc0c1b8b9c142d54254f7860cc9429453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e205f63c5e55d8cffcac8a96f85e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66c38556479de42780041328d1d0de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3027932c7a4e2d42f1d00f330a000456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e37e722169d9de3d8ae2a72744941457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c6c90bda3c9ab443ad0ea82a8cedf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979a02a7fdf18f02d89b266987e1bbe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65196bd93ccb756978dfe2e641cf6d56460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d467e92899571ad2b6387257432169461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601990358a98b7ceb07cc7f496fa973e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d143c0b55d788dbfdf61e118c56802463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f9cf2c8aec0b2b3726ebe7ab07622464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a180eb3208fa8f2813fde99e49309a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d47bf282b817dc82261d7c801d3508466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e05e57e7da59c4aba9e4fa741053eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43128895b4f8ec58f60ea1601390f65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cfb801f2d418df09a33605d215890469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfc2fe3aed0bb435471f566ba91592470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fd515a1876a0d424af8b960836d4f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445abdd5f4eb3ae4908ae1b0b6decee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d03d16983298b3aad0503138c806d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f817563805d9948b37da535c6b012474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40626b15fb86fa1dbf4c2dd21859939475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644198549305fdfd5dee5a3373c9fa3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e3a2b015113a241bd62132e009e93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ea1019fff153c4bd23de811fb6252478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d2a2dc287e701fd23a4078379657a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d79f431689239e2841f0fb3ff7825480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f4e9060adb30fbfc5aad7fc052ed1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513051295192beb04f8454b6ab811bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cada28fec3eee7485b0cf672d3778483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de07c6fb30666a42510ccd8ec430cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d927836c7674325473d9028f7a1e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885bac62b3c884808326f9a5aebf996486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5806443cc431d1a1bf0b312f41f40487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caa75efe58c23cc24c14025ea7ae7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ba12baf0988729d532a0b8f5df6df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d60d9e193f643b2f6925024e598ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c33a93b9ea52474f451939488e4ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ccbecabd6937f18da95c96a6c84cd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdd5a91bc06409b3bd8999516992a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d66da3a5321101d51f4d084cbc5704494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77664e8e9ca5d4a2324ca164f932d80c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a007907f6a2a75eece2aa71d41253ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aebd350f49bfc894c4957b122bae5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07330f40e2ee98ae211762fff03297498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e55923a24fe118966dc19ebc09f212499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e6fdc8a8b65c5347e6bc5ee16344b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac486d4f10fd539bace40f86b51c47d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa6d42da8e81307a9ca83f133536c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa32848a77d1a2176e65002dc0a1299503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3304b57f51c5640fee634c2177a5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb1ed38e7a9be4bf76683770663a4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf4fce8b12219db9e42f2fe33b600c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f85da9f5d6efe86f3a7143f7dbc1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31d88768d59c4c404e0ec0e162b660508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a0d75253ae379ff56d25e0a3120a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9421e633062eb209e784b452e51dfc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14755f2721211772d467fb7556ff3277511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b91b9a835da0417738c3134211bcd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955dafd96e6c1f8114dc3ed9ab3617f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b09cceb693255713125240ffc0a41514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514938acd76e0bd17a79cd8a113d678f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170533371269aaa3b089145f003b53d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491bf51c4f381cbfe9811d544c7550e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a3f8eba3e402c722e57652f2dd339518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb67113a34c03e75971463c4418b2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f28d3e58ea9cf7c1d782794b12ded9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d33ffe5e2e4d29011afc32abe61a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d88cba23fd78ff544820d667a1781a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d4d5a2eab1ad1c768b5e7b6d76c0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c1b5ed1d7c578abf5a8a5656b4c1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791031d2f8f855a9c47bd7f17b96595525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912329542cbcb365d73911e21a55920526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03097abf73b47bd8f9d999c89e65bcee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a541d9e79e917add933e1c923e487fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3c7161255486dabbe4aa793653bfa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd392c26e734d15b2042884e41dc497a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829f27ec3b8e19cd5bc8d602afd2991531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec94df99195234d7e5cab1b1c68f42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cac77a0c1cc20f62bf96aa8036dcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c720d0d211e9bf223630e358a1564534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f2e52203b3d085244f89b683661e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7cdc8ba7fb215b6df6957416d03d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303637fe749d0b104ea00c66c31af73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a53b43675e45c363bdbb1681b9378538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a85c22c4c32fddd459b90f13928492539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340a399c7d7c27dc84552decded3a63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d3689b9d028ca7e691ca9ea366134541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d82c2b1ec9aa3a6d8cd4912831d28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945238cd9fc808cbe3b9808e4e01854d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc62f9c1d960f657d5ae916d189fc6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c97e0cf8433431cdd0dcaf1df0894545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a6ac1c1a381ea895cc23f2a011e9a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa579b8cb22bd4a7d23014fbf971ccab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cfd9d65e8709bf7e3bd2abf08a781548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93935ad70496f4cf077eacc0ba68a0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d837847fea54c4cb48073d5039706550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992fb0bc5c99fba2c69e0a02080ed2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb3011ed8b6444a22855f5d718813a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96daf14df7df6c8b4a018e408c849886553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22d5e35d5a4460e1de917819ab83a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45866301647df7657eb55929ba5168d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64115cd40fe612a2f5233a7098d7f358556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e98ce7d49c3a773b4b92a4b7a83f43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e716303b944fe92cba543677945fe3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b027d7ceea668a2645588119253ce0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7173a3b3400485930a9c40a66380b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e60028fc40da620b806a61b31904b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74568f7f3b1a2304498fae800a86c7f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e8c9a3c24a832da23d8bb5b6c3353563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e581c1b0fa234b97e4f80cc34035ff7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e525be8c2ade5c40f0e82c958509d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c7df83ea5d2c37f848f455c43a7af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983f9e7762ea1a8dca782ef794db4fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be35359ffb7595a0f1ad3e3be27a60f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07152593f50dc9275b572872d40b30569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5922af9a8b082e66c329a006bac2f12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fafed8172a5b64a9e30e7eed6dbfe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e11a678e089d05f1e4f16973f32105572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0f3a092819c3de2fde2b20992a0b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61dd34486df0e791f14c690e990465574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424905ebb78fefc44bc76ab5e04ab45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809fc5f54b050cd44264bf84eb73a17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c869cd20d6db18a579615e53b0f945577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abf55ff3e1f3a5617c156b166ac67b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b4cd6a13ae3d7aca2e25cb2d211d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b867c09cf33def3c810d04c2d3c3f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685660a88cac0b91585ec343e863f1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e87459ff9a905b5f1a91594ea9f775582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cde4ea0772cc830c91883dd12eb577583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e323a9218ea05452d2f97251494472584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2cd67b62e0c5e24832536741de07b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2fdb70af5cfd10ffa5dd918fef20e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d44950d69c3dd780a534d42e27054587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db779cb2b6246788b1fb5c57a677b888588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b28552abbf45b4e0b2d6aaa986dbeb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a62faf2987913a3b87ecfa0f2333c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666401500c1e1a70b2ddb8978b97d53c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd261a85512efcd6a91f190d55eda7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74655a5e8eaded1f4ee257656a278a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9a5eea573f9d478f7e23b4fb6f5ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29be62640559886b52797701c41f37595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea62c6cc464f9d8726c2cbd7f6c861596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1554ae935de230316e1aef27899bb1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3132d5651fa45c51ba4b5cb33e4de8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5eb814852798c6734665745a56282599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb70f14c3bb2d71053b04f03df4e87600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8974c09695ba16df5e38d64242e74601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd29a2993610891e96b58bc3997818602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ef431f138a7a82889658924327217603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053ad5dc6a850ae93fdd8fe1d9faa4e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bec0bb88182769ef22dd1f30752f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3634ccf0d440ee5a092723b79a748d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a3ba27e06d808685c924731f22c4d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1a4e5bd700ea6352948d0bc0f8534608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1eace3861897968ada3e181071b29f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26682e947028fd8744c56367f5fb31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d04e6b7185a521d267fd4e1f617bf5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21647ce8dda72db3fd8b1cab11e22293612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdfebb7658f9be41b30f7788953d3a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f519f691e401ce2e71b08e5034919614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a590cb850e62e9bb825e4456e1a671615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae20738642bb6f9e9c609a37bd4529616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe9a7337aac1c57fc87e1fb1fd1478617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965f023290846dba0be1cb3bf28d8b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c86cb081d19fe677e25c5b2f28f11619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fe6d502019346d6744e0ffc121418620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559eb4891b3e1301375922614b59201621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b88550e8b20636d11448825520389622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4228efdd0ec2cd9b23e0ed35a00a9c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7fffe132694bb09e3a25313d9284e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735d2e5c1cb31d903bd25c2035eba74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7c236a32d0ca49c0d2ffbdc17ce60626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77838fd698663e1ad0cb005d331085da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d39d888e289e052b4582b83d5ae5aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a1b3c43f344a6ba43836276bdc224629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea60e351bd9d5de472c906ba31eaed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba8e1ff728cc1e0a3e564d3301afad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69283d9f97fec5af2ac412307a1dcb36632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db82f30f051009badb3a66bf7315da9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10ed97777693c24264a2fefa612788634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5407c762c7e8f0c542da8b36566de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d877076011e9bdeff5dc68737c143b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18365e5347c6519764c2fc06e83cd56c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8817530b3fef60ab33de7b3dfc0e2b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca162b62dc9b606df24cc4ca350dd4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07c5a835c2a5dd389cd10c68043ce6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e05a159fb55656d7ad258cdb9a953641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d96422cd1e5f9911a1275f82b4fec8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcec37b43ce17543d4f7d58a1dc407b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2336680aa44a100980c1a413dd903644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23524661def081d9b2d5ccc4442aa215645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef602cc4e88b7596fc095bc45af1b21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9ebc0de3eea04c23e5c3e283e64bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3cbc2920e1d23a7b986e70d57b03b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8bf28a7329b58c2fc5830b92edd00649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f2ee5e4310219c9145eb04e041d0d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060d5642b2f57557c6153abce236186651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b27a8cc76d752c3c8d11e88143fe7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92cb897ff717ca17516afea6f47d63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156673d1feef17343883316c8f68261654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf23716d696046e3575d037df9e447655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7e858e22685fa74c83a721440eed6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5392de44671f43197a1601c3ee736e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc72f1713745b6495cb156e6ed166c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c060f737d6160c2527980f15c638186659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef178ca485bbbce694bd462ed221e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693953471ef0210143d13a01d514c1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b2f817a5fcedf8a8e3cab033bea30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604bb434904f1092dc8744876a5a7c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4513b24d55ab6f789e92cc9aca7495664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c668282f9041b8d2ea2910b0b9640e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805e3ddc82b50fc6ce80b2a8fab373d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfea21b7709d3691d9484017254bb4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049ae0b943771d40e582a017e5dab71668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001750bf7fde1783905be0946952349669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7d3b696bd1d4d1171cf0532ba4523670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a02b8d8538b3d2a018f7b600a7b8e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b3278a9df5a3a86b481813ffd45a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb696656c385c6025db2577b25361b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a6992cd9ba58916cfe61aa4466cb5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c58cf91931ac793f3ef23809d0edb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed4d4d27c090b43be1dabef1fdea5b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b020d6d7aee3ea88bb30ea31d6ba6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fc58d6451efbb7c9ee838a7b425ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79148b87f3bb3203353655f9c65775f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d60042391c351a5e826b7b78d15ad6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cf165725e85e3eca000a55945e5fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ecf379aa3dc996d38702b29f4c5f8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce5f9a9f5b5d10697eb62f7bd2cda0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63bf3876dc0a23e55c301d887de562684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c667eb68d0f6312146eb6a1c290554685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa767eb49dae3a2a07ba80d90130a843686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b9d395ff8d5e57728d127a2f719da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23f00261f8f65e31038e4d6c280c21688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f6b7a823ca0c769f1ac1d59a7ac24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86821866abd45af433c6ff9ed1fdff09690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98ee27d2e6811c0ea41403c4f8989d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed17b804ac80ab8c35d0e410611261692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1f40b467b203730802948758b5036693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccdc12ba5bf24fc92869d4b073e57d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2891c9ebff130927cb5839d92efcf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0282e49b869b150aa51f7326a882214696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5e47724fb8b5d26f78745ff9cc222697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec752e0446181057d3ff8be40870e1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d5886066395b3891f56db62443d0b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93b7ee2d110dbbb6a1101172f8c172700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0722ef07c23023eeddd6e80ad83437e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a89789d96952d708f9e5670b965326702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d008ce4442a78b92de3c0ff6f032a4e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd8c77d3b0d9c6469aaef490f57402704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4661d53bdd01f6f391dc890d6b46b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675489d6204c18bad52d0f22326031e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad436fcabfecf272d26373e1b9887838707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81921fa7c54841ba646372bc74185dc1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a57e8e1150a42cb826c7bf4a839c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596266fd4f7d3966ceb03751cafac9b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7a4f2fc4e2069b447468e8cdb4f2d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca643098d3ed4133afc75a2bd2159d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b7c051ca0c18e83845fd86401929b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af9f327274e37eda6b2c247469cb9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01377fa8ab2eab0de32984486cf6277b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7a865e57e58ced4035ac51fa3fb2c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d844558988d59f958ec0f920c1d1e06717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468310bfc2fdd4ac49ee58ca72c06d03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5abd441199420605b2727be370f6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f64f054781d44f9d7f5c0e1ffdd25720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59104e81d46d800cbaba1264e7c89265721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12582197a88da4eb160b603792a6451722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336415df8e17f0e59c7a895299f23a3c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fb6856abc64ab253a7d0bdece8e0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b92727f75ffbf297ff4920fda78e43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977956e8f873f3382a31fe0c1bb003dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac84c89592c2e60c746ea7c528efb9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bec992c3458dc0637e3dc65faba51e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e440188c02c2b513ac51dc720cbd88a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0c8390af389fb488c434c49da3b27730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200688e3168c83c4d74562d72f0e56d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e367d857b156c4feb9f7756b655e21732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fb8f8634ea8632ddc1d0d3487f5d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739972f601a735c02b9ea65242af97cd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919c50c0a1cf716ce46cd39fa1f2bb1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b3fe113d98bb963cbea7d945b782c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5021ae00d68a3a4bdaf0491a1d3e42737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e766a495eca429e047cc4c917b03d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a09f8f8b63cc7bd17b99b2df69e80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220d08da4a6dc5b410057797e86ab12740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b25a2130d46a23d7bb808a9218484c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b61a020e76ec620bae4af7ee941381742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b7ad55aa40af2e54f2ac1e275669d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477661fe1ffc389cedc5272159159d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c793e19190c3b05bae959e58ef3c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e657a7199c2a08d0356f8f9ddb8f259746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9138ea1d671755677992eaba33e406e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935f5b6381f82b68765a95dc96a128f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569910d128e280bfcfdcc7e9a2488b3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75535c0ea0d5073ff3007d13fdf3f831750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214abe611392959973f77e6027adaa1e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd060f0fce8768085efe8d362db8629752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9a410168a72cb265c2a1d1c85d0a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb6a207d13336650a48a829b79a0e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2d1763fa1aa90c21d86ed07250cd8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a3d0df666289694249fcffef7f6b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77584dcbb839142a6c0b617c06268970757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d3e06691432ddfde4c94627e48c98758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e925109440388eef665cde1584861759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837cc770977d1d58b4bf4c00fc8d43f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d34c9cea70e643d3ecab365e8ce77e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c141e32da868435cd5ebbd7f341e733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0979795f0bcc2e7398d7d0692aa6654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845db24f4efc082ec7f6bacd7c34f96f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b1721202d43758de26b1834d62aaf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bce8f206dd8c063150e1008c2f6147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b62f0c1a8c4e69ee0e81d5f57e5ff88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5535c297564a9759b1a63eb71bbf75d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c0666def28384fdadd86e245f9ee710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058d976c86925642f0aff433558caff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620cb99ce3c4e4f5a417a39a725a8b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb96f8b13cb6e6248823844883974a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e2f4e4f0552346c495762908de0fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba761ebf81cac1f96c1dbc2113e0a86515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421803edc574b33c2276ef724e96fef916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba761c38c666247674d3ba781f6f27b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269d7d50f6cf07cdd8325db195222db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67cb348e510713ca7187561ec02ffb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c044b73c79f45d0bed2d8b16c723d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc2a7fe26cc6f96896db762e47685521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bbf8b1d052e37b60dda46e52d490122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b59d3ce441ed2ddee1e5ed92b0c2bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e533890c13205d78e5218cca22b32924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c63feca0ba81a6afe627aff046607525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9af4be23304e050e71443244c7fd8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebcf85be53c63b72adaf077b800fd127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbba9de71f1bbd69aef55d54c3556a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b95969fe93f2b62664f7a6d81bbd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e2c4011f88fc7b1f246d827e706a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192a755c4946095777af7002b6a67a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb87138dc96ad832f24cddca92cdb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab3af2a3471657fae9b1ba35958a0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ecb8160adb99ed9678b88e5d282ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37005c9e8a62ee160de8b7d54b45370235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadce9cdff8441fd7cd7c74f32e60c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cea19052a300dd93da30ed15234f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760c459a9f43efb2e2b0ba5bedb7c8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73b42750d813791f490e37f78397d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdacf84f182665946875f95c41c587140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d7ccc7cf088cc14e9ec3268a485bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d31df8a0df346e4e7aa84369bac2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082953c5c858230c70844f50db083a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243e80df15b6aa992d747d02276047044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba205b29511d0243e8b617dc82605145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f356c2445414fbe743a301590fadb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc663b1c422fc00520794c6ad9397d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0205a71a044c37abee75246d9cc04548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542a1747bb910e80f870fb76530faf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14995734dceea0bc783ffd4af4fc596450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423c0ae2a6b2df8e84d89781d9e06b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d863a38b0510db0a2cc96dbadfede6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d8ab4206d6efb9d6685cf15a0485b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6060bb51e0204465d2d6f3fe271ab754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66452a333549019baff465342987a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58507b6ad46aba2d64b5bd0e6fc70e4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c459ccb073dfcc91c070f090b14aee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf36a21f485a7e4399120725b08b9da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7471f9da21ad0a380b0acebc2f39759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae94b7d6bdc8541b06bb17649898f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641617859030ddb3455a1ff257ec29e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b04035b7a32bc6a04fa726a7288d8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37386e680ad79153537ec11fdc43a1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600923f5c07c197e53d5d793756140464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1981ffc423aab1763109470cf6f2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f799755f9b267c149ca2f651406aee366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7cdd9a0dbfe6571efe5018648a89967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88994697e4bc5713702b98914b3d9cff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccdc85d6de59a2a1677fd25fcd33e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8c0c13b15ec1b7251167aa8b2fa9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f20d06e2061c57e1c545036722214a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db6259dfa48059ca13cd1b6b407b3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2db817d9de642c4ee8068a7daae6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a987679d9629ddf379adc4a831aa974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8145bc1ea3b01058096ed35a702b04c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6792635040d7b609e6e50a3e35493af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3588590f46592b73899961bae7ab877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef758b687a65faa74eeec4db21fe5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b98ca996e16fcf3b51e0c0ea6ec8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ef624e0ea53692a1506ab93430bd280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483baae9b5c2aa310a1e669614a7135181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7d097a92951d06f2bf85f500b198382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c05797c1f7d3e66b5faa86f39d0c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59455943fc3b264ccc4fb7a2a9bc3bbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37338bd7e619514181cd3a65fc445f5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b976cb7b515383d421ebc4fe8382e9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59906289e19784d8ec286b75e1fc726587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53bc92799fe6e5ef34d90cf6c639d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc68a49d810881ea96ddc1733c90e9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b198b7a0ce94561bce86b91b145568890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3455d7da93cd3ee8b795026f043eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87348059132103f174861863ade90792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911efc61cf09e454aef22b27c4ae4fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ae07599728416ce8de80c339a869094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6018e461c7ac19fe56d0583314384c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47273c395818612ade95851b0e4f787c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197925768f183826143e14f81cf9eb2497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c1fcc745d4e056a45131930c7c87498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac6def00fc57ca5567708b0b277c9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21435ee01267c9fcf6a54bf43b84b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eab081e86525288b81d7c3bc3d333101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d90cc45122a3d5e54802fc65d8de79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d88be161db27d14ffaa51f7a5c354103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87001dec6b23aa4d0ca14f07fbe47343104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8100cb46245e3f1164038b44031391105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e2f8aab65631f20c22cd0c86e3afc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d89bf5f699e7d2c5d3e7f1681f2f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6e9aa18d0b72add78dd4e1db4c0f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1ff5de1160ea49b0a08262dcb1826109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4f93621a3cb6861f65eb8ee7e43f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e22c3761a628698b0a84f9774c994111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb4f2d601c8062c970a712bc5be806112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e8ad0ebe903b7ea11b95e5a762941113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795e40c99befe4f98b508a852134028114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302b5e35067d77af12062044160be52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca59a77bd4ba1ffde255cc4c4e745d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c2b7e46e9079667990cb90a44e2e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550d25da01b4716fd904f27016a6f46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3640ef96c1f63f7a88475ae658fe9b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb10ce6d4ce1607b928ac658b5ebb2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e16a138eda2b2df05d460460cc236121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9e45ba61779c8510711c8a1d8e7d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abea395aaac771a81626164634c961e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080e8aa310332cd0424050411f7c964124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa6cf652e35ddb17c867890f539eb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed742824cb9563fc34195a89a6f12c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a401693c80c99b6117bcf0f9efa3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4688a7ed58b5d2778e10a690e0674128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa046e08f305a937a9e25b346232796b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552a1e57d2a375999e35e48c890b386130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052863dc9a11601b1d3baa5af35b7119131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418867e3f6a5457f8a70fb1feb06de07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fee3c5f93e732b09602c68c79c5199133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4a26f3084c333d080091a1e9af1d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a21a1fa3dc46f23a3f36dd0d6a68a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c06870bd6d283c9eb5cf72822efd1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e429e71e8e0b9c8b9f30e10fc7409a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d61289f645110b5431511a1912438138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0939d8711870128321981ce93cc6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5068d037b04391a2849236f57ba8b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34558762258d7d4d856d93a6b9fbc6c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8eb9286eeb48434645bea5080ea80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e572e938daf093c8b830284778f7c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d36acefa0bcd5bd7f229076a7ea6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9a05cf835eeecd9a2a925f27a9b7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51dd6efc7c9015d6e9d48f9c700374146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4a8bc08f928e726ebd8bc1dd617cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f02ca1666f57c486001f7b96102887148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d17e3b69f9c2c14906721980cdc6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb482a0dc3a501fcc30076610c7830150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350daa45fad2b33fe95ea1f27180e820151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fbfda299d2dd0c045aae9f0bb4cfc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e348643fdaf4ec252790343a4ee98a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8996f0fd3eec472f67175c014effb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a918362f61d8e4a4673f2b96e20037155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d161548c37c8a746fdfe800d292122156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50c7f1c69e5a95755e0bd3a3c50c02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c9abc7098d05c7e1d0b166837df0c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b509bc68b151fcffc729536243e7204159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75f2ff6e0bef274fb723e0c1abe066160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdb6f510dc3c1bee846b091a5bd8cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3861448c536b1f6f18d84a8195c673162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938117ae42bd2ff34a9c247c512835ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f51aaf5f22896125388e49bbbb02b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab63376cc89af09ce7c14079deee7f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47bb531d61021c44f94a80cec1d8cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c496807ed2702fb055ff47d938806167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73e8bf0f18afa71aece35a94e90c72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555f48e78373b05fe39f1db2cbd7617169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3ebde2e5be7c682eb4ec15767bbe1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185189292d54f6277317b04254cfa09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258451fb17936fda52367d3cfb4f02b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9914b38a313444a67e72246e04072173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857380b1aa0a5a11fbfa14c2842b49ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe7fa266c5b49aa470df7ab9e55908175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0379054a756f2cff5cfe36dda1911a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57766a005f6fc95f3fca46a89c0c6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fe181b253a0eb86f85ce5aa748b31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c713d476aaf55f00a7368c0f78471179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e1e1b136e86503d4d6783f2045cf9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ff5ca46f43d497b3d2b2069b6a1aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf025fc39b7bcdee098c1d8bdce70ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf9c8faf15a87514a2fe94f899b7df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dba3dd5bbf9c27c9386c967d44ca2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb29b51c5f1a2cd73fed71e865da54e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e6e098bb4579f780f668cf9e00dcc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11740d2afa6076de613df52c53350133187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73967f2f0614d61b49819b6feb34fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ff5a60e4d5157ef0f52e165a6a0e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55c90288b3b4530b0cc68109ffe4dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c686266f186a6743bce6995440fcf85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2e4f1d35be3a78a3f7743a990ec7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69d79b727f8925315bb2d916b037f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074ae4bda0990d47851d4de9d45bdf9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fb03034b386190913460c30c16d73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a2ae2930d97cb7614cfe23d6ec3df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde72600919c0c7a3415ba7a9dad0a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29b46436649098927517f8495037cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade6569d59df53bec9c7276014d4815199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb96d875ba176b3e02bb2e88ed2634200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c317de8581a85aea27ed68a0a9250201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e43c61423942d35aef83b42ac20786202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a117380cc47343cf2336a8695fd13b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66954e552aef316d7df1f5758d4584f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f0b563881b7c87cdc9b9925013204205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc753103fdf06e5c9f6df5288ef7a7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b8a90d5cf2bc250a60994de686af0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510248ab2d9acbb70f18517df0753f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc558fd2ed1517c343db740f876eb0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd497c1569eccc9ceb964741fb8920210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170f3178d6a6179ceb752c2d9556e98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7d4d22075a4ad6b50c1e124e1910f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2501b35241201c8606d6349a79ee7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5572f99ffee80fdafd8934c513e96f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d192d7e48b32ef9e1f7a443c65104215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0736196bc32522267c9a2295cc4661216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbce84e89506813b301c30a6225565a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdca4691cc8cfd8efaa276f938cda17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd216e727503d364a96f6121c9308f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b5d7b9893f9bffe7471a3a59bf98a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7213f9b941c9ae20349b57b584cdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8773ccc3674407ac0edff37cbdc2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e56fa74491bdc0c7654b1878cdae3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a4211c4920c35ea6e418cf1652b17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9507e046317c668178a615ff6ff17d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fe08d40ead59e578ffab9c2b3bcb7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f27c1ec8887daf2911c7e4999fccdb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49860e9e6de7ef9a31465967ac37b8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9de8c9d6589fbdd7a597cfff0fe56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039b5266dbb59cf623198d90ff62d7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d04fc99eb0f4ae850995b679f2c8b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23a653e6cacd4aee58d7a909608ede232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d1efe43febf4f5b8f295c7c766970233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f073397ae0e8bf6c9171059b8d186234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f13b2115fcbf775e8502660249cc55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36031b53f142c1cbb966eba07f78a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f542ce0873a887ccaf5fbfa0a05aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dce9dd4626fb6e173167e9dab96aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3b604806bae58930f2acfa44e2635239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4a880ef80387cf6c69b7c822646d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b2e591e2f8d24d3e3ce4a8c49f790241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3d5516932ded3049758e10a1f3289242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64862d0d8a8fd8bc366f316351407582243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee5443eacacdd425cf47a87bbaeacb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1b545769f81fabd2638afe86ca49f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f4bcd8554d93bc6b0af773c947306246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d368a20ff46cc90884c140737208e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092f868ef4ef6809c6d97f7bad13097248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0473b9a61c0ca20f1c85aec9f1f26a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c151a6965423553bc789a77c6463b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ca561fd32945378423a8a8e3939af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b5146a4fb978b992d6e655ee02670252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54357e79e029ffb403e8fa81918e0f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3941d903c57929e31da9fb071fb6caa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00a7f6c0d6162e64a361706346640e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec894d6a37f4708b9e66f2e44665ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3860ae678a4730e2f7e346b7becd0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34361747b0b5305f97e519f450ac1c0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a1015f002365ae8d5f29af47b0d8c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd52655236afeb506077557bb472d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcaf17571c619464c2885236bc525c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1473af87995fcfafc146f4729228186262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca733eea373eec09c1599c8d3c8391263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835d0b8ffbc764b2a57233810158692264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9376482cc8201e314a10ffefb36ae4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f46c80b543d10e8ae8d3de412f125266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3424c7b75831deb0691f63927ebf8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717ffe3e3930a5815830ad0c3469c20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee9751ccc30c46d6f93063436b303b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7423d76acc704db306568b0386d438270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a92e203cf2077f8d5409c64219a22c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888d3669bd7d485b9b9f0bb4c006e52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ad5ca16be8a2358df749aab392748273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4d30cab4e3ef7fed1fda3212a1f0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02967493cdc8510dccd4bef6002443275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aed057ed17112b1ceef962c4e50216276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff115a3447833cd9b8a5af758ab0727277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadf87b695c433d65b0446cfc3630e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68d56027f936f6e085cb07d5a7595c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc6957afc2451e57bd176a932acbcb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b259053e4d0ee31c70186e600081219281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77801833a3f60fb30734e54a18ba47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985acb9cb17999dfe0c2ad612c8378d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d019cd280652905fdc33bb6e32a7e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae66e811415406cb27ce1244ac19f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bda84db078a4ac1820ce7bb6d75ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f74c6091f477a91e3248bd9cffd67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75d6405045a68a023d2f3bf3bff94d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e37a444426df8aa16052958870f90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98fd9680abf7f991b482a78ed80caa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea475fecbbb9dbf67cc553cddfd7e77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd472660e4e27a15c12c0e8dcc9b6c03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dcbfcd5a15c378f298cea8048aaa8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d07b5af36cb49ca1e3911ef431ead2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112ed16d94d220b97b6b3edf9fabaf6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57743d35e5fb3278115396df4afd0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d8bd183789151155aa062ebee71ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd153fe0baaaf55eda31f64d6b1a464298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615365a3fbffd13fc379c4392e3d11b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dae237e9deab5b628f0fe163cffa9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8eaa81815132a84845d5c7a2f5a2a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c2da69b7f832d21bf950322feab15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43493e44d2c18a69bf705a77340c880c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710939a2f0747bbeca0d3ff1cc4356b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7e8a44af9434256b54815b11c5bd5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05659882f9efd51b0824d4ae410f86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a26f6db85b2a42e65c432322cd37f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed393de7fd8cfd24f4c77c9526162e1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9787da5820d2fa797e7a709545177309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79e5e51d49db960df2a832a7524889310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49ac734b7332a013279786ebad3de1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d876db51cdfb0b9396c33ae949390312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021d93d9195583248982099be8ef054313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dd531af661761ede8351284f50653314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae549c1143f05d7683828bd78f57d213315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21003a72dea77899ad03faab575d60cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7b3357e94a456ffb89b52a4aef307317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a92f32c51d6aac01d365fb2bd1efc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b1d6b15fb42bca17ee2960cdbd181319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627c1493a3bf2f1a34be127a97aa192320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133b1a572227c2fbea9565c712c5b1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7792d79b4bb8dcd700943709a26c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8e1cd3f2a2f9f856116f2f5482695323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72965efb878aae81b93f390c2e3cef8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874475bf59a71d7974f3984a13b4647325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277607eb84b4835a729c4575e860433326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c17ca3dc95e7c436a0de9f55127b7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6ee02795efd2d84d9145bfc1c353a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6876355069e4cc3bb006c075593c19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da055957546b84c53657200da240bed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9575b56e1255195756e980fd371643f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd57e4bfe1d696ed339a6cd9f611a3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eddcdac1b67029dc798ea8507c0a3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15590d1f911d6d06324cca342484ce71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d495bdec4c01345c6bf846077140f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf715c534065d1ad5e68f66e06eef3d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0566a3aabcf769a4d62b7737980df5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a982b63827a72533f4567c2c179201338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60448c3722bb0e3f9caef4177aa3f60e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3499b2468dbbdd73fd5625cfd4b8a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784a4632365cae8b7c92f539890c7a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37f303451561efd0b2958e86fe7e2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1675612ae3f807065e4aeedf82d7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aecb4bb553e8aa42406eaa9bae71e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2a9f8c0d33679afd4a2fbe32cd7aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71eb1a80b4c5c163c56b2155309e9b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc00259de8c8de45b75290bc03ce59c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477fa54bb8075b1d2f5a690655b49bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7385cdf9142ad9026701f3545f46db2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668b5e1a2412b9afcf357c2a5c48692350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e3a658f7b4b76b8264001ff0f87e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91514ebea64600cccbe14cf674da9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7ef4e00f68d468604f252ec18bfe9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbb76e4ad514b7e13f0102c631d982354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8320fd37113169a7fbe30b492d4e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a670a3fdb2934170a8ec0386ebf69356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d464c606c622958787287873fada97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e27827819d71cdd8e8653dfdfed52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7f6ba9b1da313eb7117fdccf6a875359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241905a3720aff1fe62a4c4419bc135360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbb2c3cfb0fb01fa1edb024c7671b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7be89222b5ec673e24c7d4e234199362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5749f56d8526adecafda80e3e7382e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72e307d2ec2f4f8878aecb6d1d527f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1758cfc8303f50e061f99d912a3b810365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859cf5bb20255e9bc5239c89b3612bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81504e46bf3fdcfc33aca63f9ac981367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8952dabbc921bdfe10f373fd7fcba6c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebfddb85d39a9e09288ee608a3fe91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb6d817c822906f413b2eabfa2728e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71dec0c93cebeec869c8779b23dc10371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a0623da94e7d402b5d1b5c8b0bfc6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b72a8ab440f602f7595fc87db35e36373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1ba7fabcf03d932dc3c80da5ed3f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95195d2dfeea87b7e513608f677973e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215b816194fa61dd02a912470a2b962376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40154c0ae7ccc739b4ee05ea73f43d6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c448300fc1ec4c06e07934d6868d66e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cae9280e8373c48d94f141a34357ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4401c12588b51391cf425ab87900c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951483537144340df40e14be0c171c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a102e0e09782c876577bbaa4abcb3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eeb16d432206444d2372a3c4b53ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff220d8c06c931b22fedd7921195f0c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afcc0a61d26d6d62f44c317cbcf0d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f703a10270e0dd57a7722faa06d88386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4cd98a9c6508c9383190f459a6195387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960052d73bc30640b4cd5d4c61b949a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a961655e9221dbfa08fbcdd5b5b9b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd162c94b4d036d8ccfb322c66c48a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6201b94a5dde2820dffd4e9a622615391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fd615dff80fd95e12744d895de1fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af2ab64e390398842c4b59ed516e33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff75624835cf2e8dc1dfc1b7688072a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd5e02d37a81b9808baeed1ab39611395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c0f30c13d662d8ba205dc7d9832c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae632577c547354f28b1fd45dae74e75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf331b718636e4181d9041bb95e97743398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832e2e0f4fbbdb46b3a4bcd70d936d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2ebb44391362864343d401f50f07c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db481de571c0f4aa177a476e3c7afce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad079cb406225d75009225464badcd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c8ba40bf0588446e25caa2938195c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762250cc2c9ba8801348418824a4c8ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486857a0d4833801fe17d180df4ef8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da831ab1bb78dc45ae3e2a0e00535595406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28d464f567e06554925758c7e5c3aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a396b10b7f069fda0e068c516b09ab9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85dde6c707665c0d1194045cf4afc5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcbc0ebe6a5df1d8499844ebf94cba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31b0c308ff35b58c94768bd9ecd54b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5e0f905ebc95533ee5cbff0167031412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e5257acab6a38323e555203f417f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eac27838232d23a4a2094891e8a622414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d64928fee686c38f4b2482e007a292415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48f8ffda18f75df19f79fc5749c25e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc19cf4a05b96dd88bf8389ac61e15c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbd3409db64396be3c8eadfad77d18418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf3969a61559216d949b4e8250401f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4d470a5b3d8e3bc1d2fb70b5deff4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9eddb99afb22c43b51d4a4ee6d933421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b1dff909e7231f0b02a8ca5956b8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e076794fe2529b2266100fc95a9388423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1ba62ca5288d115e9d15788a48a2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6ceabe94dec48e3929ad7a3e5d9df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fa3a5777d922c22ec824a411e226e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d3a39c8532d4f050dd4820e60f777427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f314834d8a9961554c920869d1525e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d582dc39a5ada2d13bd896a64df73429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51054380eb533fce621edb81a0e8679430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d6340bb7b3f4ae6474715e8a44749431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f45fc1b2bad3b36d9f9cc8f13c91af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7da4e60de3f7008b23b66566b79ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554bf552352af409117d1b78b21de0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4359f44e3592e1e341a74ae7b99ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b134193bbf10b2a49d9f8c7ba183f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b25003b3a56d5bd7af82019e17f096437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d90ba81e362a31b2a5a72f38ec8edc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef9c947e8327435725b29b499ad001439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee49f7aeda9da62f2248f753340c19f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73717a8a63fbe880bdfe422a22f0e6ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9189acb3cf75c98e6cbfdaa8111e80b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5ecd54b7de366ed04de7c6a86fd7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77ff717a2c8ade0bc6690c7b7c55a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69398153909d0c21f0019de8f350434445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762c2f35c62b01f08e460528718de10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3244bd2661451768573bb13af9f60a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c6a0dc80608e0876c6e50f518fe0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30aa734d779b349c8c49bf74948490449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b12b66f1bc5188cca9c2d7572946b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a2191383ba49cd72663302a86fd6c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b09514b3ee67ddad7b59ff6d7d7a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bc3b170b7befee81a5159db472c80453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f9317b677a58ed5786be6e6b52c3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e212cf743b36d6802a044c91356b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890c04d221716bde4fd8208367f684e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb80da2a721e16aa611b1cad3a1884457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f25dab66ced95734962003828aa7d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987055e8ffbd05623e568879c7e0519459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e4cd02b6343d99693cae1bbafe747460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acd8cc18c374bb6927a4c35204d301461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c099ca8be670c711ce027502eb4039462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db03a6edc66c6689d52f7e1d33892b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c328080510419c4080209f6d57e17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05508d75d5fc722dcf9b6f4af843d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebc1009771caed98ed59901a764c56466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0584d3323fe1f39cdb5cf079179194467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c2ae67af36fe4f29f9c0fcad02c76468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80377538a0e55bd63667a6a94ff0ca67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88858f85d04a488d44f40d193f78b77b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7329774491b8548fa1a372927ad62be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0188dd5a0733e7f3bcf42e595dd37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc91736e424c5c849b74f0544bcc70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b298c1fd427b3d0a1754dfab256072474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7f7e74f87b373b4cc1054639d14e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640b99b0e860bf577038d6f2a69a328476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e5f49210862c4911d433cc9f3209b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65964c162642aafe405bdd52a2fa9861478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64418434a3b1ffa02f52521196b40bcb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8ddd27eb282c7d8104d8e3908e06f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e986b48409954de9a0ce412556e34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73d4d43a388898544614a3afadc1af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a14a0c2a0c260841f889213d2c2dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7c7f630e43a54585e51f41a7bdd7e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7120908c12de0cbcaca5885ffb88c39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1328b3b46ef5b8b705cd067f1c3062c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb118038f10ca6e6c5e429f19abbbb0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c72b8adcc83fe5c0e1a480e3c0ca3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66605db50c85e53dfaca78303635a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544f29063dde63c97fb41bdef7da513490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af7991e202d5cd505bceabac442123491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950caa619b0b13639c8d2960040e844492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff941a41d09c2e5014c57f5a9fa848e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279a0d2882f63669a67fdd135dba88b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc709e8b2a5871f03851fb3ab0bb03495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0dd458b88a898634f4af2e494f089496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88104905da5829725df6a551ed1ae75e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db4f7d113ca19da63607c991a2b02a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d293e32b1a88206e18203ff853e6c8e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c7d8a50726391f2000ca9c4c31d49500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cfd8325b46c19c6826de2f895b7bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349a28fe51a244a5bdcc3cc70783024502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dfbe40889dbaf626beb637770edce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465f05cc8ccba74293449975a2b8801504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ad57ca343d67cc09c608f4e692b36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f48f2be401db0f1a86071c896bbcc9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a3307c3fcd55e32bf7814542b9083507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66ba82951ef6c411a195e53fa20cb8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52608e1da962efdff7aff3cc2d5961509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79123b970a752d6476ff190c5af6cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb27e02e8919824e5fb95eb0242641511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69b702e7387a70193316385433f056512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e5d1549c05accb55cef7cb1db56ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbe5ed4cb7aafd741ce6832236dad2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968086a5ce95e8f7f79d3cbdf3b5b55d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177815d97c2c83c1142793abbc93d1df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979456cc8518c67d91c7edf22ee649f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58bcbaa9488092e51a53b96dfcdaeb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465567cd42da2b422cfafdb9b91f70ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a598bea9ad83f9c04dc1478d9cebf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90957f6878be88dfcccecbcfcf9666a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf1dab4964faf5f98120d7ff951552522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6c673d5b7a4ac5587b76e22f99b77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17235c2b6fbf5a85308e12d612b6c764524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebc0391478bdc366373ccda8ea3b3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864daa069018c13a21188c76fd8ba023526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19104dabde6264e46ece389a92cfc2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cec4615b1b0666ecdea0857c0e8058528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46a9517de21cc9b73fbcd24c05f210529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e8bbe4409200f10fd0d4ffe6a02bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375697529f5fe4213d3c8b8e1c5487f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97223d271e197225c3145f0e9a1751d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1f9885f141eb4a463656b80a54d3b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051df8c2463f4a02ab4eae9d31c1578534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeef757cfadfc89822a6dadc1875e76535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3362b673dd5654251a8fc8de4617d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeec42e26dfda674a53ca0b4a5772f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0a299867fadbd44b25ffb709ad2d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a5c366c4680a68f1990d672a49a29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3badee97d56ca902a23a95c574177540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f077844e2c84cdef66e1956bbd12e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7861095fb11e59d666fb44dae5ec4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962d76b89f1b14e3833e30be1aa9674543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bebd0148c847b158a88cf8c0c607c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051785350d16bb02b8829f69ebcf6fa6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0ea3538af55eab011cf4b6f91fd19546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418e6038ef825566d16bbeab49bab66547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf57bce1a3d5336b0d8a96b15551a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430039d5855d7d5a4d5f79392da55ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b86f7969b5c2c51365e2daec95f840550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b4f079f7bf83228c59c842d310bdf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03614fbcf9bf3991906089036efeca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e35ba5ec1fb5771ca3769fd08e894553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafa695307292b9302c1e362efe6cf0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282c8785083c5ff9bb08cef3d291820555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbfd0dc833f3eab266e4f8aadf59b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d733b2b98d82b064a270743832825d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf576f54a125934fba4ab2e732f5fa3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c956a0cd4cdad2803f9e3c6c7f90890559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0281a7a69ec995e679978d34de513560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3d57db1e9fd9d1169ea4161bbab4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63843e41e3b90d1a13a6142b6e5b68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dbd687f0d7809227a4f4176be1cc1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775f0c43aa7684eb323ba452757aa58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305d6a0293d3c30a2f6095a817ee0f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb8a6929418b0064c831d6bb7f3d49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2d64289e8d365ad2ece7abd3cb652567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f51bda1bdaf8c8117bc0300b976276568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fe59ad8b5d766e433de20a7863d86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abb7f6177dc0d1404f8a30cc53c188570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af302e379c97ba89c846aa0aadc07e5e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e22528db0503e74382e9990587521572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61163d4185d613ba570a64f26186a45a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd54eceb58b35d65210428ed22b707574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62b44f8a61165fe627f805e72ef097575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ef34c91dad603df15874dc5ea1d56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4ae3da6b8d4660cfa576d27fd5398577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629a9eb76407f83e175860b96430cc6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f707f442c3317bf4b07b4e57bfd919579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b29d840fc447ecf190a6cd0aafa7f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43ad49891545705720abd7d94ae2df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312383ba89e6405d320da60c2e15fd4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d6b107efd8e4518ce9867f0a7acea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414cf0768d107a272aca22a906bf717584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e59d5cd0df905fdc5d4581f58e994585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a066cd1683c9644af70a788e0f7d8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16ba217615a0bf26de033d0bfde1bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8841e233d0999ddcad2307c9243335588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bd7d5ce5c0af9ede937c7e20725c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd06c86bfca52853b47c8ba21917f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f52e8a56287a550de9d645f0d80409591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e348e007bcae6d87e16f112cb9b7ec9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a839caed33135add0422ab9363ad096593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92999f7781737b63ce6a58e414a0565c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326a230358b981d87d035c2258e0d71595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235a754616d67e5f21ced30864fd533596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818e6be076eeb8c5807fe74cff1f7f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ced940eee22aac1cbc7b21b568582598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed4d30da4bda0d55909e8aae538657599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d757fe31aad349af5f9301259c6995600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a97e2bb5bf9b56611d03c33694e36601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871108b7470c28db9ac1dab27730dde602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd4264da389cf63780d9c728bc10dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce6351c82b23d4ebba65f1df0de1fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28600d592218f209359cad49bb090ec5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2942fdef550bc5e6c32947ccd82bdda606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873975bfbffbfe2da66c95e572c21d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916be765f26f51a47f91487044676ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce5bf939e1512c6f20a6bb8ee58588609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160b0e30310a134c0b855efd1e9c0a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd6ce3754e34e53b1efc0fa061851d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd83ba3be9492ac63ada7aa5199e37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae03e7dfa112d24299b03b5dc08ccb2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8523558460ccf54dee6a6377d61f5c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf201f72cbd894dc98c3540cc93825cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6a5855040748a08ab10a3932539fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296d2373eb4400533491f25b836f348617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179952d787fc5f40fc345a55ec9a28be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e44cb91e2383bc9560e146380c845619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b434dc7d46f5cb98b7a68370a34aa7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85798c108839d71814e163343fb4e669621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8342656263d206f366d4dd108518d1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd96afd6f7ee3ff53dfeed85215550d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8cd5eaa401c4ed300e7268089d785624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bc21ce6d5341fea0bd873ffaebfe8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac13b7997eddee0c988c2e5eae4322626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81877f0b85976a63876f3cde1ad8f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dce867455174d402f5cf02c077e38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9731ffacd7d377d7d08f6eb888bb776629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1c66ae258e95b96b29da2f3803c64630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b2cc7357a4c50bbb2352421af6595631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b50072889072e20c58296a6c3c6c25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd6ef7d2a4bdee5e0ea50cdd9f4c79633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53db708fd1bb33dcb85e28e453eeda4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe6d69ea29f9b0ed2ac6200550215a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15bccdd31e159ab781a8e428cb0576636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1e3860ff171e8c256c55c62ef8902637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c744e7cbd6687bc0c8e6c26f4ab62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ea57631858b0e6df22f18ad0d67ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1c104dec265d149ee90b20114adcd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7491c2e4ace058d070388e90bcf6497641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2385738082a7c5530460518420e8bec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9c53e72376911704474bbf57921f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca618f514fa4b723adf96f21089528644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d24350838b625784be93cd8a26406645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69063b0bed51d66ea92e9f2d7291cbf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eb1da67e9be70c0b3e2b359542e1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e14ff2d988fc4b7ab5a18eff8008de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d50f80f6ef95768da58afdd9af5170649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db85b706eb65a14cb28877abc34966e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab31333850e7312d19fa3cf8f839c74651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695300cc4e9139d411d6faa2d6d74ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fb0c33b3d9252e18b50865d88a4f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e9d4faecb7d823d65c3cb2f8230c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03c85907bbc80f24134f2f2629554f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472078de350824fa343e0d4e95200ba1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032b20c00accf6c6c60a99cbdfd4ee5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3957357c90219116a85683bc5c8d0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55467c59f4eefd4007681bcd4bbd75a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bbf9cd9084226be239b98945d5a9c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0840422c71ef8708f8503a3054b5d9f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15dece6ab688c937ad4d894547ccf2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55724aff4f3d4c436a7d876d337de4e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a8c064814bfafbed47a68abcb5fd6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29bee44b97a81ba36c638411d0fbc7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb266bb6f4643fc07c67b5b4d436b612666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3944080f59f818d0b71b8379725217a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63cf6109dd961b1dc547c5ac1fc275668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be1515f5488a8c19959b5608c0feda669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4def0aec487b53ebfb9004df48c9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97519d342ebee476eac02210dcbb2265671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214677c9d32c988701818ce4157d52d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e907383ceea74b3fc730734b16f0f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62577be5b289847cfa5be43443967eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a4c46ea2c72fe154826b14147e9b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1975e21d253c7ce38804ba3ed395f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b2f715d32ccfcc3e9f984b4f97692677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c2832f2ab8fabcc56092bcdc8905c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bae6882de27c57a3e8b228b553c1c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0e450995bccbb11021e7aa361c182680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdff9ae0d77452867a4b5c1f0f1c26681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be146b1132aff7ec9ee78a9a9e3055b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e867c94b0c5cfd7b66ce5f5e4f5925b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a62740cc9eaff65102867242838e29684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81719457c0aacef678584d056bc21d7a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bf2edd5f7037f774894d908371fdd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febf4bc131b0f0425deceff9a854f7f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373e63bd7b867cbf775c0604c8ab6da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de821ebca8844b204cdd89d5212af9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857a081e89f638a5dc0b3627215c606690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab9168cf10b18e887f17af875474a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068f0d96da1fe4327c8a15b1d1e5f17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5997285e66f74cc74cf09f12d53080c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6dc2539de384b6afec53a3e936933694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0cbffd6921f25cbf56d88ad44cc13695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e29756b8de05c22889b8df57004a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ecc6aff557072518df55cc5481a34697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa176165283390be9f1ac7a07caa37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8381fd8dea02c51a190807fbbc4c09c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4048b6bc805583a924dff8a13a6c0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb1df0bff5c3a86aaf8702b1409fdc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1c480679af271511e231df65e2003702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c7148f6fc916a734849994270a778703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a76bea4ff9121df45834a2284c90b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862988b9d354738e5ef339a65c7c9224705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f37e97d69ea8027db021f72541834f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598c15ce31d341ac7965d43e3b4933e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398047d6e92bd247af369670533d175708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85ca3ed183eabc54411f4eae57a71c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1dd33ccc628f3717ec57e08c9f629710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62af710364fe8f9df4b3d0c43671727711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c62340a72d51726f37e5206d646196712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3934cb38d820e171371f80d279dc7e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9f5891f84000ec1e9947c9837cd97714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b441401b4b37ac7a855993979872509715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cf548695f94876f58cb223df1b1cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641de4ffa160a62cf22fb402011363f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8d3687091cb9dc54fdf71925f8a53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71483c3ff6b42fd9da7f222b472c68719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5b78e9191b13c5e9db4fd7c2158f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b5a3b796139bf83e445a99cd0d15e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea105206bfaf3b24b0e80096f31235722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8484f5a671bc085dffe73bb2eda9f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52903f475eb26ae3a3a0a72321f1895b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74b94cf6c6e956ff01f00824ee5e42725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d286be3f7ef18ca192d005eacc6b657726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aeab5f57346d9826605d088c10a74727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b6d2fab429952ff5f434e55d46b40728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6898728ea030fe6216a02773873eae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2fa93a8aae3a9bdcc51b0c7bdcf82730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35fdf698dfac4e666f254284455ace731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27434307afe8da1f091f7f3945eb0b0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc7929804f7feade24929f4fa655fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb6e7b1f2dc289cbadb8604ce8ebe5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0487ab520d00f4366bdbb35efe1a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad0077b6cb0addea868b1826a971ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46496b86e9e9e899aa026f120a384c32737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed4ebf29850160d18b477da6f391d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49a5cd88a56f13bfdb77f17bb53d45739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae584586ffb39c2dc158a9e4c0e32a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26c10111b6bdfe379e29931da1974d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460bd16711babec3da3b70af5dad773742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b13c3e3eab7dc6fd59f22c242d9ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432459f971598c42c92f0b0959300f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a675bc2c0c5bc9492b0422dca65757745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dce73b4c9fbe6e7267ba1fef6ae10d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24214eb49ffa72dd5e105cfd3a4dde23747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13d345732ab95a3530f682da2cc77a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135823d1f7b21da72bf80d5fd281ac6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b7ef53d5c77c114a0d72ecddc9a54750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a826aaa38587db24377d0d01f0703751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6ee8da5e938cc21aea86b662c0505752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbb9aeb4cee41ed50554192a6fe362753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1fb8ab8deef49f8a8ab25a75fdfb7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df93085fb1dbc9ee3ee4189387af87755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d3a4b2aeb48efe82389c557b7c7b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284494ffc3dbd322313055f20d23a9bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313483f4c0ff3a2f6af6d0eeb8ecfa52758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a2ceab5605adfde442ea8689efed2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>