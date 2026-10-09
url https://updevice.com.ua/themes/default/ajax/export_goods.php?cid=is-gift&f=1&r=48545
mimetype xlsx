--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868ee32bb693cc043a66c75b4d5e8081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d7656b50146b35ff05f858583c5792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595143ebd33a0fd5e824018645d602bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50890fc45c62c1e7f356be82fcb7211c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b140efb5d2469e68d8036e43c9bd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9dd7292829a2221d40ff7fc4501626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f9148d87bd504f775f96ca7b85c1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6ff7a22ad1bcc234f450951d337fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0300155409893feb3d235ace3d95b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e141026bd87483535979b1d49d4c5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45075ba3416dab3be0979e4dedeaea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a789d8b3349918fc1a1774420c712812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30eebb62fa3ba8a21ff1409ca2dd11f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36a8f665e806fb08ca6b3f09de0b0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf073db719f7164b690b40c67e0511715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45ac85094da8b168786f7cd3db86bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2020e027d2566cd50266ec2c7e969d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9d9ba8f6cbab29b011c5e6cd2dc3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b782f8d2f4d8a4f7a0d887e19980bab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d1190e52e1259d561010297aae2bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da75e1b550d0dc2f70b764067ae1cb321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d0a8f6eeb11a550900faf6f0e5d3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402aa7d3e20cb7af14c821b531b9ca2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17153c6ff8befe9dd9a42ad3a62adeee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be3fec0de9e7387d3a33db63503b1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea997dd58f0ab6a4bc01be528e90cf0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0a7b9b242df3721615f8752ba7bcc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d525e9af737b1fabd855665f70f6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52623dccd9f397369174b6684399676429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2438dd017dd089a64941a7e161ece230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0f8a3046b4be6bea1a8072e8613f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049e21c7f80adb080811edbd13e574e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf976c587fdfd04f9c00fee9fa3e38b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f942adaeb9980b8c9b73a17689d44734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a33a5b185929d885554176e41da4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aff070819413a3cf6fc729826b8fda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32618cbd6e8d488ea019c424213768137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93877e5ad7eb80d2bc485472798dc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c386db410e34159b73a1b16032e9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3234f19065350ae0c8dbc33caf9ef1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bebb978dc8b6e772cac8ade393e2cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9c17b23d53bd03523879a9e2de8d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548517a70466055d4c82fbc8ec184f7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8f80ff89e97c9c9453656f60d150d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375948e1297585ba380823ae83182b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08918a214f021a928919cb7ee84c9f3146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38809717d27fdcdf31100719af22fb3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40144d7917f5a8cdde27093756dc4e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5689c99003ead518e251800acd9acc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cca63fd8d3f226c625712c969d2ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30d068999fc68c3a8764a9aaa0cc8951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be219c5976dc42b6a7f6c4fdd5d2c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42df54426a32f7dcace8644575097dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43603f8be5961717c75ae859573d4f0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccef00acef6d82ed1417539066946a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bc629400c61756c14b7a00b0cbff956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2219197d677f6536158d68011961a2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf67ffda274907e038cee4592abad1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232404bbd41ecfd1b4f95ad533513e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b3bf05f093152fd4b36a277348b6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44f35029f5b446366e940ecdc01f0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00353106712bfb137d21cfbb1a00738b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fde9baae1823231de49ff50e79d71263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070df7bc06cc88c6d1a089c7c60caf364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6ac0bf30ce6c3342f44256094b2ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe9a32b6fb052c53fb0d8edc8bae0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98868bbb99f9c024927d79b1dabb27d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acd787b55edcf0940746b11e34649168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571dd6aba3a5452ce649d3c4d8bd99869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28e83c68b3173e682acb7e7dc9474a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea048c52b80d5921d7d59093c021cef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7882d08fe28439f6fe0cd1d4815b67372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d614a09f207d007f6a1999e378610973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7946b15dc7d1d57469a9d513bcb3a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654f80600d03ab8cccaf8680e5e2b2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67811d9b66165da1003a2cea3c0aa9c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe10f8b24a4f3673e7192b4daea0df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d5c6c3b820feb4b80be1e62f9471078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba31330d4200d115376d2f9ce000bff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be153da646bc18b7d0f48cd64cf95df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b888d22ad3ad20dcea89042d332f7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec87934bc52b4f6a565b7f269e169ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4a74803871c0645df04b2abb27b6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a983eb61cc2538b0ca5c0f288391d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74070cc994db29901f3cd216baa01f5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe067348b2a74d6723efcdca9fa452eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116179824d29408be396d38c534832887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26d0570ca949ba17578b0c024dcb1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31950637c555cb2ce4c38b1b514251a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192c4f2985daf65c49804419e2f171390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cda148db1189d0d6587990052b16b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862677c2c91c59d05eaa639b10d813f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd0dda236e1f8358e51866da96c6d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4b877595c16acdbc09c14fdfe086a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c877eda5bdb025b63c9dcc9ebe0e1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d16cb8a3bf34e4a8c16b60e5d1369396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c5d274cefbd002bbf8cf9cc46049797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a3bce51230429cc420811cd9ce6d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608ed7ecd7eeac98a0704d72c0d955999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaef5f70e076f88aaf5e70032c8cd74100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbef9317f912b3406c6c932b134df04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4775982cab5cc52ff9232358c1e762e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127afd8b33c20e38063c8ff7c94f9bc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1e900117c1ed465cfee2f1f8f03ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c710b97bf0695a8853e1265106eda6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2757ecb6534d2d45d6baefa3334d2f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca138f0dcc4e948560b18c52cd5bee4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ac7fe5ef3445c66cdeb727fd36096108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee40ebacb8fdbde4ce4a66bc3938c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a920b4ff0b5266c60669319ba82c9d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a1b272842efbb2adde2ac8cbbb3c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d06789c4097dc57af6f383da7247aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce91fe1a84020a92f429e21f597951113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4661b80b078bc2e71dfe4720f26ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9e0ca402b7d2d727c438b4030d70a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5257ce34dadcb1a67e7db007c7a44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cef150d26862b971396d766a7ce86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adbb081cb53ee095a9983f28b56c71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313d6335b28071ca3f1c06cf50e8f8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62387379052e52a9a1eb0e4ce49c6d7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f773c3a0a9f5d0ec0b5935c47c567121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1028697f68a25e67098a14005756637122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b12ceda83a1ecd676bad81cc453c57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc9413d72f98be986f73f9a51c010c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0ec1beb3c3266f046e3b456b750b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c7284930a562fe33f740535713025126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadfa2ad5b15e699ed9889b4cff0131127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134af4be3e2562d707961dc523997041128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda6d1997d96542c95bc5c0bf1e1e22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d637741cebf29a2e376fff7226e1d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c547e89607d7e156bf69df732aa33be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907916a6f91f391d3c2a9cce024ca30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514e5ef6ed96992304e49d556dab9a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664133ba4eb1e96368b3ee251abd863134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f119bae03cdfd480d385fbaaaef46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fa5cebee367af3ad837e708e3108f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ce8e8655419723b42b477498e9415137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7eaf59150e9a4d5d55d0edf86e2924138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25201bda578fe958870f8b837fe81685139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36aabc20c83d6680420f8d98028f14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c95120548e60e76f242d1f0f4e39a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268439c947d245326158dd8be7ccad5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aa752c3b6de1e8e463c2a6434321f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def07200c7d547ac5afc5a564b3e7ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e4b4f3df1a7183bff90679803b0be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2100ae25d00695ff56e4f9a78a5e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c0df581bfd5898b969b50e44a2027147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c167ce205b548ddaa1cdd6c92dbe8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c6d70bff63e6fa3e6fd115da5972b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e08e496577d5e96aa63fbdadd8c1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc020da84b8da18831b90118c3b640d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca98c09844dbc35efcea9061dfdd5cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524441f0234574013c15e49f910cd82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7d1497efbc237d416fcef6e40c6a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357bbf543f315fbc61814343992100a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0f2dc516366f43d546cb25a345aa0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f77884f5407df1c1dfce76195a76f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e7c3f781ea092eabb48d8d70fc222158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e285e5002739640af62fd2e6de4eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093bc7b70340569605c338d51f19765160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac7d3e69fb33730f621f1a5d40cd36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2bb2c9a32727f4ace544042e6177f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254e80171c33477f9bc5f7ac3eaad6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d666daca9ddc0c530738023fa3a17164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d401a1171dbba5f23e9cc18159fbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab07c4ad49a6d8bf0ad45fd159889b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47900ce4be87a5ece41c9d22d0511c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80565ecd8e4e4c4309794a9ebc7cf6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9a1679f266c69ebd9b2167bae3e4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6811b59e6445ced7da14b0645ef378170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722d5761c687cf864aaa0156069e7b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cd8bdb074fd83592d378df4509bdd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee76d3777ba3e0837855f45084c75bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9460d4deab547893041162ca6bf522174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5e862ff2443cf6e7ecc85c19d8b72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b106add972cc3668ab54ece0d221575176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66225e6845064cdddf577d9a54b48b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213f31ec8e60c561e1c75f269b97d2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9c7fb60880e5a42b8da33f2d47736179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda61afcf5a6a01ce29a184e03059653180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58be6224860166c9e1d630422a0355181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc5e28e9e11a7f4e507f622af4691b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375dc3aaff9b856e0bed6ec753bfe89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3472219030c13f4657ddaacb5e692184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40de347e18beaf95dd4ad989259c96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f778a4ba899d2ed9196af8849e0d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d2bdab633348c02b65e2cd7ab64e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d8400c8a67a31277d874fa2b4d215188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3650e39a16c66c5a48e8295416023189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e5689d301c90e4971997d1413014d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624e31d6ffdb9b868b9a484ff04dda1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56a63f035c17ae2bc2e7bc263a9bc4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28721fa2988b0a8f6fec589f4fd953bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5ec229088e6c9affa83b9da810a50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193029760e67827edf869863eaee8c6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c8cdd7d3fbf99ce5df69df07122ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf92889c601fdc3c7932dbf842a88d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b1d9a216b27368366a7e50c9b1111198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde21d9ed1ba80f71b54f78c72bc5351199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef02d1c21eb47d20eb3a74f04eda61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedefec5b807c3ca9e6537febda8100201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff61faeddd2b1aca9fed436bb4b0ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e37b6317462a7a7020f490d27f7660203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb5ac549292465a21ab5251e30f34d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daccd7464a7c013ac704d9c4d2e87f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53435489e1dce8785e7ac83e237bf2e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba3ec450eb4448e6eba502e36eedc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7860d20596e1916a23dc430ede957208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf402bdefde169b588a8bd67c9d47ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ae8c0ba4c05efd3a5f949f71b969a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9c439da85c8b967ca0292ed81ed6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749831b1ba7f037c4e14431cb68d643212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09ce86aa585865629334358795577e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84d632716d22aa0005ed7edba5a1df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716124b78022740384e4ed7c9de2919215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd9d74a292af6384dcf291d55f94cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677eb64d8d41b19e19e45ece4796e955217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88006943fc0cd629c830f733ffa336218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a27fd1fa1b1d3bfb85e6dafef37def219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0162537e9554db144a38f3bc90e724a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf1827b5e964aae301b072f70989ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2837c5f0262230d1dffae76c0c6ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74626b72c43ebe898d2e8942e250f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ed61e2700eeaf67df2dbcbd5a7e06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf593091585fd6cbe64a8910edc5df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a168b132e4a47b67e42ca6c85392c19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b594985bb93eb6bfb922368a5fa02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039322b384660d7820ed72685113665c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9ecc657d29c8c19a26dad06027d2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbfcb84827e11b806bdd23dabf14cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04d8984c14edc9057150de4adf0449231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e61bb4cbe2ac96616365a99c9aef0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5cbe8ec3618c15939813ea061807b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69999b515af66aca3aaeb8c37564e9b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a1692419a35fcd794f4ddb2d875d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e1dc000768a0d92b111073d8ec747236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894966b55e32e257540c4fbab3bf769237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c18800b5cfa2a7e6a06856b5441fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705660d596e5bf556b2aaa70767f652239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06141fb068f53d8cad28e912455d7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb014d1054b5e070104cb94535dc5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7207e683debcc49f17fdd8ad23b4377242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1362ccc3d4ba20b268b46b1f70d893b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0916ce0cb4d139c535768b0a795b7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3a254a18fad1320aa2c69a4acb8f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019351f0b9d871f7495af90b2bd100e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323e92e995c39917bb4fdb4873bee57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed62f35ff84b71eb7d7dccabfcc1e27248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6fb73fe68cfcab5cf63fb6464ab49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24139458d125026df72802cbde7b37250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2838ccb54b5e692b56f84296606443251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820baefe29e8b03291025060b9dff0ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23325c98f44ff94b0beea25f1bb03d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b554767896dd4c827a8eb7148a7393254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fd9b2146aa9a17bcae0b9d0ad518c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826714d0d52f04102fb77b12d94866c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8519e75e32b44f27781b8daf082905e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eaaf8dd6b7742b05c61cc50a8a7a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2fc03070889ca16cc83f6dade1975259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43704d7aabf0c02068552834e4f4a3d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396437b2e897734e717f72b916d6ba8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e095c087213463c6af5141f4824c2a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2ff750e508b3780fb6638a8a4dcab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4ff00ddc742a83456cb080b69318f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba91008ca14745aad378046fa46155f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae75f7e0f26f0ddc5f30c0e3e03cc21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7957caccddff4c8947ba4bfb30462267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37761705aa91ddcded33a79be70f2892268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58340c6eb12546dc49165db4407c9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1e18b575c54f77aaf2524b8f302f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c0d4bd10bb47a48e4ea1588f46792271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007fb9265e3a97a3aee3d6dc50be3dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f17412d224987c03d043b31a4367b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9f9d62e8c5339bd5e006219e0829f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd224c344e4e1d2436527710d02c40275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6009d0c9391705d26bb8a1d7f24f028276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4092dc227691a9e99da1f3d41e5f70f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51990f0d7c4f943aeba271897b187217278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de837ee8d4af78d5252a6ecf4368fa4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd58c321ad197bbea569c2f15e92db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53eb82a6e207ad142496b1ad62f08c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af043b9096a3d4e03a2bc6fac81d5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21830757d29de54592da62602f4a10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c1c80db2a74cac2ffd21656bc46b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe77962b9d20ae75a1c7d50139d4e19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c025c639b64a3466505cba57a816624286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3bf5e0988cdc8ff097811b497d8b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77f03ad6d577671de1c8d4aea29bac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfadfe0da73316353f7b59dea51253289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbb6041a0f475192a53649db1fbd6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db0e250adf06ed54261bb5ba43d13e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da63e5c36d699697a4f817d8b799ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657315ccf18790413f1982c5e456cb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709a660290df5b7604b7469eb75a8fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b9714c6927899e5ab5b6e4521fe2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271128fb98fa317d2284e18eed208967296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64084d3d49084a61a3a16183571a78d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2862dfd43bd4ff577cf843c1d9f2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1be9e1c3ade8a8040203ec88e9c0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60e4ddf7f4e82daddbef95f14fdacd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77987c8c472460d903d61f5ce2b22dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656fae58ae96fe2b42d50863aa91c7e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a454c3ec478264e14875b73c84d94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cb4c7f98181e6444a0f3b4751fa84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b2d3cb353db403376e06f0b07e360305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a895529ff7f1a5f4a0ae2fbdc4a07b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e02268ddee4729d2ecb55ff1f5fc54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5957dc71634855d85884b2266923b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a175d8cc79211167191a385c10488f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d63e9433999131302ca375367ab7fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd422ebae73ecc4f2773154033d02e5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6cec5f182c48163ba7a24a0faa62a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03599349eb1f55534c5b7e25690e89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21ba6704051c523651c373191e2693314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512e000dd38155a944a532eecdc714c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05999d775c8fca0afdc8263ecc0f95316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265b9c21926594b21aedf36976306da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2856995f1e0af32561b3cc71fb1b37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922bee2a2731b95daf12c8aa9104438319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce074c489007fff8de6bca1717bf9492320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa09492b9b4672ff83dc92fa9f072d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf870b928c5786e1cbca329cc04f44e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266a7897def42cbd3aaa375e7d517bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364da9454deac09470327f2308f3717324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffe2fda439fda7cd6c48931df0c9b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da05a2c2f3363424f678acad56d87f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c23abaea8270a85d922a96e63d29f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97c571aefce46d5406704d0b492d1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43032c1dd73e2508a03b3dc3f4693b85329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b034f6dbc489be74edc2102eb9540c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302eb3d05176ee82dcd1400d38c030e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcc725ce9106800883af3eff31e4a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb1e14b20997ed046543acb239fce4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202e90d963e833ebf325051b3820eb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06352250c1ca3d2583cc97f1e9449ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb051175bf8b581bbb6eb15ba75a0dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d10f4bd7253a4081d111e747d6be2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb5542e65fa5c4a8b04f4e86051750338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5631fc7f191577acbdbdc5b6d58f2f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddc26ef4be579d852826ae9f4de1f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b4158e80c88b8c1e7cb45c9378763341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d08fb1163bc73e15b1b0b7b624791342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341760b0a4322257b25bdfa1d7869ebd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffb8e2c188407d7e218c1d1ba80bd2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc672c094bb2657bc98857ea3ad977fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c115fe98a049531e736831f9e98507346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75477916a73761400ac00ff4e9237d5e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33c0d70974cafb5058c3a5fa1a1dd3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9408876dff05e2232ca711e34b5d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e292694de167e5bda1a649e40e269350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678fc82b7d68752499dbea9562f43c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4c9bdd393485d80b4749b02a3cc2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e8e1095d7a0e43d296902fd0fa102353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6921da667ba5f69d7500f0fda04cd94354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9906972f6840ef6a4aa3d838f30c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c067ff7b17f8b8e09111ae9865451d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184b1c82059afe4e0144ba496d2205a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc904830801a34b4676d4a1be460c899358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8a9dd49cc87dcc76aab16771647f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409556166c54aabfca21604ed5f1e1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82d8e959b339cd5e655392ffab8b7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f778fd6e8e3d6d38db813eb0cde4ac3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940d86bfccca46d90365e0e1f7c0852363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f0dc7e90f41ff51ac687892deb8a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe38601ed65b054563ba6c62722c7f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3350e684edc0f29de0bc77b3f58a8c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4762cee028610a18585e183c3a499367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2569f68cd1617f3920da74944352b80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff2bb19e5f72db3054448b7bcbe252369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34261b070fe31332596927071e726a51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0c03ad916d927fec3b4c8f26e23d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc9d7fbd2c0838cdb8621f396bb6a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60155a88ec81c75bc6e513b1e8c8b4c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19049e0ac1b0b3e437ea3db8220b317374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e7376a9ef25db995e52a53016a36f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80b7f0d5a24e847db9517699b40e13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875fbc9619d459ef773678418e2152a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25443d5321223212258389b1c401e48d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7e9e0bc41f348906572278bb5ddfb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb44a07ffb640e587d2bf8c0691cee2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125434c96e5e40731a5ffb0b2984c2a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450d262ca26d3d5fa60ea9789cce519382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811217cfa0bef8a21e06a3c8693d73e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908a0df6914d7c87c304f5e097bc742384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077559c3158e5a3c0d4c4f451274826e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acab84fd8df1264dc02b049da994f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdac5c862f928170d98b3ba0373e394387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f11640c71d7f12d8a951eab49cc41e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d77e6f3e302509239d2cf88f243cff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7117d131ae85bdb8bc4ff98c8c96d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435ea248e1d390ed7768f7ab7b61e7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc94ed52f2d73dd4c660a46f041a2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7369193ec99145d338348bfdb2d1e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e5086e6d675a6c1c2a19d64948aff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a16e99fbcffe57e8993cb59ad4074395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c67eac4effe2f2766bf3cc575374e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9bcf09289ca288ccf8604c84544a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45442981cd9eca781f70860e95e95b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a28ed75f5bc898b2f2322c94d2f4c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59038078c530f791d331bc6308b72626400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12c872468eb593080df2fed069c3b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e6dd04c1b13052a51a7111e37d100402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018583102ca0b86d83fda27386ab67f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc825b968438ae3b75f38c66dc1b484404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf532ab9e1ea7ac972d7cd5fcf8972c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ae4c061b0be97d4cef08de6198c00406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783335684bbd29c3df8a7043399efd5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8510f08e16de446506169ede966e1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faccf12da37920ebce983413609e54409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83a098cb2a8c85aee64432432fc235410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4002939f50197f457b0dd7930fc800411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2434af200d7accf2f9b5099e0a4da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6104ed30339740746d04b02c3e2f88c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299613c65c4a5464447407c891dc713414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69474af527971c8654d319995b343952415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4926a96629637657e45375364b06ffd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d95f21a4d343c330699d538249804a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee654ee591860d4795c064d41ce7bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd9f3ff6fbc0ba2324325ca9d6bf17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e031c3a505ad5d60e6243bbdd34566420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23deaa7178776a07d2696318ef82bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fa6a6ea4104f5b02291b68f99a388422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f25482750cc101bbf6111a87582e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164d9a7cb5ae07cf2e0378753ccdec4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba060144449fd619929856a3f0964cf5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881e99fcf32028040d1af1694481185426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cbb65d4ede5fb9c172c7306e13f69427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e5946731d8cd96b906a87625c145c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68708e8a1cbfc0fc5ff3211bde75f425429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9844f9c25941e2550804c005df38b1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e33b73460fdcd0c5d66ee7a34f7be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994e362fc3767c3ec026667f725edd2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0f4e3c3e121a6ed8eb69f0f22c46d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acab781d1ad7a8f5a4d7a88d86e54c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa5fc986f7ed105f9f11caca7e253435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c73375233eb07c188e78fc130797b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a101c8ce9ca49258def3dc909d302e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82563086a423b1bdbf9c98e9eafbb1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389be8973b948c91e462a5c20bf45553439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472bddcaf290c9bf23f5d26ed0654be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36841eedb32ef45093fc323cefe33a3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69c23a181e8d87922ac3773324a195442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd60ccf967f83cae886d2aedce5a90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c267dad57ac16fcd6d4c4467c8c0e08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916ae2353e3ccba356e11ab50a6b33f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499008c70bb01f32b1990de640465439446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd028ed613578b0b64fd2518f1d77c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55dea657cb0814230403cf9e48a8b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f895605f8391e97f752cd2bfa3c4629449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f4ff1e0f2c02808ebf15fcc880a91450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11ce4f6ea1fbb42775f8d03b40fb20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9cc53d600bcd1b20dd712d164b30d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1f03665a3e65991b5e1205abf7158453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1802ee1472199301bd5e16d6106b0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07e541a088e4fd664b71732abc44eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428c00615e38d17bc1e40152d150a1d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc70d939cfd7d8a3a3c4b2a252e5ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6e69bee203a306980c1bfc1625da8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c64bbbd1816eccc1aab0d061af273c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec152d9c0efecbf6e05cbaeaedc20f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b813179c0e487777013ec361e47ccb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50ddd505394a48027f6284a348aeba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079285998c21c62ac08fb6ac563b46a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b78eaa17ba8899d7b0771e780f742e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2033e54eee9f66631e950d9e13f4c9b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e6e72c2a2f52cb2de912bc06fb0ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce1477ef6cdac76844646a35d4ff21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561968b88668376d177406f39eabe9fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f7d3d775a66fb69d84b062a2fb819469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf64673044467a5293b6e7c03212926470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d35619c3f302694c239570c68f9e69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986f8d18db87ef56dc1e27a22731b00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acf4528505564cb3d926ac41348bcb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae1a07e16cf3594e153c225de01adc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ab440b9350d16edadb24ccc7377f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90304ff7cee8d872f58f79c0198b100e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42e4a40859e62b0d26ea1420a31dc7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bdd2e86b1d3b7d8905f3266c36c22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead1c68f68244a3ee4cc86bf8ece5ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ac135f34d6d0c11f863b8d5333871480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13829d20b6c73eeedd3cbe3394d61c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b175bbdabb5f0e05a6cc2766af6fc7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec939efe5becafb96b90e43f9a89cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07ca103cc35d0447fd267a6f5e73fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31e1791d94e1726879d548eef00658485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03544a923dcb6d0c5dc6c1700dc533486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a031b3e72a4d95afca021169ed64672487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5769be6abe9de3559670a1d83f9e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59aea1bb2f7dfc71002d7d06df70fc7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b442e9b2cdb85aec51dbad4365c631490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd896b7a6d21628b1619abb7d7db767a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae226838c0fcfc019cede687ab4833d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a772327a9ad053bc0d4bf50fedfdea2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837a991c74b1ddd6217ed76034156b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0608ad0223675dd3e61fe487e5a65bd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290461c85d826440ae273543c64e0fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df24023a3d464289f5cf4f647ea385497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee03752cbd9a9959d6adc5c63deea06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b80edf8184ced0b1f354f7cff8b0e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d58d77ef6b71de187af16bdae23ced500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d38d86988747a91fc4854ac701a3a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b457a0a4941d3456fb63516ede340502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48118f1bd9a52d51111a0fdaee8762503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bb30438618a7dcce124aa9a448993504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aff016469b2b73a0acc24bf86112de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f6a277092276cd6f6299dbfb9f5f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59595a278859256087c4bf7d5b926ef9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4b320b94e1fde9b25dd0116de999f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ffda0feaa765c1b75f2aa9d2e8cd5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275dd87e95600742955f003926b8441510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53611f9ad0a2270cd3ec3ac4bdcfa03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095929b4aab5f104058526b18a39add512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414692a1f6aaa8d2b54b54668b3ab0d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e0e260eb9176eeeed76dba41446b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb873a5b91647b1d5cc886e5166f7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd318e641ef96fc683ad5defaa1116516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63960890c439a9301e0c2765bf88f71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471697a28be1def6afc92452858c36a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd94def31807a5c2869874c40773569519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7f43cbc3c384f91ca703d2c56b7c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5794d199e27edf1a55577564df6327521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea195201f3c0e0f802cbe00ef70a93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37751cc9c6e10894848806eff86f5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1d4fb5cb07410e6d9fe7019fac771524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c93d656b6941ce2f8cc5336fa066b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842485a4df6879c6d1dbb120e0a003e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8f33657059a04ff86c6c0074f7c75527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642a452d8f28cadc0600704d1ace32e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df722a1ad02d4a3282219068f22c5a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e5fc5886138195572da57aca6fd14530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d151d4ba76805c34af88643c24698a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb38e35f95ccc55c324d7db0914002532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9878749886e3ccfaeeb9f5bfc277f82533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921dbaa7b1c47ed89cc6173aa863364534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53042fb2a89254f61f33c1cb8fee0e26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac21a21cb1cd9dd6b2d010a495cd117536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01194953d7b8f9ef3f7a220c82154b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b1101e64cc3e81ff8cd1a62fc936f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487de3ccd403a135656fa00e158f71e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883da0a139d9ea8e7b3af69989aa55b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14cfff66e1b384c8167c2c538e0329541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34ddd20179761f477a08a9462c9415542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c6ff1a8fc9760fde95a11e554848f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c53e0131307ece16b8c78719ac29f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fbb657d16a5483596107a7d493bf0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898641c65be20005e7baff6432df111f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67d1403af5e340e69b1fda009fd7cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ac0bf53149dfafc749f0097e0bcce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c9679c8cd4670c3b764b4daf0c3b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d7095618285c7d515285769571e94550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f5becfd3455b19a5c9b8e09854e28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c656a1bd875df801a0ce5b060d4e8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ddc90d4bc2fa2622fa00546bad71f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50dff6599364a17a2ede05f82cc606554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a2cc343c4bd8ae58d57fe7f69da02555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a7cd84855028fddbef6b3f6f3790d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c0a15143a10117aeb2fac26410f27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcfb23cc8aca0c728ee58f5260d1d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51637e6fdc34ff1f64d39df9d594b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe34544c6885726fc50f2dc17370606560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3ddaad135aa008c91d7aa1b5ddf4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e493f5747c1f5d90bcebcfee73190c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdf3280bb387f8b35f43667b2ed279563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a966877178e75ab2f55bc22a22b54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65029624fdf6553e56588421aab7e37f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005188deee7d8000c87ec49b6f5dc4e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086742662136590619a0f4f358a4306567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50d7aa97c13faddbe191ea9696fb2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869bab122aab39042d99e23c4e3041a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295f8c88023b5f5e65a86440675d8a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f376f82d4910dc187601e09c0712a8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9e11696ec614adc4b93cbebccb643572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de39581d65ad520e26570a7fa16c47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bf2d7999cb00a12aad6c294b4a2f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec74f554c3710507ede6faaf089290575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2ac4294cab4cd4c52f864768dad8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009713d2fbe1bd422274a9227eab3d58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05674834141439a106bf530147d06d1c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850261cf24223948458e133e7ca2ea4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2d7db09389dc2b610f4de3587c8bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcd6a489213fa46a2ffcd3cb7234f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc5450129c5b024155c8fcbfe69e16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e8e90dd18df5d4b7d1f5544685c8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeec7085b1d61e32c189855e1d8a04584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd38b34fbcfdfbc3ae58f8a4824cae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02a484ebc92e42fa94799c1115c602586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b27d339482d2a8742318995ae3f1b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43747f218b03d92c3cd5ef6cf5b3fb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9998570a04115e11c570c39da4c5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6fe5d0890585adddb8d84a0de7847590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035b1c3d19a03f8a2870304a4d5e41f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b6c76e06f2f06f1085ebe1e541d6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30586d5bc62887a87982277a2f48e25d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4c0010e148b4e48c880675d17a0b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab4454296cf6245a0c8e0a8ceb10f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a7064179680de99ce82aa2bcb4cf0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d6ff2a9e0605ecd8ce58f91efadc9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f487a61c35cad0222266e27f8f5f7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab8747a09ee84665003c0d4bafeec5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b5f9fedf596c1132b14c9bd5ca0ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a6bf140bc21163718fd027dbc2ad2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19564dcc6fe9c6c1e83e92494e5499e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabb4b29664bc269ecf55baf4258ceb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516d9ef4e98452c7621645fa78a3cf9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0de4d8b84ac7c87ee3a5cb65d0bdd7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87442cb9bba26c91e6d0ac4012d43554606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8488b788cd73f8029932f02505d41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bbd13c0bbb6574d5e6d0e4459c5fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b93487bc9714d2b1151fa9d6a7a9f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7acddb72753d72df6c4c84b59c4fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de24feac4663ebce63ac66f9246059611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10fef3b3b250620f0f1518676e4f03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dce5b9912a9dbeecd04500eb0ab5b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e19658d2bfef246d1f920449760f4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741be27ed1d0fb8ce8ddb244d0b7501615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28fd9a4ddb984ccf216d033f0a6291616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca5b5dc96aafd141ac152e2854ddd7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ecac2c6ac671bfa1f1cc6121f7a4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbd1ee2b1c8dcf1ac817a67fd70f73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fd334919da7479b6638c8af0f6db5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4522a208200c32ea3c401fcb57e8a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6ab4f9ab61f524ef567ebe35f8493622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774ddb944804c84a27c9d5c062a0375623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff0402dcb6a859f2bf7c0ebc7ef622624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8fc2e8df67aa1757e137bcfeaa517625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadd5bcea35169efe707fdbd15e11d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4af499fa51d3248c9d200f838afe4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202da931d1d34052782547e979b35d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164de8d162d7c5c891f84c0564070adc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846264983c4bd56210b3948512951b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a62ba6a862d1a47b4ab26b143e392a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381d2f6f8abb8a538b31c19ce2301e9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb2442203442aa5293372bbc1f005e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a937f53d68f52489327847947d97ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a4eed02f965d6758726c5ade183a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb18e76be7ffb5758fc1d0777ec7a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffda66c04ff943e67b09d5823b88f84637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbd470d1532e9e29ca6c4a7adcfcd4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1389960071d8548e78855a7949686639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbac2daa27f680c0c0b715116fb89e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb12c7183993a613de70b97c99c020f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f83bef218ad2d54259d44b4d1a4d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e55d1f198dec0a453063d6ebf2408643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448a23fb2dd101f887187eb288ac218644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad410c00ca196e9f878c2b2be2cd27645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ff67e5eb45e1e7f0a0527717e471e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5192f757ae9055089555e66924dd47647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433168fab7491bab6ddae494ffb15d44648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6127d591c89dd2d282a0b6c6e8fff95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17618b9fe9ff8a1cc49bdee836ef31d7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46f046320ca24e31aa4815618dcdca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d58533f458ced079b886e499613bee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0f200c798b14d18a9470438036e23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181174a48477f4bcdf107459c227be7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7512d4bb320c7d52b7955ea96e0e83655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb49ecea458dde8cb00e6db3079b8a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9861701e5c8f3baf8a6accc4dc94e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a11c0e8f001563c53caf3633e78ad8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5a54eb77ec31fa6015a34bd9d0cbf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99f3dc1d4fa626b6363cefd41e9b23660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c71e9f0ed29449152f7b0394d84a18661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33a92323558eb761fc2fe3d223dfd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41ac41eb444bb825a3fbf556595fed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba57a2eb6b4f3c03278becb478ab83664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8750eb9e8986fed5856a9298495ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a0acb3357b2c5b72f3608b17c31e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31c2658d93850401a6fb64946f8cd5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b7d1b091727fa04836212762e14bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0ddb09e430fb75743826991670a16669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbe9063afc5fcccda57c2de07a27ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58fb1e56cc5e7f872e07349b332e3f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5441af963475d27b8276535905638672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dad72156f3323119d31d5457da3303673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc322ee88e129aa3e9ae0d92a3456e04674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57cf04caaa22ca71ec330a914fe5a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f713a35f9323d0acdb1b5d5f239175b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a87d5eb56b75f8e40c722ae91af4e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaf5427c9fc4476deb47a34c25aaeb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb2462e26731fc6a5e42ec93b6a396679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d938bcd3ff2d539aefafc4b607a82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1d65e31fca4a9cf99bc513518c03e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f0f907849ee869a746a715d5b6a7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db997d150c79e736032e82aea7ca66683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde5fe0a4f7bf2e8e76b04b876c980f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c6536e3f397f94ecd689d8ffd60f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b457cdae7d6dd34a138bbc01a016fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bcd0b0c400bf6dcc56f2cfc58d7f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeb02a92f3e2511150bf63f0186c8c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff0ee3751076d95c3a0e7670a08f30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a1e4afe614e1a8697865b5af74cc4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68a97f5f5156b0f98c4717cf5d0654691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba85d2f23d7fe100d5c574371437dae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11926037d6695681620e91e2da4c494b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f8ac0367073d364c7d6a463f6caea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ff8fd821f51ff2dab7f2edda4a397695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eea19c162631bb4ac03621a086a4ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cf2238e4b965914663ced232b302d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdd215ba1190de8f96f595a3763a03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363221632b1d0b5ef32be78a93071975699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c35e1e71b4ed73f57551f5cf69b128700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cdc7a761a0ee30aa20b2a2436b0e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4445ad80279d56d4fd6c7c511318130702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b795bea7c96f9a12953685e262ee7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ba79ed5fb1fba3d7bc6862ffbbd1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9531b1add82ce62d97d758d6e10f5c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65035074ccdbcc173fe1d64ec7779ef5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719a6893707d00ddf5bdc4a6bfc7431707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97956b65f81b084e52c6d6a7fd234a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9a0f4c1f21f852965764d33f7eafb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044513ff7e61bdd400e7a603b5fa5827710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd252cea943ab9d5feba08b947bb09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0f6efcf8349a8fb285b5fcff25119712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b29a4315c6b1ce38282a34378a562713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ef6467174bdf057e5453b53904ae1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd5f4ef6b43827c8b2973d12700d69715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e1158047fd054abc03d14f2f700df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a57e3c4ec1fb968820cc3251ec68ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028e9a9971782f38152fc440f134de7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a51fce191f7088f74982371d0cb3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6d78f2f94a1419cd24b088c2501b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6210a4941d7b7ab1e91e4ca4981cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ccc89ac2ed2b61078c4756a45c9f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bc435bfbbcc7ef5606c2b60d96f67723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904c249cfa297b57ffc0f47ee72c9e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb88b93012a0be2cef38eb2ec812084725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8a5136b25bbb93d4ec08c52aed07c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36955c65320e91f8b2991aa1d7e4bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08391e19b6fda5aef927ae308ab2f1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17d0c46f049ee054b8383c963ced72729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7dc877ff4322edf8c1e3067cd4ca2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab5f3f8c27f6065e479715c39b3631731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc88f25d265fe688269ca21eafbf74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9153c2467055578cab6aaeee74a1fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7320e435c9fa275fd6b787fc57cac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93689f59f7ef50ab28304cc880a53148735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50ff216351be9091f2f06466561d08736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068bb0b0ec32a5b601a32f77fb28e44737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb65d40d9231eca7133b5d5504a3468738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e70289d6df9f7f58ddfd3ae646258739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e90cdad4905dfdade8fbc22c7ad45740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850d6ec743bc11634f4f285c3458682741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9764565ad422fe9c293dfa3f78d20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f996e365dc98c0cfebe2beda2a97e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e086682fa62f0647c64950ba145133744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe83fff175b456bc969b81c212b9ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41d20d8d21c61eb54bd92235bd9d0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef347371557115282c95ae4e8feb32747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f199df624a4ce7c2cfca7d9030f7f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b122740b677da498cd25cc9b7743435749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7eb35c8186de4ef591d3e050a80136750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5ce27875cb88be1f9434d73505e00751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e11014c56e01fb86de58feac04894e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66944f41db5fa821eb878881a111850e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af924bb91255f3fa565909cc57bc8c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867322cbd4bee88f408a612f5b4a900755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e199400be7245a5b5f7fb03a3a620fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bc8cb1d0e2e284f83d021524bd4a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2890652e495132c0e31c27fc86ffaf2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1bf988b64d6b093a9a183597f6a74759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb203ea17be08f0237117c9e477ed61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55ac844b040c2841ed2a4761bc81ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4b052cd888d00769590240d94c41c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33462f5c58e2f11cf4e28574c8844a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e41a1933d9190e91d328d615a503c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64e7136ecd6e545e4948375d5990706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac89157fea08d3bf98ba6aafca79a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792a0fd0241b61cdd5cb556fef2d7d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c152ee98dbe653d6df2b89c6122dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637979e1e53de51102712cd25d4712ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd290c164956c6978822de22dc84fc8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1071e322a0030358682eb4a82ff4ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073d6ddc43139f02d241dbe1b77530a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27b6675cef67d139459fcb7661589814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa374cc8f70b16c41c87628329496ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b736fe3dff8682ed838662e3f4fc516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7d7d1b03cf1fdae8ece52cb37ad5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c87dd336017c038954ca52f50346f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aa7b3ef2cbbcf4cd9187da3cc0eb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6098295ae3efa7282d83be1679b0f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77092db6f121a187ef1ebb7bdb61871921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc5456797c12592b08e3eadfe646d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdbfeeca698faf82a32415f508f02723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b81dfa9be3ef27693e2d92fe06f9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c187f2c513df498eb9c9d9de1938c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abd5ba3a6370d550e691c9e6ab14bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74a9fbe9667092ac4f74163aa8818627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44083e2ac8e7a9c750ea9cbc4c047da528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a5a0045f157db093726f30641106029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd6e539f9755ffba414de22a6a13e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95880fecd367be63fe5a6d47dfb8c1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ad5a93b7f5ff82fe59dc6fc5ef62832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4303c306a3edf33f6998b2c32c1d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2a1b47ffb231567e8b175fb2a0a7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f343bb9ca53b0d69dbaf233b526665535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277b681174d95ff19332e7224d7678936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6503f0b757b5e09c7e058bd7f76bef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf840d9f9c2a41a11a3c7be6b50dc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e94ad71a247ad16b7e1926f2b58d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8820cedd43bd5e3fca25b1080230840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e533329d63d16cad76001d036e72d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818e7d035a6fb90859b7dad5ad69eee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0af0e2f431136316fc04ac2de732a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ce8d9872f5745bcadc46fc47104dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb2b5fa1d08674ffb1f7063107c2c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda378f949c15ce553e6c9fd956fa81c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bee72407ff3aa4f7536683a9f97b9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f38ef8d5b6b6d6b995e209645feb2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196d72fb8dde7231fcaa69d6cf9fa3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf65f628afdeaa125e636b7176d1be750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078f272e848bd212a383cf069fd0ca251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344da3539c1ef1336441fbb25e47f1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d97a0e92453509ec3c274b65fcbe653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94c788981464ab9144c4da183db31c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06f1321e967e49d2205807dae4674555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250afdfaf900c5de56bd94ed28ad89456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f59e4f7c32c90b06f9bbb75057f5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ba3fbe85c55c91d2db017284d755358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99825b02f3b97a77d0436d8fba49b48959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca4badc8581b00e8b75ef1572caf5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44525169b4d19c948a4dda0be20a53fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5dbd2b22a862fe350550b2c2aab3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a800e372f7e2df7d6cc2768f750fa463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e677d0edf982ba765ee9166782c7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2df662458227bab50d7d49567ccef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4372a655ffa04469a2247494e30b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e896a1fd08834f192863fad8e5401b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835810f8f09426fa60aebcacda8aa41468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027e17959c718724550484adb69744069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944f4336dcbabff3ce823a8049dd3d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3166892e98fb3df36116f4d32a50a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff651eadba4b0c3f4c940efd18395dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dff86542c4991759aa55d13d1cb81173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d513daf74c0bc70fdd2bdfe2722ec7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac13ed44f7b7318d1672b31eac735cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471be8032ca5dbca2a3be7398eaf545276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdb1c599ee856509fe85f90468b61077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302902e494a5b59d235d897bb6cc87d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304eb2a353d51684a03f74afe5c09daf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7fc087482652d4486ad11eed8edf480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01af6f6e2acf867388825110e68fd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ae7413603d3110bf7300518aba07782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f4630b1f4aecaff49449ab75bfdaa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc2dd3ffcade4acf3561645e32e02d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d65bac0a7ede55d83d7a889ace209d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ad711e59bba513ba6b0cb6a4bb2b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2435792874f2c08d569769c67e3e3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dadf554fdcd0b73ba99b6fb4e4a3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cbe85a8c7395adbea7239c9d40fa289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5ece9475a5a429e4050ca4b668a0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139bfeff14c9132ccc4a05f3a8b172991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924b2e20ee400408336b31be37e107a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7eb2832a7963f79d11c04c04423c6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf2e9a1314fe816b3af14c6637e17194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2c20c444481dd49b612668b2c0bf395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02de12220963c23ad0e83ef407259196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67ebcde102036cd39cb6ed5e41900397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceec33a987e24e5077bbc039ea7c0a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8ea786794a3b13a933d8b947111a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f315e86e61358cdd9c73dec65e9be1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de0fe0411a2fb8e696d911336bb554101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd611cf63fd89fb98dc40eb68869b89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6540c0a6a5a2cc7c055123e41c833a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af85b15362d4a0d014c17230bc0db4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763138b5dee0e48c7870962f208e5d79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c899db5fb704a909727849df878b3af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1bfe8d7e1d4027eab355dc415341f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b4d98a8be046049f5895d0a87d7d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294893be8423e3aa8b494575e92d6e3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2097e0015fa8d493ccc30674e48215d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd8b42d48dd9ea5d0bdc8754dffca1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585770773261f375cb040e9e0dca7e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a891c9f7a6c1b90a5f7d4648fa8a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a6c1f69cb35b9e8c0d54e8d573ae3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baa1f5ff1d2926502098decd8fa73b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc8f03779ec012a13879e592aad99d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a86612c839e21b77b4ce3db7d5b41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c6dd7e4d20f65a4b943282cfcc051118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe86b9cc865d85a01757cb1a5c6944119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a9043cf4f5a380b1f3c5cac10eb99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43150987f716c490bbbda4bfaaf43a95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d4bac529fdd3618b9efb44752ed36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d80d9ec94269bdc6c3009b5053fad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3aed328496e4d29c048b2393cdf9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33262f3ae319bdf5e57002c4a70773125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6460416d57e0f35557226e71fd6b74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4993aad642cc6fae6b884f7c4d62a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b4a9738e0880ff27f63f0c109ffa1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8b339a9d4f9e2324b03588db07976129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7df2d3455619cfaafbda32a7c27ad3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3c6fd5ada02af8477683eeefaf04a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0b77076201832b6c9c86594b748c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286f122abf10aa21cd2f3b72d5e4205133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8c4faa48a99d86f986f42d09001b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bb1199a025fb0d45284f101613eeb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360bebfcc9078e1408576a463133242136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fda93861d80468e4583ece7f583d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f5b6095ddbbff481a1424027dfcaf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c220b94eaee1686615cbc958aec84d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eefff6b7380414f934744ca35316cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ba75a7a12f6195f14a2e240f4ecca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5372b104f37065ad5a1a16ff17f678142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea6d03a4c3abaa49441e87bd09134b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c4dbe6b9c5c240f7f76aa7a1a049f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bb1c106b6efc5fee9254cdb0becde145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686be9782f4fd5eb612c73a95c6b476d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab260a94a4291cd01d0ef4f519428c98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81354a8049d6ac6d6ab71a5d81a28fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e66d377d8117b1d431daaf0ae6e974149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632882772601f5c7560059ffea6500b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61958bb0835436e74b7432b71f4e7db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15f8c925917a5d81dba06e83a93d1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cbf53492ac89b8c693f5ea1ed091a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e0a9bb203af504ed2602c1878205b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874df06abbcac2de83bc75ba62b841a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fedaad33d04219e1b4ce9c91dd640d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3357d61ffa2c2b74cc00df5ee723b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef38fb93310f9a9fbdff91b5e61c1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fd1880e8fd2bea4ddd04a5b3b1736159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56d78ee16fbacd8b4537a5afa076d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df287de9b0f7b33ec1fb7af5be02a661161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3e600f304cc6f1fdde803f049fcfb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174551e1d9f459db88089891d4da414f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ea2229ae9fb3532e1141b27208e45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0187406b910517466910990b2835629165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad566308e934fe689db962792be6b876166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11c3ecbaf6ad7e130edbee40a3bd7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b94c1bd0ac5ac5151166b359b47d6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f4a9f94d5f4567b60416a158c6d48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a03fee882e7825558d4d18966a47e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1713abcd1a6cb30b2a573e24a0bc729171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c329b692f4759d1451a0edf3e35e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b43679c1bb0e9d29d6f7e55226e94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce8efc462bcebd9a09ad453a2cc275174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9209eff2ae9e47b614b1494159b8b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d90a2faba991e638002b0f17e5b72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6457a40d2ed0ea8a5f9b5155549a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521667f1f84469c4f231c509505d8805178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a144e05a790e679be1b436a22fa5953179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2780a72848c842843800b2a5719576180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9f53a0c565667045ea0f331bd46c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c778ef9989970520fbbc6b0a37d9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef2a8b6d3c21689732e0e06dd56321183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5b77e006fb3f907763839aa9a6838184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd136b40c58afa56af268691c91c99ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fe07da35da40eb0513d370a00cbae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac5320cdafc6614e334c8d9fdd61b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b9422c3285eed1f07d21dfa36c819188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9840d21bd7656683f84b273a88295e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972c45cd972a4b5078a09b46bab9649190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95175e0b37a16151432b9a0d54c5f886191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97404f64dbae9c1c6fd7542f8b7d072192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9eed621bd99296a54e10f67afa9a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c855ad1ae6d3bfe12a71eda3f12a6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a667129e004492d9840c8eee9d32e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18603c6dfc9d6e2f97789d971de98f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689ba8fde3961c110d7d9315f4aa39c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce85be0a38aed06e1191f9d32f068f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9af76ee90b2ece26424509550dbb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1fcb2507ec76e3a6f45c0523e4946200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812624110a4259e8511ad8edb86c6d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc581ab9e3cf43755828381c71ea0b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152ae21d847e4cd05f1d67b75475b68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010de6dde8df210b8c0948e94e4b5d15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fe510d1d6221e20ae09222eb5002b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eadbb8e4c35ea3689a9167e778006a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ee08b92eb274ae7064e56cd4a7807207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a1581b3489035f6fac2abce8f02f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33901820993d71c7ec997172b70cc43209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745e93d78ccb06eb378db6190c34d27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d87f4ee801beb357d707b50cea5db2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ad3d85d9d60cc746917c06b8937dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767625f6c050fa223702734791f66d3b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf18e20fe227f25e399996c859c2739214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1fe58f3e8e6ea52fdd11afbfd1826215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428b1ce641f12093d5dd3c3b3eaf3f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77a9181780dffcecba8a6d84c11ed4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498fd5091fc1f7ce64141ebbd7828ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d57bc1bd87456fd2e6fc5a25159ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c29781d6ac0b349bc79bda71a7b5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a6993660f4603b9a0c8ef9e3ce803221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11618c9723dff9d8fe70a7b02552ae20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5325f61afcfb4032fab26a6c5ea12d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd57517fe0402697521edc6ee1af38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaff9d3de16392ade5ff366f6a284d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676d617761d837bf5b166a83f183a60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5bfd596f7a449592fef18eae92541227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5373945857c602f09e5801d66ba9307228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b075e2a464b191d35b800f7cf448e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5e576cb5724da228de2b5cc9c22ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98180e106b06fdf51742c6a654542d36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbd530fc4ba241cdf9e2cef28338ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d700a3f2b2f785ed57bf18282fca7f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a790a556f29add20fd73726c50edd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb982184b19e01b3cf68537d835bff33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1c414a83a66007cce0fcdc01e47df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2492ab6d81fbc7b856542f53bf1b8d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057cf0efd869dfa8e6a09831e790288238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d638220e8ed31861400afcbdd400e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f563bdae6c11eb83388e850e2c8635e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a08556fc2e9f42cd9aef662c0a6dac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595121e3383ebac3356f209621376619242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e71e35da428671aaf112faff31905e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bad0d25c1828523fd188e9f8b4882244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d0dd4bdd5d04c705e9e5d0bcefcb4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd78733b77647e27bd2d3ab74b4ffb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116fe9ee97c86126d8cfa4cd24c9137247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5e3e4d56b7c0c18a71d62418c627b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d3d840f51953d6a3fbcf1071c4e44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e61dee38232afa91642c7681afed2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fd8e0e274611a3122152f2aea19c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422e6d82f1b171b3e19beedd7f70b3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286c85d7f51614b469308aa747d2687253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92448f97b096656fa7aac92601a7e243254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2705d7cf1dcff31c1231ee03eda03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c0428e31c896fb5cb09561613434c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b995ec9ade9b4d6c9c223e06603cc95257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74461e0449180011cc8ede6ffbf24f56258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f3a498d05a9cf3d85228d4a1f3372259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1abdc9a0d1bffaf8b0a156e0745712260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58495327a7227deb2d72b08bf391fab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad5db0245894795258da9e6077e267262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967399c354760f91cabcc9a3d966f61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f604503510d6adfa590ba791072491264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644a6d7479f93b6e5151a880b3f0d33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf049cbf18ddc36243347a2ed9257d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275d37fe0dccfcd938e78276912acd1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d9d84dcfa18a9342d59aa176d7715268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abbeeee05b93df70a797e3bdee58aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6a126036a18f7687d8a2de2649fc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67d345656f5e195f9c9019731ff59b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7bcbe29ee4e9cae8dd6331da2b512272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948189a05aff3fc9ea3234bc4c3595ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090317ab60bc9d637083dbdaa23deabf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819aabec8041ffb084d0c15493dae467275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc508a7e4a963760934b5de96239951b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff809c699d2012537381849cb02fe6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2ff461f76a9263c074d4cf6391f2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d85ab7daa8aa0efb1cb133b846ad3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca4ad23f472efc3741d980b3cc97bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9f81070e65f49181f28fd39f4d5ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c17b2673ee6b3dae404ab5517d62d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dfc7d1af97a2b9bad94dd73b25fd4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef922d78898c07efefa0f5174945a4f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089d784ce9222abd2fb81f5b7134cfe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28003d432e4aed4610269fffce83a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c04655d48fff3d862057b9ac55ce47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b5e329d48c1eba2e611e023def386288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e1c429f0b5196198536c13ffdf894289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73405c041dbd7b63dc01cba3e6be89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f67a01ae3d98b9058ffa62e5715830291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8e344aa9632a25bccc53f3ad459a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74be689f7870ac6ad475edc62ea7a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf510f1d0326f7f5aee87934a5b4ae3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779037d91e9711f57f4f5de95ce9d786295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900ef31c7763541ceae258152eda731296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aeb18741aed4155cf1d1804fc95bf7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864a2eaf79ed3c303af8d1f78808fd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6de804f60dc2b9296f934141b46e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34642ed2f9598b3442c5a615c1b485300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc72b150232a1e4026fe8f00af32b24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938ae9bb05ecf24be0a0f485685a64c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40474ae40ec8efd55953af10ae23231303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c5e445c761e1106064e21b9c9783a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709241e34343a3cf2d63612db14331a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8232a2c020cc70258e940c8438c0fca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a212e1498336888fb54f5856da0d1ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccfbaae1efd932374ca3a61e3fe48b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1a1a35caacb4750838cb33878ef16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795facae359ebef4593ccd533ae32555310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28849eff2e280710ff1cc0be517b4363311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6491dc0fa04406a7342468f1a3e345e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa27b06abe22418859c1775e4c6c01313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a29a92de848489c7756103db9577b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbf9c570c39b63a3811e1ab5b06f05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1feae84c19ef7fb4f246fdbc4c438db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fbe154bedf3868a47fbf409b31d80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e3335e69fcfb7e8d36047e68a09bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6591b6ecf6a1b3c1df058cbffe5bdb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e99dbb84a18c5b131e7e350c2d8ede320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2b2aa3790ea4b426e51cf58aa2e34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016bb44e3ef0e0e64b9ff6d1c12a30c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1102711283a0203ad505fc32aa0b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea57726ff55ea0fad7a3d2b8be3432324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16f847e24482f2bcc361eaf24811b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f83bd455bada169df286d55175984326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdba3502814450f829c3b5d0cfc1df8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7736120dc2e77cd3d030c9df759f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da92a7db57fb9273cf67cab519f485f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fbe914f28f65f44a9aa100e72c5ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17f55ea5cc8ddd39a98758c9ec18be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0d279e143d2463c7a4b72efb1070b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64572fd692d70ee47cc0d1ef472c39a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf9450fc8a452776bf1e43381af70e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78d91ccaa418dfa216f28ff4c1e885335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d60281e83f131f042760130a1c5c44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4710164c7a77217f2cf887d4ae06cad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759b43e3af3c23846dbd89f0bdab609338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553f917fcfa3e895782d7292f982ff1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37732f120a255981294267058bc2acc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267bcf7ec36d3d7a16b635eedcf595e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724db1b8598fbf43a1983a7c2367563342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a29fa0b8bf4894197073f992b90ccb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48cc3ff0445ccb01361f822aa59052344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835f07c42449b411e16b533bbdc2930345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800288ec1b41f992ae4b17833825bfe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506927bae741340c71081e7ead33020d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9deb0094aa5993430ddb13d5a37077d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b964a69db9fa0bf02cc41aa572e7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514df81cb74770a3bea095900e76d3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16764d227c0cf9b4ba7fc1592854f2c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26d2859991335b701ce1d56ffc5fcb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a351e6a00ca42c86fbff2543edb0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba896ba02eaefb71cc1f84ca3c9822cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac854cd6af339a0a5b1fd3a3dc38e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e7711da4175dee61d35fec5926040356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2176f3643f25644b0e83fa49e798952357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee0a9b471fe703722f8a1a8e9cd5f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f5b8ae9b2af266ba390e73df56782359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128f50f0d17850d323b80abd1303ff6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283237e2994f79242e5af5ba817d4b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3374873151cd20cef19f24f81ad6969362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b9a83f15b579416f26fa029dbc931363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181565eb51b89bee8c162a3e0e96cbd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e571e05180980836632ad65fb080b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8687053ea1834bc3e7bc94eec5429be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6e2828fd6f9df27a16c99269696e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6509f8da1f04277480b3770801ef4b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e5a1bc528fae64d7ec326d1f7baab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11310ccec839664815aeae952a30e822370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd950c0cc31fdd39e9b7c2e6dc8f691b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25063b619646dd05e6d3217414cecf37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb692ce3fcf2d39b0826e325ea8dd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b1c60014170b1abdd0a589eb2c3ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1d6c80194640a46ec9248d7445437375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a5318535417c5509659cd65286c9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64737bdcc7cceaac6ecb3b654f16cc5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3cd8b6d4bc6ce8b96e4735a099071378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8770f06b788ae3466f24f08c8ea64379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a584662e7f24f4fbf4a3a653f6df33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1f682ea9c852c99af9df5a18b322d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144729012fc97ed3db98e002963a900382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359f2ab3904e52f47bc3e8c8d03aa09383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7728034ff05b20821f8c1363f2a5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209084bafb1522ba693089daa766423e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75a4fe182d06c478407afd866552ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae17326c633eb682e88f70b9257294387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570eaa65e096d1fc5e334e8f0c0a4b44388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e4d2241009c1035bbd471dedd7635389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c7ac8d714ea2f94e384e7eade2a48390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772d499f6f51044f826aa47060c4b0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587515936a6fb82bf0517fed86d99ba8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ece4bfb0a8232f8125e07654703697393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403191a93bfe2ac6d7b19d676c534207394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213cf62e1d728512ea1805f995e2027395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45669676c875759e636a8d3b3e668e41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80fab5d5ddb00c39e3559010229e98397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eae23ff401d6f57152576db27e628c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cd47717601c4841b2f7bff5cc5754399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc691acc913e8ae2c5dbd90b0dbb0fb9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010fc70b5438d6a8cf5d179aab6260f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042511c277d8e1062a385af996e6aeda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f000d755f257c546ae2e61a9a81128403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a46899f8d5cd4576fc184631bffe17404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d4d3f4963ab4ed3219d4d136ea02d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6d3134466bba59163f1e009bbca26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40299b996a8fd9e85c7260d0bc76957407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654e8996c1cd615795c2334ae7e7d33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0da9f12a1e9dc6f618f312792fa1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0938eb3fdfd89df427d224b9c1600410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138d8568f70d5d3fd2d877c98f8308c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52a7ae062060f7d1469af9a26aa195412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff48b6665d735c08b33b35df081ba18413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3440217d44247e8337786d3973ea19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e12f9742493cdf4e129b4b9965f7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a28f7b2bf6d5966925412897f6fb0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c78abe2605f6d6c9bf297220def57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca15973c373ce804690990c3c8805e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee35d2f0928d54872703c3e395d99b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2362af0308a595374653731da905886420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcda63dbfac01371f4624694935c27c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34665675f8ed1fce7215393bc92f4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deead0b7503a0d55a5506f08e219d9e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8df46f1f9565c78ff65fa2aa0d4df9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cc85be43bdaaec51add5c6c59e232425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5b6a0f7745c227ae46062ca1d0cc3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8861c1eea1fcb700b76fdd8573bad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc2d2657aff7bbaeaeb269176cd4d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e00dfa0e032ffeb6b056a8f0a0a1e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856525cdd52b8afd482e4d53d13a6a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb125018463a66727123b0e3dcced1e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7232f085a0c6c13408905616a9945432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511f846f6ff11df63883aa20fbca781433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d94d2dc046e67775a5fecf0bd09738434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5183bf6c1845cdabdbc736c28f9ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30cefed4b76dc0096b8c4a73ccd61c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f9cc6c06b25d461e256f123f8cad2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714e14a7ceef7827f10ba03c391135a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30e86a8656ae7c842a12146c84e49b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d6fd18c1e55c5618267e9dad0c8aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2d832b1c4968734cca39da0c63d86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823de57d8b87e9294c4c4a316f9834f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9c6590602fe48e87b185b8efe1006443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b566c0c912533392873704667a817444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c5cd4fa286366c63c47986432f720445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c18331bf0aa43b2102fe1a11e5886c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360d688d70eb4ecca99123f8be3fab3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3588b6f9d7874e1615505ffe47d434448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a91b3a78a49854c660e85f9ad62bcb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c8db3068f1a0bd41d4f0b8e0b58ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fde1b113eafd2780b4df2697a29586451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c318b8829791a3d3d467552e99bc789452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b48a3f5bacc1d431391846b644daee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d353e6f2e038aaed1fce9168836639454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803b0bb94378ccd1c1a38129736abcb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bf0883fe8943021ce18893043305f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5040e610d70e2c90fa9ec636386e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85365c6121598af8f26283a247403e72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf6e4d0b2bfe05f4c73c364cdc1b67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b74f5afa9b679546c34f9df912842460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c299cad25b5235376537ef5fad7cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e13c40711402e94e7d3ebfd3a7529462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab24a2b3faf31049887e82d84f93b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40549e5b7e1400195879a0333b4db3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e99ff69d24504f8493135d868b178465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353872669c8fa7eed2bd1d6732784e1a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473080a91c92c440eb7be5300eb3adec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec2eb9f918952d6abbc7e96f736714468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacaedf5a6e8d483de0359393205817469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa2706cd9967236f896f843b6d5c33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6766e8e44f75c281d695ee3edb24d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2a9e2e7a1aa78bd04f4b442621d31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b11c92762f8ef80b1d32d599a2012a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2df475a433484f49c5f31c3d45c8ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d97fa168dc5573a31ecb303cf7f6e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d39cc6aed119038eb9690923b784aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29d2cb5a06e182278d1bea6f071c95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e80d52d1750c8c17380b20b6d19db9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d8768df61437c12b7ff4d534518d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e57e31608a1d741a9c62b80f8155e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca3854bf85575e22aa8fb71867c798481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4acd22e61b8acd74c128f7620bb7f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83b49fb1cb5aa9c74b9353ad753782483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04397f3411f68c022c8993205e96deaf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118281b0b8195b7b742e5f4f2895ed31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d939323d719caae62dac0e58874950486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f822475eb6264befb2ce3f2e8415b03487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c5d23ed4a23802bce85e17be9b351488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b10556246f99cd3a691ddf4ba3b4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c662ebccc6ed8597c39eeb1401d316490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149435f2db2127bafb1cc747ec3f42c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73de245c6eee398d9660e5da362ee39492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264cb6194264e00c52dbe189195acd3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fd6a793e23f4aa93f8a26acc1bcf7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec196444c34c322e576c87fb264f55f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7817d3585759e30caa75386df91f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00383cde197778433971fa8528ed64b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7012fc80c5e39dca0ae6fdfd58ff8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c62e776358ef5fb837695c99ca61e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52bb2fdb3e7abc63ba381a7887ea5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937e5164f083cfa382f457c0ad6dc3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0849d22eac8e2988ca4bfff88f1fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c4bf16dd61f82e42df37454ae5d20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8788fdf7a2a2f16fa174477c26f9e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e548255f9740c3e2e23309ecf723fda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54628fee3a9a1f6088d5dcf8c063f39f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2e1ea9494b7ab1308d2ae49d0cd40507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d16f07ae7b4f8b1a692b4a4f5afdd7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833a4470cc51b2269bf3dc71f348a8a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e1cfc209cb625d02c3662408e5a59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518e0e885e3c10295b30c186f730ac2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aff853d4e08915578679bed60266f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006ba22aa1d373c90d4de8c8929296a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283bd264c3ee26efbee080487901bea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d0608d7f1ec3f5c3fea1991ca6354515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c071dd3b01c333fb7454087c620a216516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc8c22e05be4836aee9d09f3652884517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916ee16154600d5622a75528670c1ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320357e1fe39d2a3ea6e9b90452c6677519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d9480433ef7a9a992e822ee28797f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ce3a626db43132ea581025bb6ee6b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed099baaf086803adda87f350bee8b10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07937fe6bb7b9805548318bd999f59b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adb34a7cd0803e38405a316f4f7f1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79f38eece53196472079ebc988bb69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db38c613ff1a670a93f2d159f28b8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adb559288e9e7b036f7083b763528a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc701a8b78e58ffead80caecfe57bb1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990166d505208aba479437273095debf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f7d61e38af70d2b63f7c9074555d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80e6004180828ac59a6277dcf761fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6965c2610b46dab80030e68556e44c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff0fdc8195ec33852ae0c357ba6cd1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa909c41d428887b914174e20a5c27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7d1796376b690f7fd71b733306ef2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fec263bd5bbefeb73a60a9858588f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74cab9c48e6e1ad5e1fb0d3152fdba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0a51bc78ea383036bbaf3972a8104538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11848bbab5b09a50637dc1cf24dc067539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de164074d0fcf917eaf2a3635250e81a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4750ae435f1286245378ee503a4b518541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf3b001ea3779bf204e3d9061bb11a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cb5bff7ca91dd806056e8d502c08b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c6197d723300ba8f73de37b595edf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb58f87dbf2699ad254b71cab3ed9c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebc0cc980048de1c4614aa75cd4b52546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a25be9fb7b7b95e595023d0e1a3f1d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638429c273816e6b0c99604eb7fe31b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc845124ba3efa60e329a2b16cebc44549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aafa16a9a3dfc9173bcdbf4b585add550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2f8c23097ddc4a085741a654a0400551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d51d4e10ace7047104461a98dd5e14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df101eeb158c2a0023894bd3726f15d4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47859c67e332cc22b912787505afe74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7f977cff205d9fb7eaede0994eb81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf89d8072ce3b247bcecd6f7a3e90d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396563adc294b8c50b5512d15b7f887557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac31931d111a9bd613b3a5fed2e06e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a832f091757b56ea1a0340fb6ba7ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0e67d003cc4cc233c9a7f158766e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa224fc6de90d2dcb761fa0fbb30ddcb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2996eba92fddd9c6926a099ab80364e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cf45961e843795d916eb2e8834252563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7f6c27af0225b3e6fb2c731d600e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd3a14449c13b4a6a26c845cec6197565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4b2afbef86bbbbac421c874f61a11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7fa3d270217d8723f39c965c94762567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c81fa344e58b39e702be58166396fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79d7377d9a2eca8064d4cff41e4508569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5436bbffdb89b9ce3de52aea84a4d4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff639fd59370f2484493352720d05a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7e65e5c4eae88663384d1d0a4e20e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e089c905b55f63f9340872782049a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5634427255c38a27cdb92a598014b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee77016627b4b7546afb3a7fd4a1c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dde79884b06191368f0f53bfdd13e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4373b5a19d43100c0b9c360a7704ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55978d10e1f89b3ac1338d4d4ef6f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791b0a18b453c60f5da5d4709523924579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3247aa6d836a1cc65e0853511c8ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d071f25fa4ca07cadec59a26dfa13e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee3abc0f3dd735ae931f847a0a0510582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2595fcdf3ea6f67df0a976020fefba9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a40e77e7ca55aa9e5b83b862e752f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708363c4f18674bb1c0ecdf534ad81d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8228a6c045ac6b9e2120d692648f438586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b49b25b739b6351ee2bc330864053587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1be177e167327acdd8ab570d4d244588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dfaf1dfabb5d0b2517ded256efc36589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f470e19ad8e1be881b744418a6c4484590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9e265399b72f3d7106ad1841d12ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30559eeda278e51fb3b5ece644e7f63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ea995720b3dba4e21554bdb54aa15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac06f201068c84373518cc3da7575aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6b42ba3da5dfed20a37627ef24cf4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc19c12d9270dbf02a978ae2a9ae758596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b025de888c7f1b0157adbb8480c230597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a67d0020befe7f8da75c0225bb0da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ad9fab1092913ffc00026ffc24da8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68209a36804e58e3f091bc81a653cb9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c435d748fe12383145f9ee8eea603601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd708c060c24cbd5fca27d5e89765a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0733a2ae2c56d8a4a10aba1ffe639603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d52da4ca9f8d3a6fb947f74b18943c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6c51cf50df83068247d1b0444f2b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a092ff5982eaa44177c2edc71e83e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a313910c4e984038fb01a5a5c4371607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c30ca806afee293205bc3ef8dfad85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b0a8081d7a26583ef278c7db28b80609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532e45a33503217b729af884a94337d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aac3ee5aa4e13ba6e8b0a9c4a3d211611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f75e154e08b66785ff1777ce19bac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdddfda5ba0daa626488c387323625c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682c43a976f46f33cddbb59ab802ce1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ced625f025fb3ee034976c0e2637b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce2a96c87cdc0b1e4aa5814c09e1e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad910f2cdee769acd24f3b7796eb9e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9e07f80d331e6a70cffc958c30ad1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05d32d4338e468fe6519a41112ed63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aca0d96090c3075db103311bcf0fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23babd711c56d1644cecb78f6740199621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5664afe6c76976412e8a75ddd2b966e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124648a65b4a35cadb0bb3c83f811db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c554a45357fddf1183cb09d79b5d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b60d6b4477355659d2e419be811fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc30bf046ec074a95dff0b5b3a3299626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5198033e7a78b493a0662e0b65613b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790c1ff4c8f320db342af24fc1c0136628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73361baed91ce2db6b2f92ce241a90e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd00610f9d46b08d836f835e7ed6e5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4bc594f83dc44c72e66352f313a53631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51c35455433c6c2503ef133640bdd2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b070bf24d98331e2e3244282b2752e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280299e2cd8da8aa7cb317c8a17ddf9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de8eb36deee73776537b0b79eb96b2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecc07ef92c4b226ef0b0ca2df8a6d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04456406f1c8f9dc62ea031d448a2441637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241c80be6643a91fb657fc9eb7c5520638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580914001202b6940349027ae0b8132639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031721ee431bf9f69da829c0cf473754640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd52ac1af6be59504279f40adf8835641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bda187175c0716db2e231f9b2bc1b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d9a9e7758a45cdb187dad2dd2a08f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26450e359251e39fe9a10fab5d58e402644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697a907359005bd344282815943b068645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62cb18acdb28398b6c6c1874b02f21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cfb7b36bea43d977542c4ef49c6cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e201f4787501732f75efa5cf492769648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f268a60eb53d439e5792f3ef79cb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd174c48006e366602f404fa1eb259650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb19d1cf416362e39acdebd521923b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cfec42cc5c4a2fe9a03c560773037652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db038477e9b28ec923b6e35754a17b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73117d9b745772d54f198aba17a71079654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff9d1d9554ff8f9b640d44a67a80a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd65fbee2441417778f2f523ab3da6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f5308a5373575e71039e989994498657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7347ec58b2aa0c4648b44de3e7dc7e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6566c65a85e4ea739a7bbd9f76ea6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5287d36cbb2c57bd0c6387b1cf484660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9161c81aab39b1d3b1a3ca11c2aef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcf7a1f43f2d51f71a46dc27e06e17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ac3f1184dd15a01582323bf9087f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8327d52d3250d25d428ed80dc69a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0795d04dec0a0ff31344f21589b7cd8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ade593de1d498a97ef23c2531149e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493a82f928145b4e5b53117266d2f2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04f68bc65c715b4333a394fa9d39a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bba491bae9f1011f12d6735ca2fcd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6e8558ff9281e942b5e27dc94af06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcb7664d57a77866d4f241801e1898671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a927dc1712d071bcd4d326ea899b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05eecdfd11bdc46bf838f2916147d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8173073f6f6ec9d57bc71b459e3919f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4620ddb4eec19208c8d5a5da4008e89675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ccadbcea6e32d4bcc2c5c218d29eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd1644ef0462ed450faf13cef16767677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a26ea3edae74b52ef375c7ee98111678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35720aa26e647ac0c4d92b3c4daef6a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6865114eee2ed573cd7caadb8afa5aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbd64b43028ac09c63936d6c1f3f83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113b0e9907d2ce03185528ea80e31b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef2aa1ac13a6dfdccebf5af201bf00683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0835abb741f0a0a4b962bf9795c4de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd50ca9afea3cc942961c0ef261804685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7398b9713c13a1953026e6d85cd3ac4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f19451574d2530e556bfbd2cf7d83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191028054908b3dc5cc8a84c9725f202688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa548b4793cf49038588d3d3377644b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ab9d9f009af9199ca9d83d6b4b0ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281978e20829d849549ef452c5311988691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7db62fcb6dec63b1117336bcf7ea0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a9545691c16e3cec432f5f7668962693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca45fdd0b2ebd6730c0dc027ff6d12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3151532ee8624d05b49ca2b4feb1c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df98140735b4248a132783f4c078b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeff3a58bb34e47e0246885b656435c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584fed88f5d4aca62c311ffeaf0414e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968c7f46745b9ad9b3328022e208a7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5039f805c2f85ecb1ae72a40537ae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47be231196ee7713d1f873a53840442701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708283e0e940e573e739a7bfe3ec616702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b11ad35a44eac98e692d2942f813a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67c547567acfb5d5dc0837d2eb065c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92726720dbfa6cceab700fe7494b67705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1f3f827811a623144ff79f60580dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbbf8c3016b1d452d7b45782196ec9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba5312f296fd66f87759f6833fac54708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b49b1f157231502e7885bd61f9d63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e36e92764da2120d72c1468247f253710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9228fc05e7401017ba4bce4793c61b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991275d225363f47be0e1d9cd6e40841712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e155a652d794ba22fbc578f0aeb906713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79525d0fd341997ddf689442dbdb1140714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a840792f805ac909accf0f84ab98d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a3f589147c65b7e5cd93d927f728e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed2994856f64d64dfc5ef86ea7b2f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40da3829637dd0ea995c7fda5c9a2d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254f14a53a9a9caf7f7aaa762ca6e8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e885f1bf9a6b7298fe6f0ee955bd943720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130c5a3c76bd51ba9eab25388976e3d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab6a0173e2c353dcd6a0583800f3e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dea95954c257ca479aef502aa0e7af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81956086196bbe363644a20f50ac3c64724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269af01c4a02f1dbae18acbfb9a7bc1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a70243987b8a6a8993567732ed3db0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd761231f6a7226125ce255e30e78090727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a72fbb6db500dc97e76def00adb6ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960e7bc917b87684ba70f29ab265b77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8713af7746c4b1c1b055fcbfaa87dc5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d09b55c3c6bc5359d4c6a59f0b57a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa97478cdceac7c63c787e55aff000732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0b81b33c3a18c74f045f6e3ab52bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03225b055a9da8a269978ebe13a912734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b99d5f75d31f54e2d9aac304608b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ccac8fbb0087ed02d4ef69fdcb5eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2f4143799b1c2ceade8f8f0aa3490737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f64ca6788e592e85b5d4b960527d05738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09663416c225e8ad1edf486ac2c75a20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b679118374886a0958244e5adfa44b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d11e42a1107b6f9b85bee02104021741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f88ecb935abe88691da493ddd93648742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727773f08fddccfecfe66de633b469e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad611ee5facb5309157000b5bfa57b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edffbd67f86f4e4b64693b075ef407745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf432dd0f948ad5fd321d3807e86b6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cbba90fcf6eda36b7e188bfbf331f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4526c06a88c468dc90976647fe0e67748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ac6eabd0860a5717690274668a2d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd38d1e868d8a27d212fe265b4caf15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f397ec02bdd5ed9ef9ba100e7a907e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557b4fc6062e467ef711c01b445b14e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efc9526fe77e043409078220c8842e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e76a0049b8b8b0a15ec7106482cd69754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022d126cb34ba745759f98066c0b50e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723968df247516ec82486398e93ae1f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b13879ee57702730aa9e5c2736ecf9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329ca93ac0aa098cbe62e96033e60d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586a837819438b2506e9fdd93c870cf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>