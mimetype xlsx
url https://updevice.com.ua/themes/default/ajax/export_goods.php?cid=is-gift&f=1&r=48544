--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48856de0a4c316e434a7c0a9a09c42251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71864ea3ebf6e0cfb6bbbd20c83dae4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ed381b2bf653403ef75584c198a123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fb827488b60fad77e9c52b09b3fc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d75531a32fb1c495459ea6a8d5f6aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d332dac5d368b2e8cb26e4a612d631c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27384a4dda0f125d90dc88e59b5c614e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26f8d8c1cb2295c301a77231eb0be88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95824b7387e0af02db3d52090da725c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627997b1f89b56390e5abab6d4282b6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e30e48247e284d2bd9cbcd65c4cf9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb13b2ca1870f8a3ebf353f4b7d93212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d887501026fe5ef85d40817f4bdba413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f40c15e6f76ffa13f8e7fbeaaa937a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec7d7488c10501574d08d000dbec3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa0e1df7017d687dafde9fa2c887d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043dee9dab875932ea0604643da120c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64ac40127d978092c0a5a6a23c601918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2650908e33329e874432ca12a54768a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c1818ae13825210c48e15f659285e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d707d6d7875af439b49a04178474fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdfbbc2f9467ce7c0f2d5b88c244dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd73dbc43b98b7339a7ff60b6f1141b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065747d445f89c9abe36c9f3c45d2fa924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aead61adbcecf1ed39c7e06702fbec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef353d067e90d4daa6d2496e6385487726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7616762d4b4d90d59350aa0de8a51b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbbe2fabbbc4ce2f5f1aa91761203c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e230d818b4b4634b30b99d014219229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca292f7994d1a357b58a94b1be43c4db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd595395b094780fb138d8cb14dd7ede31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7a8b41c7dd643aa2d05d06894ee6c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5122ae8490e9491cd96a9569cd0e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ee6ae6d93a250df0a7a7d73ed99bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873264598c7179fd8879fae355cfce7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb557e97321195e638b77b440fcad936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697973f04e23fb49e7a86ef01e36031c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805432c207ad0eb2e449aa3aac126fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40c4636765208f6bf3d1e19947837f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92567bbf4e3fe929931a16172607e81b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5389c46d46aa25755f271bf5f60fa5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b21826e6f1af66610e83650f46ce6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c187aa433a735a3d4c4ebc9bac79af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe4fd9705c6bb66e39b3e7f23552d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2c297ebfc4e573e50de513b74666645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58c4cf7e072e3cc8e949a0cf8d42c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4117cce8854dc8ee2ddbc0e9c7dffdd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154939b19c5c1425647f620c09cc37548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d20c8a0068f5de31d2b2468322fed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275a7792e4c9803a4227ede7586660f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc20e8ea29ab8814c7870db9419b1d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf898f84f07b8645be16a1960d3790552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907367f541e8701e06ebc62287ffec3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af49ecaa0acc14fb03397d0b56a21f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41750ca8af475d514d631bf4197f55eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce512c456dd0deeeac6d23dde2e3d15b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096bef78ef746cba9706ce96902c8ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21378b936c2863b2586585a7dd66db0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cefc60e2e8eb741a3c81147316911e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c34f1847fad72261aa91cc3acf17a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84059f43ffa3d8e48c38a657b4887861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec05d4e0c4a17a876b35e61a448c1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed70f34ab5a97eafe6c362aa41b938163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdbdb7cbbd8b1e9f6628110503740a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d2e3e66b17a32fe2c804576aac58465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a58afc47b32642582fccc994086b8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d12073fa74ce575ba86e98e09b150967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55be942173df245df93fa71c8235b1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac32408431f0f78b402421b2cfd22e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a05d3a47de4bebb840bba24dd7fca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f247816be221bd6033b2666158c270071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f523cd3265fdbddccfffddc3266d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3977d85bedc320d26b14d3b91250673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7bea0c61341b6db92789af99cec8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c04e9d3866561fb16425721d54c61b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1d806d9d366fb04e4678123efe8d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5c2a886ff834283296a90e327055377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fda3f7b20c97524af1eeb0e928c0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616f90292fe1677a50f6f9ea321b9f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b1b4a9714058824013500b74538ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999e45368313732daf6aef81a73fef281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fc18f770e1163c95d1974aed067a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da5d18a211ffeda3aac556e1d2a72f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42341f0d58eae25f5f7c4a2b8b80f77f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1acdb9df3f9abf05b0092208eb7feb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c5e7dd9e31500210fcd931741e42486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79ff643c6de0e354e1128f60eccf3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8bfbc3f25b7e3bd46ac498cdb087088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2df04fb164a530fd859911e923d5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264cdbc44dae5bf78f1d21e33a317c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfa277845c2fa923daab10c660223c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57987a61fcd2dda020e2b51c6d4ad0f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563215e9c6f3300b3f30a51da7d397aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bde06bb83e2010de2812b2fb83c53994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c839b832cc2addd4776b04fce8d7f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1c0e2ec42a004b0e293b3cb7e96ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d73cdf92c4403c834e61bb987b53497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5552b2997f281dc5c889144bb119398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29258b1dd79fb244a8cc3acfc0c9acb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15646cda01f1eb916acce49cb61e1dba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31130d0ee2cb7d4900124a8c5e8142e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764366ab6a75345502fab6d56702666a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a44fc423ff9cb6e2eec9104a87244103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ce55e5c484aa7f27ee6f659392a42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766c440d99ba24e9f2eec7dad53bfa0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80428882d7f2d61988d53553355f28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e772a97aa54ba820ff6cf09f9935fef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c155c27f16032b062fd1875de5cba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c50c37f4fb43468ee33fd33ab4534109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f8447087c2d73eff3d8fa4c7d268e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66670b7569503667982f603850bbdd2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f96d15e0a75f5ff7c7f87fb1de192112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd864f5d82a33971855a61b55ac4c92e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a379a26445c3888171ef501f2ce79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d8c29effb9526cc5f98a27ee058df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed994002aaee680575a743ebf5822a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e3002bf132fa620a82a2faf341240117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975acc77256e3d21a238dc7b5bbe9c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac7b1f86678d7bbe2bddef0672c378119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8c22bb3c6cda4df160c378d4bd649120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd38e6c6727f5189ea7529fe412fb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ac498f195d0c1942c195f4902454f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3ca770e881bc771c452daabc63351123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b497cabe803f30ef8cda599ad17e9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7e51b3e208eb31f1bb126ac14a199125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc710b4dadc9c735128a97f6e252e3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfa3eea251c6b144c4b343e30c49b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7e228505b744cadd209e79aea2f8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272f4d7faf7491ba1c47b143a6309ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c3c07c7c203fc38d914ee75059963130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c2334f7b781679be7d8fbfd9929bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db66cd41a1f78c45d6b88111b196ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069db62ae6015128a4f07ba767c1da9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af953727efec336c1f713561c715ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd034e7bfc9c6dfab2bc650eb39b27f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60c5e83fc617e20ca08ad79410e909136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53d3a1e2434824f8729c7f92451682137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410551fbcc9574ada5decbc991596e0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b064ccb5056baccef8104008b3f91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595db8876af22c5f01d751320f96a93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0b240acfc93201e3dc3924f1de91c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75e2d1539261067f38a697ae575dd1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6f6287dfd0aa63a0923be1d221ac9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84baa0414dccd9d171ce02bb1687f6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6475affc9c01598e5c9f391191957145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bf03df4039928e601476564977418146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cc42f3f117534a26d337bdfb88674147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4662336d6fdd7e234f16ee537862a3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e70014a72ba91bbe9008132451894149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a288fd2237ca9632e6ca22c7063071150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216707c0eebc712a34ee923d3f36a13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01a85b3ff84bed98e9776b5a6cfa53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e90c39b742fe5f05d28f6917886b5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647a7ef7fbb57887a9a1ef6dfc2e78c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53318ac6bf78531964b963fb590edb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6bcc22a6320820dc81b5f5ca59367156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d897afe225ca2fd441541258949545157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca466fb13154a5cc9a9ca2fb5638ae0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a354b62ded18f87802bd02d3fc695d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5751baab9842defb1493f8abd220565160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82778d0cdf464e35c5e58660c7d9ab98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7e37eb608c4906881e13bf1f6a8b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7e020678704a84ce05eed09499e1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8a516b6d262828f9156e297ac2296164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cb0971ed733d9317746ca2fafb417165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1773b24e226c76656a490a05bc394166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9931c0242e4c2107c4f388286718ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ff9dda9d52e7e26471213ea08af90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfc233e9c769f4f45b53e4ecffadda169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd90527ce2e5d398e96f42cee3e0e1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26b36e791685dd4bb9d1d41ff22441171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958d963370f0001080ab3e6c02907b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77e5fd258d73056d264594d605f48c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37745cb01436c08fe617957a9f7adaa6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f898e7cf4de7b4b8af5e0f1690a3205175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29de9edd722f6317cfcbbf53e46d40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cd0f7d4b95c44e45e20731ef50a96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f3905ac87981822439f46dc81dc59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c28bf3aa1d034544b6a0db9bb765b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297265e0eb6e51e76189578ba417cb32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099cca8bf9b330ac5e19fa6e3887d6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644993879dcc84818d0d75f0891ebf4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d771bc3ba82b697d71fe2a90caf4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab2c49f170abb875127a73625448b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43944ab40c5b2b9b54bdf0443d4421185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f64df84e00e013941d418f006a5a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fb25fd39b1fb93c3f5741ee5c9f0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b635af0a7fb3143e5b7f235855df0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a4d52c5fd4895f5b9fcc131b780df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cf348ef6a7cc976815b037c1f71c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85377866de435951ccb4a034476e72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674e2137c8a591bde1194b336f53556192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801c1a53a4f187231ff9b2456548213193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bafa8ab48d1b1e0b2c34b823188641194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312deae7520fa9d31d3b6e327e9a41f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f09001b92a6f9dfb91f72abf80443196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84d4e8003c44d5957c2c1dac26f5c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a627b97a47d9c7e0025e3ca82a8ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcde3431370d096c800bb2e440e377199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9d66caf5a1f252e990c92e4e98f70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f46fed6b8461b887209a133558338201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf03db7997a5edbc4427a313320364202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1400fc2b2d952072da3b6981603cab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f55321618dd0f18721d7f0a8e7ddb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5c6b239f1e858d1473f15ca2e7712205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e041b31ea10d5c3da45099bb0b1eee6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5b4b934e6b9c9b3fb2dda222584ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a56069151ffa05f6b2d18a020eef3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7feadef31461447743b3ffb219c8f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583eb80cc8158f18d20641fec3d87c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfddfee9bf3ad5750a4b3cc9050e42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03148b8b66ae4c0599ce743d37e924b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c35d7289cee2d2a27ca02e39a8a24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68275ee2fa40dd403d68b0d3527b530214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d527d19790152294a66c27025c6c72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3e3d8183f4a5e8d9057444db078b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc449d4d30340d902273af9493234f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516ccfab72aa34e24f6f86f6eeb9ab4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3903bc6584f4ea49e9ac18152f8dae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb9415ebd15913264770f6d7d5ecf9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649d622b33e2a0d07b3ffe06d2dc972221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37ef2e1b25c183ce9beeb57c832778222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05591948458d2d140c08f2c537ce0495223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25123746a42ca87cc98fc4ef8297542224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b09993607a5c9f5c296fc631e1d66a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595d5ea5ac7f7d0106205c8ff6c3236226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0603af288afb79f7e164217091320f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5dea953611e7c77ba435ede46375f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88c974cdc4622771586a845409fad4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd1f547766a8c753ee4350f1800447230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38e9de05b2d788d75858b13a3fccf3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1d923cb8d918a5554bcc696ad4fd6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3095fdfc01d43f7513770271c57ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7516394c0071e83471ffffec733b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962eec164480015d96ea971ad166244235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911d8659d67cbdb44654384938fe5b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68da07107a24054083f3528753e3cdc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5effa0aa1f35f88a754bda59461dae7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7434ea83af93f4195bf0aaf06a75b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4a394d024e4a01f4a502b5012a86e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c71f83454ea908ac32253334acfb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695d4f8182a79dfa310cd3dfb25fb07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074eec480edbebd09ca199046f2bae4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78ea67b4e805e4834df565bffdc057244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f99c1fcec5c36129d1fec128660a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e49084f0f5a7d53218ded1a503c5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f951f0b74c6ec1d943bcdcd10c1d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38348715c40b2ae1f896080344c18976248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff1183f621a325f4c0283456e59902249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a365a7dcfcce8abdb5b52b6a60f7b81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3f7cf2f037c6c07ca5cf19515af7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96607fb194ad22e07070fa4eaa231b72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182424a6e0673c13673261d96b4ec20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831199dca2942ab6b93369365cd9ee9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440e2da0fb53210e92cd2b3e3c99e32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5ccd52af2b352c32008c4ee21ef07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c89dfd7b0c0e3c5fa5b5a97ec6ed8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4d7302c2ad4006ae0412677d61510258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad33ab96909739189708a794109523d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c62b483479d8e99a6e26c9499156d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865eda3ad47c42b48143d21fa5c60015261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad32a15c7ab69a306af6693d921a3f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df1ff99e5cdc801c5c78ebbb10e95e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a05e6d3ae0f121db7571d34968dc82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3d646dbbef680a9a4a455ce739631265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f1751fc8e951d032b3a0a3914b8c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a2a43e1cce6b1e9e57fd0ba98a32a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575adb135a27f1dec595ff3715e08bdd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ec2aec640f074f14477d3c960f7dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a1bedc20b41cf39b3fa0e76bf6885270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0724febb79d14db1bd98e81e2a9b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e3543dfaf8eb7dda8f613ac1baa98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a98132df282d0fe990b07cebaa9fcd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74115f332ab3adbb298128bcdcb3748f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fdd950ee6c032e1e6290cda0e9e3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc81b63d2f4673fb613e7bd611b5fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e385ffd6625dc4962f43255b62863277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f5fde7fe0da57209f5629f398a697278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451de6bda62beb70cbbf1059e37621c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e05debc630ae47f3faa39e66a67ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac60eb5941a9527ee999f4c8f061e77281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31701ae153d65d8c0adb1df16ce23725282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db55c84be944920208f5c65201005e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf401b259dab44f05e93684b0ff979a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7db6f9877461a42b1d3555f79d8f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599391aee304331a906a69df035fba27286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ff879a6b100b1b1860169058c33c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53669b884bcef27ce06862904c9f9002288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252a0d311b11e7f6e0f20140364306d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5815884309e94fb180a15682296d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd1af0f18ae3146afc206f562cfcf9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24e9a6b756124d3837cec28b0f68c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d870c1a4513bd6f76d51d979edf4024293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7b62d47dce244449eb06d38516f9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f31aad7c48c03c21970abbf6ba00ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98aaded72592c386b5fd90e253cfac4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebe8339f94a269b248c91bb346f887297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab60b66626c30e8f9ad3b8e96c3953298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6a74b32d68cddfcff4902baab25f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce73793c992eac2162647f04a7db21d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663656edf1b793f4f48091ca4d19bea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3f67d5132d37e0913c79d71801b73302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960de5724bba66f2a70d4285067b2f5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d18a0b1726e8052a18a6a78d0e97d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3da818dcaf9bc034f73d2d53e36364305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567d320e697b0bc3c1ec07718ad55f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465c754ad324d524a90075d04477d18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332539dac2ffdc08385d255d0e41907308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecffa9eecf990b8cf6c7fcfc4e4878309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54baa3e0a87a6eeff90e56ae2e83034310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23114b808e319b063170ea73496ebf44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6718c25fcd7ce22289e410e6b4aa91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a1c163d976a4cd7ed0f7a06c358fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1229af112afd3da56cbdd52078e24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2496222edc0a472d09a8846261dc5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a98d82deba0720360500c631fae1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cedfb10da2ff3ecb2b88d05f5c847317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b39b77629d63a3bd5cd951f4376d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9337fff0357bedc375f2f6ce2d08d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22077e71582c688b9a50cac79d1eb3dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124222750a34a884245fc31ec573ce2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7aa76767412862bd1bdb5c96b3c317322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5364830e35fc8486bd0043d138a7f14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c8cbea622939826b92ce397995423324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ff03e60478914e10d1448978797a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce9c85b76053e290ae351399765c83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb0dedaea6f1458fa3fbf1fdaae3fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67230903ae8090a9c4a98640354ebe5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0604ec3cc76134be9e4b9263fb83050329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099609b040dbcc469e0f1275c9deb25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f66215eb6cb3a347155ab176ff219c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80bd35fd26b1d186b0f1bb6dd8902b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413b00dd43ad3ac4afbd3b95441fe8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57249759ca6b99857141679463b5e445334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6eace34126c1ca992ab1ace3af3a58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834add918a4011314685b144abad011b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474206853b1870308e85aba4c336e9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81d3837a8e0d261fd0d1d8cbd40c92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6c25393db1014bd44a86fdaafddfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd2fbc603b38d1ca1d83e842554726340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325fe538ea713e188f839c146f0e493341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cbf199842dbe9964b5c4bda36cbec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcb02d0991cffcbee3815aed938027343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668947333b63f14d5951e8b4eb8b1b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb79ceecfe0fbe052cd93046b8254ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7956dd0822bb77be4cc60db2ab872a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35f998dc7469bdd4cfa95062e4c971347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff400d83e27b33d82ad9def3f5c8f4e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fa2cfef04f316a2aa79039fe3131f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3456471f4f69e5eca5a5b93cd0ca77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577ca81d9460cf45a02fa7b85fd96cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c4c39565c5c7cc5ebe5aa7f05b38f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221d464215d4c8c3e85db464f964321353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a89f7c519b9769bba1fc5458452fea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08535f7e153df30f809fb4ff637e4682355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60749db3d54f0bdd9d2ae119dc830234356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8e9acb718e5eea880c327cbaec0fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711c0e6a5428acfea88676ca0d4acce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cedcf8bc89d3d7a89dccff4789ce24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d738074730d613f8e1fcbd0a3c099360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167c5ac6f6d7540b04dbbf6131ce6f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e42b2694ef1f9bec4325d8b05d92de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09f962f98c7650edb4c3d8043df438363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05abfb267bf0c511375b473e18c435a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3c341a7778f364d0301585d6e0020365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaeb841da288364e93fd4a4b90b044366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f103ed26adf54c9eca4b7cbe457a75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65677a7b0a5d333913f934ecf084889e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bfb8d2079887e74998cf237f7beef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4bb0d7f3076a96dc0fccb94fe8b66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f75d8b2630df649137da6950b26e5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be09b5ccd613881444e320b4b8862d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ef01c9f5e5665935ca5eb8d0aa275373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85429e5e5f0990ab0661f32b962106fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95979ee5121b719adee09c5edc03f7e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d627e9f709681303d366c4570ccc277376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa59bd10469d65425e3d8b5a3a64b73377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad2617b49a20e5806c9a48cfe2ee3c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec01f8db7649859ea2c815e6011c054379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36916208dd4d72fc12f285ec72b8ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbcf68c01429c65ef4a874007050ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdfc3c88bb635dbb881e441cd5a05a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a1e93b7a8ce1a349fc4bb0b736abf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bec5e84e36a9ab57947f028f93be49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edc9042fd90bee917e3577fbde04e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba093ec9841c092c8a290ada7a651b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057d43cefd810645db84040fcc572b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf4ed719bab28d78135f5b47287190388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f7e77faac738428db43e740c32e68389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d93860136d2e94baa2cfe726e694c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a741184069ccb8b30836368fd25112391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551320f57df5f4e1621709b2a9451595392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0a5536f8b78d872d0bbc8ce7942b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee1619eaf2d366380a92262fe47859394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8a53c3a99422acb783cfbb1d5dac4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30d405a2944cf454373b94153736e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84bc28e4cd5574006726051e939b40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315d42253bebc1dea5f9678602ea5f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a35c6a38a8654f7bc54bf3cf1bc09b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905fd54861ed8bc5c6a598c2284e58e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2577620d9d155d33fb39df39606cdc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef390a324b636049230f443221e277402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c714be9e27baf8e62406e8b1d120255403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3829e1c2f17da899e2250ac99911c58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64392d45ade220c05d81df5ce02aa96405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a0d039be4f51087ffa81f134ae145406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e4f25a566f2512da4c18f22913647407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a4467e4f766133119d72ccc5915d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f67aa21509d6f52b0c2c9a1a03de0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af509393f23144ae5a8335f705cd292410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc9177c46cf06d9f212b4d303f5d73411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34d2dc34e5a6a1521365687db6ff20412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ee60ba5d1085c0852a911f1de5cca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1e1084ec649322f22a46a0395050a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13f8a19aaeb992c08abf81e4ac2b90415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0552396e4bba0252b02f7091a3ecd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d1d6a3f7417763a5d3d7a6556b2d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75924affd8d562bef52286af24ac2e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511b0f8f531963d3a2d50b8716bf6bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f15905258af7f59b08bbc4995bdf0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e891bf30f2ed35dd2c05f603b3453ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30977f26d37bfc7339f830cc91f6bff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73446bf3c951382e3eef523d93fc4000423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ab3bcb8bb52b1c46a3be06e3a892f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ccfa8f15d8de5c10e881ab12d8854425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c59a0d15a67c95eb066a7287bd1e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c973b468fe78c5abbe8c13cc7ee0b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35945975ff0c19afe4266afc1ee344b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc43537b62852ab989be10579e52fc2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2041f627c5f601363a57938533dd4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcff6da520f3aab4f335a2fede64321431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e84bd6847e6972a7b5b3aa741f244432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05e80cca2ea5d8c2769cd9dc8058f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d98574235c4a97f5657fca5b196e50434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cb813a8e613b31204b4c729941814435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce9235b9cd152a42ceeb6fedbf9022436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fc742debf195029c9d9f6422b0883437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da77b37bfc860a763a48d8c5ea5b4d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a014c1d8d808e3f6bd4ada303f1c99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a4796b67a38ebb35eab5e58fd991e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e564325277e53e4bb49e90fd2945bb9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c51e3ad834fc40963ee608c2432c6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddc9f4c59bc07995c156f0ccd1faba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725473467cb6ece6360158e9b829b0b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4295c0e5d6066ecdb4123bf5104b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e4232e0f19e4bc29f959126d041e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b77f3739ad9df7818ce45cbeabc16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92996b042595152280437d9dd28fdd3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736a3522b1dc5296e2c7262f3c5f751449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30482e21f6b358dc9f8d2e8341b9dbe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da44b156cb8b7183f608ae5d58e46db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b49fbb9aee0b8881f1d1afb258e44452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa9915fc8e281ef49768e1de1a1079453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d58974591517a9a38e819504fbcd4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeec1ff66c9c7b75929fe73731c9900455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c355b87849d0e2bb59c20960aa80050456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351112a8c73ccd7eb5e5d0ba052afc7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5c0ac942efc640b774fd047460026458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebb8f0f0d359b719b06916d4c8a9d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a066c965e969a7c6deef5bc430a885460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c56dcfe99038ccba6e522b02c1515461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeffea6c3fe42d170cb82875baf2a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8d5f2dfbde1f98be3ae2e9cdbdf96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb58177e4dda5269ddff6c6a962dee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4d7aa28c2c12d73a69c7809a5f7de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d341a1cf16f9114c01b48c664fad01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645b00c68001e489a21aae9a8bccd63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11938e5dd91a0727462d7e47dc12b15b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df04dcba8ea7808f41ec3362209bda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279e8851114bfc015da6208049b3d52470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01192d547179e3c848fb485076ae0c47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e54d273d01b936b5d9f80651886e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a02bd31bcf1d4f6e5ea62327b71f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c731144275593a9dcb989f952505012474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ba93b67e63829fb59047465d41604475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5001385648ff8fe04a7bf76e13ee1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab37c5181b6a4f761a247e7c3866a23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dfb8b4b1f361ffbd170ee3de29bc1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d55a42591244e1e6385f45822fd4d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ecfa3573f2239d621eb5fe27d80e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ad468e13f6b353e84219b7f5e6ab2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad050974dd81a921dc3e44be5b6a208482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d289cee73aafde6757c3d222857545483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a2318ceabc14d92d9b81ff55574a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c34e7fd30002b051201198c14501c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc537f5568d44f3453a8ed34caef2c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbe78ca8467074e8092fd3a6d4867f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de904ffabbba4c2f63935ad89a56a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268d2a984897b9ec9cd415f028ab0c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b3c81fdb7e8c8af227f28a49670a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e796fc4c1339ec3683dad86d9b893a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa855f243f0b90493add511e691343492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5034a691d4f875f655e396b999a5a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35511823f9d024504781f181eec0983b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ad7568222b828a3f54e3c471acc1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0b10661b284a4ee52cc8dbb28c145496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66652f8175616f2681bbc808838e13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353afa23e26ab515f71d7b044d03a5ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b20cf3c6ea420d5647398d59a8488499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891b0ba6738b7e487e513d6086b9f83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0db4f7a838a152ade5027619dd1051501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10889183e4056908a9e0b27274592df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777577fdc71e079e001ce5ceeddebc8d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae77afb2ca2759f3c96a85ce8cc9841504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276b9cfbe18afb26d457cb22a2a472e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0193c864e16f7786d37acacfb5d820506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57035f5b30443a151eb1a0c4344791507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834ec18fe72d1ca614a88b2a7da4e83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8f0b3de62a94712fd576f4cb2dc6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c53f7d28c90d7d43e3fd0ead0e2d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e78de65d03a91406968f1004bc05f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47705016b180e5cc0dbcbac0a23bfff0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ad878beb50a256386c4b4752b6180513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7c0c239245676f054fca6313f15b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eade4494eb48f7a8f5907941961f28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94650e12d23dfe0f39bb3d818fa74310516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49d6e41ca5dc27cf6767bfd2a3ecc3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa2b76a131ad6c7a7ea45336fbd60f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e55226f291107d2bf959b57f0b6bae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad5d89aeb181848eeb59906885fb34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0ee229ad05cfc77162c843ae0bcc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94b69bdb468518e52592b78b72a0b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7cd2b79bee5f1c1fed185818202be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca6282e687c897983af2efcd5342a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf86fce1db443d05c479e936c40dd81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d1dc4932d5ca9ede8cdfad0286659526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af423cdb8878b7118fe05440d755cf4f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f656d483c5c0b2eb27e3a7eb0dd9b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d9e777cbaf55a11619fe353d72606529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615327d7d31eb110adf7bf9fd968e2eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b950e6a5ed9ba44cb64de1496df905531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9feb2898f8672e0f955a600bf70d6f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51356e88a41cbe6c61847154595b3f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52afe5c459fefa980fe848bf0166c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dd49a8ecc35484e5050afdb53825b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637cc4592197eb7ee4f696306ffa3d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165e2695da01b380f1650d48c159fe2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28049acc746b24b7f6c71ff058ba3a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966b9be53217810bb437e0e9d259da6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c17d26bb3d8b7644b06c8cb64da474540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e68173ea0c311341ec25eb2f79928b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883de9501699b9da87091156257b7ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3047a09e0fbbbf31ea3dbe62eda3175543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52f11bbfa1e967f8c66a5db0409d31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a76cf444682dcbbedff14e022289c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808d78d0383238fa4ea7bc71adce108546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a29880ad8326a4ef25446fbc397da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206648ccb3f33e0353b5bcb77e5d4d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4d6e592e13541cb8dd6a935acbae9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b368b80254186894711a4c6c295d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5f9e7caf71e852f22e47f9224be93551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbe651afb9cc2e6d1643bdcd68b37f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfafdc5c9b469ed79c9a483e6d7d61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ec537002760368e3853bf8be46b03554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39503bcfd236ecb61de4afbe168f0f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc41a732c8a9c2addd00492873c4ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c09d1187f7d668ee561f9bf821159557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527592bb37b7d2c1973f03858f36cd5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bfca972598ecfadeb7c50698f97f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ddcf1c310e9b48ff54cc7f6698ee0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec7d344a0b5bb2ef2cf1d1c472bc05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f1ea24b1f933911bbf7e0ac1dd797562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92277f7336386a55fff1e757e9bce56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04324fd2693d427b00a97654f7e9c183564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b36c8d7d722701809b9471b17533c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcd1036640fefae9eae34ce3326c2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc711ba029435c3b991176f50976bd16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db361dab1aa897ee7ea6619ea16da7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cca33cec72d8a1b08384ddad12213d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1ca7c55b10fce60940bc0bb75446a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825939fa745b0a7fee841d907b9eb22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be9c9726619b782a5816532b9cc747572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a32083b68e44206f554c096467be2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbf5a7bb25f02f37e72a69c4d419dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfee811fb383ac027091a3d2026915575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54a4e75f8633f5e251473ec93da15f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbb8bbedadfcbf76f7c23fb2d197ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124e376624ea2d30476f3850b598dba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef0f390761d0720933eaab51d1db50579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7847db2090d62066737005bba5149580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45053143593d4ae7159b99a1a660ae21581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3e52e3d578b0a62d0b7eee7362105582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa515a9436ecbe14fd079f8c6c82321583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243e1f25fcd2977cdcaa300042a168b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b192e9f567aa46a2dabc4667af8255585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb237d807ae78aa3f5d47af15c2505586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9eac4ee3e453ab871f8db1b9c7316587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712ce89162826d16105333e36f07b07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed015cd525002d65c975cd360d1b0e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53ce1bd3ee6290dd98d2ff13a6e452590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92be39ca60047c1fa8632102dfb620591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b009cf16b40bc93a3cbcd736bc15d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515b765f90c36ad8b903de2b7e686ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006576480ed3a49a4cfc6f0d999735ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d356f451fc8ebb87a456e9d5ac4e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343aae9cacceca3a556952678aa9088596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f5636aeb9b33fd30503e83d680d29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aa5305c3ebe1c7b02ad947e724be4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ef8e16bfe86c50f6a55c0526acd83599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7de48cc8bf930ba06c56978bb71075600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6bf90de661e975d4307beb5d0ca6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696f2688210f708181fe2171366e024602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da516cd713318d340bbe2fcf93bdad3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122f0c076dfca098ee48d70faeceef3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6317da0b96103761640859d9f35c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efae4b3caca5aaec2bc7806c2a3c73606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b702cbd847861b62a2d67bfa06d4a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae2eaa29bb733e16eb495f347729e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953ee8ff520b6f25e5b0746d28fe6ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96354064d5a963ae24ef2e6eeeefd26d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac77aa4d7cc81de87111f8e250f038611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373ac080f556dbc58b99078ff5911ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bd2e65dd7c0a6ef189516def4ef02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15ff421c71a4a452869615a9202506614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9a2be8378733146ecbf481c187730615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5133ae21d0471efee902edfcef3a26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd845d8864d510d8fdd06189a03eaa0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f6708f10dc06237897d1a589fcfe7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98207d41c01b69ec29f5da2899f9002a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97255540b096313fc7156e1df4c3c3bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41844b8a904fbae2e3908a1fcc7af62e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d2c59bb2c1ecdff440da6f061e012622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bfe4fb67623e8d3c3e579fe1b503c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410b47410223bc7bd597665c4950921624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8455d1998063279ae65901cd996730625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd90d563185c5637ce73f3fe41b043626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78d4dc874e22a27d3224193a90587d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104b196db175d856544a883d307e32c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a39ecd9d1da1791e5a2e42d469b97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17afd508640295b33d285cc82fb8fb0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dd9a6e98873bbc33565b45989440e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96449f52b32d36be6fd2515509d23a78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb0e33747e664412cb8706b56dda58633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60eae431a63383d3dbafdd7f51b6631634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f125b9aeec213b60b871ca240dd9fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131f91a49e5136fae5442b8f51934cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bb609081def49d4db065c58241a43637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d9b9158e5b59fc195c47fac4aa919638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab1fc4c810a76ca9eec23ac67fcd50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9cc37ecfb09cfb88f6eccdacdaf45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee3feaf67b3974c799b09c0defcb8e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99225129e370f37f98005999c37854e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14aa7b1653a4a02d7b15a4582d1423643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d542785bddeea41711ca0ca3cc51b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a84af1a4559997e62318c0ea1e8b0a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b909aec833443db294beeb25b89ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a34351106db41ba614982d1cb4344647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52281c647215149a312101e659c0365648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3ddb91a9bae70e8bda6368fc80db4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871917fe30987923203048a55bbffb05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdd33b4edd52f4f1e2c8d5b02c91fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d170e415a76a2d71783e8f98d6fe60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92af17f3974675269b44e966c9889a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1077c3c375140f05dbb8303dc1ca236654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217a6468b1ad4d5312ced84d25601f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea64d61b41b20bffb0eb4216d4efd5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfffaa6c19c71d0cd54cb815febe0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262440e5b846c4c29e80c0473eb0f6b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2f85f1d390f6d883994f038655082659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8e7397b88cbc0a8782e9d32525dde660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33971e8521000ffe3325aea50747d6e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc53ccd3b02a03a74e80d798570a722662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef22eb46ac8d5c9a091fbeb10dda5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0097094a094d01362964c1bc7d210664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aac9887e2c2aea1d41b3cbb2e64bc0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6acbbd3c7603c98f6c2d039c354c25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412980673ea04f935bc4f2aa006bc7e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4d817dfa75abb321df64c3b8582d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850f8122e846be8ab254162273ba8d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2452abc198d40c2e699aa03f50daca8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bacb20a853c6002e7168208a85680671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8601e7d472b6024d5643b022670f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b5369a52ecdb36ce79a4fa5f7cabe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2754dafd059a8a7e56ec2dc88c8ddfa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6e8c65b37dde9ef16cf62b5bfd605675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ba7815b2f3f55c26fc829b1548d22676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e300c12a3a1f2f47461e3f511c5a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5b349b6368bdeb07898e9ab6c4ca8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178c8acf1352a0c7d610c6523c1be1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4f54b161aae5f34fe8b4d2eca4035680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8751bd17b8a82c58b7c2ac0344761d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257426dfc67505064a5a7737811046f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97240f65a06f350027e730587db94d93683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76236dc8c9a2567cce0c67440bd4431f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70909c68af475bc29449254d1b03ca41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31388501983ae38ac060c37b18f9a67b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c02acc3489033797e99e6243acd03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ccdbead424a6ad93fa6f84ca35aa4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c4b21dcb09eac649aebe59b645693689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea75b36836d0c99204161f714ba763690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360a773d08de63b801b6e31ffd5824e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4532b99cb230141060f82c5dd353282692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e44bf0f5e2bcf0d4f4f838e3ddb1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bf3836f42b21ee8cfb6265b102847694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c829c514f4620597caa7a05108ef7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ec4eee18d5e469a56a7f5b51cb115696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917e0c4196b648535a7163304c7f307697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cf678a4607ab43d32b786f0d69ca0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4827e9b597c036fe9c08e500c96a3e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0467661a917d759f2796a7e7067c919700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695a90cc4f7052a4f1e907d1c2c508c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8958de24486345079400ecdab45835702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655a2278c9420a03dfff4edea9d37fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca5b695d8bfd2a25f15b6662fd40f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393296c31d45960d050edd72b815dd7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32291f074f6f5b14d7edf68ff5b9306706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d5592062bc2fd095fb7e8ed481875707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703769289bd9269e15d893200c71edf1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788d4d251f5955a0d6c2bfa4f7f3ccd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85893408f78a76a9567b4c1c8eab277a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580248aa3a39a6cca2f0bd09a52365d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26423f80cff209af78e8c4e66cedebec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077f5cbdacafce9f526b1619eca1369713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66818d208e3d215f5df149d81230cfbe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392056224f381f68e1875769b6bbe60715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838d0c6f40e9eb8e4b28bcb02ab04b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ba027ed6627d4f32943fde37853c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14d9b82ed19283d79cde3459771fe5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0e8a65efe8be1f672b03a6844d9c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d30a79c35f848657b31eaa2295ff6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630541c27a8e2fa2f8e8ea1b67622fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbccc213963760292dd6b5d51d34ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129aa6aad95e481b4de7f56f2298ae2c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72985db63ed347f38a480aa717a6779e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db87cb46d8f845262311312165f4296725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c42f05f3957273d0f04ec3a2bd01a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed6601455003f9a732dba9aa14d03b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b64be8513a463facb20f00e2b92fc8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8770fd27d445097dd29ff77265f77b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2e47f3f3058d39e80cbcbb613ae51730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc854a651f30e8ee04a137e847299cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be365fac4826a85df7b9b2d7268cc33e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e091f0e244015b3dff2510f8ec2c15733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b960c2756c60be9394d96bcb3f554f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf1039e2bfa88b6ba0c37c3e64883e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5322d331112c519f2b8cd515eadf34736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565c265a6c8dddce3820ac44071ac25737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa50f288ae36ae87e3b2ac2915f346d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed6979d60fe56c84aec5325dc522fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71762a5811fff9bed84c57b1a29c233740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f55b246e786e38397340ad37e71f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e59c9b611fc03ae274b28464d373a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f5f2d310280e88b21485388b1f405743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb47f1c6ad1bb20ed989ede5ed078c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631b130d966ae82a94cd23c5a6a9121745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f872287d56517f25da768b0d852f32e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85a94724dae3a8663730f7be0c044f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efabc7ba1ae3607d75d715b930fe957748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67c493ac851e58519258d90946f9a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7649ce14c2910e00c2f34a53d8785750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e519c34c033feae3b730e8ed0c1fa0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1341dd27a0a96941c446eb3c9b0d18752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ce47d62602a5222e7301c0f232735753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c630aec2921bf500807517597712b381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77734bd3ec83beb0855004bcf33ac6612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5b407cdd6b14ea9c7b5736720b1733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f583d42dbce67c3996ad0216dae3aaf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a854150ef3587b6455a26598b99ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237510c46a9b0ce3ffe3deaae43fcb706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfbae1857dc155f8494b2e7f79ef3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded055e8e97a8fb8aab0442651be42c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fb7be5642b4fa26bb42c8bed0e3d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ca53bfa648c0c0d5dbee66d3edf3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f31b99e48280c8ac3e9446b63fb1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4a5b6a6aca3cfc3fb1e2935070b8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe4db27a0515d7f9be6c6289e19f5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabefc863c447d197046c2e197ba96814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba3edf6c594e45524dc5371252f5e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e719d6a23d25841e5cf8a7acc962e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98c89bd81bc7b1a4312def8aecc26c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753cb1ee528a3c5d2cf4712bd1171ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cc941aba18aa0a3baa7d45c07e03919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1fdcf47252630a667d94d7785746620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579772acfddc450b294bbdae5bc678021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751fadcb53ed032d7a0746d9b816f9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc3f4939158a41983c7c896a5e160623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d2673737bf8a153d861e8fc1cc3af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7f67d99ee58222dbd746ded3a256925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb86179131efd8bac7fd7f6faee1ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4674797ad0340170fdbd9179ca5e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541fb933fb2806d7c3f59b841c9551128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e9205a083e91e0ff9d3971bad919329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62b3726453b6e7136a8d15cabe2fc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f311e0a768595db1de2b803ad8ab8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c7585028daa98e9e9c4c5a832e09332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b147c5d0b4544e457a6ba180fcd81d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af545a22304ed794fd4537a222ab6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c391026db66d7388ec1e0607d7fec4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8638033ffa951a94a3a0ada41ee2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371ae6f00eddaa008b2a3d242e8075737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77276aa085ac90d9c6746b617eb13d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fc3fe155bbdfcca0cfbe8cee249aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddeb46451049155f286e571a6406cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baa61d0903250e158b1cca4476737841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58136e0927f98faa44fa8766af6239a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f3923692e32013d016e0d16e664e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7e31e63e9271620529089842ffee644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7fcabe1ea8ff1f7ab2ca76b3cbd2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4918c921f8fc00b29a4c1b2fba4ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c63c91ffe0c08c7208e12cb67934a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08075284a975523120abb0584301ab0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ea68a520de417339bffd90ecd6b5c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31881d7deaf84cf7652f968384070e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5177359fac7e2800cbb958e08c5b9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7fe61ea79eadc04f30829131e4f4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2548d30fc834c9de994784c2d5e43c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd387ca6982b37ef418eab2add38ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81c1cb4828d16f16be7e09ddd725b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd32cdc5cae4d65679c0f0c402186556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cf0f0b040d7eee087ecc27c52e8a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fca7dee9dd422bf0d714b9c3e18ea358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110275d0b295fc594a5c8fabb93d32ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450254c7364d8321764c12ae4ecd2e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44062a70021d283f7561e8fcf15b863361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f54e5c687de945993aaab7f93af0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522efd3061656c238c01f6b31a61c2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63441534ae11774c39fc36390799070c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedad58515bd4f7fe6dc1a7d074a6e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f3675e6e8997b6b83f5b070b7b24e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9839b054a8402b8b66fc2621eada567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e2ac2cd8fd7a3a3a4ac1d8666f2a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb85cffb2b9d399f7207874ea0fc0b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2fbcb2eda2ea68911f8fbaf43315870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd3f8e2361ccc30ca1a87a4511c1ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39352cfb82d271053f501442fd3e6d6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfd664618757b4cad13da262ddb90273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d616907fcdaff4a344f6c55622acccb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e654d7a86773bff9c8eeffc171c11175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720acf81be413bb59872877471af445c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a911cbec4ec80db90215d7487cc8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7274544f0497e3687fc84a716457b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a872d4ec13d497379ae08eda65a77a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165647ae35c45c6d29fb670862f713080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5ed26720cdb422e7f54a92a0a865681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae4f29a0128782d091684007a4575b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686035ff7dccb6febc610629de9e2de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706e2a24773c056a72459dc415455e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a045fd63626b27fe4d88b00ab91ea885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196e2e265b15ef271924b78398e863086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e3ac2786f0e1f4ae5e000658cc44c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a980a2423a98b52079d16daba7e32b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848677a247b480c1d0b0a57608d012a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e021c090a3cd0b8dec6798a68e51e8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e010e1d5cdcdcd20c397673c63bc5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830ff5f4a35864b5ab50b4286cc82b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc361127f99f20df475ee55b6ea6b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1500bf95280c6c89c142aea24bafc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f00afc931dad81b0b0eab86bc7de9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75b3cad592344c59a6a9efc991d20a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12d0d0effa6128300d100411cd861a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f95905265c31b8e8b6b7c8a1a65c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a871a88c97b47782a0046cdcb5d6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc31454b2355d87a6ada901de858d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212beff690590fe120496701eb6ae32b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500451e294751a1fca4f5fdd9d1a060102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabcfdba018fd0b7b06556920b845b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab96c713c5731c1556b7a7df4dd4ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38657f72046914e56dc7d94a66f35e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433300cd663c3e2371691a9c62841d36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3b6af2253952d5a8a96c534877298107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509fd1cdbc31df2f7fba6ae6c6acf44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373515a935c62f6998411aff71224614109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c09e820d1fb722f4404083ac0ad224110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64d335cf9d7d78b2fe666c233a0771111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5c660d2324fe0326645bcd303bf75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d381719d03f7e37cac2f2f8208a35d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f9ae270ca4d6f40c0658863fa3290114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13fb285bb7c060d3e2c23c736b7f67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf70441a70ab720d0a6f5b26e8a78e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9ca190a849dc0007714f25b2b1818117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552cb8b5085f86b47edae6e0afda4b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe4ea69b65220054a8c59906d32589119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d6658482b64db37286f50fb061c9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bea2f02967de8bba06716b9e0f717121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710f3611a0c4726677a25e0123d4cbb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf9ad9848b64ad2a4d4bf489c990e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f090d3176fa9f0ef6a1c33aa0d5ebd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44cb214f1e0c2df94b6ba73d705d47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591515020d448e6185244497fee81dbc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e9f1aa21ecdcd542d197c83116b11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55f30832f43a593c66640466fcb0eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30be8b6509c9ed20ac3e5ac6189b55c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a360ed80afbb444232e9bbf45f35db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd4d20752d3adfbe8d9331c43dfce3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63a917fb01508969d80f9eadd8cebd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75811afccde56e233763bc79e4cd2372133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078ac232dabb7109c37aae618725bd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f09b62eceb4d5246afbfa6de183d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a06b0c7a57fd4c787b3366a879e6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcd1a74ca2da9b4ed3f8b8e051a880137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d5944ee272be8808fb5a651b3e250138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472f2055cc70c38e8648d25ea240eb8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99b51955f1cbbc55ddc8a8a05deaa0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e738e3ebc54e7d73e8111a291f6288141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efe4d52c20e6ae6d99dc4d8f71fad1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd42f898464d5eae52f1896b507bbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac38afffdd533b747c0dcaff589df62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e9ff6f5d888e203b35ed34ff313da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd9419d20f0871ddd016a34259552d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c156348cf55f357406d85ef63e48667147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b88a75517380cb2c219444a1d68d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85d3a91540f02b8b1b375c2e911927149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956f9c29c64285b5bdc774ae4cd051d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46eb4e8692fb1829bf80ebd4276cce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbeae2c67dc3ed096fbbed0c91588ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edc3d5e78a5c3f0a8447ed6caead1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cbb915f95526038fe206e22b9126c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e7f2486ea61919f45051534a039fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2588b17e9fd3c4c3c658cfd559584156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de4267837a5b943fbaddc827c30f3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1be808f2d5d883a0d8cd8f5de42880158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22c15d12f1493ed65d785999bc6c02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5010ca4ba6edf59550b4f64509f7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0f27dc9a7e6f2fdab515d32ec5784161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc8c37e72d73f9dfb18c748fe17a66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb2bb439797e2376e3dd59f6ea1203163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cfe085299ca62e73d800921d18e79164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b992ab3f5252ed6e45930285776c09a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d47c1e3838dc27b5311747923d46c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44796c8af21b21bd89ee7f931bfb34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6806bd168f546b9c8ff5f6ed092dd39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248127bfabd68996946a74c71b099000169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bb41fed462a72a5c06be645cc247d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9580d743263ba3a45a8540a2327cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785452c6352abdefaeb0ae62e94a956e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b380983a7ef083603a48f0246dfd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc739c2e03638316064ae130a0fbfe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59417eeb4458ce6bdf3aa174a921cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08644adf4fd24f52c9203eaec7408139176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9066fd4129639526b1cdd0619ab428177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe182472ab2e1dd9a6de11934a59a96c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184422de8576b16474e8907e4a3d631d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eb8d61559d394c86cb903b5663260180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6128a1bc3e5e293282e09c2c2599a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6410588184a8ba3b289e4189fbe5ccb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966173775a392a9990753c0c92b95724183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a0f40157c4340f62958eddb8a145c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd197890e91ec5c7ed50ce6e0e89e9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751c5a5edbe050fb27c1b7dbe75ca45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586a2deca90d67c3298cf2fac49db1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751012139fc8b249d4783fc72ffaac5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97870f4a99df0bcd47d6bc0b1a558483189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99726ae919730e8fadf0028a0d1256190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80ec07707112409644be6d8c23ac4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ece8dbdb18def1af0266cc4834812192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ec3f7f9c9184e045614f627f4b367193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129c3bd6129bb08d51ce2fe083f79a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46279b7bbbb67fbe055b03a437895e90195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168d7288197f5f2348f4750b9575d1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af657a27da02945f2ec2248250e6089c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba65062ebbe40e099d069179050dcc4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308e25cb46c0b7249716e6118427033199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc49a9f94bac338b9742a5cd0ed269200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812aebcfd0ee2791c9359c5fa9c86189201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b92db210a73ced8ac720cea5854a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707cfdb7fdba2b6b0b16714a7a78d02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359f19a1c338468ef1c63e8609949ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886d9db39f02076f0181ef06bf028ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38bb0796d1c20a33b76dcf7c70c4ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e9d151fdc7507deb3e99f6f93bb79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7212023ab91c12faa8d720c578aef4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedcb2a5233d0e176c7507adf5a2afe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c08e16b30d92870d879f627eea5a1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76680b447250d96414f00dd66acd5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e669aad55672f825187f7d7dc17b700212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1442e97e15ca0e4e452e6f08555730213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae832eb9992fc821d1f34868f76826cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65880a89f93aa7a9e3fee0247188388b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6cb217d62e6db1a50fdf4a98c3667216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981f3d3fa8afd66908ce96bc16f63f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ab04d1adef971c27ca29f7dbda982218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed3ae48d60e5d3bcef38c77c6ce1a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafdf95d5d3806b05f9365202009a55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff663d9ff7a4e679a7660dd914ea67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf07f8f10f7a8463f4f9901e15f5d70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaf8bfe86bc46eee58e018a5b03575223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0854f74952bcff0d35ec26634b92296224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf2ecdffa897ea6404949157e8082a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0026c8c9edafdd33b13b77063745de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24615957da5f4f553a43710a4ede537227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bce86762afbd67ce78fb168bd2ae1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef551f2b728a84cb962bf9221a1968229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba179aba0f708e1b08c05b510f9b5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cbcabd109eb10de85546d6309ef57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08efdabee68cbebb2cfa052808f1cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3bddbd29da2fd0cbcf3fab13a5c91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11400e2cafd2246310dbd3a8c237a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f85ce2a9f4f4a6cbcdd81295d2ff15235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58800bff6cfa20d6fb30aa7e5f7e5dc2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf6ca60936027099fc7ac96c3f38e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1db4b201330d335a76f09fc8c4f26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd6b220b8000759283744904989267239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeea0ca46d7f16d72e1f343f57610b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce9d2c5ac2cda9af1355b1b4f4c3de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de530da8dbeb7df68d07dc35f3453b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0fb08d5f51947ea8a13fc6177bdce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149ab79e4f7d24a1bd51e569e63f8f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b009acf0cd564a2b5cc1ea840aec6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6022e7f95923d8272f821552eb992c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae39febe3477f5cde4c10eaea856638247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c14fac4313982e17a456b3fda34890248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaa6c82b9477e78dfc2a74c42f08cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3f9aba42ec93390eb689f0da4f0ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e401ceba570fa9b81c7a76d4ccdc2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882242ff580f4209a63691e4a562dd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bffe84459c3a24cfe77907fface44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aae6f3a37c4f29847a5e2ea0ca9c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651170c82f14981ed15737f203692b0f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59731a5a9fcba8a65d6fc1c0a3cc89f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f6b92da0bf37d397021a85c7879b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8187aabafbeecc13e20dd031d600e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6ad38f68c56b846cfb48d2a5661ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5619d3d95671c1e6b4a31d86815a3bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d418de318ff785377369becca1d355261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ce484a9bd2bb14072bd1ba2ca4051262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114364f90e82ed99fdc4b2abfc4d1e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774c9be1720e1a738a34ca0b845f527264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b16769b9046ba368d75f18e986e32c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa72c8c5754998b9087ddf67881004266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d305e074ba599a9e0ceda06e9993c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4d4fabda571938bf72460d9819f27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15279863763d19a54a0a5425db27429a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c8ec7f1de2b56f346f9ed26c1c0f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0797d49053cda16769f29f90592cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625074a6fde431fbd540463b9f59148272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfffad09302d98db06cd704c1cbfc9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbd535d3dca6b5510421448d3e91ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290b22fd8cfc26905bbd65cd38d3e16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4a6fdd6a2f2cfab14838749e9749b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bf2fbffc9f833f2874415e71b97a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffd1a5e0bc1b28ce326d4ca325b21a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52b5ecf859ea30c39ecebdafd4bf43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c3b268e88ccdecdd18f0df28b95cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58cb196bb8fb74be48d3c4a7be38bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290acfd99ef7950f96f1b48c43198ce4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a413de9a4014999efbcf3723b28936283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9d62a6414a7ee57e53f7d858afcc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e984d52e7dbc8a0a2a077886ffd0cff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01112d26ed39c750f3aa4fd09b056da7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f756f7a9b151f16c1e322e2b3fc3485287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071963a72784d5d2c4cbf6a7b75cac58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0ed03a6777b70a0fd079c0136e053289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe8de85144b0bb78e3deea394e2515290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119f5f3dddb7c8823c6084457483066291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a88c246cc06a9f7f85e0d7f7293270292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbb202b7668076b575decdcdba905f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36b587f29b63637e99fc7b0d36f14c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977368d0bf72e7e57450d8ed17c99363295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20e1d0122342dbd1ac0ba0b0916332296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1db1aa63cd96f1602ae7baf3bf05f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dc14ec49089a193376e7d5dbcef35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabd72ec786cb717cfa73d8dbe8f71a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6071e97519b92321c70d6bd5ec12148300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e0e44e0552062aba244cd5990a07f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808da7c4952a744f2a609126574c76c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9be8447fbdb3363f5b5c8ea4f1d17303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81e7a9a036d4dc5fe23a3f92063a06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f570126d62ae04bcb4cd01d0568451d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e353e514a8670b08b613161bcdf8e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd7c70758bdc102fc9e93472cce4f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf931b01fde9a4bbfa6708972cb9087308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58db4151eaacbc3948924bec28cb603309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f035fcba93f0b9ad99c88863e203b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a41fe08d0a63878961909d7b8a3726311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e02d1b6753d593671b1a66f59202c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e138894a8352c7dc84ed84ee4242f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b262f568d41ddec5f425ebbabcafc41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f43a52e068abace67ba42303467c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f699ba71dde06a8c0fc3f4f4fde406e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb4efddd2072cc399d48cb549604a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330f681cb06b9221f5b543dc976a327318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3981a9ceba63a0a4af31f6d2af68521319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e29b1b90abf87f8da706a45156df0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4f9a68f1a07600d84a147808af79a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baced5f4f459c8c3ea18e073b26079322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae9289ca84c356f492060812f01c8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ae32b675559dae4f28df376932776324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27460b32b21784752662dae7f9cfc356325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de5950190b95e1fdec119731ab6283326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e2b4a65db24c25f42c448c7d3a7e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e8aaafe49ecd8e5cb04d17a55501c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57700bcef800432e8f73f87683471b1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073e4d2c5ee41605ccf845bd941f8a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056b3ac9d1618451c0ec8e2a209a184331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002a684378d605f3d5e50ffc42f728e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af421935643dec75d634bfadb12e1a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cc575692d0317414f36ff494475b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1864ca944c6bf8908d0b9da218560335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54c97bd480bfc9af9dac4cd4de041c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98954c6bf8c8d33e6b82678fc6695c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2607c1ba90ee9c01cb7fd1afb56b53b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c482d1cebd0cc66a4c09c2a83e9adf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baf1673173c097266a192156db8ef8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49a2d18f2d77c72d4437faefd02a69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d150be04e0f698a5cd8deafb38a6892342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b031085119997b1c0119aa1cbf7bc3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b22f2b5da4d71f1f7efd54a977c8ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d255627020052c560c99d5f587bf856345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0c40b670197372e70775315942035346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249acdcf7e77e2522657457b78ebd014347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c0477e621e2cdc931e29bf6386926348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6ffc133ae4c8a0cdee126105196cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c03eca846bc9863fcdcf79758a346350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d90533fa88885845525473b372f70351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a383683102edde0a0d317ae3e1370352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b87b4dca187b62590bf3d65c8698b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb3b1b9d9c7f6d5946e5872a1847e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eb9f56c736dd815cc3e268f2259d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4033fd40a50e151c675687c506ff9d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f56895dfff1c0daca78d60666117c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f64624092c79e29bd94e4b20494387358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249e320cc23f6942485553f91325b64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9740d7559b55331b081a4de03df1386360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca281501eb0e4b6dda555cf8e32fb93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d53665fb20957d22f1d8b65d00e59f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95970303874b78c45d75deac7823fbc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038a705d80ac4f893b1f58ea6b1fe94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34673d6ac8b8a85220879404dfb330365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274d5e01802b6302a4d7be6decfea58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb31b6523a80e32c640c063512e03e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14e05638e83c47c82d943410261fc4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c53ab9507e2d71632ae09d92d3e56e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaacda95e75a4bf6c66bd7b1915455370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5466be1d77676481e8cf2dc0d8768371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c064044fdf399657a3471edee9aad39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de255e669ae7713bb4641709bf33ac94373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa70522a1b5e29334020e23376e0d90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafa5dc5f682e1d8359c0ab781010ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce944c2ff1920ad71f699deef9a13c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd82f03e6ff395a828ea158af349b9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d306a4767659694f851c770691128378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14b4149183016cd59cf555fd5505dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda17e9b54a794faea9f18a626408e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d19e0bed38b63a24e23cbf416b19fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19a17c0aa359ce368b3c33a12d790a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955c6f79c17db140b422db5ec0b2443383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71871d34ffef6e51f419175a03d083cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7ba63bc1b070a9c0b451d92b5ecee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27698ef618613b6b3d3c3a5c4590eb00386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a1690bcde9e26d8ec3cb00e03a9ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321220082b30b3aef8b9a554bccbfd6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca844fb0870e57331c425077b6b9815389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797df8ffb4f22a263f11e48f3700620390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9db9e63f6b367254bfe37a751a0d16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31ece4bbd1d2d59fcc64006d7677e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3450fbbaf074b86d03d9f0cbcd135c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2be33f584416424c27b3f1a19fc00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765beacf20503ceae24290bce3cd4ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d4626e2db6f0f0cbd8f3c7b81db7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce3b3c80d94b09e1186f85c7bc621e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c5decd1501db47597413923d735bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365577b16403e6f6c822b41c824265a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b04fba201592d913b373eb3fd3440400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548292bc6814be816915e83801ce8e1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a84dc1d433303226a0b2c9d5027da9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197e6bc4d4e5dcc55d40820b931340e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86910a53e4401ecd458c394ed9404dbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b81bf200c6ad67f24225419e2fad69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa667f2f0f7d43f34b15fd13ac0db7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac3ba1a819547592189848488529dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a6e136a0c5650015f141008b57619408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab4e7d32afa9629249bd3eb6335e61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd38af66aac8062cb2e05f7e7914788410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0186fa58349b46d6b00f6300b1227b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e598dc3ac5ca1f53762913540c3c25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce08b333413f432419777cdbec5f68d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c421903bede6eb8da1db28d4d01b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1da655829cf37b7cec15893bfaee7b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9cb2e11cce751823f4efa204f3528416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362f3b3fb4422706987860ec6e4b6ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827502130e3ecee5ebd37c567a50cef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085b5ba30285da3f5ed305183d78065419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafcb402aab641286700bfe6810ff99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bb8d8b2b71e3df860156149cd88d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00dc638c0345b332dfe39d94b886be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a12f820fbe17156c9c927c62ede02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de0d937927e8d4d0209cde8b25e07c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caa551fbcfdd9eeb9764ce33ac9541425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d22535668bb59a3cbe0b19d5a807e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd20ae83f5d9708bc53ad958256ad05427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc9d3f9eabe81ab887b2765b101bd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6a3f7ed993852ec349822b3b39fcf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90562d393337073f0229667c69cab5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dc012b1eb38bcd5a8a86af99e9da8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef472041060e209e18fd0571c4c25e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71709a9f21936f483e7524935b9f15b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f22e2cf5e32b05ef28b697a3610727434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541302041a853370031b96a5faae85e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05afd0487d5d6a62f504434ff3dbb9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7924d6b5fed3593d6e711ef24ae2617437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105078d799a158d85b6708df3d90775438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9d2e56b7624f57cc1e6eef3038b2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12922a4e53a778114873bd302da7f39c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825333b2043db8250f6bfb0224544c13441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b5e03a5d7b4ef04bdccc418d0ea0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a91aa9194e18fa3d3e5b7b0ee7dd85443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc95f9424163519b1dc26e9f269f3b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b3a9c65cff4381e6305388e79fb86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d509783852fa1c632f0903a721ed12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9edea4679a59a8850200e096b8a4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a07fc6795a6ced37be5244429fb335448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40261b34c078dfdcc7c32e291989ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593b98a4ceb5c21bbb09fa00578fd8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52f31d46584ba29b71a4442e73d134451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9014ca4aaaaa4240c2e43aa22545f4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f83f9b71a416c9ceaecb2d78bfdf1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648066a556c59c91a9a44ca89580b83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3ac5fc3c450b05a810db57765d00a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b4301a728392ff61b408bf670cc8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30bae540190cf5a2424fe6fdbcc5d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66784594a9832b2453bff5d28922e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79287e0faeaccae308c916235e828b63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5e4bb5cd87463f95139d377b9320d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9f53f32a111bf958f9e281c9fb550461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa573d02fa906a87e5193199a429b5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfdce1255f43d6de0ebbc8603a4719463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c4924af2859727d86b21f86353df6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85067e321b1b1d0f0900f6148116d9cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00083b0ac676f8251f6488cc97276c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b347ab2e7ce9a3a5ee389905d68c24467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a5ac53b1b28c0c328f3201808f205468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f5d22a12407d966e1a0c11efef6da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b010561fcb7619836967513a5064a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce76ada84ac4d9af80f019bdc08b0ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715afea21c533076381813c6e939666472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de020fa396a10aaa89b0a8b7543b338473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fa9acb73d52e79b67e09c5cb18964474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b7fc85396bbe5fa254c9fdfc053e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad24288d90a52a2e5ccfe07f6f0737476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0e63805d2f3d29aa5a3ba7ac5bb93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2bab812bf85f9ef7303c1c2e9ff9a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fe1d757f3c9297f23e86627365862479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e372ac7ad886b8df7ce0037a31fcd8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b988142aed04f3db5c7627a780d9dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644b8181b85aa1ccc85a4d0ca6e7639482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3ace375e7b7588580c306147e14a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdf8488318d45ae980263a4a90f1be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef828e34d1b02c7be1050ecbbdfa4fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d3b8e5b1bb16abc6e033e2e5c3462486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26f48028bc6e3dcb747b04231ee76e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bf65679ba4e36b1a74c742bcf9cee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32346eba49608f34614ee2e99abc09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70f6dc5206e2e7d2ebb194dd554754490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df51855e65c72afd942be2ee22dc7f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6a82d8a4e2fe93057ee595861a5e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0198069aefdada6e01d2d52405e3d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df7fc582f4285c2b2b9cddf7a764cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55c5a8634a0fa1e9785d0143edaf82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4599a4680d5ad225859b66373ef1f46496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8e917485c1e8b402c5537b680b665497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a6250bd961fc3be7d10c1bef1ea06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549cb8f53fa62b23232ec9328755032499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a0fe82f38361568951cd8d113c404500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3689be3346e01e4e94228803bfa73e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95747757c9699a8f0e82c491b09f09d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd10a3fa6c22e3882f358cc7f4c18e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c9dc6c9bb8fd6f0a39386994c5224504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f0178ac93b4ae67090a59cdd89617505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5f31b9588cba77cc6495d0ce515e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c13f0e462631b265b0c81267e7b830507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1c70f9bc3dd59f39c706d0972594b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066efcc46a7fbb0451be71f617d6311509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c1ff16c64e95054e70e58448e3767510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755aabb2289146ba0feb6a119f28c9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7156f120d03e3f0b5649239572d88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f2fa7590625a1aca8e3532d62f5ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fecf57858eb72afa260ef552b04327514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3771f9074b8e236938593b0d3dd4a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603700bd2ec3b7816d30bcbfec925031516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c8a08124351b057b4c0d4d7d8e49e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce49a9812593cdf51eb8649e8bb6b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b73c384ad9522a13f9d3ece542403519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1581b88e764aeeb8c6f9f495ac1159520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f938d4b4da53c965c8481e72de919521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038699e5b3644d298f6235efec88c0da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4feebf2a6b3d8940312ff066e889f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783135d700987e9e4dab707afe01803d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17a075dd14f071b15ed7da8899f999525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9edb341b5efe768efcb2080231802526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3ea705ca80ef9b1c2428091b934bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a7b0750e6cd2dc536e9d2a0333c02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fb7580727d5b9c0d1ea4ffdf48b11529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ff0815045ee8ffebbb4b391745068530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7518842c679c0a982d8441652f032f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e57fef6b46714fe6be4ae64daca151532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5bd71dc2842851d0da82af7470614533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfadef41ea973db3ddf3d887904bb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fec833f8ad00b5597879ad1007917535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492f068cc666a8a1cc880842ca0f253536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d9318498388db1727f3d38d362853537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed79d272eed134e54a57c82259414c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf9c03fe8aae2d0268dcd4e2d2c55f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613547f919d740c71335729ff3751274540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf10937eb41f1ca1fd5db065bbe9191541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a431cc3a4e00da59afa0c96e5893b87542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff6c4e6a96c14fc486c7649d65d4c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7694c79e100560b2cc2f18517c29d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acfda75b5743d4fab85d3c79545756545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c63f6c3c52d5db0e75e59ce950933546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4000c1864223f7ae77277b21165d6ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd69e72e2a945893dd075457dbc3f5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e7fb20a5c7ff303e01d91fcb3c94f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4524af1a8d6d25b995e735c42daa3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f5c0f96a19a863212c7f2e3fa7e5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00fc202f6e811549a2b7e83a1caac3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e846de375c6c70b21ed01a235ba4ff7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf7417ca960ed00593787c02ad071f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c0f93636d58d3ba628ad27279b17a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b33014edd8721decd15fcff55255f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90160f571ea276ccab45acedae568916557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a5f34a01733fa1f6580ce2266c344558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe1c84ad39146c1edbc8f625a4b6ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054f32bd0006d10581e2048bad6c892560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3709519e9dc6ff6e2afbf7e0a5a67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05794c8ace0d8852c27729b0d22c74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217ba51a53549e5ace2a641c74085d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac719246409547e50d41ea5504273e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b175b0f34dcb38407f020502780d719565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b390358cc2e5431f3c1f4df28dfa26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6a0eb29cc4d1fd3da8d521c4d6d0c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79f89a8f6e6b38d1a79ab5e20e0577568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d7bb01eb0d667452f64d1d6c827cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3df6cac3a2f96b2b5fa1730526b5f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bf323ec841db094c51d61c7962b6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5e99e82ed99a83c67684ea6d08949572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ec86da78915b2cce51f41417ec38c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37a50210fe013c1b99c573c2859724574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e6309496b60f8655faf3a5feb4c86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cf5d97c805d19c916596873dbe798576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f91f23faf5c806aa280dadccccb2a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ee7be663ece66db64f37512c373d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bb468a2b1d742842fbbac4afebdc4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c9d00b1d174765f652df9cbd2c628580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e3d9ff78db45e188ca96bf050a432581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231447255a8f89da35f87fe88ff2900582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d51010a6cb1a8b37aa3f04c653f6cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e582412b67ee02d5197158285189a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404735a085d20b0f1b04053fdff5c554585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56448f218df8a6775fac591eee355ffc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be74f023705d60894b3eb80be4fcfff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004c30af6928459e951181f4e848e58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9d5d5a228bee5d2766a70711865be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0270b8724b71d6ec8fde395169c6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd67a8695c4edc67dadad84ec05816591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fa127251113812aab1c57ea0ebbe1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a06623b6d45d2b5fdc41508893f3ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d75dda9092bd88043bb20bdc6e3b39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd69d047551434b7a5f61b001692f0b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c718a277ce26a62c78cda9d5e207308596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886868e6303187cf6ea8d5b2ae9f33f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefafec4557f070fd868b0572c5a4d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abece6695ca0cfbd78186e3b8bbf50f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019d287d90739e36b9f9a77b268a86e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4d3ead0e8082ebe84612c6e15cfb3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217fa6e519cef3e1febfa765bcdafd6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a581392a5d2fe6e48da3cd1bd14bc3c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dadb606c5ee238786ec3e3b089677604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb8bfb1d8cb8c9717d03121ef46758605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6d3d5674784b7ff209fb2d6a6b906606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefa28676e5e282b9302c1bab0952d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be5d01497d9451d5b6ab500ba16a5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea26c30e222877f2ad386e76e9ffc6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b93d05c55bb62dfcdaaf593c5d01e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236c6e8b53d5e6990f1bf24682019c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d08a9e80da307357afa1633055c6e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617c1b1036a67ded36da6b2110f4469613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee47edd70efb5abd68a15e7b5fcb995614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc326d8f764dd454d861e0c6725f56615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dd883f7ad892b70b699f4a915e056616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce00282be4f2f6cc6530c3f85451cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df4ec4c2489bf8d9a5e8647e7c97cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e143208b830bc8cd273e5e0031ed4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa242264f5cfd9d394035a5fd25c85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123f4bb5c7da4cd125db8465758df75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a094659d120023cacfdf8a65ca9c22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f144f14a4cae42e6194dd2826fec8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3cd46c54fef19655c1a94ae030789624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ec0d2c75e9ebcf0f7a217481f7cb2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acbf118ab6b874a31d9a9fc6b3ecd9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b4f4b5f895e52be2903651924f8f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727f930082d4ee56d0bfbf5793f2890628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b21164e5710e66ad3e9432fcab77d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd673a0dc995eb4871f00d77620697630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40121e5018981414b9f22191a99b45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8444e45ca6ad748f2097b138d48db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e810a2a9582519fa0c4b7ad7d60ce9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082cd1bcc03cadd1c395b4cb3811199634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f35b456ecc941528fe8d63d70d3585635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04db795aca5d897f8cab73b31e3419636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c20d4f87bcbe42564564f34627a8b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1134a696427ac16c005d3563c9435d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d7633c95958327ff6fa83039ebe96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d63055f6c09488329d3d58ceccf2fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbb46643952f0b0580f5fe97a7470b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e81641b091e8560df37c23150175c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3770519b4c29ff71f14dd0f1bb1bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc720c88c3c130356651e0d4576f867b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500741b1d683ca3f674cb81a45b0ce07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50702b11b51b28e2366a12954a9557e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce11512d71eef47b81aaaa030c6d56647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a02613572d22397da6354e229f7db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75566a3e43b4426c8a571233f5e3ccb2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e870be8ae5ca6050e1af267e0cd9c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d522b671a3eed4d4531aac4f671375651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b683f3d8c5a16bb8b96ba405e73dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337502317661a028f8856eb1ae303ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237584c3b6299c0af12e0b0327e62ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efa501f81edc3be3055eabc9db95ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58555e3fbf75f4914dc48570434712b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffe6684eb49ae94ef1e3143e877462657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76b9fa1bc2880f08b52b20eaaacf49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390e257bb2deb088343dc3e74db1b20659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c95b02683f62a48becc45dc8f587f4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5741e77d8da811125fea4e0e5abf82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d721ab46665955a7d2a49152249038d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23b06edf6dc24027a8234406cb5ef1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60528780a4c957973e21e8b27490c5e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20c52e06b220b50ef55d5648300f78665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032b45a42e647a2fed4c47d6d630246666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e059fd28108cf2ef95da8c754ce1a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41ee18122ce9543da766a765c3655e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d225a6ba43cb1444dd1032644318d7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe235f961ec27664deba7545be726c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4728588cf4869ec65ffe8886767d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e3bd8754ac31ebe5d92ea23bb6f57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ed5256547313aa799e1605eb57a08673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab64bbed16b7135f10b294890616bfd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84846db31bead52eecdb3d84ac35f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56538b3b2d8aae930ed2dbf442be5b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83c52fa4e5342ec2c32bcf2665dc1f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dad0a2ec29a1141b1c8d9897883b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aec50ab6410ac2787364fe6d1ac052679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec700b947c18c5c94b60c8dda9f7d87680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c728a768b09c97445b52089e3cdebc9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983412f311c4f876eebdd44cc7779282682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdd884d11f6efee1676104b58e6c58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5fe491ebb5132848c064577ab53dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88033fc08c35f7d8e020a3e016f582e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a6e1fc2aacc7331f9b0aacffe54fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f8d2a86f7457a0de808597c723bdc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786414e72d71f82bde72f89a38f762a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8584d51186e86fc3ce90b88b800974689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687684239d91b0eb186e08dc4cd20ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f1cd9e2e2860be77878fc673265a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c726a4fa70e601db8ae738676d22e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc501c08768e59f5dfdc7c554ff97f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff9f223924b5bd81a1cf93327ca872694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a0599da89c8634699979d402269bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5563ee9ea0b72dfa82ce7259d2a8440696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50cd87d383c60b3ae2c170ac53d10d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72248eeff5d098a13434d7d48ded7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06110c2f54af89e2f76971f042305ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf04d5d171af3c6c038e5220d9fde9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe83d1c2d38bc7074441c786dcbf335701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce2f420935b1b5a58a2755c94d80c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ae25c447d86a0274fc3fabc7c53f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96000cc028a03a5d71d29c329cf6a37c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab56a32c64d00656fe9ff52626a1e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb61f1d3547af83835e4dd2eb6f665706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4132cf2ce1dba80425d1e0380867a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d27ad0ee1811e7ca897141be9e806708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055959ce545489e0ae4ef4e06176e653709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0a2682916254796cf70915d473fe7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aff7664c96ca0e2d6a3ffff58ebba4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5def9898407fea26b7aa24720af16e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee02d59550d3117849ff7890290a637713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40456336c57097408e05f6b5feae18a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdd37fb6f501301d55e27ca24a9673715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4afa9398dfae08241101ea3b72cf5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7502351eb58a015c43fd44b1e6ff40717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a53cd51b8ad5c429556f7457ccd370718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb379aa080adced8a8d709508424e477719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0d52d826edc37596aa355f4d08572720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01091389e63d43eaaa099690438d207a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9974beff1bbbf4ff67787b19066c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f7d865ac0476a673c9dfec6527e2c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66c98111869f09e3a7cd8223c5f9a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810f6fd2e94f12b4b56ea4eba005671725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7033778a2bc2630e58598030ac684b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcecb992b4a5bae703ab1d210b8ed7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bc4d566ff98fdc228777dd55da54a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8461f2a43a821adf1900f7340fe19c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5e919bafac92e6d22c86066759cc5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9fe8b6536d13f1841d9b1f011b219731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d083607a4900a76824700246f84cfcf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2e4d27dde2fe7f8df193a073f46b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873541784379f9602720c18b7be189e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc575ade3b06c5ddd761fd898a94bb27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cced2fb184d5381a8e5da5ba3e02f52736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b484f93abc99387df90e0b22950b59d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd04eedd6160bafc9c5cf377bf7d5a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5a2cb998b6776d531d67ad8adaed7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bbd65b54acb1a301a198aad094d60740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def78e691d7459d0f417b0be099239d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b9d05db7c946801d9ebe49973761a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dab421d0f819f94f5f4a7dc67539e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a58a63f3bc474f7f5429a8d53a811c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafa03a4706a663893bff72e0a12845745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f0fc934c8c8a7b81cf43116f96da2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4f59147c4cbb06698cf402aefeff0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb69721b36e6876ec51921fd01dcd7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11051d7afa6b1406e9b64d5f65d02e28749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ccf22b34598c60620c5dcd9f3257e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87583bc8b5ee261e0a8d8a2c68a0e985751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab0e83767ec0f073346a9f03e99ef5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0447bb0b7da87b9a884685a4d3c4e4753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>