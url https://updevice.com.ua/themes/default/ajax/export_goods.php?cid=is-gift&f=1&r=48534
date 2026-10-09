--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608778d7cebf46d5930b474d8d8f9591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144a47232c4b9647d7a8b3ba6581ee82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23dac9f712b08f01aa02f3cc8f0de53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb4aa0d9bb34a2415f31a2cc1fddfe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a461354f913ef155d0d2ba10be4ba45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1228c1d9d7025721edd41b06ed0506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f82070ea6610de0e0180d66008cdb27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b637b0cdbfa52c918496c2c2129848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c273156cf0bb92a437f71b6ada0cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2485cc017733b1f8da8f9beb1753110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1c3f1d1e288c4889329559dd204e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553f0be194d2da834736a333f7fea3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16e58c226d5650092d4ae59d7d996b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69d26437e04b3d4d3759ac74cd502c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60fcf013ebdeb83d001b91b4e4740215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3ccccfecd70c9c4af34fc91f4b0c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c7015f7d91e88f98085d06869041f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799454528586c2cf7b719c6225efe83e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec9fc5610871c6704741a247bd691d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bd5e2435b786ee3fa2be803826c1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609dcd9e10510a94de47746375a7d8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df603441055107eeedc01fe9538aec5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba8961b576c45cffd3f6f7392e9ddb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f70029fba292fa49d5b0a7f081b3a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e68785060654a884add103e69bd5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc78034fb7301524b3ed80e3a6255e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a4d8252759f039439b5244c836beb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508a84f8a4cfd5ea4b6d8b0d4f94dcf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e97310984afdf3ce6e2ca1294d30a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee5203772461972e8d23617c31307830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20ca03281da3681a03b59044d5c3eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfc626129358b626714b68ff08d1ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41327a5ebb18176b7c15be0c1f1dc5eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5266017bce625635a7203bde37bc3e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c4150f799adedd2d3fd0ca0b2437235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93769b8d1b8f21eeb05893a22a633436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37aafa26757262fc816e61fff26630237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55584864b723cade42d46b4b445c79e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98515084043926e7a959ca09c05ca7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87bfe5a746597df62c965ddf7a64fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e361fb50b0c380af67a075ff359d2cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4afb414facd7c8720ba9cf67374d9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643301584cacad4cd5566cd767ab88343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dce8354e14e7f35add4489161cd74844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dcfe75dbc46593abb8acdf90de02c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4f4f27f9d489c44aeb1b6884815e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e592e9e4ca025f216834d41ed4974247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da99ddb92a8e5836e97b0017d19afc748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d4525219dc50e0dc0d1f9eee0f31349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab632a9b37b302e7396ab245e09bff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8b1cf07c4b5a5647ec9b4bbe3ce5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c4f82eaa5323a71a73c783488abde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8e19365818c17f025afd5dbfb719053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca6083c229e60e091db43bba083b6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac116aefd09b5ac71bd8febe5012493b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492988f09854206b486de187799b56656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d81eca9ee2bed06d9682186bb1b16557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc6f1cc16597dba34a9947c23864fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf88951f1ac2c00910d40f0c46c0cc059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fff1221ab05ee1ba7cc07d1232504060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc344c917c96a9f2a5b841d00314a0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741839bfe522849f12ae08dec23b6eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5753c4a2eac1c4cfe97e21388dcc6b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b12f0e639ff016a97c15a3244b7ac164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629432584b56828a98f665cb8660a43465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9309f9d81ee9217c935f55be795b96b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe85ce5ada624add68327aa4503367967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96204d04953393d82f35aaed225d727768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad7f3ff2cdba04c65da74ac88d494769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e68b731daa22ffc3760616bafee4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffc89504c10cb8435e6d78594af52d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6c24769196ffeb2d328fa94e7999872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebad7c45ba644dd2715c3bd77e8d9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15e782de7797860211fcbea922ad8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f37b112bfc3c3161d70dd3f62831575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79f4cf72445a67c58478dd985ca99176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84d98398eb0cb3b47810eed4afe20f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a41f5b7d648937c782a4152ac40d1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0d25b59a78461bc44e622c380fae579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add815c2a1affa801b66aecdcea8660d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8de71e7364995ce2c07bfc8215890f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026745bb8dfac9fd072e756582bd6fa782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55474a2e279ab32b373ceb159a36228083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde05825209167d1d5850235cf759e9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0ab5ba9787d854661048d186bf81585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800809312909b31c3ad93c494fa8255d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116164d25c7bd1f70698386c937fb98387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5074ce38ebe8b2720080367d0ad183788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd329e37845662cc2674d4122d7e6fa389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8703bc7384ae5a823425e7d15fee390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f2840ac588c27e151de8c19a9625d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f0130203939aa339599dce9d7c28992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f34dbc0a80aba8936fea35cd90274093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182cbdeb2d4de8910dd5277e7f99ce194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278d2ff1cb81c00bfe1e7698f7639d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17384fffa6fe09ef8d4ec6658c2c9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d5f70e4f2a86cf70606c11502b16297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc857d7e6056d7e4400bbd8b5ebd9ee798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7b946d7868ca051497f17c310b82f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1cc3db1d4ec7d7acdfb70ac5bcb94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad416c6c2cd0a8f09c7c0662297d5b66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef65008c866d49a3865e95da637d1f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473993e526842e5e324d48195a2035f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289d343b41657bfeb78b9847fbd391d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30d8c58bc84abb374406aa0a4f7333105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca62548f8ceb03c88a2ad9dad16f94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ab8f73fc4a8e3e1181ff2e3094129107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63897f24ace9269636defac87e18b2df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acf9644d7c3be882a139caf0b441dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9ada1bc7ef95c2abab1842c4c05b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b1b9175bcbb83b965020def99856111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e65cfddb5e05c39d48a97d3b24120112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dfd7ee2fb2ccd6fae2360141edef7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd74981f3862e2833eee3e865c8c72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebcb6eac422a50241664aca09c6914115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267ea77607b55ae3a92f08362049192116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f57829006ea767294de7c1c0bb5dbe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1a81fde3f07399ef6b664dbfe0dfa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1561a1460feddfddc1d0f0f22ea47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599b0d6f78cb5941d73550de8254c37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc85aa1b035efdf952e30f02aab92f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee06e47ddb012be4198c467e67bb6f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a40acc06ad7c055ac5b66fe1a6f62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9c4e41d716ebcc55713e34f813d3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712282c755ce702414b9b452302fb6fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98000198c9b4f6ad558f940e8cc26b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0970ab57be47bda5f379d09cd281c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35697b3b038ff808ba55a364186d7f3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b897ba3d5021e2f3fa300e50ba7c4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c69f84cbfdd5d8a1438c432433c7f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa81c8373bdbc452db734f021055df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555cc1f4cd52ad94bfd88aa950699d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cecff2426bebcece7142339af43e8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a74df5b7d369deb3df498d858048eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ccdddeb5c8c79625cfc8e9826c7d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9468447fc1bbb4631387668818cf739136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65913e752e638ade0851910d651d078a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a6c50342db95675118f2707fcf34a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311131b133e5757e2d83a4066055f83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f730965a6d8a49c23cde7d0e1960d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52886648a00ec4087cfa1d9fe4476805141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a253dd13c779cf474e3a7de49cbf85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0889477b31bcb5167c9269c9aa27c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad362ff02d917bf5f47c6ee6080329e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37450e6c02c1e6bb387958e8b649a9d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84203c7273629fcea23ab154a7b57693146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e86399026a5000c79703c5f1270da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc77ef3f3b9d9e60cb892db9f76968148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe95e5a9fee27426d9994abf48c0ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c25b8204c9ce9b8a9a24ff5dfa582b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fc3b5712fad6b9ae8758d24746174151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4e2475e777a2a0f8e65a7221024e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd4e010315d121881d4e29bd9c554b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08c492a406bac6388534aac153205a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af69d93fe689fe43ca602988d9ddef9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f41411a7d189a7791cd511f6f31ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef3d6664ca9fb58d6abaa2068002f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a109dc81183566d29bc167766e3cd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da652f293d55e30b7a986660f4ef64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fff95b673cce03386183948760d7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac047d3e93aec8d95b3aac761ae1bd21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060fe6f627c8d85505bdd395d15163a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06d5f52bfa0139c27363a836dc3d13163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23770186e702a4ab11c6ca256c67a51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ce14c7cdd031f07a3b4fe8246c6fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27992aba33dbeb6c717efe66e28d3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b18d452b62c099496192c8052a79f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75090b12c4bf576d78a89a476965bc6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3312c65de81e08e9bea8d7d97f0c6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c657b229faabac056cfd975d4548d28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e0769843169f22b3c52d912399c30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1d428282fe096b7888d67bccd9f6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dd5b3566d0bde3752611cb2376db0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7862e13773a7912e6346b225481057b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108bd235716fdcecab6195dd9c15650175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178103ace26dfe84257dd443db1fce1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3c49b2be9b27fe55fca2bedd9cdb5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25898106dd090ec23329fa62f4287104178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ec541096ead0b05770092007b74a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f70c7ae3c141e91639a9b1f2a938f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168895f58d0493a28f724c69783c520181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661b692463923fead8fdb5c78343b7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1687e1240733522891dde41f958deb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d675644a95a047a6003b419bc1bceb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e5add26ffa2b91095fe43390ab26e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da49ce934466c54ada187caf0f7a3c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c06fb0df0b36d3bcfb915c9285e7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d3f1613e0a9f530a5ac7a5a8ebec5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b863d8de5db80978b4884a430da558d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e6f9fa1406aba1585223e7edad0a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31703a3ea79900b4a8a6966c64fcd6da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd021352bd93cdea280c2ebc06852f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a407a2dcb9d05331c2a7ad453e249193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a458e2e57c3a05704d45ab9dcd0a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cef09a6177140b900c6c880af797df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7425e15cf27300dbc9ce98e4444012c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004836c6b4ae5b1af5d071102ab72b12197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ae7f627cd221fd88e2348c3d31ed6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7247202268d555480f05af2da33b0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7579a5e7ee3b74ac373027dc362f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7331d3eb9b92a1328d3021aa245a9a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4df1e6237ae4831a439cc4b7be507c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f656f1a65476c20750ff52dc9a8e9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333eec681649b6d58d59b9837bb96b85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f82f9972f45391ac8fe691b2c1647e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33ec768e1829503d29e3b6cc672410206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe3adbee1718f590923f4de6394ae8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a605dfa1af04c2db6cf12f33db7a747208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063c5f337c96019d2bd42fecbb5f4b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3101c8300d9d65b027708ce7f95e74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fe49633d382a7f571034e3ec264c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14a56fee255037fdeed43884896f2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b08ab9e140ead5f65919e7cd7e6723213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fe648cbc5eb56023765c2d3b81705214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9ba9208593a1c07be94f75763ccca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea533c3e56f6c075fa6deca01a805d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d80abc949de12e0fb8be3174853edc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf35200957b715a96d96be2b3ba829218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d3674197a18bf777156035360542e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcaf884d9ca4d3aa878e0a181931c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740948abb2f4a501eda4c954a803afd8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8788f35420e4bcc3d609f47b2546b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbba06c8ac134d783b19f2967692f34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654ef23c4538f74845864042d35840c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bff46932bb2914fcf4af2e106142d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad001bc70882a44950b8489e3ce1f74b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557158bb9c24463861cc904b40f8f000227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4537ebaf58f482f1e26deed3d1ad1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876cc676b3c3253adc68299df4a4d59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d81061bd06fac7868aaebc6ffea071230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766d385e582dd515e3514fc9f19d422231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8873dd8f9e68a7cdf9fc051ced38ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15641b100f9034d4a01d5bde1dfb2cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea9f38c3e19c8e8a50d0501fee40bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afd09f44cc8e4978096bed93c9ffb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ca9f38120b6a4b16800fa262901b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdafe36a83ef2daa172fb300ac4072237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48441c256d54085cf2bd90e319f3c557238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4099b65997d3dbad98489b78563e9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc06fb103fe8ec99042fa1a0f043fe1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5c995746ef5fe7c695a7b2ee3bd9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6b1f6230ffab684d2f0cd87bd77e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931028cda16800c0c93ed53c4a20c976243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb85a67aa56b8fd768dd2c12ad85b02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcb43896bebc9edcc1f6371fa299e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb25207f97abe8fddb27fb513611113246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81068832b28a05d79a19ab44727d19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32716fac37071ed10b4eb18ca54b522248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59661cd5527ce0f84a090542ffd702249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fa5fdf305bf3b8fa7f412dfa710b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7a00585f5be59b90e741b82da2f65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed029227a55aa4025b909b6b0abc3701252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824d4aab785a24c2c1e2239c460d2d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a207de0032d67c648fc3b64463a496b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3686b4c26412367e4c318ce226dc85c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50273555a4e07de21fd2d11b474e64b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790abd07a86f1cd615fa33f375685024257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe99c6bbb4ffa3fe45dd52596e3957258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10648ed25c4077932c1973a611f88e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c2480bd75afa9fba55787cee11bcb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cfbc4fb1dbdf8d6547626362fae8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca916fc3e3cfd9e24a684d932b7367eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb985e58a6680bb67b61a09a51d1fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c43c31a741cb87682216a2920babb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceb758615f8c1365fa8730cf1b056f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a437d3f37e955be68cfd8bf96bd303266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267c758038dd5df5551b0cd6b781789267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5f9575e8ec1cffc945fbc7206264e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b86f424736e053208f017253a0aa6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1a43020734ef1365068342afe1f29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866685715e93a8fd3b96bcb2b5dfa3db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d2152f755b782e7c84657a25acf8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f967fb9acc3bd9a4539ce0a5f2e021273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643317bce9add1ed6f46ada8a1d418a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328ad56f1246209021db998a2cae146275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaecf0b9a3cb25866124f7de1c54940276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccb71a2b96a066292c1a1522dc8c46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327aa388161b7830ce89568a808931a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13931c3e140285ad0f6554b911e50f06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18acb745043e4a995b162fd6df3665280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e7f74d497f06c20abbe4ad80482f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2705b9c684ff0b369b625df7d69b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97d998f33fc0a448273b8b54d267fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbfea2d0d9a6d2239804dd0a209c6e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02af39ca6193072a40ecbf9e751692285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c976d46a7fd768605f4286c9724f11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea711eba7ead16c0e43290b226a3d926287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27caec42cca3d4201607c4eaf105521288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db03bf7c005ab7f3abbb77375e590f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091cf55cdc876c46f30eb8d7f695bbe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fd67399a019defcfb729c7e739eb5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0abf0bffecd54107cd4e6ee921056292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907ada5d7b91202447577cf5779255c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb427d435867717cc7cec57af5923a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf49feddaac570ee0303511f22b610295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004288cf86ab73ae5963d61401af68b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609946d1d0097922dbecb100361b6cb3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae0b86b81e8cbd7db145da54ea6b4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265504236e3ce90014d192b59d90897299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077b7bf5e52230afc1a2917d742d7f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40cdfeebba43eff5296533cf50b5e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc015e9ac8b21d18c25081bfd1ac2ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bddb1ba821dfe1421cb6964c87bd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8c0c8263a12d9b99d7127c42288db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95234c0d5b9ca86a60a2e23c80bb285305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50692bde91920055424f7f5946c61910306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23254dc62f4b5c5214a758f6e4a6313307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b551aa9fb353be7777eae790cd71a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2523a04567fd55488f2ae99f03009c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2968634550cf2a9a63a03b3a4ceb293310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89703bb9299b95b443bb52e4f2c2c105311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0070c2282e50ac011c1f657720aa6ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843dcfdc4cafeed08a8f7e578d99ecb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f15f78ea2d50d198facc96912127c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af76d2659a08fdb13443f2c719b440315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fca7f6b719fa29a78fd373042aa4b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803076fd44bbffe6164a2f2d45d38811317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed216c72d045c497de4d435951da5bb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b3b8255823d50c4fb653e576df0e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dcf72e55dc158e10eacbe9fd753dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df67546ed9f71741b1f3a9e1a8af9ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a32ad220412ceca20d2697b5d1071322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6c21e806fc3b40122d7850d363688323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ec6ac0e997c870ac7e39331a0b6f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad529d775c05b30266b48597142de5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844a1c5aec25568f9b2ff74bfdfc5db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ee0739134660741cf8fbc83f6c749327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4942a2c36a030cfbe3ed4fe0b087db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09ef38aeab1dbe3494453359b04a79329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b4845876f5b3aa2267cfea96bafdb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdac7380520a686f8a072ecd2b8e799331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537309774ec2a4c0a0e6f00cd1a93ebe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62007c2afe6daed02d8c86d70113fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8c4fe42786fbfb384a9c8cdceeb66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6325c01a1f2e736fc553b53ac399bfe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c68a2ecb14ff2f84d815b7fcea890336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407615973c5440429e497bd25e1a673337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30e9cc0bd66abacf2b01a702173af4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5c95dd3a499f3993da9b396a3b45f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76b17e6d4ebd83f5d52b934a53a669340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d12cdaadc75d59c6f87ac67d1f7a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb4f28391888afaf8912eec90d9a00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6345c37249aeee58ff210566e986a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb82544f67ab6762255fa4a9e2851af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5040403dc9bb92d7690411922a29adc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444f7326cfe51e8398d86dd2a3e0e2e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5eb0c0d05aaae0960bf8c03aced40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd5b4a2aaddd87f620cbbb4f174102348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e355114d3a21374b0211c0edb60e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e1049e0ab5fa81b60b4e677d55f38350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ba974357261a48980e12407406e9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b004ee0e654cf24133b99f220c5a8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73f8e6727bdeb7c69bbffe668ea070353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea278e13560f56043bfccd534263030354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1d27dd8ddfeb00ed664bd4cb2c7a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386a2ceb19cbfdef69a616c76af3697356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b385707e5c6626137bed499bee68503357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9293a64c36dc3fd6901743ea7619f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c9ad7e29b5b602cb5030d8cf6bd05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792516fe7eab6c27696fab64f3d95152360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333cb5e4f3de96d711ed5418a4fda55361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338689b07c46ad74d380915119502dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62a1d574cda5ee6b9bcc566f9235bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61de71921a916a1407e834f783f8cf3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85976616560226cfffa1d47450aa83c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a774606e35873134f37ad1f20ccb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ad83b6fda1d5808b120f44ecb9a52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904612c484b23e3528e1982bb74913b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbf7c13acbc4ef4fad62b66e03d890369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99387d1724331e16b45c43578f56b5a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc149d33e9c33919962e1788f03edf9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca425354bddf919ba48c35aa3d2f4a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb40a454cbb1b3fbaca55fd46c0272373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e44d9e1331115f96db7896a64a9b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9322aa712066213cb2fe2d8f7fe5ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b804f0d0c8f4c1c340c10306914c16a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7238ee13acf8a3298c810d748cf30f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f28048f4a193f3243bcacdd0b7e43378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049c1dcab0ffd18edb9292fec22966f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872da0172d8caa6ff64fe35cb488f5cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9067e111539427e62c83d86019f0c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3449c3fdd36ca96fb75f95410744f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296fe25f227e2e9778ee10ba677b327383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e9863c47741c628748c1b6076dfee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225dae9c683f59d343ff1e283dab993385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9e04b480fcebd31fcaf2f34282d32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139b96bda42de573e032a339839dc9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e91e6384ed536b9bb398da8017023a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e95e97c67d63a66409b1d055299ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4044d454fb63bacfcb036a401fa853390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f5600f3b2804607e3643b92f86ae7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7480254d1d50b3efa6617cbbc090bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d6ba35c3fd013a2400539d6ed1507393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15d439a793357b733acdc0b58620bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de502b423494c38787c28cebe5e663a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c4d5aa84875a6ccf0326a87c52ce1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652babdb2055b57fd3fcc5fe3b29e0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f3b0c9773497cbd57955c772683a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266be34130ee863e8b1066dce15664eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41e9d04d77a1f067d9cc758b0bb083400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538cf7f709ef7b9fae0f0414e587c7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb934f2c20ef1c204f90821b9a325e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287e7131b8c8d3d5db6ed3db39bcfce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffeee881ceb455fce426af16694da4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d02e0aed097555dbf7ddc918e0c3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055f52ce4463b2a25dccf7e373ac56e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e608ff3f4a7bd6c8ec0905d0801601407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28eb4a5530fe862a8788a8cdf65006408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7d9fe6f1397c484bd6b7b01d048cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b12870f758239b097a66b408f2c5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496d6dadccee40a956e13664d0c633b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98c6c7990c8327f5ead5b68f5195c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bafd8f6ca00933058fc463e0be470413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55e201900aef010b5ad62b7f50b10b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ce52fc39535c69bc661d150e24f79415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029ad32451678f8cbe25a99c056dc6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d60d0791e31d49e8362a58fa6607c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbe7fe7c6f27b95ba692f332bcdc36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed524f60346436d6145b9887d01e616419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88de022c6cd8f699a44531f879998d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5710d9ac5abed0e1f7126ecfb85f60421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2640f4060a8979e8e56b2ac134445422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e932fccefd1f09f517fd584cac40cdf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9f075eb94799b1e9c07820cb7c84a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ac3de1782fb20913ae2b38fe82dee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9668973dcd9cf43aecf737d68f4db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2475c262142ccb2da15f5399aecfe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe073e15807a72fc6b7d256e45b4ae5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdfd2f5330674b520d4893f5b98a13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8dde739a441ffa88ffa99e0183a69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556e1981053e8fac4672bc233c7e2ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86404d249b2c59e7abfcac5220be1f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4816d07bd0c7d95b61a23eac298ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb145226ad4f6fbbb342b55d25c22f8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e93ead6f0e1a8f09c368263a29a87435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47879ad4e672e7120418edbe1585c69e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0de46498b173c02c5b489cccc88ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e415d3b5e0b8ddd089d01044b2e5c67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92f66006e2638ea8dad0d647767871439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd624be750cca9e7f55e62fd12175b9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64b277f67d29dfaa8bd28fe7f3d2d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cf85da18ae1b2f88b382a07f02858442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca8896c0ccec2236563e994367ff3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0579c3efdbe57b53a72702c50146f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732047d7a6cbd622f5295137e14960ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2027b4199ac31bd3d9b9b8d2d72fb7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd7b337106a1cd0e1941531f2e4037447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e357836865a94d68462ac4844a9175a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f0baf2da5a3d01b75e783a2e438cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29ff010cbba10657467797f75caa2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81bcc1112a788b4c35619e10c35ec7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51591ec0a993b0f2b4fa8a47b250155452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bd33e5fab4a7f0090a335054605c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1ca11be5ecf31eacacf3216edd55b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c514ba943fe00fa8fd61c2c2399fc3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6bee9ff294990323e590d248be066456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b3d37d81bdbc92e4a4b9a536914f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347248c76ff327a04d6d07c589e79da9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05771778347ce8fd98cbfb43fd40afb5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5e4fed2d89b35e341aaa5db47a050460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29f9325640e615471d0a05f254e7e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfd441263a082405554710c461e6ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605a11df13ffafa542e680c2d691387463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfa7841cc27a2b58e126c7b1353b53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72774045f1f86e394cd41826551fd0e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae740ab2ec35b20e5de24ba5a53143466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ce15f93d41cb22115d52795a0cd0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a59020b3aa63d2ed16f101b62812a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d7cf192faf908ca3b73d3e7b469a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918936605d2ef3f560d456d1507877dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a72cf71270a6a332f5c3acdad9757471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fba156cf8532de8ffd8dfd8446ec4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bc46e29d7b35adee15bd5aa7c54aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0aa1a7663aa40a6da8e4f6aedb127474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d107c4c849d2a03aaf574d39ef32d9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41610d6cfbf153a89672651aafb070b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2b573d8692c96e44ac943aab9a8d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4576efa26a32967fa41de6d10e91fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d597856c8b85124e8d316c8543502b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002775c2175358cf8baefd5cdc7ab5ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbbaf36f79e3bf2f0a25bfe37995bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13d2390a986c53005ee432aefe3509482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffdc2642a3fbc839335b9a03a9e0c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ee00b29da61576b8005cb3e3f23aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c8d9dafc5d51d5a50a7faed0410df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471a64dcbf82ca9f5d673ea58eadb81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe30b9ef3e6f5e67fe84d256110d64d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d08085284ff514ca84e2544d34f442488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8219e0461c8e8758193b0a0919db3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56270b5109e89806e599763ae403d19490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d532accdb08579b101f9cd220af332491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9de89c82369f5f20905ba29962181492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8fcaa2a555e9105718f9739c83690493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdad5d899984291303008fa586ee3ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f0b88aaecb3fdb7f461eac5014348495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991eacad8079b6322bd246f0da8c91ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b1431c8d4f1687f225fbf48468cd6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e127b5a65d67ae9a804b67c810c09d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb02b0c8a45625acd657d6f88400a63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305b721bed47aebedfd2018940df722500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8605efd816b52a9492cd1660d97fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88094efa4c463aacf8490b52f10304502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f0a50ae615e3d0e15b8e79dc0aab0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1820afdc2961c888f83467bcdc8d6d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf98988342056055f3aaf7b5dbb5a11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e9b32c82c035542c148c708491e6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea6c76afdb4c71411c6fa72b300333507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac832455a6d8ad2bc04d3f171975481c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340f9ce349ca2e1e192cfab0b019302509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414d970de5fe1d5a06e4dd9e0f33027510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f660cbce141f13c47e00db9352f62511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b5888be3e9ef7d2bd30933d87697b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f95bd81a0aa6d51dd48b209e609e9c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0be29d623476c25bb1553a1911cc27514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9b67ecde03b064f6bda82953470a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805137342ffbc2bdf88502b453de2bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe771398b77235cd848fb129b48ab6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322760806f190f187d4ec2886df5e66e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9dbbe6c4d51ca60d4a1c123a4225c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c25f87651f593415d0332b6e40e133520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093d3f9cac0faa95b4c6bf6a8b7b837521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea5a5c59e29958770f2f3e6fbceadb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018734c77ac024a48c2ba70f2d90874523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40f36a24216ccb30a44ec41b7325e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56233282b3994a3b28b6c4e71b58a476525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e883d81af5257de9182d7e857967e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c76bec474ea4ab881877fbfc7ebcd4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925a3279875cd461b698749eeb8504b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b2220ea050a752219368ee2d4b234529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c500595620305d0447bb46bbf86530530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e281b354619e759dada5d4bdb4ab4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0e09c6560b50ed75d84758ac4f901532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019e3b599f89b74836038b5664a4541533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e97c4564a3389d75e91a44dceee3fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4361d4c79933f93d436e1c1540b96535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5f7081141e3aa3bf3de1ebc589d94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036e6d111823c27725d90d190e84cd5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06e3a55b65808923fde4c68b56aec5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e33924c725fdc83e7368b5eb4ce6c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d2353b07ecaa1a93598a2d502b774540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd9ab05803a15a1aabfef9d6c66e73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6ec57e2dc35c551febf549b155264542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61197a74c53381dded73e4dcfecd43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5017feaf18ce65ffbe8b71f980391544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed697cacfcc5107f6d789efc79cb452545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f7e2710a33b4afaee81ac543aa959546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3c0d95cc0b1075c03f06c62edbe35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6648e0e2f500bee2efe486d719cbd3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca104bcfde7d6bc98a1baea64757b61b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a821c3b97bf83e697c652a445d3d080550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e012dfb81e31f8c97689908943598ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1e8c07d8d730948acb2ce1a17c083552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7d8c7046ff217fdcef3462f033805553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cb60c343d215715587f19afaa53b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e333b1c4320ffa15610028ec0bfd3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d95be52ff5ddad20845310631212b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051ef2b3b4caffa2daec4fa739431e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2752e9d0f8dd769c014c5581c58605c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae903824e6633538342b5e0ad6c038a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c569994dbdcad3300a21efe4606077560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99eb80705ee4a707233fb0791044815561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c99fce6eae399759c9d49b52441bd4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a202da1e40df7410eedb7079b2951f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dab5df024a9eb0b60ef5025de841c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb07c7541020629bc6508e15b68120565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616786e8c44aec4eb1bc4b0c7242675566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabaf08e2cc573ae44386dd874eb454567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9835e43b7bc1a7b4e6cd93e9649743568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed0569d8969c05cab143c441fc6ba7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0793d91f6b366b854fe25fcbe751b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef1128405af68f1871405f2228cbf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783748a6522cf31a3122b7101449ec44572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640b9e803ebae393344733c32a7a0e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b90ee492eb90aabb293d76fad2568574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcf1042d2e3a5334aa6f9ab0da3328575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8d3e5fdb397b91e4078d090a76466576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835af5f5610e096f65d9b01cde0c0ff5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47612c773f6cbf4ea93c4f7aa4819b21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698045566a11197ee151f1b2c47d3296579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db913bf0554f2692c5a996ca4cd438580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20955301c4507cea5baf2e80955091ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfea8d108b5371ed538f0c35455c287582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e4641d1c1f9b97a534f88382c66fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14954f49325d5b456b5b949c250075d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df667eceedbd89eebb33b6cd8b8b4842585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e013c48a63673d9ef3396be48843e3d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7aa82cbdd11bdd2b827eb6dd5eae1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc8726cc15df32e1929512ad70aea9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410309e4af80deb0a133016589291e00589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60152555ec5d1adbef2380be40b82ea1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc55c5fb3021cd2595913200b8b4a46591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d9dd0c721923cd257a525e98118d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d538be8d5886869a39db6be55b4ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541833bff1c0a986542d91ba64199173594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a7ca0dd18f558e90dc817696a8036595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064383ddfbd1edf0176fcfb98012655f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473a29d9bd64db65ca207884508b2fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09075055897c1278bbbbbe31662074b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db53c4a4426bfa13c42f2d80162e27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875bfd4fb9c0542a15998c489513baa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1063c3ea4025304fdbd27243c5d8eab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e75c3d3f37865e98b45337cf4963af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a0813fa4755c65e3275da765e9cd0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c48c858b409269330daa8c1b8e8c29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a60fdb62a90913cab342b3f5c19e70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d68f8d50512dbf2237363e8bd86c6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045c9bc22416e2f173c30550afc6432607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3a36e2e25d4e837d7ca90ff1f49ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14425a242b9ada5c1ceaf72ac3f419c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7f7496eb75fc2e55abfdecbfadc74610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd7f2be465fc00f84ca71a413a0a91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b371825e2fc003853364c59a3f17a9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444a88dcb9f34998f6ad3e79e00df82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83e6afd814d7892f4ff6353956ad68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b25bdc931fd857a1665b2961d98dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e86f268babe967fad2cf9c6ca62ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52f97c7b58858d2ad0dad65960ab6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb34d618b05d5626800118b66e6eb9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282714849d1a16ad1eef1238f27e09f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82202152e707f1fcbd8b46629d31ad62620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8a79054c2d517740e6aa22976a725621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24db0198cd4946793f1335cb912e77b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95398a79f762935b8f6d1272c22d54d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853df109b5b4273f1ba8b4c9e8d429a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2be7e3b69e3fb0d7a906360a21e78e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded05807927c9aa9a85fd2332734ee5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80bc97e2f5ed6771d099b18c30a778627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5213400281ca4d01c90e1d521f6d72e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de0a387f855852995fcff44494d416629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735c48af808a7bc43aef7d5b766941c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fead69492a4127da6f18be0b25e49631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3e260ddfac563933f441186869c58632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347e926639848608de875a56fa6737f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a6b2639b5bb1d2b6f887b84869bf5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111187bc1d00fa7ab65641b7e3d7ba4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab300cc98c482aa160db10526b6e584636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664763038de8b36c32e392a72e009e24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d182bf630646eb569a62ebc27245d86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a1b74d1d6711d0383fbe421e4c197639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31091c11d985657c48e7bd6db85a419640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772c571e334dc4a421fdaba3eca8afe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4f44af1d4a0fa5a3e10ecd0698a33642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45689a9762621539648b98f09a6b2896643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6f898101e83d750ffc280956ff741644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811a523e3116051d8531097c359850b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24973f28cbe19003870998c5f92b26646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fb3960c1a11560045dab7f3b5bf7c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fe0f78c6768aadfd1ac63b742485f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe015e83e2018b9ea146fd51bfd1ea5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1a358faf6283a094e0dd3553c9853650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbdc0afab4855189407840af1f98ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd239991f15e14679e50c1ccbe7ec3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7424d3d32f5a536ab8a490bba4d298653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5978226bd8687e0967bf6576b277a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d48aac4f0f15818447ab04d0f5b86b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d68936199e95fc4abbf78122702a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf810869d21b437dbc6f47ba0b8ed4c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d846bbf0bdf937619bcca5e1171253658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922a04fe0f2a672fe3c62d2e00b4b84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b670a074c713067a097c540a11c22660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54982aeabc42a2c5935c5f66e1e04a5e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5cc4465841c77880ae81549236c49662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf891b98e38203b04bfca1ae7b2803663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31201c664b20bfa454d198a10e46708f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06463e2a03856eb50618344afd82a47665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f486ed2ecfb050871fa7846945aee9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630bafb44a0bc456c028a9db52b4b32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dd7df337ea9cfad6c907c2bf92bd2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a39d1ddddc920a2cb97a6b8a589ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ff10c4aa34812d302a82f5e076048670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7422bff6b76a2bf46e549d750a38f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42146f16331a25c019b6e0000ac726672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62826a58339a5e19b1813f55b95ee835673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9a247084997baa13360d2d8510789674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbd130f531084c4f5c676447643511675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa9563820bb738a0f40cd65362a308676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a85daa1a34e095318015d569c447de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46d30e3d870dbf1bc7e0c949508d0e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fc019374771d169989b8803770f4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf830bc99282a7251564a005c398e61680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b9c00b18b14415fdcec1cd88179c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea58521627d3e9ff8e31f21b136b28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711beffb6f873a9234520d690bac951683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290c6aea1cd2e82e5b4a9d5592961a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21928ede304a984f8a16fe889f10216a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd927b4cbb4ba12432d173be20df6f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdfd7c45eaea85aaecf3df90af9d59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef1242ac8f8ae29331e89f7a28d427688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bb9f135794f763b1381565a806839689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d28b92bf49d381cce6f6aea5bb26a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574648e04c681bc658d9b27c6ce557e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e13b05e8768a094f383029c270d933692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac7e290b2296a816108ffdfe453c49693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb5367811cba77a7a9fc2d07cbba10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de40b8c941642d3704c57d02833c26e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c657dc5115848a013b9aeab6f581d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab8ff4719db6580c9f7f290ebbb2fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8cb1a85de4b73470672da434012ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758ede9221a4d26540a35a1f1c1a22b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a889291ed9f108ca07e2980e58b0d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4b548e2a2dd7c9aac7eb80e812a9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a43d6c8d52e9c680ca83ba36035be0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9f1d35ef44b71bbb3fedd5fe65720703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8cb8c702959a035979d4be48ea97c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43fc330f2386a30a8fe5f5dd6facc0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd9f7ae8de7f06bed95181ea710572706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91ee71a5aee52e566538a4e8408bb2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd32770439317c5689f4eb48681aa8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288df26a62060dcf624ae3a579b57ef7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a8a5b8b8615bc5b0f5531c2bd7a5f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad816144dd74dbeb25d92f6888235c02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bd5ada737ac6327ca1e7f09551e2a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df95ccae6872c497f948d0446e89fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f73c7e96b64c705e16197504ed9e5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4f3fe9a87c1666d101acf747207fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8203a4902c767cb81553b02019753716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89098280b6ea3959f83042910c2ffb7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707f40b60f485910fb3058a89390c53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20daab26eabc1ed3dd9f6ffcacb3de3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f31c4fe2521b62d419d533d24f5326720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85267dce3e55c563f087b87654c5698721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d63e09a6bb449c3442c7e2ce407c12722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf41db7225a8caba367af90565bc5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b242cef04ea05788f59361bc7d3f3d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e2069434d4ca45f0fb4f441422a7e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a337c41351dec91ef2a581f4d3293726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde140ba8ae7cb91b28273c506f2757727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70632197e87d0d27aa5c0e590205618d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c248ca80e83880b832fa3c3789830f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac918d8dc6acd9930d991898c34ed6d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c95e7ec84456144f344ceea776894f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55e860cbfd94139812d4488e2ca1e6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411186badfade3355470833f3ba6f27e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46a48ad51d3a270ba97ec2864f3c64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc9cf045c88f4ecdcdea418ecc2450735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bf4b48ccc93987ffa0ccf95d7f030736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae33b5e2ee46af17864ca044b3cd31737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd36dd6efa62cb3fe9a8301219eb2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16afe7dd1770e6dbbc6f44fcf0ce85739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a7c5cec12cf4344d38d3e6d75c80d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518d93beba434bab4aa7a670c752162741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e32339cd63a3affae6667fc0e6323b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f876c6355fbbf71cdc394a0b1128e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdd420438f986257cde4be4ef5a23b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6957a4ddf160b7b104da3ab3532e1c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b4350b64a690de59b229a5a004c7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046158c3bbae15491cb4c36767a416c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20429998f2f4d436188dabbc3a4ba29c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef17c2cb061d9694ee2bd867cb8cef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d553390c3ef4afd1beaa6c9fb29ec0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2884fe4b15efe89c2ea580f78d0bc7b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182b1cadfae73ce040d8f6e19ea5ed6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80393bf761f1d640756c024dbc1bb6c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d721fd2ba34d7a5ea0b90e53ecf0f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301cdb7b44d81aba081f30d315d995e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d1392f7acebc0c601a02d1a4c17c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c56cd12f4e7482a5dc5353de249d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545348c25570e7970e2ac89cfbbb578758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f4fece9eb53c6efa5be7ba87921f5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259036c9412f5508c056a06958370581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34779002ef989ea15fe7eb1b1b273e892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da301745920c77b061cd547e36a029f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e322d1a0d1ca5762d38e3ba61343c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306686b4f6dd69a4a73088aaea544aeb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed993747e938b434dd8f8b810e180c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8615fcd4c6f0d7c00670d5ab3cc807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19f8aa7c359597ca20534b252b12128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a93ba14a4141da71c1ff36bd1e9379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ca636df95b341a7b45038d793f9d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64d83916abce5f3f6f92be0457c77211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21bd4a5b03f0f7bffe43cd8c6ccfc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b37b78f026d14167bc0e688aeefec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc873222856282234c8e72a0c6457fe014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd90147970c8a8d303a3d988f111c8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc9474029f99b812e12a13e45998e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180ba9b596ec31c9396fad25274257617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d01bdcdbcf4639e606712f3f11cb2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72f73eec74a0e001f15cc9a004e3bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eabf2d11f771ff005af8b807a4576020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0875e7fb47a9da80ed28e31dabef7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15408f5d632513222f08a5b74d6bb44d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3d46ca2c830fbc3d65ea4bd015f7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdf7396869858eb6207ece4b7c2e6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd406915a4504253259f96f85c4f42b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae121df4771f8a4ac5822d1f01e0eb4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441009756ccee22b32311493e228e30e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abff982f1b6ce77c5d3cdc34056ccb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e42f826a0264c2665a46463f2e683829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f57e4fa2e62dfba29bde592b644c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9cf252c59d1b036d530dfa5ad035e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0d9cc421a3ccd738a7391d3b35a4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217656619796791c3a5fc9cc1bf2c72533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6065eda80c391c7e44ef8848c79757234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea3802f75251d2783f542db843c7a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c47e0048fa8eeec380f80fc1dad77236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e8dfb57a9e9ffd8e46676157dfc8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67733111097220299ab8f3e4f948d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a527fe951d45b2994ce487a10a66a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe8417262104052175c41a858ccfbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2e2b3bdbd1110dbb73e30559658d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bd1ece5aba82ba9c95b2cd3d6e0bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb550667ea4c402b37b6de16782cf34d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268fbee61f3e1e23488cdff7ce3b6ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322dbb6278c234390d9abf6df1ee64e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef53e5c62c1cedf60769952c531e1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e974b6088819fa42859eb94bfac0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3cbfdad2a81df1eb35217018036a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3875577eae4a336e041f8efaa7772c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbf79d12a610f3fce2047ff423907950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6585cd8f376e1d0edcdcac31397e4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d6e6d697c1a251e741ba0ed3e068852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1172446850a3255d9ca08af4442160f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad5f8b8930c187d66c59e35267844354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6313718097da9e0135ae2363e22a8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8e5f368c1778b9622f7a516f0ef6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5776fe748f76ee626207f8232e9e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca86161f0fc988df2c3867fc5b5939958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb16290f0890b2798cbc12dec94669459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94545441375fa89ff6840aa6687ab61260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b3f95cdcb0fbe7aef6ea61d17e64f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985904ecc5a28a71acbe36482023dbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba214ce010c9574e086f47f92d4b6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa84e901e02ee27735c3624ce78e2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05a9ad0815dc9824bcfff1b08e815965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415c556d648b34cb97d5a59cfbf972366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04666d1135c145909e74109643bf2fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801d1c01aaa0aa93a2b2f1ccc54b63468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b584cfa27bf7843666301545e79e56c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec131b465a1b512c368a977972f24c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4518963c988fa175158737c059a7b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31177ea2704e740268ed180aae4c406b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbb5a3227858022569611d761b424e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515ff1fb38d6293f809a59da8c9be5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd5ee1b05ed26f517c582da5f4fe9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c96013bfca6a0d0cf99acca751bf976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d91741a47fe06a5a4cdfc71aebbe8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a337b5015ead29cf38846bbbe0a850078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2c836f453bf49802ca25b5c1df8c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16612d07060fb324e99b8e88f6d3cef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa913fdabb49fec8facc2debd9b3e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b234f1d40ba2fb02743e13ce064cbaf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4b4a22e204d5d469013eb6f35932b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3fd540c8be74bd7dcf59dbe75a7f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4499418e78935b6325b9e2d5819761685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79ce8ba4764ae44380d79c75fa937a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e865011dd80e9cd61270d1a7a97d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb628db7cda0f9e103d8dbf97e72864188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db54585b27e851c3a40b5a0d1a0880589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ce6552129efe3ced5de92c05f11ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8369a78657e1cf0c08cb6c7e7767b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c46048f1ae5055753dcba80d3206a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c883a22d8160f79781c2ecc6e882cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cacf14ce8189d967c5174c226bf76294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8bd4675173eb1e4e9098bd182a88d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce18881a6ebe87e049b9278094111596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a76c2e5558d48e1174237077b216e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a1ecf37be5ddd428eb8f43a2da92898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aac9daeb6bac039c8109cf2e0d474b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24de018690853185344df614cc8340100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e1c0a7f2c047a975651b42348d50a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777376147b33d40d054563118693baf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7d71b7461336c476a5fd8e488eb03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735672dd9f7bbb0d1b275c97cc5e94c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89082d0ff5c6c48f76b03027013105f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c22b173a6ed94bff242eef2e20ff2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8c825a58fe912683554d3c6892c7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85983d591819d6d2445782a9e314dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08ff09e08492cc36bb49b0316fbcd1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d45769f4710479ef5daa12a707fe27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a106abb0b500fa2e64fa9b08db3627b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f495ce135aebc1972cf34a50f2d43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dc17f0ece8e4434bce4d7574c8740113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d190d2f8f275aeab01426a14730c241114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce54bb80ede42b536faa2f25b4ba92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098b9556e3a96db3067666ec9123db5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc1fb71b518d4f76607525530ea928117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd7e16df29945f6da9845aa53819f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68823b9892661f5ee52456b5129a5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9693190b6e0654005d2a78ed91fd6d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b497b99786def338e9cb40745fe86a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdfbace04a0a5d458fed7c4b65d97f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa16b9f99532bd43e4c7969851129d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb46c1ab9d25565ac125ff2f5be9a7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e578d858f5ccb058841c98006a220125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f8e71d07cfed6f1e485bb32829e04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f8e882dc91c75129f89eada59d608127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc419658c0b151553c883c89ca62153128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cd2ebf866d4a0acfc9a3f7a569f7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c53e498d317aa1f99b55e962e7b6bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bac27a312657cecf197fdc479dd022131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ae631387eea7e7af50f4e1e8f476b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ab53e2156c5df7822505cd774cfd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1ee256cfe9d6cef330a7678496167134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13c7f969fce4e007aa7b495de162f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201efe38416a45de9eb325ecbdd4e8bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6e19543d252d1adc4221af382d6f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190960d6b6e024c500ef50983748ef8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f60d410039a51830340ee5d80ac5dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c74d0d5f53ed83a7481f2468883bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff87017827c608868e8240d4c7dad50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751d5da66001635a9487007447ab8d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f17d6bf5b7afd30f911982c715f563143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e427dd6997ed4049d5c72ebb21cca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae009c6e7af545320973fa3a7bd47afa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d5ff552d070ce7a24b1738ca2dad6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2652b8a43931afe4bde7d384e411b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b398df7f1d295f764725cf7f76f54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce3c15752d302673a8eee44c4c0b32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca9e03b7740a75af3358845999341a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367281018f1924ca3ffe0e1faad5a6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cfd56243b7b572dfe3f60e41bbe39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86e606350f7807f0bf4d04199aaef1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0aa2cbd5de798b709bcfaafa8aff2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6327aa55b7a87172cd9f245cfc6bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e944d9c420e1e87ee84d372ba007457156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e0a1c338ad0b2422c4e6d8a14431f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9801ac6bcf428c38505df7b770644f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab207a5db58c58586e4035e5e60cce75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52130df0748074c6242ff1823599456b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c01c3e8d5b61387643ada83719a392161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f9237124e127fef2c30b72e394b74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497ed6052ed07c6a70c20560ae69453163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e228ddf77fa595f1da25db2321cd525164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0fa3fa70ea9637b29abea879c7f90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7f466cbaf1f221bb748c270ab3d59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c941a5a11869c11fc7a10418a30c86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71783e1fc6d6f923c747f530ea946391168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb9f5ca23b4e1786fec35d78714083169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bea0ab8f1bf26c4845279c94ac3f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca7e57804f4a1691e83b27b606487e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f59f7bc2344740f50216a38a08e01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314b7b0bf1c6d6c3ba0663746d6e879173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d711084cc13b5cb158a5a7bec5128174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c577bf185463c06ce469f9c9a2c16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c0365e0c5ac047aa29f90214b73f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f1ee6977a6fca3968c931985e77aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c335bf8955eca0e5ca05a38874028b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f20aea95334615fc4b3f3b9c34ba35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187480f4f16efe30d2412bf041d6567180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21720f74eb391b3a50f42237d91aca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fe48f036a3dd8ad14cf501a604334182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d100f9dc59a813ceac470e3ef830846183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90085adbb8d63c8b2a5641543e8b874184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e80db9c4dec9f7316eb41b3e13a06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10712ebf4b3d58756e2a3cd29305350f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521b0d86ec7fd4e0e2887e029281b53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7362681e0df6320b3e7fe4abddf5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e242ccaff2348ace2a6ce4d068446189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d745c7cb46f331002c71b40db53e131190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8324fc63e1da932fc10b0ebdef61da0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dce420be7f3a3fa801ae9412627c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa43328e3d59d3e20b15920d87eddfc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7ae19cecc0edf7b735bdcd7cacd74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149a9c54f0ce1c936d13cf839104c17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9f644abeefdf8f4a91340dfe8fa2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebdb0eeae57194452dd9a1c232f2d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae1bdd1849ec5dfc19e8d71d81276d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253ebde6388d6062bd719be1a457eea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6e07cc1bcac3577b5c5329210e09b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c3aa7766a87248f6976aa9693d8b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0029bdaf1d7ca7e12973f27b69ace202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3d307fa4a07a4d704bfdeabf7a4f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e075845bde218a5611a5aaff42b6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceecf901bbae736e7088e966d40d08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882a53cf09596d711c26cea26ed0a95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b1ff98349b416b1a1fb79ae8a0cdd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c76fc47c56d317beb413d8d8b39a33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a119c65602f4f137793977ffd78c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ad3944ebe5a15199f82b98f0552fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e1951249a5fe8f75c01df3eb6f0a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a532d3bca926bec372de1fe2230f780212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0134a51024166214e660821c3064a16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27283ee7d020887557a589b8d2006d29214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2ee18b192b2383bd06c9f14e59fa6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bce2b8a46ae1f37336cde3b7a239c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879126e4d5bfa87ff95148c31fa47233217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c67c90767747e5f4b64211ad590415218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf639f45bb40b48ca4707d477cbd11e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d0c39d50c26f8c50309554ff9313c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5595a57ec9b522296f8323a9e4eda7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cff5f276b7036a988f084944e11e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68636aa9729aee76232fad6ddd50d4f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828cddf3331fb481a8b2598c7a38f96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbeb9712390eae942d479fddce3144225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7717274d9e2bec46a7008c1dc7f25ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74e74b334a0fe329fc6e6a292afebc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25861dba8258a4d6b6ec24eb8a2d9ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0969efbd791d83b2c4dcb5fb540fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8cd94518462bd04a2a995735af214230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a65428e05c59bfb8e1109c5269b13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9496117dfdc99288cb1f180a2256a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666812dbb3087fa098ec710cb9b4ebb6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d0934fba6affdbf9b1d21741c3897234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490a462e79ff7456e56973c11009ab4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fbd39c4f414bd8744839c75b706f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9259b4675a8d32292eb0000115c27d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4d70f06f0b0a18048c435a7577b5b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b3f5e01c63729d0604f9f3a2e9b90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa65f6665a3f13394b31fd9c22d568d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6343d51ba7d4b16d9c85e82755321241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262156535945d56298fdfba7bf711bc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94305a8785b0354a27be2370df47f6a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b8a1d5dd47ba0a56373a69dc26144244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5e4b0c120f6335f322bd4dba311a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e552667fce9263f064aca4a0a754a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0d1553945cf72b96b17d7f3eaa269247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34dd28da57337e066e655cc1b70992248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc46b594979d2770c3c5ed0aa93045249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7615d82b00153295d4cbe7777b32e1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331a44527c041dcf97582405a026b0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff1543a6011d600de9a5d1add42898252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f7963377ba0c13eca1311753fd41a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1e266a68140a32b687f7475bc0bf3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10629dd60f4e51e63587518a373fa834255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d680ff2266b6ba32cf3a184e76a783256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e1db2701ad5e2e7d6932a8477223e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c516010eece737ea12d82b707dc23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472658de226cb2396285d5fd967b38e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28da0df6e179c3c4fc6b28ef4eaf498260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e3ade1c6bc753c9e8ad4898cd26c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad1e41b61ecb48f425025234b32532262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73bba7d759ff18682fd44b1ac6f2e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6899e999b3bdd64f05b92ff60de90cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d93e16e766b741bc7044835de75af9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e90017981167ffef30abe618c7d834266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c85674ce67984e0e61b46fccdb67f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7d60530ce57661a10f587708a6c33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea6a387b9698542c923b9f2f058efd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fc142cf495ed589464447518d26a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720e563da72c090c67322bca450a085271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4f410cec9da0dcd39591f14020437272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dc7b39658ed8b829f9fe4c9fb840d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0cd4ac7dd2910d6ed667de827b4c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f00812e2f7aaa5ffb35f614f9966b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8484423ac4c4369e61b16996e3d6df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489fad970b9b5baccdeeb7487b452d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f3b540eb04fac65f120bc75e8d13f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bb8e56806197695f08c5dd1da967a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0916009546c0573b3e10611e4e3e67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b57b574a5d76bee7c220d7a3a26490281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970c560c70a87da86aa3bdd2286466d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de142ddb550573fea1611edc73c364283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10af8a5f3318c2b19189dafc5d5bcae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd069b932862b40b01a81933e2ffeaa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a9f7e3ac242ecab4ece433171c2db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10fbd7409beea4d9ce359b02686b48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9560185b54e04f12c7d0d52daa9a35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528690ce09f0eb04aab3289a9fcc7b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b757fd9accb76bb9bf27dbb534d17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13bc70c27a8306ce9b722d1106ca2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6c07ed4729bbd83e6553c16fe9476292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9e4f1bb6ac081fde4665c9e86207c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bc18a00dd5b23bf552c47be8e6bd0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b0a4dfcc4c0948d97711daf8e4786295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbf211694ceb58ff7440395d27c617296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaa08c5e421877d46627ded7d406c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930af65d7ee3c13e90cc3e20725c90f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64064d32c0ddc212fdee048989e5cfca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b21324dd9ca50dc64bce361b0105f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc29afcf1e2dad38a4e38040bf853b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f96120f82e204ef7f13c272d0f078302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf65fb28b6afcac2db4ea996b91117303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07629d95bf35fe006f95d0e2ae5d9c17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e6933ecdfadb3af27c5d454b84bc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556ae14c0b785103cde35f2bdce0110306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5184804b3944e4cffd62d2e422ce5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817adaf335904e60529127af3eb83af0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f40a3870cfd43cee2fab9e716d9961309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406b79faddc283eab5178351ad59de8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d713fa0368b5a9099d293da96b5b75a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4dcd421714f5072c0a3673eba5261312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359f4e6ed06ebc6036a580032433384313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3875eb7e60a3a4dc3c358c12f79db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2684645eb771a23466f29c6f6b780315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0695d750f101bccea7dd9c207d4abb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad001c2bdd9c6378ad9d2bc0d4698c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63f1782dc8252a237290da52c24858318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da17b4a83d2816f1fb8f8afce3af318319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19edaef1e9dc057d95801bb57f0dd75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c3f2705f9f010d1be0993cfc8f6b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c293f3d98145b44bd4cecb85ab865322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b090b86cc2031b9722a614a10bdd94c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4891ce1f21bb37518648dd11205b35324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3c085bd74bc5821c4f1f18fdd0d31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dac5b63c3873cb732920741d6d7ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d10fbe97bcc3cde7de34f6e0de020327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809299cbc003324b5bdc474518c5714328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d55455749e723c77930ebc9089577329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f153e50bbc8a763b192f6288201165330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdb89497ed2e84310615130b3a1669331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dbabdef15ef35379a6841ea515fc6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beadb5454c4d69c8e839d24576bcdf5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394764a46ba04a43bbf38b72d4dd95ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda1bf792919e3f23cc43238dbdd389335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aef6fad80235f1dcff6b11571aff74336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de601bf1983f5cb34e47b9236ffa2e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af86d88a6fe208e8d8482f6326bd575338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791a4154d2146f9cde2f821f01434d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205e22787b319bd7f2d2dd7d1ec1a46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adfbf702ab7c638a78a54df61e3457341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b404b6d7355caee9b9315847e6cc89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b37553c7d5bd824f4b98622969cc31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046f0ced7a32e6d553f26afea373180344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a537fa10e523309e1045b42c0628a9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa3c1e0f4f826237a1bbf54a7b6866346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42321b65e419ec7562309e7477c5f429347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f124c5286944bef49a8588449d9d446348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a22b423389d340133759d7f8e73060349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc213842c7577bbc41221d57f99405bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1a0811b65fcf8c55adc82686aebaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a25d90cc6191ad31284b46c2d48040352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbfb0c69021a403d5e88583f7d7af1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b2e28261e223c6a2cb146b8a3fafd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bac9a4e503359978089af878c6e4c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da7796ac1c7d29151869113ccce554356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700769eee225b4ce1722d8973f087c8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f608d14ab06ce3e503a1bb16c055c86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6eae2f794bbab6d8ed8725bd19dee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358a5536176b808a8ce8faa13d138a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc441c3746961d8aaeb6969631d9e313361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9934585c2a8fe9489f3e2f95fe89d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac070793ee677a15c329e158d7891c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530b2fc0d3549b38328e757f747f3c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee176170b18a65680331c06b5be374365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c497e3cb88769e4f6ea7dd5dafbc9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3dbda5dce6a6807d6f52752da4106367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaace08ae7861688f0f26a5b2634da4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e127b96baec37eae183ad57129ca66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f4ea6989c8343188996fa9c92f40f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67b845c021a444dd4a52d5b62a25be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa3382c8065b5d6eccf7f376d1beca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724cdc70858396cdaf2a625b163a627373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15779dcecbf06c8eb5b104c0e1258f36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9732f75522d8f822b6bf30b08b504375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418b0f94a083f0e55799a3a2443df45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a0b5cb4ef7b20f00ee9f23a253004377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc75aaf8bbac27eb19df7df5f40903378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f2ec73f836108534a34a6c720abc9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a44e45e3c25a1cb742390da048eb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8681a6f16d884838ffa086369827c3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf933813a19edb08040a6bae0a14ae4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8db8ae46a5f917bce3d9e0c02a01c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167170d7e59440297683109d9e89d992384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099263bbb51006a40f88ccd5dedd8b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875bb762156a4647f44ba8b9a6768e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59326e5d8f953460f9d10a16bb6a200387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8c341cb8bd72d222789f604b866e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf80fc07e952ecebe75ba90650a11e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea647385129ce110e2116587e76f9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a38c382a4d2536eb9421b1662ea797391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b21e83489ba04a32d75e3200ee86d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c3ce0aaff3292e419776a8b7428e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfd99d38deac3169aa04dc4fbdb8bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f8f0bb8b2c10552b822dfab8f118e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cae4f9479201cba00e5ebe7fe9b38396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af8a13c9d6a6e5cfdf26525b79924d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111258ea56c74e4ccb2ea44f47543526398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845105d8a3e7e4035376d106b9c3153399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b2a52411992b050757b41de1a575a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2b7fa4dd3b0cb106764820b9c9c01401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc2be0857cf8adb7de3829ed53e9d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bef20510755d397189d440530c943403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b4d3f44f72bafb939666a2afb170b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee04b533ef7248b10cd6d660f418f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f19cfae8f67b9bc6b083f1ed1872fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42b1804d337bef4570303cdb7e1410407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312e0fea61ab7f4ccd438fb78e24fcd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2bc5163763f16c59eedfa4b83f515409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b9d0d398d16123454ded33d4d51f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b790ba209b15a47753c8afd7df4bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f608abd3b39a21a8f47353dd846ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae118d2320f6927db83cff095072c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4ba8e9dc1c3517b3aad4b5bcc6f41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f528fbeea1d794b866e1ac7e52c068c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21657d74a68999cdd224494a7e84cb2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b7a3ce7a21a58d9c9ac36bde6d5b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d9f09b1ff0e8d677b94f173997d75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28cc2eead0ada3edee64f3a2f2a68b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b9280db92cd9b1c75d8e2b2511e16420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe052af1e2338053555c38865ef4c13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59b90eeb05fe3431af77b9a70a66fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27c7484b87ff17beca1a45fecacf7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55244d6c2760c4b190155ef6943cebee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bf77b95325c05f0d04b9c8ea7a8f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606258871245352d446791757d95eb8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31633c990ae6cf8c94e9a6f9b2c19af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8645a84371567265f3ab7654da96e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e731be66bce0df9e47751ef71b0f98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751ae45774e4fc301f97a48fc6a40ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35972fc79f5f11145e957d986a4585431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaf5f3aefad039f720e6069ca7f00b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31be128d0749705728b9ad1b69862a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21401d3979ad73b0ceca50ac7d436d7a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4463564ef500a057d647f20d09df75c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c10db1c38696eb0fd553ef647df7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef50ea2996f6a243b754866a57f83f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e052848e23ff2bd9bc05453c6c8ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe42d2957cc5ed72640d6407f13ff9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487096bb626415ad55740e5a2f04147a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f248db6528731f5febfb24601caac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b67a12d2f841ec19c8c2df07dfa2cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af33c5da9d91b2a1de3a9f82417c89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa69fe5bbfbfdd4990696bd5ef6c3e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4733d1e363a29c468acf6df9fec364c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f271456ad3ddfaad0a7e2bcbd5f91446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf033d57a5f481b764ea5e884af94f0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444230f3fb284bd08210b9a9e7518e26448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353da52f3c6ef2e2ae7ca1d4516b552449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7ebee94ad2f8482aa62e8cbd32f68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525057728f10f5ac3fd4972b13dc486451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11d1aada9e0069dd7471b2111cba84452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c2350547a9cfb9207eb73f9165950453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa6441f7a7b7ef32719f2b98b5fe0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffb9a97088e1a9bf991677e10985c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dd97daf8fa82768bc8671ef2d647f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535d9659553be3540fd81a1db565419457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048524a1b61651ee824e0552bc79582458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728857472f843c2ba8da17323f504e90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d110fa4dbb85cda0fd945a1e41ec976460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25467c50e908e20c45b556eeeceb612461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a166ada5fdb4c82d5b74942b83616462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f76e474333c0d0bdbd7a7d78467890463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273f3c0d90a499d24e4af9ee8954a67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4b1378ae5d9507434d74d90c852b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f3dab21118e2a1b2fc50c183147a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79795595ddbc3b32a8ce00703efc2815467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54815e21455660cdc59acae05c7464e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8803a585516eea11ef3ff73b03021469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c357f836575fbb844ebfa3c111a7f6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831077e49bfc2f12101e0aa2155bb66471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bfcc9bb749f2399831ed38e1009a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8389c8b1ce895396f8b025e4bd91c9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c150a75eecccf275bc3616413f7ae27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bef22d18cb165d10b862abd8cbb3d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af09e34bb854889b90ab69af46dcba2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559da694d6fcd1d918b18f367e069e79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab789357a351266da44578921b35eff2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517535b37e310283920938d3d28fb17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721434d0a88ecbf42ecd3eddc1f0a6a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416ca5012e141b832f68acf0e3dd3fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5561ac1692774e4ef479f88348bed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f58c6538f3eb9c1ffbbbca414c0b12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8496e08e639406780fce96bd0cd76e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668602f478139c940ba6e1f87fa6659485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4503ca7d31265e847485ae2afcbe86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ff01096a92bc39c23003a5cf39790487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da98ebce2846374a5c40bcc5e2b0060488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a1a9a72486e733cc3cb5a633f4fed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4233fbd84026f143be05a0dd2fd267490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb453a9530b574ae29c39b53a783f17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f238009ab09d6303255503fbc5418492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3a8848cef5239e70093335cf20e29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6ae5219061ba54c0b3606c923f00a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83403d1720420c3d0cdbb404b23b5018495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f7108c0e0b7de0b919a3f2a5942af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b954c36fe6ea77aa27a9182d40376d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb14c9cdb8cbbbada1dddcc52e23a15498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebd5ed4126e9d723657008358f0469499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbf89bd83a2e782b3ba7b180dfb245500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c8a713a60a1b03a5c27a23588a69f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f148dbd986e51081ad9b27a9005f0f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610deacda935b770a37c8790cb57d13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8a55ea6016c6d98b332efb8cd5a35504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ea03117f645352231c6a97b144564505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f080e1670ce5c00a5d45496a8f4c4df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f96f21c4c86e45df912915f84df98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6621cc53b6c06d7521df36eda52a1cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cfcf26eb5e71da9549a37702fcd36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b7aa840d2b1454a49b131489646f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9db7331664d41f37395b1f1a3b093511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8182c66d76fdda485bd036fb35786512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f961be9581e5df9cfe1a3a73e8a88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476786bc9cef11a3b1c17b371ce5d237514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ab45fa5c53df7c05be52cc3c6d442515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda734c959cc89015c9953fe335753e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ecf8e445681879de8683d551889dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1871ea697ea48acdfada418520fab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c219805cdf6999db91efad05d5132519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fd9fb71cc0373c0b365fba0e752ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a2c95bfc579ae622d50c4bad50c56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8ceb6015aabaa72906be3e5021a37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8838318a3c407157422faefeb070c25523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332799648fe80a446595958172a099c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faeb77b34d189550d521e3e5f248019525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc52d0761b3cd67a8946a1a0f625c22526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5e230ac7caab9ee8bb5c759b0a32f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0b21254023a620a86c413e87b3f32528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05df41b219d1f110e187a4da72f5a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7b623f0d6ce6416c74420267483c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdc4eac45b6b9d244aa42c926376d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ea777526e59f3d1c35620dec5d4f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aebb2cb017c6b2c67fbe05480e73b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1288cd23889b5d58bf4bcda8e275cc8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af9c6bc85b1ced9a83e735d325d9cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708a69a62ad74f8a5dafecb86042d54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ef8430950e61bda045fb59ca96d4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ff95d2b9606129e4c9c8013dcd854538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fafa32f4e2a452a0349d73a5ef6eb1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63e87b073e8d6a2daae42d1d3a22cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d40f9548bef80903a1caaf7f47f495541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf3c0f2969ff1f0defcd1b41461532542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2e8cbf905801dc2d08a2b8e1f0d4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760d7b85efd1274cf506eaee6799b4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7629f2254cbf661204d669d707fe815545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9432e5815c2e92d7f9baadd1d637d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd34cbdb73cd07e9dea06ab0498edb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae464cb81865ec5380d1e4a5a9cc59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b792d91538b1504c227c651497967549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfa874b4d7c58342620f23f69b68b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a22867ff594e0b23bc17741f5947b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818e229d220fca6fbcc32725d4ca342552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182ec89777775ac58ff7d744a41d3cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee1545d1a596bbcf4eacc6c44e28a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ac18cc97c4aef12ae70820623841b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef890f67d9fd9b9250ca520d49603c6c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b8270f508ffad87a917cfddd0a301557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bc4d96f262862baea888dcbe2184a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f3a50d627a4418cdb10a9e39ae8bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2d80e9c6286a4755609b3c0fa515b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c139471da3437c0efbe7bafc09370d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3857a4effa9f300fdb3b012661dc15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654dcc992f24711a40cfcd5297151e9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491c8c88438f58f30006c46cd8ed9e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d7e20c674537e33f73f10ad99c3f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc345c12ae2fe33c093b55414cdc4f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174747a65a9496a4ddecdd8c32bba8d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456ac38ac6159e57906962818fa7bc9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e755b93efcede0f20e00cb7635ec0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81883218a18ebcc042dfbacfdb9cadc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f2ed672cfd9dbc11ee5203557fa04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbd468e6c17acb1f19fb3ec4947548572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d606b35e1ec709ae056a068f44bf7f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab888bc6ea61265e45d7d15330d39b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb658eb852888896a73862943de9ed1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75f675d29249b1e5483a4ed2c74051576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d14358ac08eb74df225f2e05e4757f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c05e099d82f9425c94843ffd0d475578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15ab3e4a2dedbfb8cb356ab86abce2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2086e3b12d68a0dec5ace51158b9ee0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95490f27251e2defebbdf58a1726e73d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf265e7e799aa5688be5a37401f6a53c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb56b72babac1a703ac6a45567fafc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adc7db0c08fa65ff5653679813fd57584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2839f675bb5e7805b358ea23e4ab86585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d0a3ac8049c4f887d4884996bd126586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dadf1a83722620de883df4eaeef5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302880126258c578d3fd1e12afdaa99e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e91cfd4b6bdb35ec546b500d4ad9ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c20e3a9a1b7cb7c330716a7945d91590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cf6857ac47587b4c5df33ef957852591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f422d8e0aa8c7a72093a54819ed81592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fe6dcadf2e8ee6cd264448ec78e9b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c94c67ec5ff47510862a5073636a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c2103ace1e66e19a7db7c3d2e7e18595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e7111a5113f7c138c0f5f8e01f7b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50190f6ffdfb52edb629463484d7b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62365b58a2e5938267cf84b5ab045b5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa97855fe0f71c8ae8b237778d9310599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbc08abad07528fd2d3f360193c4e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fba72ba9cc93e8f284f10900fdbca4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420683bcce65f0b80abdf0b97b23b530602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c8a8d20d374545fd33058593ca3d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc99af391ba31ffd4091cc4cf126344604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5c0f0861ac30877d763c92e6d6292605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bba08712479aa323215753cab5838606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0a8544b3e15b4ccf1a926b219c62b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b45b402eb591eeaf0475185978ec15608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494b71009f7cc85c5eb0055f8fe6c0e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a7c5aa1c385dde04acb461c77d5d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0c5f809b48c664b708eca6dd0b153611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd584b75a0057d1d58781be8af6b98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375495ecf60ffbd45f4decccf58de92613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b98ef82a57f3a698d6c99f5464304614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd1dbcca3bc38eeacf6b8fb225ac28615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ab3c487d8d9cb21258820eb8ed49f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b2d2aebe22cc24ae6e611fb55fb37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb90d41553a3782706d68eb2317580618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33120488ca8968910e1d760eaf195b4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51583b913c976b3eead1f211e71135d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bff3287ef2712eb9d72ccd27abcb35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59731f572d3f723ebc4165f6dcebaf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48625c02876802b85e0edc2784219de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd061ee23b0e6ef0d65da8ab1b5d7c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6835ff12e7b8d57628e934bb99d3f17625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763a61547d08b20dccaf7b5c1268e14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5aac6d66672786f81d721a51c0f06627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741e81e4754796dba9c7be4b0f9404d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f57460c581c6d79502b07600bfc93c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a661ebb4eb71485f05482d2b90aeff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f424d167d9220c603b5cefaf2c5b8c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2376cf323258f436d4e750fac1b1e5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e24de429d4dfaac9bbf94220d85b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecbc1f24a553acd929df03f090a5d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8ce5d4315f476d4651593193cff75635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5011eae8d8c7e98f53077d1984e9311636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c078388103dc50d703ae0c7bc22912637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6099e1101d0e5204e027d1be9aeaf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9001185c68f1842ea3101e32e9dd78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c5eb8cae0790cb035db242b1604e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633f48168dfc374c99e21d447a9ac03641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18eb67e1f1871b5fc30d6eb15195c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef067f229c9cb3f8442df5926b8aae8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9869da45911b3ec2cb5cc2a1989baf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2ed4120851b1ce205666f3e01969b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5f394113d290d8b65f95f5d09f7ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd7ed5885732c38faab539b23fac09647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c812d125d0d1d2bca5d4509885f23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bada5497b7fd2e7b134aa13879ef4c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4542a73e85d5b30b480754c891e40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107e2ab2308d11b904bf42707f5c6af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3ac304969227da1b2c09ac45a2049652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6365b74c62eb76b8d89b1f108c62f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288ec936c1ee30912d569490b7fafc4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07b2adc1f3e9a3f28facdb6c36b6c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd815ccb2d1a249ff65067efb60a88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06621812c62999b8769ffd5589a2e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0589ad39988529ae2a2565fe98c292b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aac02762108c6a90b4652a05945123659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1080aac25e568a6e1e38fe9b5ad9b39660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca03c68e8b53b4df5ce4f2a46c985f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02067fea0b79f619225e159a215c2368662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18255b19b49fedbdfc26cb0dbd5d1037663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5f3c71759633b74790d47add3db04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939394bfbdfc092506bffdc7c0c70f82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22c74895d0a31260398c074e275ccf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdb55133154acaaeb1e2bc86610a82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ce3e2398cd8051de1058ebd5d04d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f4c31be0b45f24949f844cde8147e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f69944ff060fbd3cc88a14dcec3596670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f04ea99c75d3fe3a2fa68200eec51671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d84f2824688c1f74b896c911fdfdf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e3eec52eb1320287ac249d5a71468673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c735055a02b4412ae8b2f51a1bebabc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c720e3b64ecd5515dd7f41464a40903675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43153c98e4d2bf068546c1f44a25f839676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515a239f95fb83cbef14b5ed28216d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf3718bc6751d7bff53cef8309179e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaf307a38dae4fc4fc91dcbe18ca74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2227915c82b724ba748c558bb222d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f7ec92f835a4606119b590d527d38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c8481bd5e6c7dfc2b84cf2795e407682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3266c85e82399aa99622e17fd5fbc1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8ed101147ff3e22df449685121632684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05aadbef3273ef4c361b96b283f4c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df9037a4dbaeb38b8b18d77c3071c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc222ed0ad0b54286b49f6af44af472687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77756817cd41ad4fdfef13d8a0ec4c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415f6284c9deba4fe6b15a83aedb0ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ee22671f43c09145420c15abd7341690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7dbb5a7fcb6fd4b47ee2a299a0c79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208b1f4c7695dd5542c59d3c8faa816692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766398e98589fcc7009181294f931bc5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc0ce236c46840bfef6a6c1678c265694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef579ce807f587bcf53706aac7cff3bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b7255215606083deeca0255f92d7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e17d9982a9a696fddfbf78af4d751697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd7a6f270f7ae82b72e4bfc7c3866f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c23ee2bd36e4062eb70a65838ad55699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd09d72b65384acee3dd0fa9201c02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfff0ba1a414756b2d25831c136160c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5724f971b76c93c2a600cf47fe4c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d666879160cc8c5c73b0a930ca8bf40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb34ac44f5d6f68f465dd5ef6a4744a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd389cd71477e22679567ca4314745a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b1845ce87e6b7eef8353cfe83ad07706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce07c8f608e8bbe17e05538104ee2e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beeb38c710b6a2e5c93f5590b8c71d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a98de86a5d42a7c55b5b5e0443f74b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bce56683467f8f1dc1b88fce77dc51710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a9abcde6c716166ff3dac3901974a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6043978e9528757c3fdc991397b086d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2f6063e4ccfb90537b8f063a686bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895db72f09576af7e4f61c24dd2edc20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd07df382591e035d2b7ec2a5894cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccaee68c7ee5c66a75c1871f3a3480716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa73d82ae805f6ab89b69f7450af38b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb485b4ace251e8160dbcabe4d67bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ed34616e5a18f270279af967dd5fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691ae6d5cb4a44bec2747852e52eb42720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa06f03893ad16e64bcfddaddf400e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7c9b2865ef7c2b5b2d3933054f0b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4c8524901797574714aa5dcc458da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395977b825f828702f0845985e9c48c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8904c2fd04ad9bc01c6877834446023725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88579a60692b835df4655d89213f72726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd713bed69d274668191d2a1af2bd1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e512e641af655eef78cb849efb2a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6e7ce653132129d5edff83a72cdde729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab9a08469694ea15fd8352b9ffff6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7b9fe3ad928042276059ff78c3ae5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bbed66a3274e867511db58be3c09c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bcb67938c7cd67dbd0926655cbb96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf722b2043fd42579928331139e85a1e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb049b5d02708ba3d65ce3af74c527f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6d01a34da67f119c5a0c3bfdc6060736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6351a99d467e438925d0e94e15ae119737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39135be1ea921f6244261149e4b2617738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa2a17b9379f87b63bccc3be6c07fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa5f8dc6502a9fb967ef955b4a26a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f980db76452f5a718721b4c9d82a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7b4c644f477d009cb235d16a9c639742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d37271f4fb3db5f549712a5bbe111d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75e06044109609248a946571b9044a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34e4525c3c926ab9203a7a17cfc365745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf3898bf7c8e2a2849834aa0e4fdf4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de790a042fd5b33f87b4969f26cfce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822dc75d536ec68ef65d7a66daf68bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eb7880d8c52111242bd17af29e16b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f37cf28b152e1ece68623300b8b606750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bb28b69941624af94fce758d34a1a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168369d4f7f1c1e12a42f15a450c909752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7554004285a988b06b9d2364205b14753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050cc64d9a2ee8835b8569c9fc111af754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0eab7cd54cc28fbda5c66de62df492755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b03bf25533380abcb2d6a0b3dff4d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394214a7a0a4d743902e42dcd352c97757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4697695f639883f92c1d091b63b82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8df1d3d193ea3c427cb28385e3fc4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>