--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336855644c41f6252a86779511734271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccff085641101cd7ff27ba998888182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e3628c7f31de68ee3a5686766943c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ce5b3be15d1dfa724dd53bad7240d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a666b12d95bb3a49e15a794a1b5ee05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4246b8869d46bac29902acf9ab5a9016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e97f104ef6f13f674f9c0bf30dda57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018c628d3c39942033ba5a9de7d79178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3846c5e9dd9de88bfb110f0b54fc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d53cfa95d20bd43f4e90c4b4f6ab0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728f3add56f2574c0d0098198e4049411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd948a973f90ac8193994fd46300b68c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a216773f9701983f8891ac569d02a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8a80246563ca1c502d1f7877df0a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc491e65362bef1d907764ce4e0d809015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5df65e5b79631bd225bd21af49f13f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b153e06074701b161cb5c3342bf55a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3ff40af683ac1919ee9506f5c605a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5f94d18268b8f58be1c0d13a8d45e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc7a0f4107390c2746f63927d214cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600ee6349975c24053e0c2cd13c6c2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dee0d3369ae442cb57326e020d20922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321337e75ebd5ff3e4e31df11db458723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7039d3463f854f774c6e01bd8f96c5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2454b044a96af8bad23f77c6baf86c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44160cc0b751414c9d8361f516d8a9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cfd8c3098a4832beb9591e7d3412927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f531519f815d8cad401b84a9a1f7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dde785582b4dae6b0d89dc3bac949a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad668ca4ba7594cfe03164b9849ddbc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d323dd7b4d17f7cfb23e72b39f370031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568ff841077238682f4d198923708e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50fd454f68ca54f66fb11d90f7724533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03df42f30fe69e58e36f1faa80beed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b23ef6cfc788438e013e4df3e66c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61767fb4821e103f6fcec5c9f8187236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7a2fbd40076289f6a159906da697637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a102950f59603a7b8f6a5740d187f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b0bbcd7040121eeb3cf6e6d11502239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0158dc07343129660ffc9a7cbd6165240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98f3e0586ff9f8fa5abca7a33a4a6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d1131d38b73d5f50cb0e2e2b4b06842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43ad3d89dc14aad38819201710004843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a86867392655db33fec59dd20eb0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1221a3dd7e78c866edbd4f5aebe2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bd5f158bad9d4e9f1a4c9d81dd3e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a8747ce159583c07e2258e270fd6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb86b0116f2a98f8db2906dfd31d7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df38c14b73b42bbbe544fc461a9cbfe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949adc3a577f36845fc806806cd585d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7530f09bc3d3186fd5f817f8f93f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59720f7d39267ce4506c143f10142f1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191311de458f90361a0895aa6adea0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3488845cc6dd0d3787b6e969318fbf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11edf5183e74e41ca580016000e57255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02259c69a5e0799dd4a11b7ee241844456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907be3c9815f20039d232c5e9e418f0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bb1ad28615199ba525d9698b8805b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ee044522c4ef2555e15dd5d1b3fc359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd45231a841d2ccf17cfde2f4e596760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de68589655ed13179845055a298e2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0989fff216803a7e6cf68bad9730f8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a679c4993db3c6dcd14fdba7654f5b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec25cf51ca63c675db88332bc3ab5e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca79a2433ae85c93da95348dabd53d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d47c8dbfb6c9dfbddd697260f33d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13f41be95a9107a97fbcf59b3b96c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fbdb107e3d3cc9110f5f7f63bf54268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fae52cd78a923434eb346cc2b2009569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fbdab5024ac506ee093cfc970d74970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99587a0a6c21f0a60ee5a8dfe5f697071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711a50e138606defddc38840a48e9ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9b3985e841a7236ec12438c7253b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8096c0bdfc3e4e0edf8972ed06e5a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173023990d105e9da2a00de16559a7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f404ffc91dab2b1ee86ecd8267ea0a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9492c6d132c106fc9a207b6ac05349477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f72788fa1aa4938a7adc2ac16e55378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f991fac1d90757d1e89aec23f2afa879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a1f9f2b1af586f7157766f81ed95180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841eac619d65d2b68726fd754f7173381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c89f487d58a754c3d25704f1a8b47182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c4a8239e8f244e9929892db2af86b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bb55b074e5cb33e874926c938cb6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cf7e0ab1eaef28ec2443d4410c52285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefcc7c30679ae60f83326921895cc786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a63743bda76b3a32d4eae630b88c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c44a88c737b7ccea3b6c1a3b6a643a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c408c46093b57484a3a661f72516f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08571ff2c9fa51476200380d70d09c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77de72b6b1bcfb7b79d52ec5a6a84691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8052b5f0b6ad49bbe139f452d5445292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6fef296208da513d36157b2b3d8fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e1cf1e9bf98c79f57e7a3169a17d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf937694c61d8dcf18b7a084a46f5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e9bb7298d132a08998455046908b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cf3ceece347c884f0fc1578a43b3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadeee23d9573f7fe3adb409d8be669b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d007a201930cbf7e59bd139de01143399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf078dd6166f9e2b6403bb987ec0a20d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6619c16d1fc01464b316223fa22ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c221be62ebd74c0c26cca788b64557c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a5c69234128f45d5a132ad01216f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27573ee7b0d5cc45970b85221cc306104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bc96f2b176ef9ab73abae17568889105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefaf08aa5ed7d9065ad72702c67cd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8a6fb32142e175bcaf2e9671094f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3b87bef4b8fdb171ceff786909bff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eace6f96aa02b0415c25bae05d89fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61393e5d50d72e34c64aec375798394110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc5d5c595da9af77342a91d67681a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0330d1b723fd86ca8c205b9cd4f2f4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12197f1106f56c9e57dd7bc83c46b9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fae26a7175febc7702bb6a2f568018114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb498d1cce49ed8befe463641ed61b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae39019e104354da52e1d85c24caef8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bcd2a34681b375e5529b784ca109b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3230595a4032b5e216246d01bd625d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa690df87efc9dfda09c183d283c2c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbad99d15a638e1a0be4edceb174fc2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892711c81f6c5df994ede45a24362ccf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3704cb3573e7a15f385c20bcba9498122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aa778f0f86efd621052ee64c2d154123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e15ed119f25b5a0ca61f9f18b3435e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37900992184b6a32a26df39ea7c52fd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f5218edac828efaa6b7de4ddacf08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698398e772fd63cc42fd27653fff80ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db95665ea607467c9319ffd9e78370128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21837ab8c3df879730876102c48ca757129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5919a805b6969afcc34b828b7ddb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d2e0d884ea235cf9bd480545be116131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd14892e80cdf1d3bdd81c72699f21a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffd85a38fa967a4c2a54dd75624e76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005864e5a3fea651ff8b811eb34b4ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bf9dae007f74f29fd161ec7d454bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493683e8c9e2b34600562b998f8bedb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844500924a533fb951ebd5dbd741f8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f81b28dae23dadef5c266793999d11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c44ea49d418fbcefbf0120dfa67f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfb0b09fbf0d541603a836e8f1d5b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab93ba49ceab403faf4e79573fc8b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289047dfbd1887026d5fde7f918e07c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f000b0bc831f40098cd0d5fc913ff0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a94957b1f7fd9b1fc0222c41bab87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf722f57ac6a040b2bd6726a78233a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecddebcd49b79878fd81bd196780ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d2b58867091e5de86c68135e3b838147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f794631f37846909defe595cf3c697148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880185d146fc667054e5de2e791eaf90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d5ea19620eda6da426e5d62ec2858150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623f7a6662bcb820ce18de5811dbfbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afe207f02155e70ed7a2daed471e02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e466cbbcd88bcbc267afec4f3e1a35a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf68ff0361ef94b3c49932136d10a4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e79e797563c19b23d65802fa1fdbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec20e0de3be1753f993427d21851b60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb43f965c4a663777e582e8a0a04ce1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cff143ab5ead2b41c741514dad157c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b1d4c48e733e82e04214a1703d4ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1e9547deda183f6dade46515d1066160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ecaa52769f566511024a385c49f37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d6a2cf5035447e6dd83fc65700ee2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae9a367e134b91da4349f911c120a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46414ee5765f7e96fe021f24cf75a2f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69750ffa815a8edb6afb85a5784b92c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bfb310f33e49e8846ce20b7b57a9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5d35db7d967b6c58cc7c1d690b9dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269a073b4e586c97655caf9654f6732168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619f858d588b4b04228c6bf90d75faa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1682b3621cd4dde2c2cf6472aab61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998ebe767048df8e691828773a37ac3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecfbe679554c9e37fc6c3e5ef814dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe938c17e753d00c32639af961abec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f1e577e5bfbd2be0102806ab9a5a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991dfc297ab12d7d1b92998ab07f1f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72f2300cc124c5413e893909371ff2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84294094a690beb2c70e2b68464158177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35254297ef5c9eb746d4fc214b72e13f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51f713773d2c4671fb1fd0b7f767e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d610b5979d183c7079b066df9a81d1f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b2b17bc93d269cadaed9633d9c856181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5d00dc492d9d13d0f0a4c35a12530182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac40efc5721b5ea7a8190c8ae79c44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85544d91989dd2861bbc0fd1852b03ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab522bb1cf4a6c329b342485072854b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065632c228522a227fa5732f47bb331186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ef11788d331be0b62bd7a1c0cafcc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c8d2a5b6973a214f870ef158463d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1337cb25d9e063223aad8495b080a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cd73c45c12683fe095109b578d096190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eb7bd68bb7ad38a704122440f4930191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670f420921da22137c0d3ee1f62cb9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072091aa9db79c1daf94ff20aa0b92b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa682c61c5515d4e7d953942824dbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6befb76f0c166304414ca6e91ecee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef516096a6fdbe80ac40a9b5cb9e49b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0fc0d221182bbd001879ae0267d39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f1fbc7647d3a53774d8320c1ccfd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d12befc714c418282c702fddadc966199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d7875d67b22f319fb597c14dfe9d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a295344a445b749b8abd6663f0eca7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d02198d9ad8433bbe365c79c2abfb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b566da51d4b926f314d8ca66972066203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e87e78eabbe3194127039783a3529204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07418e5922a0e39ee10213bb35d5d0bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6ba7e98ead14a646c36d1d8ab439e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb0a2a9b6cd90a6cc46927ee5b32d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edfc58ee65586c8b1ea967078d8ff9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5e882875eddca283f1fdd88903445209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dd8f3d02856ffeeef69151c700bcc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbce575f68e80a16ebafb02d994ae61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411af7dacb19ee0398be83774f29985212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bb263f28ce21a3c1fe5cf0c7a0e46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18752d8c5ca3d16c279033ed8f90b8e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b1d054f2189ffaaa46723e1d1c387215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667470ffc26115fc33cc9c42410db409216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903209024fced9f5d92ddca48ce95c44217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0f962f54e923f208a0028d5dc8dc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40e3226057c70126f2b9e686e8c6c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ee5c710613d9b626f3257db276e2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f930747ea07450295dd88878b8cbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa8558c4709277175a9f937526ca7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95544f966f4ca0f51d76f624b948ed2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f837c77a5143c16713f717f635301cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5d0257e2e01d6238e676c07bbd11d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382eb8164cd6543ef099a6687476587226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e066970b36aa21b80aac474330d6558227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cd64576450a3032b1b8f898e5666a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ba774bf425e89b8558ce2490b1d6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e9f0ebdfeeaec323f16abecaa9fb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29836f87d7089325e255fc3b275d0a4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e144186a7d21d8c858558762748db8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bac2ec7e40705f662c71acdf7c7c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96e9f4f40509043c4d07d1d63adc23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2214df367417f8921aedeef60de1e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb0ccbac054110f402c002b92c15b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde0c394d46b811f88cab0e1139f956237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fae3fd95ba6db91e0873aa448c3c4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa378c39e27feba55545c495a1e2ffb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4483a6cc17b3363b9963e5e8fbfb62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42f714edb05b73d9b5139acd69e804241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a1caf7e9cd4e1dbc25cc0fcdb62c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb227741d8020b05e661526932a6f17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e18ead7e10efc5cd02728f5b8bc8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb96f965d52999d3123583e5fc4c478245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda0dc00b7b525e54a4dcb6d585386b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca8cb665073e392474b18ffca46ea1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f9144e1d31ba935d805b9c70f210c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ba669e1335446ead63cb74854eda9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0525b6cff5002e96e13d9ff6b9e4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783754d7ee9875f614d9cd8a0d41551251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fab6c001c9209f3c0067988984346252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5964212179e7325d334cfcd53864450253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ea1108585f41cc11890b194941fe2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3cb2a3bd5c31d59ccd29f7f1b07b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef1bdbda928d9d0e3132904dc9a506256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86404e14dbe13d1211a472d49101f73f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb35f82d08f63f9f2b6e0217fc4860a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311814d305d878e0de9f26baa81b126f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141ce8c16d2494e5270507019182133260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359af5f7a93ff2ed36b31751ad75cedc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ff1547a6b427b9fbf96dc65f181da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78d03002286bbab26b9f65052d1af7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4c8167ff7239bda7a2c8cfd33958a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70146e51938b0835da9fa2c459914b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c5ae20aba76a44555921f29b2e9fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f79b2e9b0cc0c20cbf59a05bd6f01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703d808aa79d08b8522d7c94785a7df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bf4590a955a5e5c6ab2504dbfa29d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78044f0f7b5f344778d6d7e2f96375270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cfd4e88a74785718b98fc8682c60f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e74d64c633dd6397882d88384817f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2eb65f7223289cc05dc83ac557f3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1551cf46d33180d01daa09cefaf90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee762695866864e0b56a7e98485227af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343c368d8e9fc9657d6dd4ce229c47c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314780c9385d0e5f16ec20d43c5d1f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f742189efc448e548bde73e3d3daf1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1a84ae16570778789d5c931acc655279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42363272807fee2aff8b221caa00bdd6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4878f9a8fe1b68e4a76c7c04ca1545a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722a267691ff9947c05b7df3a60b99f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2dfb40373849bed717ce6cf7cf6d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7fc771c9dc67e6f37617bc10b064c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfde5ba4eec23af6fc7ca75729e680285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bcfcf15cc7e61d762998514262d06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629b3966bf2003ffb2829965a1fb0ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa50a021b4e4b2f50df8e7feefb17f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575193065865df015d1594559079ab71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ad07a2dbb47e92f183421e74e8713290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ed0c7dcbd9f329d18e58bccfdfe83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d17603ff4f061676d2b84b46e1a00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ec7ffb6dbf746783487f528f9e7fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef88932735da77418b60bf08d3f25b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921874e96d8cff7b3007f246e24d3c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bbe3889b26fee46e1c230abdc0b0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b392cebe79cf40bed97dd3a6c1e65a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b35d31ef2bd3f78a66d45d219ac659298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1593bdde8d18da3f7aaf6b21f69c268299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b205f02f10d3f6f25bf908050449e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ec8141524d236f9b863ce82c6eeee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f919e4a7d644b8a9a5f3c249243b460302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca1f42519535c975f95a7237d3e535303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beca0ffeb23059fa8b3eabb7d7f6f37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01117040f15229e4c7b8e870deabdae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4127493c84a05c81abccb307cbd4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf8bdbe9c43182c2bfbd1f5bff120c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5e40a41cef0f02b352486d7eaa5f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a2639955b03d892a79e250c341a10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d97a11615e68626f67e39275811623310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dd6d33479c3d40fe92d262b297d96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dab97e4320b94b293f707e91882c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ce47cba03bdb03b0b2bdbe6d4d4e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45213a27aec53a6ea18770e215a17175314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110853cd9364d0519fd6db7b0e5281e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050e45d6aef8c2b873f7c57da16969e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be481e3705ea77f70be81c9c3bc72d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dc64168bef8b82ecf98d4a8914458318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b676d7d527d01afcd0de3cf166f308c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9f0b9d275fe0b3d1b8d51c686fbf0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb4a24a4b3dd3a407b6ae363923ec3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc07343657dc24199f0e8ba529f1acb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d2da2c1e92864c89cf699ef94c848323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a455c10bfee5e3853affa2f46b5d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fed540ab1e762b17a62392c86f9171325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d179ba581823fb0d652ec5e941e09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd180867df746609e7559fcfccbf42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad38a6bc41b4200fac80c58a007f975328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71072635c844b6085e3bd27f7110819b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a8e5c23fb7221fce45039396ab6e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0631ebf22e6f20c6d7dc3d939d70e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ed6032283b9974927739f5f12cb80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c5346152fa37fbb50e3587e16dd4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faaa87a8cfff4286e428af0a1a424f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446fd7ff359afe71a6e608c95311807335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2ce807628ec077aca0334f5be011a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6a6e882b1a890520940ec52ff679a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9b8a0ad11f3e197fca74b4b6894ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15301e752841f67c8d0582475c97ac50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2c6204ecae14810973a85afa64bfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fec8b984d633a4f02fc3308ca0e7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da49c9ae5c279a3a34369a4d4ca10b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b06c6a07bb9cb2451caaf16bd9bba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f530b7ff6c890b9c9256a0f9f5652ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a71d9cfa11a15015c0a25a928fe93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5693dbef440fffe0e4aa364c0b43b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f63e39791533f25d77895a20575ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b35b5eca8e773170d723625f845fb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638e72612692a2ce313b6608f4307f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ecb37385c3090118bb1037be131ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6dd9cb4576aa6d1c53c84e22c7563351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7a26887ed6e4c7075dee06946c7ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97773f0026af08ecf2fbe2f3265d56a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ac824d5cecb8f4fe25afe7cd1db4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64201de5318a33901486ee73ba190121355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d7956a5dac8064d0b452a3785fea4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf2704b7ffa701ead664c332e7c9d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b998ab313627584de8c36666ae6ec54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e44753b332b7c8f62170ea3828538359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d5e37051b8ad8b81fad3d2efa002a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9746702592eff52f47053cfd04908361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde88c820059b6f394069d4a7f372ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ab6a2bc7e0b9668389e445af41fe7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd96930e3fe85d11d2e77e4f26ec24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e2836767d6da9658700b16de04bd4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0e90c43d196c4e8a474982e8ec2c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55269b9eda9a60e1dcb1d253b9928062367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee914622ad4bf28182c7ba4b4da7c84e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b3bc7dc5d64d3e03f98629f2cd0a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdedc8f4ef651a79ebdbdd387c15951370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8138233249ec8380025aede25dc73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64393a477aada769a15e44d0c8c01e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01487604a8ef3c7ff41f1498b51a86b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6196f9b9f5e7e730560ed9333023fea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c4cb7ad40ff6d83cfff84c104c6ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362ad0ec10237cf3c377867db29caad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373440db3f851c65ebfdb83e4cd573b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1678d7902840991ccb78f5145e833378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc85dff377ef4e7d367ff6798e1103379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8341b183ebca15919ffbe8dc342891380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96aa82c465b632208eb4f6754634b4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a5e1c9b6c0f66ea461f05310e1b2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa37ba2505ae4496f6f609d71cb31f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87313730950f154f259ef3cd8f141163384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbd7b1b90d66e798f1be882604fc72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe355eec4b691d44ba5d8b7873c3dd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb873f47ce0cf9e5fdf2de8a5136c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3592be47f5ffc4507544e51adedc69388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c09aef8447b9690a83c16dc5b2da29389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4067fa8dd04d89b7748d59609c3b024390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529f428b1bdc371e457381b440f3621391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a8f49f11f099a1cce5e2661deabaf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9008d69fd0ccdc0a26d5d59bb6d20d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7dc957368e0c0a3c98a895b25c053394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e870439cc6af79869c2c1750fa4dbd1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9634f9daad45a35226885b10fa0b0b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bed65cd2da10b70f361e16e849f01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64835a90a95da1e53afbb75578130147398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871433270838c0542d0ad57ef2825d98399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae8e488e72548c1e630f7e9bddf34f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df121b9649de2cf2dfb7bb4e046e52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6e018f33fbd27c162f692999ad77f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f9f2b4bb45405034142dade2d3cd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d78f09745d59520588c8b04df03cce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5463045e9e652cd19659da5ed9d7e92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8939a4f4e1f7db954dad1a7b2487c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c9363f90e67fcf506b54c24210c8a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5468579ac1313977f1f089c3f8a6a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14fb8e43a1f6f1be0d4726726833d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed072fe805a20f1b709b90eb8596cc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34706e4730d57adb33d5e91c0f8f3882411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef90d3b7e099e9be60d081a4d6835f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69f133d9076d74a52674be87b1f44b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fca83649ce66684716747d83b9a9c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624cb122363a6fedcd85b1a74c127a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f169efd57eaf0efd83af065f0bd9ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a9d224e552b376c8cce60b60ed741417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690c565089c2c9908772864a2837bd2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b452de4288f53768f4c5225f72b748419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecccf51753d5ed8a4f4f225b8a7da5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df28031ef2a8661396d5b2e25a318ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dcc7e33538d362c8c1a2e562599c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591fecfc3db082ba7eb9b5d23dcc02e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2886a1929ed083ef3d2e96290a913424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2995f4e9a90f4f7e244577b5c8fca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01619631ca4fedb5b2d3e060e25576f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2a4137c7c02ff1ba4fc1acbeae425427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64905465300ce58c18b3cbe957c28860428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe391c94d20bf182743eaef21e70b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863a0bcddfdc8a8bb8d33ab0ea9f250430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888675f4acdbbb0635d53a88e4e1e57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4129e8af17caa66ba45ffa8d73656b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af190d0bafc9c05a094b337d8c9cf4aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b8305218fab1a7fef5dcabe4dde2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa6053f5cca6faaf7cbd05de13eb11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8c7c9f299776d14138c0560ccfeb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42107966bd4192c1f200103097aea3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c66893974bec8b94bf5e25d33075ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8d4618c3e5ef3c165cab0e478b4f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a5a3be8d408089c8c79b9c857f957440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62ceb847010f3ed19f6d050115b99f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a43eb62a3e71f9dc4e01d7b2234f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad487cf6949dc89a39a433130ff31c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234d854dd7903fa9784b3d88dff17e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374a6beb563e395409767bb1e585c67445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4fb24636709e55b164fb2b33de37b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b543f0c65894b2e3710bedb5fdefd96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907296e26c5696977c7cfbe0f821ebd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1501060e8e9997c410bb311235c3c8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd024b5eab70d197d68d3e73313ed817450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f3c8c1ed394182d85a5bf5151f5c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abd7ea22c4299b395a8fcd0db05644452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4bfa385b43359db1aa8bd18d74bd4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec86e7f875b495bd201d442ae13042454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b8ecb18c8e95ba2bb11708def34e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69696d3aa387cd9c5bc6bb1352d64106456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38446ffc2aae905d2c8426306881d2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fd48dc9af579093c48701b17ad0a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e867943f6d660cce0c7e03a44b4d06459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038312cb96c5cd4b151f63b65428adf6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ac6e5757e86dff6503156ec70404f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ba1742d6e7f7eacf7d8a37d273682462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53e26db50c066e5181787d429a84b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de071a9da1bbc57052f0da177f2cfb06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec995b3a62d005862505d509d38f4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8afdf6a5f939d83470786c258157f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f16d5319a4cc9a9d07e82c49bce18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef7dde0542d8d90207348db977097a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97144cccb705de037aa17618df60ca9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff818466f6f504af7544415608f8ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6386df7b37918c2b746a039fbd37494471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b59af4117eb6e1f38ca0d2604d2288472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87161fd43aca6c1159c09408b631cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acd57ebef6d1cbaf7a61cafbccaf8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce12c4bec876964b1b25c6590353570475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d5d339538418f5536b0f7c75ade40476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecfa9c89ef0cce2f2ebb2484f4f4b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084bf863b8119e72fcf205fb41ebc51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b4ee36b6dc36b8a6f37fbd78eee51479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b951c5eb839636ffbf596cc3f5ba6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81df505622036df54bccf142fb1b35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cd58a64e8d315e0efcf79e49f1121482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093df8f977cc3fb51b9d23e70e2518a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1880a4c18894223ea126a0ca40d3b81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17e1ef7f4668ead76a2305369a38e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d228bc089b8e81856338fd6f06ce2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f59b962ab7eedfb0caee11edd60cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a16c81f3912bdc807890f7a643edf3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a7f234146491238f0bf66a0db34ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcb6c9ac096b05f5e72bc706efd90d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bb30472c8b9f62433a4924dff6757491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed533d26dc19ccd9a908a2da2c1e2899492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b931772e57cdcfadfdf83c2900f106493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbf9d73c3639f09c093b60d71c4888494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a9f91ae31ce85cb4c5b2fabea0ee6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff093708dbfa483d81e683295bcb68f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2b46898412f5e432b881327229b2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228acfa74cc8c06bc9cf9f92da7fd60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acf5e0fcb4236d63a00ec10ecd8bf4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce816d64b406f0751d6519127bf0f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9c296f66f6535e1db8db66b659c63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca174cca4b545c81b56825074f193560502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea19b5ea189e2de852a4033e86b3290503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdff796852148f8a8540a06b09dfa7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6049e7ee715af3e76b70ad3259dff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af0a7deccb2b64e778c6694d4a9398506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16826f5550c3adb739fc869ad1b9dd5c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685873906507bbc69592e2a47ccc9bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6461ee4583ef112916a5b9f6b3311d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0953ae675ee2017060682ae66031b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345161cf004eee3d6102ff463468f4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714d2b586fe2a59ad010d7639b9bdcf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816585e4d1ee34012c379ed9005f8041513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17babbb8fee872d8eee39cd084e412fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa195c3a1b0f876f592eb2b84ff4adc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688ecfa044d7fcad35e0d7f5d555122516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e04dc69c8bd38da6ddabf075e6a92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1286a6686124d443f892e6d1f11f5dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe08361a0a673963fc89494b8becf3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06f074bae2cd77a731bfedc925b2e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e488a5f3824ee9171e641940aed172521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5d1cdfc1589c6d22f6ef3cd3e6009522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786106390e3542c5f5356516d31566c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d611b0766f68dc64b0b5aa1227194f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be66269704f7838c0b73bfe06d8075525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b404a60d3ad27a72c1f809772c9f02526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb092668c37075440f317afb16294e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36648e9351cf6f05c9691e8f2b273587528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8023a772dea8720150501fae0ecaa18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d6e39a5d0c371befeb505bd72a212530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc3a31434263fe07852a879c2f6191531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07694e4f12a799b5daba62d7e54704532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f856f6a07b96ea27df19a5b3d77eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa03da9a53fd460d68b4e410239d053534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc1c6b34d809db7a83eb0a5d032bea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd27ce5fccb8b71b8caec37db6973c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912bd7f4c73f9ec5bfd8d3dde01299e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368e945b05ba8fdf71ce1d8b03b50a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dffebddd16d0b54bf203d535f40d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39064e362b6672cfa6e5e7a06e5bf0fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5ee45683c7b684459047d5973fb26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29481d9f7f736eacd02036a969054d41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283733225768038c26e1ae193514d65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac443ff64a6e7ce537c385f5bb4683ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194a7e7fefddbd31abfeb3f524d02ae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03bbd29e57897b74a4c11caa4a34b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f867607175c90555f520e35f8b660547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe382d504c34efd937982b97837742c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a61da5808210e4fbe589d9a908e757549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2003eaf7b868280a58f23c0e9d3e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c022712fe6c145d2ea21e32570691551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70969e2ceb354376ca1a7af6130de1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e372f69b922bd580229c424d223cd7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a9d1f678ddcac9e439eae9759c5ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279fc128ab73a342597953845300b1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caf4396b377d61cf9d6b5b60de446f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d4138a540c1ac3668d3edd2b018e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8208cd25a12dc1a15703f074cf288558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694978f2c0a8b759e2199a7562d2c828559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97b198364d6962dbc0e0d341616c2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67a7c70be2b3814feeb70dba21b934561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f579fba3698c2a4b65a9dba5bb6753562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf2e05d72059beb1c1766419ceaf00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbb8ae13e8417a486640ec63600567564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14919cd0356e7536ad6e471349b64772565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82506daf6b89cbf8a1fd5c2edfba932b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f500064656f1a15770025e70f033952567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab575d5025ca1f0ac706371096b276568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb371994b31ac37e642884beadceaa86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c1d41c012bb30422fd9a809101352570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b447df4d6879fcf1cebb43ce4f06a6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c9060da749e9c354b44bf77a7ffdc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fc9bf7fcb666bb77e54738249f7ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651936c6b3217d9f8ac9bf1d2dd9fd6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69e89c7f2c34265a4d37d4d66c105d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71124fccdec7f12d8befe175ea5857db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61396981df5fc24cb5cdc0bc331d6b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09615b1eacc864dbf30a13390e7bb4b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f88ced6514bd2bffae9a17c45e51b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73498c3b2e04e889bdfdbf715a17cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea9058fc4d136a3e0b7e508a6493bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7137ff7bd5349cd4d4c656e9545d9c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688e08fd1ec3e8d6f65bd6d63723468583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb79a1c77b034bf84a22a9ecc7abc51584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c678ca9f961941a5a37c07cec03bfbc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405862b0abadcbd31e461be0a72566d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8c9b7d4f0b0b08925516ad6df9316587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c770d6041a2567fa9c324606054184588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49864e68564a076061ad2368fcf28bdc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3092b7fa76348c6ec62f7a5998b6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80697014b90c4be3657dfaa05bbda3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e7c3d1ac1c6c442962bf1a484cbbc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a58dc47d29e763923be01e7ad762b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a145d3415e8c487da1dadf49f8790f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125c91d83b9038ab861e047ee9d7737595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f37b37f7d54e7e47f715f8afc66aec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da2d1403a28accb4cb68479693faf9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5254016bb282706d774c85d581cef6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66148acee0037fe92c6cf6a43699cb33599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc325a696ca3c319d5b78b32ae3a0967600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf641531238b9d8317cb69c7a739886601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b549ac896b2fb258ec214e4c4cf1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e1fab64d2145ae175aaa282501f76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792d145fd9256044b0068e4ddabee51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c899a81e088cc19e39ea9896660701605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38087c80585d17f67bf06f81c8796a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680586beb92d180d59c3c518fc55bed0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1206b68a6a00897a57b73000729dbb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca3a34a7b6eaa8b29bf40d6094ec85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237691233517d26fd31ecf5f6b7e7609610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c8b7cd4956550447677c5c5536c78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11e0e311dd088cf089a4ffac63b463612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d3a8f8b5a59e2e82541ffb3ca60b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59ff5602da224250caa1dc8d9322de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90448799de2608f2e37ed827d2efc4e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2f0b5be1af536e0b0fbf5944a4554616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b12b026ff184d2a43cc581c9e40b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfedc1a4837bbdbae8c6bf269fd9d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030ae560f5cd9b86f8033075aa336cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ade42e34d4f4eee702cd0eac53c163620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e686adb40dc7a4dcb8ec9b8dcb5ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb1143c41920d8e8ebb574bcf958e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3cda511827b5580dfa5c7f164cf34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839d785154255a922ed36135d4a79cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17100e90ea82183897f60bc19ca18ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce903bc3f8ecdc17874ab427f0af79e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2d604bc7d07025ba7413c6e1a3b38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcc0c496653d1ff6923c2cb6b3da9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e720ef3f069c04a7591805ba31d28629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41675c2ffc580e1f00907245ed7c613630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be787df495177e8e3df0f2083ae156c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e66f4debdb97e4d5e80ade4578de8e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431a59b31e1215e9beac81d42f2fec8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abfd2571d04916fab92f6e6d32b61c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4c69826730c48c3b2530a63c175ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7054608b25a38554bfc4c53e037a163636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ef7be06217de216e49f6f0d550302637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406ca73a0524852d0026da1cac1ba0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd9ff495defabe104b55e68e21dac9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89664cc4e2b99dd9afd1bb303b77979d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18418daac1c65e5d9595094db5e9348f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0a00d67462e982c68e620794f479c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca936bcdb4a1dbb6660949c7e46e94be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec69f01f2251309165ad015fc35d2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cf124f51786bebf803867ba3845d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92dbe76ac6425f39e38f502ba4b6d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f899d7a9d7fd5ce812436403e4e09647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db277a0012413e539decb999d6e188648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dceb1fcf5225a4b385fefaa9e374b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bedb8f2ee47b2ca3776dfe56af61f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e81ab669a8d185593887f37340c2b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16286c734c88035d4a045c40b022aef2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d1ea01b9dd6b4d16a5d98740c7531653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d3e1e0d795b4c0ec1e45500cb5b1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfb98df812ab5b1c862a3bc9d0e378655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e0969034194cf02bc5b226b9a117a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af95b8e953398c88480a654a9e508f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bb0e538ed331601ac1461996c8bfe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ac6948274520967a23eed132f8814659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b57e17e5cd02889074a1c6ece1647660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dcd6be7307dcc37545f270508e5a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83c3332e6674df442036ccae3a5e12662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadfa8171a7eef7c119d55e2f01657c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b841803db4c952eda2c47fcc7c4835664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c29d55295da9fa79c48b7f2c8f1f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3341dbb8008dc35370db8d9b9745715666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4e57bcd6516cde8290f3d758b5665667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63e4f5cf456bc8cab04d608c89edee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab65813f0a81ccf5c4b60ebe26d91aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8202533625b27f1d3e3a5a6129e6846670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab89f9359b1adafcb304b3b066df98671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62c282dc832548917e11ebe36ac093672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652af472f8b7d25aec3dcbc8237d854673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf78165c37031477b6ba4131312527674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf725091792adfdc321f1f04b57a54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec28b178e0a62f2784e25af350e1ece676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ea66e9092c1a2983a68c8b0f8be37677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578881a249ffc32a8cd2aeda38f952f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c73783aeb99000eb7d86a56c447dd4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6654d7367a3b6b4234d926c67c6708680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d919387986fab0a0d2ea28eaa0a939d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a86e4581987c66c901c2091242381682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2893029da3e8606477fe2115419b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28ec5f6f4094ad4514bc83186c0c4d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d003856a5819f584a56ab982c5cd720685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a23b06f7b412ad0ad6284996b739e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67742b8e7b788fa02d9ed329763991687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bc35d1800d78faf55f9d442118caf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87c7822d1d323fbe8e6c9dad486ee5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de8480ec3dce4abfdc63f14c7826c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2df94d7b7d07ca7f7c0fd5033344b8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2fbaf51a08fa5c950784f97620d5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e81a6a340502e1451dc5fe4910c0a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb334af00e3d2011adcde1a5d0a69ede694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7a352c969f5a2b5463028e7e56de6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88bcb145db42d6dee8db717768e7e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839523c9956625de7a743fa92192e16a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd530ab06d1578ccab6359296ee0fbb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af450906627005a01f456b28ebb60f3f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a500d99f1173909c36334bcd55591be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7317f4a1e42ec4171c1be8f409cc9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c588a245a6a07c8f2688539a602ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba3432ba786871b993dee0b6e8b583703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282c20aba20921bbcbe9277f769237b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefefff91fb64d2b8ff2f776eee4edf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71240dca31ccadae2fe28bfe2b4e02be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43bef8bb0133186628f7777227c859707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45457e82044083626a36741a817add20708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cbe3125a238e7d09b418deb6502d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c48d5610e710599f9b64aa640fa80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52947a6fb32ef48e83f219dc67f97f64711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4a67a559386d0c27fad747680aa15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040cccd9621a099618bcd41a1d40b62713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea1ac5380aae8496fec3e0c2ada863714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729e835bbc24f9dedb716630fe3f928715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7214c3e68544a8681b0292c88c5a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2e8f0b8dce8628585537a3337470c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ae4995e42cc0ef63a3e96f0ad87a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9843ef58c45d093b16609d772ab6fd7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e066340390008b185092aa358f285720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2dbd438eae6b6ceccf4a938f922c92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121badbe62118251744eee1f81581ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3373b6feb89626fccfa7d0938502b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4c8df2860538b840df2b7f872fe26724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3aab0d4b187dd09e1f35197f762d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4acab07bb897899ee513d92dc9d11f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4daa2b6f975ca41219214aa83a168d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b360ed0949e1d3d8ce9c28832c35a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca87a1ab4d84159c4fc54ed9a6e3dc7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15394a814705b1b961737346bef34193730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42dc91bb7abe2919f71fab44c7bf4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4e3cd8fce0336bd1c344c2a085b9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b115d5ebeb4eb08bc3ca8a500b5dabb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285fc19c8e296aebfe4667aa9c17d2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9c6116f2da402d949bd4e45f9dbd1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadf3af6def34680840748d3a38d88a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362f174023ab71fc0abb7b0307b0118737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee98a211b3fc1dec297c5e94a7aa98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961149aa4b5e6b7f1882a1ac841381d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ee428d9695893c726d562e5c01664740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fc3fc37c539718210617754875f56741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fed7755eab1dc9ec161fcf29fdf03742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15c363d14913256d29f4a2e5c30465743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d199723f0ff2d55a9f7f1d178c716744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1527be68c1d3f78511e0af2d3ea796745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b3ea9fdac562657832a723567d2d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5ddbd7952b8a4a7bdbcf870d034fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da630be4d61963c5d6d0073a50cef8c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebc0e33395c9d5aadaf66cb86cd361749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efde7dde0b9d5d06a57d7001400ecd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d8649546c28fee497675982531250751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab641c6a36b64b438263195e13d642752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241af9b74f9a833f63bf808ec5b1549753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e04e03be7a1fc8d49f205cd23ad0b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458c967fa5af0d3f3d05cc3af9936a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8618f35706990f08a543f28961a7d3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a3f95d7661cbfe20ea6ee37065fc5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89e750188ba70da8c045c1a9ccc67e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb130bf84d6943c7213485b992fc0b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723587d895510bdbd9fd8d0449bdd8d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a26c353f79ebeb77d21ea727c67baf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4628e7505037b471e58d132c701a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ebba0b89343ebbcbc67a04181f3844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ba7a1b78a6c9ef013eaba18d0b32a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65055e5d38957339003c29564f665ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae75286c5b8d8b63fc1a98d70e53d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2e3e138fe9041b2f356c66002027d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6b0ae3e577c7da6df934b5553f2e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b598512e7e2cc6638f20aaaeb2b307510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac2fadbc33a5a51b4c9a9ac7d71c3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff2686e1d117b91fb292b0aae2e6a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc3cb125057b2cdf11e98de1c80d1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee53e760d02c937063665f6515571c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07050a121486cfdea708c652e68eb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81276f914bda6ef6f9a1c2bd9c27915716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01ec7d3620e083e086e3e79d3d5e7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f91d5b7e3c2f20282154fe2e0f34618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87dc04c07391e1e3be083229fa773419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69601c53ead2aff55880047e7c367a9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085794f90de844e7915cfa9232235d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67be746da46c58a3a44de153a8fa8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f4f1b2108414f4c67be62ae364e4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e5d11dc91c2920875f5cc82fadc6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e233c64980a8414bfda4c4c5c5823b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ce7464ed358887445ad865ecd2aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1f79355794d1686daa8711622fdf927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3c19ea96ab183c45bcee6ead4f4cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f61f26e37e370adc418f115658a3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3a3872321d83fd580e389cfc5512d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab020bbfa7433f48cc39207a0c2b1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a08f32398025f655ba5b1b015b280632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4706edca07e797b1b2efe66967c5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c20d923843e03316f403a8b67be5c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9995808c1cde96f0e4470d0b47f1a2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c906d50ef5b3039e4921ba78df66736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd54a44c1019bce6dfe3b95e31cdc937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7b50c77cffb3f2de6d124610c19d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d273dadd79268ab19b930bee966fac739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc271880463a0b444d19e2d1b5efbf440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcb363077df88affa4366fa9d5e09c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf10045f851cfad983f6fda3ac0064e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f625ae13d1479197e874252abbc11143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eebda32465ec2df73100f2e8c0a2b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851d307f800a30cd9368e946350084645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135d89d70cbeec7931d71764c3ad05446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944781ecaea8bfccdc90d10ac8b016647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7777b8ccb1442420b665c4f2bc950f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b999e751babde44e5e6a8c541c20d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264daa8158668bc221d0689601a66cd450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23778486ddb94930da6c387705f7617251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f627e2959503e0686d9e87b113dd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55092eddef1655f62b52a82823b43e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61c509dd8eeb2deb296074fff0ccae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc819c30a2fa278b4fc22026d4333e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb37baebabe7a3809cdd6c4f7ea31a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5297a6809f5f76363d46e1a13fee2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c016ae42ff334890eccb96720debec558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a37120a190856217fe069d0e56cdad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72146a769906b1357864f0fb8223cd3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564344a4c36f0b6bdf1c914597ad19b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0cb9a90227a35fc977285c7b1a8e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f5bb355415e8f1a9d889a4308f9ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207d7b2c81d226946a7d40f8b697f7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91747578b2579e9f966d4730c387a0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690c096095a339fe9f76d020d0398bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3047695a69dba41583647f84ef43f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44365b097e8ee4da90c6c5c2a36e67f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35787dd97d75dcbc0c9de9d10769c49769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928e2f9e637cd51104987d287f7047f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb05ba408bd927da57ecb6a134f51d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083545d6553d9f0fdcd13c739f7456072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae41890619c69f71f5f62e83616e81e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15c242ef7fdc5683c12a2e6ba587dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b95224aaa17aceb1196bd4962ee1c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad506b53eb141cc42e42bac84dd0455276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a935c94a0d4f53e468f8c084936fe9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044277f38371febb3d758f43a757cd5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519db2b5d6d4134b27d79f81a2e137779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9c85ca6a50a104d85dd6d570bb1e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c615ac5db3cb8fa1c9dfee98033bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5602315757b914621c0c37e7c0270482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e93f150002d5b4f79d1083a4c7edc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2c7ca183dbc5a1b41d86ba79246e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4db787de2a20aacf44d5e4e66971c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a576796f8f6779ce24580c69d907886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2f451b9bb7aa7b0ba59c65febdd8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3820a8c09f23da32500e53eceb41588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487af85f32b357714de105609a9f3ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e35c541e079784db50fe41970bdef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cefc1687e946ba73628a3572ed8bb991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a7eb03fd34b6887de5fd95553474092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696db58c357381848f69270d48ec505f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4969aeab3100bf1cb243ba606bb1a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09e225f4966c3bad01db2f29cab96e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44272b3b9f5fe5cdc6c67691b82562c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befec05bf977de1b5487d0f8d223e8bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d548ab1294c17f683cdfd5232bb7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d900e4f8a4072a6349ffde7bc5125d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e2126610b038ffc9bf4e564235424100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035cd564e2c064156e1c2d6d03dadf7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65bfa3c157d3ec3dad0a33d82045bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b10160795e4bea256c297c6da8a68c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2adda2eba649b2645ec8a49c7531fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1fb3a6837b241f1b06352700772ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca12a924eed3986916c14638acc6ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377c11690ddbe39b813c2026592a94e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10735b5f08cc9f7e80fa200e06607ae9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721af3855eecf7618b50186b11fe61f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23742df883e1e8f39f13e044716a35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6304fb2b990ef6de58e31810044aa9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54f3f1b8d4e8ae7e91f35fc7569548112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e9351ee9b8f47f2a50a4632445b80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66eccf06abd9acdb841d7fe9f18463114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440340d83bbb8c21fe27ee6cbe0c81e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ecb537b30df9345565dc6d9638690116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0b713358c8e6107f8fa8607f0996d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4d89d478943aecf5fcb36f215bd28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20118ed918c403a6172f2d80e3708122119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b89ee73030c20284b3a523b02251c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d67b6d36366b64c9f431409331c3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b87338d1e2369518ed8bf460e0055122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43225a4807bc5a4e95a04e901823e50d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8f3eb7f085fc29cd58453a49da2f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e5521706b25961f7577fba910cdb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1dde6c2df709784e86090205aa5af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79502d04172a5b91666ab3092d0cdf16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacac7a83600852094ae31351886d4ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a761ed8e0f653eb23445282519219b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8a4a1573699050518a919fbcc1db0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c38a9b3402c9efddb7e1d3097e22da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a652aef838875127c19fbbc43266a18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e35610881cd6297a091bc48fd7e9b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076a108b1f0165494ba6732125b5d4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c466fd2432d336e13bd52f51a43f36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46d3c02981d810798dd5f71b0bebda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79169a1e357c655627699d9cb5b44db8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6198e58ef2607ae83e78e5d7521a90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd81a742a5fee637ee5a92b9ee6f977139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d88f229b710c3db275bdd76e671f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b0dbb9b3f7574635f4e347d8b1d23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee0d8c022097c0673a7706a2817379142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679b5cd80bc0cd0fff7d6a6fde85b88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52135525a5acad10263c03f31fd0b49c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cdea2ec042b906946016e2826d9a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eab62ffcb559a6377f399007d71d9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ab0b12073f5b194e69e2a9de2d82c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e18672756df3fcaf7b91fa8b24872148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a935cf877667f7ea6db330dad0f05a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28914e4f3548e2e2e0bace701ac7ca1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64165d8f40290273ef91d4b7c0acf26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb260a19811557a6c63e8d372e20ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf0d6a14dccf59783dd2fc41b0221c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5dbcc61a5bce26cd2237388fa6b5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b34b58a454514c94d2785e2d07e92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08c9d3ebf1e060aa9433b6b364649e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a2249a7d33ba672afd622db349b2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa41cf28513647ccdb22b0035ccb3e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d4c1df01f575f8ca39d97fb1f80ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c58f050c0aff754b9e8a29cf2fffb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874df2abf81c84a38b4a656a105670c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6e86afe3513e6670eeb45605c7a04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49beea4bb0ec2177ea54abc33e1b1c44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df904ee8060c0b1b17d32cbdbd294514164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fe9208f97a5fc6777e5531171d401165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f33a99de18377bad643e31d8feba1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e42f3efaff1c0b1db4c7ed3ba59f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8cff34c10f63a738a0a2f4fe75843168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadb3edb03ac365368e3d89653e3d8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf20df3754850aec8a28a39e0fb9757170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0167803da03993d267ea688e7b6532171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3324ea2310e4e15068e05da5879f790172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2599913b21fc1d8e627d35d6d2598173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a5b461c7dd45d235d459607b19e5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2e68ef20721c3e3029951fca47cfc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1705a0c80beb907c43926f069c1d907176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c49440284a3a88b1aa10dda735c57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6530033a82a1c29420c6964c07445a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7822b09f184d2832c36072908238d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed327e23f754c8f81d8f0b3d62fc53b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99895ce018b2deff9867aed1aad18b58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c72b394f581f5c3cc04b54a96b307182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2663332e08ab953ffda5b5c06b17e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56181871881264e60c311f3c0b08d53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d45034924bd178b993193faae1b852185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3229bd38e14cc92acf812d6c5fecc47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a2921ce6a683a0df2a33be4cfd296187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f81c9d2e91441804e92beb45da1b14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc645637c0a67e065e55cfddb15089f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21342cb2206ed7e96e78b1847095aba4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee35957331ccee001d4ccca2b2e304191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360d0e0f22526c4b8ca7ad6e299b293192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3b4f1b37e79f66bdb291f4316cecf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d49dff539d0824185814207cbdd13b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1224749c668b5a14f1f9c3283ee55f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89d4551a01cf5668852f98c8e2fa25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2f2cf1357dc65203d34de6195de54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95107df860275e8fe3456627663bb9c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b24cd5278010e407fb56d8fe10eb3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2457008722661d9324d36386baea30f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61baed6e3abaf59bbacf97347356f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006df05e4fdaa5cd949c7f090dc48e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9dc24ad93b7dcfd6552d41cec09ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed7dfcd9bef7ef8392b68125f05132204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5d647d9f5ec9f7b73b58ebfbe2c90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d51838c955b3d15747f6db552662cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7553bf447feddcf33aff78e627759207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06934b6c4260c9c80d4ea527c197713208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fcdcb328bba1d4e5e0eaa76b03f28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c5ee945ea3c52eb68cf732f10c2af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99af50766fcb53c4b2492a8cb6eef74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d7a9d4285d25e6af5d6bee2e6731f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab619437b7b7c0076619a97aba5869213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6832b1e2de4e99553d062eb27967db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdc878311746b4c76d6f9004198eec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67d04c2fd412540c7fea1650cb1e1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2910df072edfafcec175ce5e475e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30abe96a031cc81576c10d01a1488a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915328691ca601e9475441ed19dc72da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dd261ae2d8619ee48e179a73caca8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175707684d338af4f30e64918df2738f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca1bd693bd8601957f52cdf92d270a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf35fc9cf3059fc8f95e79c301f93a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61df00f2980e2f1ed80d757de2c5a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df9e423b2d3b2fcbf5829f03dc3b4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf95988867de9114b286ed31cea2e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74448c44aa2dabc90921c9448d1f02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86c85a1e8e8287b831536ba021ad9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c85b31998b7c05cd29495a2cc6890229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3198bbcb865f7f4fa012c0d319f2d33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d8a2cea6c3b11649ae7dd34239ed9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f16510a2e71aca07f35cef20ad79a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c72e05131351362c3646a74b975308233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d7cf80d56e91ea8e030113992ac0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ca967434558d55861426401cbd84a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09119c803457d45d080d361650c7c069236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec751bb81a84d736c4caf2d3cf315fb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44b9dbf8746014344ac42bb38d9031238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a32fcf80545f7a341a0d2a6f40db4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4808eaa8c0c215a1368f360c6d9fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7097d096bcad0f7d6c502815d5ca078241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31207165add59d7a76e4a1ae6f2730a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16303e8052e49e6e0c97ecf3e8a01b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8f204b5990b6004bdc27bca8b02e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b36a99124d367224ab524da6728ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca5e0f08ba0a05f647c3743fb5fcc3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884be46e0a9e498afbd127e5c7131c0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdc6b634cac3dd257753ffda8379ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adde95ea60346dbf6f02ea5c124da73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234965da593d05d74cf4d736e3f75ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec38c5923d7b4811e7ebdbfc916bba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408113486e00f34120c350891215ea6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8598329e776d9d0fe1c8b66a0298f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef8935dd132cc088399cd0ec7ca2ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaca393afb9a5ed6e90da8c905a983c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71d923ea8f8a9934396a5dbeb0e9b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4af12b7083baf01ec45a03c298768257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c95ae3e71400fe5dd598a3028bd3ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e1e8237af1aebb499c16b7e46209a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed7776e45ebb61aa908cef4f8736de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08653ea3c9c560f6368117908fa4016261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088744ad18d4eb901f9a96c316f7616262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067884a9b798d07c5fc7dbaeaaf195a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a29ba7517cb5b2522b9baa730f35c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9397e88bc9e0814b0d70b0466a517b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893c3d8266baebb3a6d9df850a039c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3cba87af12f52a8b17d593ea34486267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68a38f2ff8bc07b1ff61d9e409026a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9392950d3493ecd57eb91f45838cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577edf1a2c8ca3fd6dcffd563624dc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed71c4132c91df4f2fc953bb9c6c50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd898793be1df776dd4961ad709a4da1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e4e0241ac91f7a01ff8e81d0a9a60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46f59a132221b59a31c3626554415b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44d3bdf7bc19ccc0fc940b7d9fd6c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cb34120733b57609d800f261af7bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139172a6de69964360c75f17c3f136fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac8a59d215a8fe5a52be38ac952159278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e531d9ec0e4d7c559faaec3c726a27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cdf6ae4bc143fd79314982ed4a142280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb892d2cae2e21e7cfff6db0e78b763281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b06701b7dd3e060af19dcfa44dc0a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e34e1dfcf2d2605237bc091dbcadd4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30499dfa05c186bdbb904eebce3d7078284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5dd354a7de865b7af559c69da5b30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c94ee646961a44ad22d992c68d4ffa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac07f33059c60327c119ad6dc611be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a69f2ac8838719f6e6ffab7cba06f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f876441d613644412e26e360a39fe95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a286feeb1283240bb9c298bad37d17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ada5934f8dea804c07d34c0380a0ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb81206c9a70d3e70da684fb30ffbd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a3148d3151b62be868713b60d4c8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93394ea3ba308655bbdb4cd5ec435624294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf80ef81ac128fc3c1bf561c6d3d3e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5182765612948ea4c4779548f67d59e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57869af7d9dd25de1da14242d1babc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ce99fc61d95482c0dd59f69351193298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b634a982c7d5a4ea7789a970cb9e8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1708e90a72e7e4b94f5cad2ddbe37e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a86b926ade60421c6c8d02f68bd29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f158caea1b22443a736e7ad7ca319d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedf6db93867ba10ed569b9593a655e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a70d9d86a055122a7a497108463df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd84f905becca2b011529e5f113681e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b251048285a3a69a5e2a9089277a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d4d4a1c31e8ff29c7c0d214d39cf2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e864b3c5640d8adaf1493e36dfd80fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712d64980d254171f8b7b2e07ffbe6f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efcec2258211a0f3f00d6563323b12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc2cf13583d40d7c98114631953427311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f62e361f3aad45a6f5e5ade9f6dde7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee3f80936a3661cc6f864c8dc7289c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befc8067b4a602cdd0dc8c28749c6d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c33971d01cc8dca1c152c105ecd00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda08c8afb0cfc5e10a43dd8a8253de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056f1fb48347e14920a8b64c9ee955b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa2df5b79dd3f385b786aba6b6f0e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f272b6426f6c24384c4f07c9e3ccdd0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0e42798f6bc311af28affd33a020a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc0596433f5118f9733c81bd93e1c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a45183cf0f908ca54134e64328394322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376f677c4cf3d60c9108694c021a51f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ecad946fca999ae4a45d3b0192d40324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927ad93942e91ed82818f00ba3f4e3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668970ae63c3e29d0f336cc8f6f610d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea01ea8872c279c89f12306c25c127327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769166f0aade693fc3ea1981603158a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb181b1d41fd8f326543af96b21851329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79510bd766040e9beb49d3f4ec8d7f19330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8bc222d737fb952c819d405f516db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51472045d194d2f61415d1824b30dc96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd064de79a72d1b5f0c05d2bd8ec104c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeb114549f9c92e7292f11cb648d10334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9437196c45208592c3fb974a3ed2bea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91cb1f7d665a6c412018b7b71bcd7c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4a4fab3760c84eeb4f5754fbd8d74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed4c19917a0cee7f9d9347265ca798338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76c7d87929c9139a20fb1274acc12f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a79274a93c162489d4c7cc541ab3e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88187623005068feb604200eb3658cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0a8963584fdba71b9f9cce0b9f6db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193694e9b9140f7a500b3addfe57bde343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3bc651d56a8fade27c191bb41fac6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aede17f27795a59e5ca73aa88c90a82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c7d62cd3e1b8c50eb56e70bc2da04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b664848c3a2d1a48732dfd45ff240aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71030c5b3a72512a111b35698e1b5a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e33c93ce261c1599f7c32378edca1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dc5c2d4c107f81a015c8904c6a136350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae213a7b776a12e30f29c370d9c3e1f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b1a30dc572586eb13a5dbb7a9fd30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db649709abb05f987407357fed995d14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac267b6b3f3f1000dbfe89ae514baa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059524bd191eeb8c5ca5c808fa56cc3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc9a3aafc3c76ca9bbbc656bb59bff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6964493e62655fcd17a806b09d449d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28b7750d31b130b1db7b4a620235dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b2b5ff8ca985e2592b2a813cb35f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad6f140b65c4847b947782f8175533360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a279652343af31321534010f71d965d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec74dc71def8f2f45d58fe31c18ffe5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893e337d15959bd632955909d25d4fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0afbcc53fbc1c80f6287e4e9972b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1588b27474af34c8941a18cadc34a2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4e95cd4edba677122025c6b560fa5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a406a1424a634492f99c2e52df2f90a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40737f72395c53049fe7df4881db0079368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2eb2d2d8c5a25d6401bad75d22afc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06441ad25b72726fbbb18b0a711dd477370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d378149f3d8929b52158a279a6aa4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1f0b82035b5244644d37cb9bf05da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e76980bd80a8da071480433faf081373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51dd666509ffa5ecda286b675b9459374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797528e30c1687a57c3b0d9dcb1f0031375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fff34dbb0ddaeaddb0476c2eeb726376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936a7a18482eae8ec67e9d53540bf08377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c48e04e653e9f43b87de61312c66c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d9bdac4524ce464763677da0c049b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166802294ed09c4a7e62888c3d84536380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e0fbf70eb5da1fd38c8a683cb2ddf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b68caf3f9ee1def221b362d403b19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b64b19f1c8edf5282e0e6e5712b880383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87774e0bb404f0959bbbbe521f04cc64384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcab9fd4b01ed57db809ad158933bbd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04715371c48afb21139021715e0f5359386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107044d54386b588b15d9801d0cadb20387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd730533f84260904b757e51752e76d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384f2ad2a28af18ca3ed0040ea33421389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68481e2d1a3a39f3f7295639191e38a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd5ccf961c40b1ba4ee3c2e16670d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afb1148b4d36bb8b79ae7b3d65e872392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05c2e9cd5ed5a90810dd7de0a846fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a5051ade6ce3c0036a5835e3d1688394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc42fede9fcaafef724788bb5b06dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8714effd92950536ed3a311c0cda1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a7a0553e62790e1fc24331218fc1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9e1234eee490a98696fefefee7b8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17817227f358d27b7f429bb6a0654c4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75b9eae11ac052da9f1012cc3c66c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413fa581a58578ad263f199aff64ccb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8049857c61f25d23aeefa4e0be7466402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2203bf611261826b9e653b43ed80c5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c8fcd1a888281fce9be9cb40d15cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398622313da74822b22a109864515503405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46541847f037dd689eba042cf1e12612406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f940b6d98d89610802b56c85d13de8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6f8be6958a6c2d7430059b60ac01f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672864cf83e06f8a8de9c97d01a7b6c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1535ff6ad7838fc43d3d0884da9fe6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603cb916b51c4f493361c5bebb7c16f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1a5009d78426d893e165cd732c336412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87698b7fd5cda2bd05793f83a4102d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71dc14e631fac4473dfaed59eb62b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88b9c6b33d653bfdf67be325b33d03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d5f4fafc2a3bdc0a95e0e87831f8d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263e0a915f7b2c53eb2923f1355cf47417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c20838bc8cc8a93f44b67be681c17c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e031cb85c5406524cc574d91dfbb6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115d9ba30c72889332c7a13ecfdbd18420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c46e3fd6f0a8d1bce234cf886e7cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685711236ed14b90395dffad90e156d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5f26059943776d2aca981370d02ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a6376c7e9fe9013b1a1ddb3df164d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371d23613faeab2826154cfb16e78a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed771368ebee1f6ce13f7eed5ba662d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0e6057b5b52d6160a976e235bdc7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177dcfee9a55775622a08869baef0e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeadcef6ea3da7fd4924deaa2ba5f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c40a4df0e6321976ad93c5dbfc8eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc85742f5a5e9bc40591e6a507c678431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b04b2878b27570dd741ad33d045ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c31bd83efd62b2342a128dde1bb1f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8abc68b3e47dbbf587daeb6df5b05b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d67e08f3414d782fa2272480dc9cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61064b1bb7ac7d036645158c3cba86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e071c41a498e2f54b4ca0b04d837d40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de657699d5d5ce06ab7792ca3a855b84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd672eebb2f3eb50ad07a4a4bca44b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543719df9c4f62dca29f7613c5559564440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c988e5bca7138124f89c1f88150c85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46a2f74ce32b54e3f3807fc2481c78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5e6d1b590c7f3c870181800f43cc6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb5650206c801be2b66b2daab8b43c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4287ddc5c8da0b8e119a752defa5fd7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2706441a7a70c3fffb8c4dec5675c02446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2a3981bc215c72e4c83aafe5ab299447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a599202f945086e4eeb26d90528ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74d7f9abbd692c92fe514fa71b03d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004a945e431edc1eecc57fc45551830450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed02d83050887de9d54ccfcfda0178451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994de0a5e13104c067fd020f1bc3e93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fec81ad0f33c4e5f9198572e02702453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bb1d497bfc3145d3895c922b7f55b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bc372fa558374b612c1ed5ec16826455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe87fb859427803f99fae769978cb42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41a56beb2135aa493c9b9434ff4d6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be2bedd1f0b1feff3c61928c249dc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad0e2e8ad538cc4f993413c90b7e44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d14d2a8f12568b22bb3ac42786d69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbbb939024bb6adc3123d72d399e0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066294a8c1bd1232ba07e41dda85d2bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd584069205179723845ffd1dbf39e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a6c787bb7308ed9d4cfaa5dba0f94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01340273d957c971dbb03870efc55325465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c5bdfbed8dce70a81acdc0c156fca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd9250d9ea1ab05658fc98b18c4832467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3f62d73dd4d79924547b533a574b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db1cd460de8448647018a1e6383f7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07e919be3f63de615f16198c85b2d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c7f6e10ba7e8b7fc78a83164d74ea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2b7dc28175d017d9722efb49a4b93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4f5e6666ee4ff25b72779c636345c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b980ade3b95c39df4d20daadf2868d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b61a6f44e9bc13fcce58ac413224f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841138b5ca3b36f1447f45c9d09eeae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ca2eab90c3c2eac87b7bed97acffa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6da8c9639ef093139d6c9f34536751478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b4e7b0bdf9742e8d904c2dac70fd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c076a9794bd78bf1de1deadf0cbb550480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619debe832a86c7c752a5e61a8a314c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38a90bacd568675aa74b5779d3c98c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b43eaea148d17bdefde21d96de8dbc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1447837bea9d3c3c741cb40336af6c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb80d8250a0d0f5234115c4abf113b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6237744369b56dcd157fdba1f4e6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883d8642b4087235a770850c196cda6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490edb41685ec23bb20fa58c095a2994488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2053c38a91ac307c7ba6a9bb18f2099489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acf1627abc530c0b92434897722196490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56732b750b47eafcbf290de2efef9113491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cfebcaff9ecbf9ecd12b273b98d31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ee4856cb796a727954702c1bf233b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00a26726561fd4211edfa8145f0cab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c53be752b5cfdb5e9ca64362a4fcf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abdb25fd637054968de6ad8f301442496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212d3088894728116b9f1f18910bb07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fabfdc57c043a00b2a756d965667d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc98d4ef604168d0453669e545df60b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071466bcec347316253798ba10adf01500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7cd11afb970146adbf9f9c837a4d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f05735b316d8c6e2ba8eb5696066ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5478d8b495cdf0935320993e3d8d906503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c936c4463235c9c5738d27feeefdf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e983a19f3910b48c17cebbce5d882505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b8cb67958479c91d6ca76bd26b326506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d84d1dd55c9cd4fa0caeda182c6708507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502c558cba3445d19179d2a7216793a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce9f429bbc50aa7ab6234efee416cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0535fc9623908422fb5ebfe644dc86510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f07a8e2911084fda666b62a1acd56b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671613712129eb007144af50aca217b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22e532fad2eabe9e0968e573fe636d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e191bbf7798d1c20cb12aea53f346514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af58d3672b513979c059c6bc6d81e54515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba12879bb1bae37d232b0939c42ef7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637030c1726bfe9684e2f4372f94d2fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14a620274a8e51e4c5438d9b7b2043518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abe093d7826dd35ab0b74cb968d8e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1df70d7fad4dac0515fb630713287c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e3e356b280358a8abe1f12e8c4025521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664374f0b491b3c12710b45e8f632c97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd89e2b63a7356f44c62e67d5e380d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7467c52837031f6b42c54225554dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28791a8f9798fc69b258ad6b9d0ca7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be72a3d604fd9494b1c23cd27abed67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a1a374ec86343b791883396102800527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2deccf801d3144ba396a3368b6bb154528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe046995aeee363ec876de5be12f3e35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71392b23cb1137cd37474870ccc365530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943bc3b1ece10a94c270af6c44fc914531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e48f2bb9917b8ecee1c020373083ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972d1090d1c3a27805e30286eb73d62533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efa00290278c3c75ab1d82170bff92534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8315166189092110b4a748b18b247535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984602e46d33e4e895be4da107878906536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367a67c0157932073f1f82809397654537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157ac7f85109ec6d7cf102e7320a21c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46184a1274d305cb632e328714409e47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc89c661887fc51fba11d373c371812540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1392ee19f923a8c05c74c02ce40a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4c8302de8fb2879c244b7b89c1af5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe9dd142947c2e73c190837dceb3a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efa40217bbd0733b7042a3281bafb9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5618d0e8886f9c27652d5904040a32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad79fd0c896d8688f711472d4de7305546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cd8ec2325be7f50a09c3529c50c65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2b9a5e8e4c76b972384733768472f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4706f47553603dcd9251bb2e75802d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b7f57e368c1516e67f530ad2c0b26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b632785cbe78bb811c491a2278d6cbc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cba333e01d681655aacde1e81a985552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb4a3ec06fb15a7f23bbf0cbe52194553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5029601f1e64c474f427a91d5a7fad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14123acbdffe6dc674eccb50a2a88ed5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900e11ce5789973baf34f47ef988d22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227f04bef487a0d752dd1ce452fceed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475c57367ebc9857d93cbfb650c1a06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff69f275b857ffda540c5d292393543559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efe87d3d98ad5d59968fa981e265e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea49c3199946037ff9ca23961c27a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d515062af040304b1050cc7c2f658562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee8d3fe24200546f6c263e5887836e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82240b0a2fee98a5b5ed6bf8022861564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b8f5b9c32573798b12a969c4455c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab831a260afb38abdb12aaa72bdb19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443381ff32ffc0bfc93afd2dfac86774567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172ec93572fe953530b3f79a440182c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ceebed4f1ca2101cc1659aa0dbead569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaaefc09bee9b3ac1f8052b864ec6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7557ec2ec7963009d330cc767ef5c6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e7b97044316c74ba4514529eed688572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be0998a8342b0dc262c0707cb91674573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de658a539f9913ede613231d5adc5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0e4a1fefd8644313325645c4c4c7f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3db3afdd731df4eb52cfa5014a182576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90c876da34f1a795b2fd7d5f701a50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5df9151609359f705a0ecd84ec26fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea7a37c26d6c3fe12a980ee2152055579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcde75305366f7b0978400a1af0347f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25d103ad8af5586af5fada7a3c9600581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa88430a12d6438b4cab1e64e69065582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab7d7da1c48a3dbae111c9154396a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0deedc4e23b5fa179efdfdecc301be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765bce4099c25081e83d0607961f2c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d920cd71dfaf83a1dab12a40c818e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff234267bdab3f5b72d5a176cf8149587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ca941a7e92a7050fcd191e708e1ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991c31b32405574ac7305eb69f6cad6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238916aefe2fda131270f760e2325eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fd5010534d4a5bbd96dcf29968173591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee49311ef687d650add83eeb534c043592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdaf221ff1c4cce323ea85bd5e985c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2043a3389c09b1395c235c8c3527544594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab8c5d551bf23bfaeb0771808db412595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328fd333680645d159e7e5cb0d1edce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdc6575b83ab8c37c976a32be5abc7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b6a57378fe847c4d73e45b4349eb4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63443e05c71bc7a63a119d9702ba519e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43b989e86cb0883de062654234b42a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa2c3ab7ee7cb9e894fcf76f6d9a5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35c4f620070dd2380cd9746beb7c66602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5fb2e4a11ca2c5937aa985e69b604603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb594851dce97e81a4a98773a79874604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c219f259c2c7bf4756a1cecc13e871a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d172e7a578807c91378d7feee3220606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa535630c72aac0bad35a09b1e452920607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090594c8020a7d918093a7d3ff8a0e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b94d9465a3ae2dacec05690159d34f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2d8f05938bed579c91a6e54aaad04610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560fb8d3fb2bc3cd2c1ae452ea4b862611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058e731cc72982f8670cc9f75d8e1bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954106651c612d242caca78a468d56f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f4d04446179692e2285819d3e2bab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6490d5c19456f25ac7e81825727cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3ab050df50eb5cfd4c2dd9123dfac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f7e3def4a1a5f49b24ebee539f967617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820915d1a02bb9af0ea7279f05b0c9b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562e16044e6a76d74e1e6674db5fbf6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970a3333be7b82ee53b90f607184f3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffbafbb03d7a596b3a31617554cba6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c881b51b40c19657aaf18e3b58e4eca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb1cf5affc0432a356d2c5e3890200623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f483a3be508b72e487943ab03fe194624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a97faf689130b6651eedf84bb8811625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82bee4c943a718d2bc74812a4d797d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d37e789f714ec5d7b10d1f1afa4e45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a080dcfa2b367d39654a665b74ae97628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa305b94b18f6329d51086da44a08a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92d08943bdae5117e50349fcec09af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7c68465efbaf5ac8d71307579ab0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba4b74ab513bc6d55b48702258ee92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2712642751b574076610a879acf3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9a23aa1605696cb1fcfa98210d8b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb42d5a4b43c782be4a99e77e663d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068a4e6e23561a9938662abd1e29041636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4bcafb3dd652bcc6d0ae715f01e8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38f34273ef214b1842e4d99d9bd0c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c403a7ecf544d35e399167adc097d5c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdd80e388b62b85c17e74c28f49c09640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57cea2ce1597a7c7c9038dab398c50641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99fe9b420fde34c69940733585875d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918938b27cf294b595af2c99847ce51f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895dd8dcd0f1647409e71c5b6c458cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e89534181a131054350c734506d52645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685c15351630d6ff2acff86b914777a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301831b0c6f348b37ed0334762a8425647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546439c8946fd2c7ab9c8c6502bdbd8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f637221e287990a17fc310f4943ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dd96211174341409af8767dbc2aba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b812b78b5e06ac591db59a1dd1cb2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca7dcf88ca848b419b11120c0ae7a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605465397ac6856244466044d9dd7bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51961eb5554b3bb33465bda0b447a72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ffb34501e19ccf713d25e9eb5507f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee3eccc36f1493463efc3aa315ca9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372d531d40f196ea93773376748d6af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2084cb5c162548514a8a567081af1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6a6719a8c3eea541dae55ca05d9bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ccf63f2d6fcf5931903026bf20015660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8d930d79877de82c4cdc6aaef0447661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8c358b0d7f85ccda4d6703cbf0f33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbc4140f6973291816d052eae88244663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ee658189d892107d94035e740dff8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5521c688db3ca26553bae83f5c2365665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb143ee80a3dfcb8089d314d8b290c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ea71ba3f9f0706a0def548fa8cc04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f7abd5caaebe61e50c44a1e5b0409668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4185dbebdaf32cacedb2b51a002b15a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74166c00d4ebe9273bc581a7c493c3e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18ed26670460c93e7bf45d783719c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f87dccd0b1ff310e2d572c6e6d844a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cba9cc8c8971c8f3babd8efcdef5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f29715c1f32449026df4ec4b9dc6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb5725bb45f7f8ce5554001ee2db09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44456494dbee5d89979f38957a02f640676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ca337677d911c1b7089d5eb6ef1ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116d2a3273ba15588bb6fcf3ea1aa94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04f34a4bed522393c3d9448ca44146679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a906f3e532f56aacd9ad679a31f9da2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d043e8672e0129dd75db829116375681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92915ebe65106a144db72763944181fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6171fa4344c0ecb42eb31c22d2b95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89f79ca3c12424c35a076b59e114bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0735dc0b33a054009f108402439d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73539cfbb61670d9eb7285c5ff700d5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d0372e491981272e676223e0592ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbeabec70c6689985c2bb649cb4434688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc224e5f1fddf66992a5c3606d8922689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6743462a07399779b17f70e3385520690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165abcacd183c40cbe31ddab37088ac1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673e0acc381cbe356bc9564052c04a4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607f9bae97900d5d57ac857442a4312693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e2caef14cf6db5ce6a313169f49a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff78d02b89be06e122d4dd15c0bc45695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fd2cb53150e1b63e9db900c98af3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3dec06c4b99ac9cd66aacddc7da1c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae17d578bbd856c216e80bbf6740e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715f6c87f0c6ec9360952a0285b88eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914760e644e17ddd09efaaa9da348a8d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c84f2e00156936df62255af25cb90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c93fa35ea8a81bf06e20a3372abd5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313c379d94e2fc9cdb1b5a548c64488703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced280521ab68d928ebcdb7019bf812704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b65ebf9eb47dc9f767eabb8d9bc7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc97a5a3ec14f1ea46b7274e233517706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ff1dffefdb2734efcf5f7c745b7aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45267769c4e503c21179535b24f01a56708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2faa242f268cea5dc09d153e4954f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d367c1082cdced835061c51ac0e0d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b1ce4d608281cdc7bf330218bb67a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2311a0007995b8278104602eb7d93712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05262604c201fcee03d81689d3df9f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7594840c0c10b9508593e33423f4ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3babeeb61ef4a399c537d79cd8e04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83ef09b00d60c3578594b8b095b96c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445e0010134203324a451faee57dfa1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fe6325c64f176e58a8f2640b5a31e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd912a9235994c7554c6a55f03ab87719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00013667ae29de136f3964c31a67bac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630da72b7459dfd373c9eb9b96a6a25c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3e7e465165f07284ac024a5ae370d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a168b39bfecd04fb9894b6380b98b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc3c44704fd768ac1605bd58e0e7ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622e0bd06fcfd907592c83e913efafa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf2fffb419ba29bf9c84435abc718b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41f88bee877413f04ac5ee1e1d2525727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af23e16e4af002d05d4b55e89a907a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958cee68bb89316dbc557a6bac96d33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218ed223cde0cc044364847b79a1b77730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b747a1b17a5babe32944a3bec8d1adc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc978b3bb807c48a10b42b9498bde282732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637fa386553c0f72f643e47df435933733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26557a52d643844d67cd43184804e33c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15409e43470f9a487504d530728219e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e90794779e7282aabd1064a329642736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae9a60b175564707a147f133981770737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad68908871ac06a2ff7bca4da847db9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0d0f5b10e28ac51405f4cef422f83739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad23a1e40447279f9ad8b7721525e4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5af1ed9139fa615a557cf5e600f82a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53714a167c0830ec291082bb07085dc0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068d1586cc7ef5f9a410a415daecc1a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b741b85270af20cdff33f7eeb1c713744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3714e503291dc4e5c1c5d09b9f70832745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba496496e403695dd1d7ebcc2b91020746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6bbd637822c0a9463d08edffb3424747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e46c454f1f79f9cfb665bef86a5ddf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3dbf3ba9fe34a96adde8d76f5deb9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e665503dda13517d014b487544183b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0ec7c39c7514b927d0025c6c74fbc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514493d6f3f543175fe4c9e8e6cee3ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6b923ac0e69881951d82ea6abd53f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9258adc2521366564bf5e95e97902754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d73acc2fa1e38f1a5942e24189d62755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f36a97549753a52b92db83ed93e501756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990191dc7a4f717bbb45ced049aaf90e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6815bf329f1c50c3b71c11b3d5d0b13758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863f5925f470e765bd05d82c5c6618b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>