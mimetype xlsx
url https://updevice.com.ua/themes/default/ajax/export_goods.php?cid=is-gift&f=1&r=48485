--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80b9815b18190776965650cbb4a06b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80d834fced8aeef98b3fc0c2cc444e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf027cdfb551b2142e7775b2ead64e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7a1186ba6c7e13f37cdf6759f208c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6263c8e0e40f515bf7586fd272a085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbe014b824397ab8170409187fe90d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a11750a29ec5b630422d2484963987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bd815b001d6d9ed458114d7cf7a758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40556a6eadeea5b25b88978d88e26c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccb7a330eff3673463b37c973c4e5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082267b3e962d6c40277954047e348c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fff39a3df49a90673b4ec58b3aed112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32b333195ab2f76c317ccf79784eb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b80d25ad0c98704bec722bb0a03b5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8a20946283fe4c5dd469c708ce77215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b0b30ed06773855d4c13f3c8bb7b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692977081a7945a86d26a49177683cd617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec83c2e2c2fb02e5f240c87e363ed018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae7401e77a7dc316ea72ac2c81864b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f827bf2fe0d44735917154cb9d4e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5785da1e7f5ddf37451d107c306aab921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bee703106e2d53f942ad6b7854948722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332239922566de393d5afb2b29bf6d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e132b8e38e2c134a023b40863dce624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643c02b79756a7a57f99ab2ddf392f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e0f13fc6a8612b42e1fe8168809f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50610b174a3019f43c0e868623f1b0c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c422477231534d2472661eb6d2f3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b3ef0ee29b87972d4fb0a2a035d4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268ed4bfaea34d094e67630d02b1b1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167ad06a53e23d720d2f084f194f7f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352866f91ace3e9b12c56e74a23cf44932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b32bf40e24d3cf99b707a07123992333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adfbac50f2907cb898f8790446740f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f396accbe8609268744ddca1ca11f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb51cce9afb020fe3d7f5a5dab78a6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e529aecf228c65ec7207ba31056d57937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c23102fc2e5ffd4f582853cb007db838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb893a2df5ed5b26c16ac7a4a5fe02139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee652dfab31d230b074e804569f13440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0681d8dcda0a3fc77c31ad433ea286341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd1c9b0f5821d2aa8e836dddd9619142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f314d03bfb075f90e47516be7583c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896b714baf80cfc58642f5beea2236644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8365b55aec43137d27a64d85e6d20145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d79941875e44a98141b4ffbc58e4b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93854f733d366e20b996d373e7f0914d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee46196ce5cd659b3b50c0077bc69d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6898dbf5c0125fe0c49c4609be7bfc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8dfaad5482054d5ff996c2e6f05a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efc40d514afeccfc08984bcfb126a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f2dbd4b73d8a394036e5920abc4db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50723648f3ce294f6cf19d5cabfa863a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a19637a04dcc30b16bceb2140d60454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917898714a59afca9d5c186bb631c4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d229dbf8c4eeecf6585e3f807dff8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c477458d530a824afa415ec8fe9c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16242bfb9ea1d204fed11de5867fc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef845f0d4122fd0269727b75139831059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e891579c2b28a69a9a9f56afe92bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049cdd7ea8a5a9885e0cc619cdee6f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412e186ef000f5b711912e96c09fbbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bdfeb74be70879dad1a2a961fa65663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea6c237e6c5e9d8dfd622bdc96a02564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134908853b467c1075522eeecbfef0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20932cdd83d6c95d6ceed65941fcae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dea5aeee5cf1be02d6b53848eafd5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b4079d189f44c69e8e3b299f40f6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b945059ad22a637b1ac28527238e3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb367c9efe18b26a780cedd86a0e1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cab01520cf78227ba1b796f5e7d50371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa31d40f185adf69be89fbbb8fe19772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f35b7d1b46edb107dd2abf6475a2b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edd42658a43585863dde125d04f58974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09023a049b5941252c355ce97eeb7d6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab66a82e31dae3304079505eb5ed88076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f9a3c7113897edcf544edd74afcc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbf1c01344ce6e41157af2a4343e8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdea653319f167dceb9c618fae1262c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3b04a80dcf26edc8c4b5e2ef5896980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480742ab216d9e1d7e724526ccb5a7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585e2dcf59ca4ee024fcad54843a69482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ff5aad8088cd1614adde3fca91e5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef236f478fada5c74ea08a7fcf7cfb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0e198afd979b514e441c101a2e06985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10483fd1a98e4ad922163ce99874ed386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef21e05da8f60fd6a3c7947f261bb0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb76d9a8c0b05ed64b6d40b875ee9a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf693ece53bb9b19706bfdd396b4b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e6398b97aede07ceab5c22cb1fc2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3dabf03f13238356aaf44203f7cd791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56352e84534a24e5c02625f98c523892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce2032678d52c9e2ddea591c5e6a7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc079043a60b4f506736a466181ab37894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a436abe522795257b7df7f8293fda6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31b038bdaaad73796bf6c44c152add96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3e8560af68b9ad2bdbef149e9036b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7d5dafacc550ff065b117a42e6aa498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb22c2e1052ea523155af2369295bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bf36cf1ba133134ff5d5af1027108100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930feea7dde05005df12199af8cbd51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656ad18fc56f1acf02df5fde739498102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a0e27a24cfb741457169213181371103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7132699fb8e0c0319c7ca58f05fa52104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b374ded5f0803e3286d4b6552303335105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146921e0724be1f533b2500adede5c7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3814cc40ae30c29a7d01e93ce01c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5519dd9e5e609596c836b13c7d2127108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f4bfef40621d9c2d2afe34cb8e2e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65ef987343da0a9408dc1c1eef0cf2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d94bc4357a1cb4c9c8e0f1c4633930111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095a607fb6dd9b503243cb39cda9b9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb669bed1d5dfe8d5ae90f0cfe5f9db4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf887cc1cb58508ca89f2862fe60426114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f364fef7ec9c0745361ad795d9e12d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822b139caa776349abb8103425e34b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cccee018aad9426266195e0c4f3ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781fcf40dc10b9c758c985f36df9cf7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a8d6372d1f8976bf98557aa376e00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615803bb515f6ac235e4ebd8985dec3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b5c7cf1cb93236a5180a7a1c04fd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d177f08e527980909217245b2fe340122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dfba01e2afbbed2a4afe93242a7aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a30173ca470a8ab32c385705adabec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9b0f61697a4087272b3718beee800125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7b1e10b01e5f77259dab0682352d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c5972d202ca4277632024d8f606c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91630712c38918a92f1e20b46c541a51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2080d0dfa8c505bfb45226c47422f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e4c9e6d485f3cffbd93aa120a7129130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fde57c4f9f26e8cd5f3231b9651a82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91f044ad649ac6cd0b631280f60870132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8ee58c565c155f6eb7d00d163c6bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571d5adafd1d551c25e9c29d7c35d87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359621c4090a1f5d9cad976e4f42dce8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8e49678fc7d2ceb6bf1ffe068cf1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060285be70c507262729561bccf09b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e07d0fbe7e0cf043758f8ea03f84f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fc95e4662eaad2e8f973769884d8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a8e224dc345535be1004ab3b33318140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1ec5fdbbe7fc47d88a97dd81bd06e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab26beda1632e3b4367cb4a9058eb45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81f2bd84372922e4cdc868dfb655ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbbebbfb1118a043a4a0b472cd3bcb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c8c1a426f17b2f3757f70ce321d74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212c09aa7f02080f92377ac34d5d90f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259675c6cbb1d207834a7f778cfe6c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb791f93cf500a3272dcea976551a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac5d7a80d7c44d3f8097a5805fe80a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74467d4e6d502b355c2fe6f4d6bd60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539eb00a64d850599160df24784cce6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83820ad0caefe54722d2dc447f39b00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e786dad7a860485dfbd8fe6398694153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f3accdf361397c8d51f14870b1144154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96919ccea2749d32b7be10a5e6e9d031155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f800e5160a665d8c3a7e2a50ad7420156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fb4659a060f7ab1cc323466df09ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e39a317ef3717a790f9b204f98dd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4e1ed57eb2fadfe40b84565e911f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69ac708ab58561f4919fadee96c0aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a02837a18e2eaa3676a0e4eee5eb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56edeb22b3510c8737bcbc2d950f2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ff743c6c1d0852d557163319b0660163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934ed844eaf56c456fa3d817c40d7c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a5fd37b914a9a17dfe517daea61a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eff580856310c7f70d1ccc8e7d0e9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708605cf9105a4a291d128bd6bde2bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26947a882f5213c51448e42e542d1c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7458c7379ac63d9dbb2427caa8d144f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011267a5a3879fdc0f4714f06d252f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcf73e9a29e9794327a6d5051d8326171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5d85e696194f41f27ff8d6527ee65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170ea205a0fcc26cb1da521d28a9e5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0c4039f495f8696bb2c7bb193829b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5357ad5109a5fded316617d731fd363175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b2803e3e2bc00c0efe68f1327ad93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d2292eef42f752c2d9301ba3ed5c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c07eb9b1e1a5aa7e70bfe2ff4016f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d63e86594e7390446faf1757988d31179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dce65cebc36b9a21a71c7c5ef424b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d1757f633fd0edbca3c86dc9ea42b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b23772f8689223b20cc6a3d9a1d64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffe59f56c74501390f2676c2db2e88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dd8f66edb2975facbb8bc3affec99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f929706bda25114eb68af8f636838d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c403cbf8c8a9640750a4a186f21d8d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd25fbf9ba86da5cd201387c482a18b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428d405e05d8a08411e1df793a5eccb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532dd47baba5d353600b1d1ee268c39189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab71df19dc70d6c885182d7851db98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b2976e78e50623f267c4ec78c65d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd6272e7a93b6adf582f0575b1875a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622ec0d31142f144e7ec217d4b4a5e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c904a2fe03728c694bcb15a13335c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f27cd9ca7206f63f8e3377a1d88bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f44c49175ae6e4df8125f578f126d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a221d6216110f99f171cdc8dab6a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cb79d1dd5690f37aae49faf4e4d79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af6110be3fd09c204459068818d404199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418626363d4526f862bda3ad2bc5a1ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172822a83afb90d2ef2e0ecbfb3444ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6445e6ac40a7955ce7658da08b76db2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a882b9c161bac2e0134839da622cab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46928ad5b6852e51cc125e450aec85fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf53e4b4865af5cd4aaf67a401658e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7293b5b6953d76a1271cee24989752b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac40b87e2bbb55352bf75a24d7d7d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fdce03bb45dcb6475465552962500208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754dd36a195d6abef18d3f8405163d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1d82b2f81d6a79c523d9c33f07f32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56378df1c23f7feee3c8923e25b9d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ac1d6b42da01e2c2de3eb3bd02636212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6db30e25af82605e7458762a1c81a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8b711dd031f3f48b7ab594b0a8003214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bbb6584742b2a32787f1887b80a11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0641a56817f8700c5ad1ea979e37e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de077d65d235d375239014478d6eaaac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152642d68adfcddd299ee5a39c804f78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913d35b8dd2f4adb4b3f1a694a709e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d2053ffd7682933cb33b872a0106b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e360985188b1bfb1661649247561ce5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f497e5ce6283b5c726ad80f67acc4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25778c0257c180bb2a548112f91cbc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150da3f1cf6aeb99fb68ec7a3c6de92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed52738fa7db36c1e18f60f9bec179a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783b1d356ab6a4445e193f5f4f72e22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646200cdf0de124a693ce91adba50ba1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f057aa2cd05d2f225178ab9d8b09b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00add6c624063babbed0c884bb0ab5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1198bb968e90646a4f972427389cc86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201b7ca213568fe4be9342af1d4dadf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df2f7ed6aa8c482ed64a635c21ae44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83af930f4e56994cb4120ddda3555d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f18317acc8104d51a9bb5ba3b96cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d767890ccdc3eaed39b7ace524e58a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed39e401030abf9a19ad242873f7a83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d402ebcbdaf6b1b25ffbf9ebe583e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52757f9918c4d1006578fd0b7b07114238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2b33a20940caf8dcd1ffa5dcf00e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eeb63fa4eb4ac97e15c456da4feaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358132c698ca1d9ad29742b02a12ea50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0873ff3f8df058cd6a26b87edd5e6d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba524e2103a071924ccb9cc6621a78cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6fdca84a6ad56856784c15e77a318244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3da1624e78603c7dd50e357428d627245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9faf2aa79e90bf2b829ad2f7f7755a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b3cce2b9f30a2f72adf9c79a463ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870f7a329e32359a05b9870dc009a79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164025e336496fadc38521edf81b3e48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec8a5bae7e8a73060944998ad8f7ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec9f2bd95a326ff8bd5df9165f20b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587fbafcb7e9f5683273c88edb797b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff6abb5f5bf0394b0f9655a023e5fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c766d549b82bf38a51f746d79aead254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc19478ac6e3a3ecb587ed3310a3f6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b313ea2d4843d216bc735da7b52311256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857f9212cfdb641a4801f738c41689a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ca2accbf39322c74c0485f14a87f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd035b54a001a2a0745b4c5a03aa86f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78519069897522be103aa18337e1e2f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a3fa775f0a9ae3db7f3a6c4210a4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7d18079506a62e97c01a3e17d156a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a599cab42070725cf823a641eaf8f0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576ffa11a5842823b9b542b193a0ce2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572804d21bde3860c3f0d78ed46d4baf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d78773aa9ad43bd94566d36a2ea83d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1e4d6372f4dd299540babe97c9772267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2d663daafc05c6f012579f7f908cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6733d3c2c6144597d16a16d136411269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174d92956b95cec618294a3a9e23967270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b4c5a3464f4e4de7f0d8043056724271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd736748c4456a4d9c89ceb1b8d466272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657055afa29c2e69e2c4e03b4f4c34f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b651b26e1cc52bea8ed771239873d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed578c2b8318d58a6fdaea8f1578aa8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09419ca024baacf0c6c8f2335cce9993276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeb7ac5dcfad0810f9d504a2d37a78277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3b8c6afe255859c018dc7e4ce03fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50d5490a67361a9bc215535ae02834279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461b1074e6c94b7739e3c4ff450085c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cae072a8e11ab49ab78a79ab4dc45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afbf31da8ecf7734b4c04c1af1b229282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4df9f916971c32e75b827f45d9e1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b8b0e80984727d3b31bba264b56fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69416e9e6357a09aaebd2df7b851c73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5f197cd8d6c4fd81f9cac8b5287f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154ac8af1d6f31ee8c97b2ea5795be1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eac8f85919892cf15aecb38a0594f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc87721f9ea1d24436b6ccaff110ed8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716964c34bba059a742761e12843e38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2beef5b535e9c44e7d817a8150605291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e248b2d9421d427c68ea45dc7a979292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4955086ae3e90160da8bc773ebcf0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724b40520c5e1cc1bde76c037a8e9b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac97e2b36a8787018c003a7e713ce2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3cea79b0d48de419f0b02b6eb9600296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0141f2024b49b886e5209d732de76297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a446d6423db1211ed3aafceb7873c2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab26644689abfb0472a2444616318d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce60b97093e7f3a26413d224e9b5519300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e6df5a8838b142fb8645b2afa4c3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d216b950a5caa48acd367d1f19ea5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76815473b31282a0000e29bda1a261f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf277999252b6f90250bceb614a177b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc412a6eac785398cea994c59deebbb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b38c745e18d17b3a6d437a1d804b10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a98a359c30262cb5e24eb0412e1bbd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7e80d218b53ab75a7451e8bfde7f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a81be4a84f069263c8b0aeca8ba6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e77d9678e2feb77ef471eda99743df310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfd57975482b161dcc91dfd4cacd0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e3bdb5ee02c795a0e2cc3f7deb60d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90041c375265954fdfcd6966c828626313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195df564e6449515b2a9d80038cc61f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63973bb190fd2d141f918fff7327e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4364fef58909e32779bdc46177d150316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00fa71453c224d17ca21f4a18eeacb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd430dfa5dd56f3a8e1e5d1822d50e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae7371f330c5b1c0179c5076a395f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa6cf575546f5baa4a8581c09e8094320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f0c43884f388cadef4fce97429c8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952796cca57cfebc3f34acbe6b90803322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883093670481fcb1e70bb184555dddc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4497321ab0ec05178b14c58f9761b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6981928c0e0b3539234f1e974cfa8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee94276f11c7be6cc80d509efa18bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79409fddbe7e60206189bb9f09d91414327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19fb547ae4b5988d0c84edec12058d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa5a6fc86a7836f2117eb9889b86b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9d56196ad4c4cc19e5ddc929b5027330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228e1a5f175e4436d1d5c91a50508f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c0d75112f4720b0e9258a25dcc289332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e09145bf78165fdc7be926158addf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b64e70eb984d94786141264c32368e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8897be2bab3a63f956279322e5f0fc0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052f30f4db3c1e9b4cfc96deebb98b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd536f17dc15732193e428706b4f3e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe2faee152d870503d6a218067d2b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e592a503d9ab29eb9c2408d6fa14262339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e81119d574e7cc447274ef50c7143340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12881506e35dd252d36d87ea08e8510341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0d9e9a904047cd06355d4e5bdabc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd92c73659747bd247efd612fb00492343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ee578fe06d0bec978fa3b20cb7cd7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f65987b347e86b1749a46d44053237345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f437d550e9decbc85771532dcba10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82a3995097b42d7ce9f4097ebdd9b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0c7355cae229aae9b16a9a025a581348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de10ef3ce3d1b99588e2e3813c48a69349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20179f74b55772f08de47456f4d5bcfc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf4b4acfa0a0f6978d4e5a2bd4c0dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a17a96c727035945bc400942003b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b2aa9ed7b54ea0f67335e9092fba6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abdf37f398a86b127ce3d83a9fa83a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a357da779a682464d64614fe46133355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239ddec72e5ffdc0313d802ab79b074356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704d03bb9fb8c4ab4bf149878a8b20e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34059af184c830794011fa41ea091f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47540278a9bc796bb24b96d9ee586a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a1dbeff992debe4ed21d176922806360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4845f064f9e17d8e73ff859fec5fba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f904ea67b02e522cfc46f753af690b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e4a107864dde34c9c240faed2ebd0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf18390d947dca7d0db2e64e568d6bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7baf13748b66fa9e7700a4d2c2ae39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0474dfc82308b922a5747336cea09366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7fa642ad91022d5e0758143ab5213367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee488163a79de2617bc6cbf55a1ff55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e842dea3fcc38f48428127e1cccc04f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0716d2a14390286bd37971f34777142370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d9ea717eeb54d7e37bc1bb0b11713371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3ab3add238098c0d06eb53a70729f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0c35e8d5f3a789fdc8e2c3958c297373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80d49368ae477defc37cac5ee79c28374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45a1aeb4ddacddd9c969b240c55949375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd971790b26f19a634dee222fa32454376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134855a2ae1f4fc3cea796f7f6a3a7da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10ffa2885c35c4f5e65da861a38d98378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f1a0a10b6d0c31d54d10b2358d3a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6120e3743474eff4009f27f37eca8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0c4ad1abde3260b672f80e3668b98381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe601c0bf477d491aa6f5d665a5aa63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4defcc46a3b2e32920e6304b5ccb98383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f98790d47498d773f5cb76511ebbd9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcf0b44d57065945f3e2df05808349385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ffdfe0d5b6992d7d6fe48531ee9ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07514fbe8cb5239ab34bcdddb7e93c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c887823cf5f7cd33b3001314beda679388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a705cbf7485d2069cb1edfae13223389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ace31316ee45aa809595789e9e6df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40bc77a444b6ebd782bbf2e6bf8071391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709650d09dcb33d60131cd6e04f7980392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8775a8cfdc60a9972316652b1269d87393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a22f2980b8f5b0fa22c0bd5b6098a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596b2bffde8029e85604ffab337f0c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f330b94866c0d995e79183bd117682c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f98e01b835103f4c3b7a71c117581397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70943e618e56ceb8a64bc1403707080398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d993eccc74b47f42a7f81801f8dc3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050d72be4d561c9ca4e931a5a8f2821400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c9b5ed42a3dcfc7b38ea63e3fd59b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009767259dc50c2142393a8e4b7829a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da410ae07e134e7cd9f3c9f147ab04e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaab2228190467f87d33ced40838aa2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395b09b1f17bb3b7e84c5c9a51c9e1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374272abaa0ecf4b231fbc4d106e296406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add5424bb2632f10297e7c923341d67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82355396728ade37a68ed516f0409f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ca78d5911c33c796aa0012aaa9754409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3de6f3774538e26b8a24dd1f19d0fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c8c7d491e8e661df3cc0ff99bba5c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d821beb7e7b339d3540dc246361a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b73ce650967b299818f77971d9d9f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be82348dc557380461082de0430e504414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44318f3d0072daede14753e0fdae7e2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b3157c55b92035ef980b1f3f5b5e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18352fac1416c63b5e62fe7433e5fab1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684984511b09686fd62cb73c8c03225418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f30354f51d27eba644cd5b99720bc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25371401f04b4fa1462abe11fd24c08c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40809a47818bf3ee9993971b4cd597a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163befd043c170b1ded92e9c1ad6a08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41471025cc333413902e39f8ea83ee60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45b63e5cfadb839192e033fa36fec1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3b5c4ea1dda1ae50130cead9987f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e612b447222a821cc95c6f1f12aa83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d666b82ca8c4da910b92181e31e1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a526d20feb07c51287a758b5745447428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475a0d0c219e4e0a3059eca8bb78558429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9298a2d2e3a016079463943cbf96b5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232b13c023d85156abf9b7a5127b30e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5378165bb5404c1452bb44ac4e6af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32cdd391c82c82df3fb7a9228cbf44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1387f3b2472f0b57745947d0cd5a24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396b692e97c41f75f7583b2ba60801c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40d4a670aff87b30b005902285afd8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e9f7765d39c0c395346f1ddfcad0e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4ec5be8bf077140711dd6dea82361438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229967d573961d89e9f48272a60d79c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6313877c415c003dc828ee7fe62eac0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924b6d750d7f1b43a6681da6b1557fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4b8c45e2c04fc19180a2e0175729f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c97eb49711fe46c870dc06a790474b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a048df0ae8f386c67a5ce8e981ee5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5dfbd61a21ad0795f002fc5a2b223445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3d7bae9b5eb0e28a9f011e25b04a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e70609214b001375e8a9cfac943ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9066cddc96b89db636fff331d1f5976448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24211dfbb7f67802e7fc455ae051149449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af957aa688d3cb2da35dc40a123ed989450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c8a9dcdfb4ecd9d0e51e0f25af974451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d34df1964e4f3e4668b2eced2727d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4173b192e77a56b049a559c8479d846453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a045dd8eafa56d16cb9e11dea65d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879d2c61f8b927522e5b60b11d888a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9354b97cdb60c1a72056f8a26dd6ccd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7f2b7d1ad31c7446846a76511ba93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b778194ec820b1d867b0d4e608811458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721db8c434e47d9026b4125ca54cbb08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d8c4d40fffc9c5ae4540cf2143bb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00093ae5659fc57961c4b4051e3c03e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940b3408d38460eb4986061416cc497462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74136a0a9a9720e44ba7e10accf31e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77338ecf902c8c311c9a7126c779e57464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b24a821d1ea73ef2904a5d2a24bde465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4e3973b2b8cc25a9e88872f9c16e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dfce66ee28ec9fbef82636efeed55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f53c3661620bfe85dcf031df8d0687468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678c3bb0ced5e03486d4fd523fb8d31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cca4d8385fd84f299d7a866dbae1e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3f802f6da66da9fec80b11450f1fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79f7327f84809cfe0a178168963088472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd799d11de6426dc36714118105880473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d18ff05f32ce96563713c654e642a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a358d310c45a0edf58db1d0806f159475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17cef4a34a3cf376153e344c49337e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fa2251f60b0e2f06244af23280cfd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7102923cff9b880dab8ff27054ddec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db558ee4ebec6db48dbb12cc2c8106479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de4a0cdd67f8099b7fad5f2e413f99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0591d299d92acbb18e1e971cc4ad9e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6e4aa4a21b5721e9caf543a01296b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355776447490db919957ddaddaa5fd4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec45e68572d72b2f8f9fda5a6bdf399484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191f60fad6d11982eaa99efeb88c7ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb826fdf07aec6977d1c39f205614e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe5a9a4ba3ab547c6a2754aa5942a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcadaa1f734d89de92b0155b4dce5db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4227cc63f81251feccca11926f253489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b65cd141c4f179040860d8e7bb3c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3bc7a2ab959f31566b31a556dd817491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ada3ff5fffcdb9c86c184b3f2b1ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440abbc38d1b3a0b5e63fdad80efa56e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927cabbef6d430ede4496a7654d1774494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850dc2f10899f4f17432e95eff39a5e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa558969d713a3ec94bd5b6f426541496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317df4addd9dc8d98ed48d0829c57273497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ef9566936fe8aae6b5326ffcbddb8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3216b6b9a4899daa21d4327793daf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf307eb4aba6cbfca60cc43ca6017a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21abfa1488653f4da040378fd2a15d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d105b7a748d1b15c277a3b2b3c5b4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75b37d061066ed60f89863b505fcd6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4185e770d392574696b4fdcf6cc3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29757a92d76e065091167ad752b4b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275cd0784dff69086dc24a283e5862e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bbd9eaac00bcc055bd4137372f33e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d866ee5447a30edb795fc9059c5dc67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47217f943ff207a776a2dbfe7539cb71509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47730c6c0f525dff379c60c0731ecdd9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfa4a046ea5e56635cc1fb053f330e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda77e28506cc759ff0636275b87161c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3146553ba8af22d774c4448db6151513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5461399e29cc4d351338b353219999514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe4e181c33d8ecfab71d1f72ea48e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926292c44909daeea2b439ab8037ece5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e428fcfae397261933bc4025a2794bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71e4716c78d666796ebbf5419ab28d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c072b2fc2709074d984998e47f5e94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3aabccfa5791d75b6d1635c4f7675520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712b80bd1ae1deb74bb49b1ca220fd1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c2ea3c15c4173c908c301c8e90770522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e2ecf3315a3866522896eeb6dae86523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cdaee7a5ce758d8a0318852004cb5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980d0c2d0af9278db9d93fef90192ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520aabff72881a8a3237be87f32b4a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c839fff391852a2a31400a61bab0c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a97e4fdbebbb29fbfe542a5888a216528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c09b14a89639230750866fd4c949f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a179f5050ae7274aa7724858c05024530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5375b62ae7ec25d51606e2d73dfe8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6b03974eedf34fc1caccf68dcccd6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7010cd5640b87332323f07fb2a848533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a29b83cdacca8d93ac77fefb8839534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a8d598cf818a8b576461ae22edcdd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1110bded126f70323c92dc7c04efee1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136b160bfc28ac80591d48d4c18c818537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05114195e68072e5bb43dbaca6ec780a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b29c1b9e3f767f57308cc36db2390a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6872a9c385bf14799a169f277126df8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f95c986d0de9ade3f4f1ba4a83df28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9284405a8aa821db5718d9bde1de2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998bd8468c9e307d8ce83c548e90c05543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c858501df9ed0c3ad2bc9e3e1fee694544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ba9d78e5192670e26adab6fac5755545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46578f2a7ae1535e53d10e1e0756d4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367382cfa0dda7ea48ef08c3a0e17b1a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3a6de42fa08105613c0af8d348069548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c897ff6883b9c8d3264bd15fd79cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea62644548f99a30dadee4edf08f27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e50cecbd7843770e38f96475998f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76fd29260b734dd533c563dac23fbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd2391f449f357e54c47189bc93b56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4add47387ba1e152e707246e3e9777554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d716d59aa6a2f93471afe9208ed49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c27a0e6426d3d9cc82d514373b609556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500ce7c14a37af530c3fa754cae5584557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d07ca01db9e103896fbc8123ae5f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c27ec5e5f8f782668ddcd45291b1b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f878cb942cc09515132aa1f4bb217560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60dea1875296f93d67e7232e8c6c2f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7862fd0c8ccc115a873a8b9595964a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e6c0f9311f68b4ec2a1af05cd4233563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b77f21de49392924194c8df91ccae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da261c56113cb3a1baf1e44b454bbd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6749cac0d5f4156eb671a938084dff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe984622c657e42d5927e84b5a58b2d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4a7faea2f202f352f899e71fac779568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cece7dd3e7caf5770d97e5be401198569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e350787dd620b3305c45a4fc9485f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d4c64596cbdef7890f00220f9a736571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714b701912b6aa5c32ae1c4a0d360f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce511b755150aade713077525ab9e85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b49de988d67d47f7f9f002b18426eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d8aec62611a8963662bd874338f98575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804cef3996225b1c7928cac947ceff1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d3c96bd31c48bc3250db5c92d447c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcbca98992179bb9cdd2314b1b5cc7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ecaa8f2bfdb475e5dfc687e30ac03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f438195b315c71e10ba1e8e4b63a46e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bffcf3134bf8d186928a493de359fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4beb6958a21f090ca15764736b9b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1052c165f2c6d6a9f8fcae8b94178583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520edd75c5d2a37b866bc800faab079584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dccbd7ed917ff668d4e94a4ed29bef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32919df262c4106dd3dd4bb729ddfc5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990c97d37ec55c1c1c9d98eddd0b828587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805a2cc5872929a3765b4f30778199d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73e8dc59e432dd8e990c1ee866c0fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a17d0e40de114f37ac65e74e9075e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f359cd0433e23c81569b4522b58fdba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc385d3a16cdeceebf56d7eda392b65592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3387dc451fc7ad20f4afe8498865527593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ea15dff60f1be406a090c3af9b4ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cc45052426d84c5dea885bd67b003595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173862da3304e0f5ca6da6bcccced1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8f3975c8d9d5fa9642ccf6960f6d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e0454a0e947e2d660ba8bcefd1d09598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34b375c0a1407936f2725179f83229599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84c50ec961e46cb36e0356cb62453b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c616cc31fee00980bfac69609e61ec9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48008670f6716c69ee2286be774ac68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119dcdbfb0955246333c14165913582603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ec51d5b57fd81d5e194bd6facca83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891396ef94f2a01e57a6f7352ab96db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3662d37067cd1f88d6b1b7f9c3834d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d459c8c6df790026841118768888f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf179483c184b2907c256e6da1bdc9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fb2951095c0d826b874de9b05905c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ee314ec7d062458385c6970ef2553610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6d22f98831ab6b679fe650e0d4025611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a422e63b58d76f8869352667b4e3daa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2c7991c2c100655dba67bbe2e5f77613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69324d469fbd91eae7990247c90e3550614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e858f4507092e2207e8da20262b107615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6e60440b8fa8428fa3a1a821f741e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8c0b11a5897a6da7b6850fd3c70ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b3f0db17c1dfff266439e58c6eeaa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20956afc2a7a08d81cef41255e0c8ad9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ebe93f17a2afbcb651dd71c75624f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a119f7b5880effb964d2cf8ab06764621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a6a1d5210b39682ac0b0b1c56ecf2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece571a844ab7031d4fe5bdeee0a7f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdbc16e4873a4341b0dcccdbdf0250624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762274fc6ce1990964e3633ec46fda80625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0536fd14658e4d7fd30d063928ef8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbf8e89894cc45c584c6d575b0b114627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619295c0d04a2f54378621d7e9f8ab4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55606cc68b2cc53bdd1c8a8528b189629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c0698ede5a321d6902572e0e046ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef230b4b765f0a3b2efc7970caa2db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9e9e260c00a08565c8f0d2420d0b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee497117a1dc50ae06f6ca50b98d693c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4718bc012709cf7cda44de0ad0ede634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3df7fcf7cf48f7ec90317191f8ae17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5410eb70712937ce186df220ff61cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc7b18be0a258f8081ce02e8dfaaa5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2789ad0c295f980a3025e39938035638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ef61c9b2f487f308ea4a8ae2d613c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759a06c4a2913f7da2ca160eee67a40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cae83bb67271329876da2e286ff61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05fd442aa223a40a67a59ba9b8c8ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fe387866b27050e72d613a268d25e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4b4bc182d62ec61e4edaa9f044066644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c09d5a3f39cf1b722dacf66820667645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093af3d4ecf280585d9552a39f891fcd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc753d0beed180638f9565aefe677e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d893520db0b5c8ea2213c7b682c227648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fea4da6c36550db0e73292cbbe6240649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81d8ad54c3b4812baecf5a1aa8c0d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e935bc06b63c452d0902dba2fc897651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b95e95a665bc34c84c849b9305bf83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfa8aedcd965486889aad0833ab66b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5ff524f9037509e72d4446e7fe93d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a318f8c11ba0c53294f978180fa6c1b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f87456b94432bcb8841ced1cede857656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c7c9ba05ee3713b968aaf6e0ba48f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d7a911eb9e00b3ef26437081981e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fabefb7f52511df994215ca7e8aee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd54eb2f812423517deeda51918d452660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6a6f53ee5bafc37f254a69660c9b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813702319d7e79052fdd8343535a002c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd93bb0cf378668b62a345e20c45dc6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ce5cc561564899b0c283491b03bf1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e663054513a4b6c852e84d2a20752665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0b0ad3bbd068ef500aab0124661b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3457ba6e6e35c487a3dd69eb19fd4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb76ae8d54261ac272421aab9c3afd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386342416d3b02f95dad15611c02e6fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde463e752e27b0e5f2625f85705c590670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2544e68e37428d3b097913d45c699b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf161927ad3382427a5c8a369096c6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6d5776a080cf20cc73875b85f9e4e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea816134fd27e812931faac6eddc01c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fc1ee4a554f479278a21e19f474b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d118d6f02539b42413f16648ecefff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a837aefc2e9fc71983c89250651d0bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22776fd0651b6465f7d6d732c6379d6f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fafb3b88976ff163a51f8ca01aaf99679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d9e754bb45bdecc8baad5e2e902f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6847ca818b8f300de3a6e34b13982681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda2dbda4cca05f95dfc7f7d54fb629682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1942eb015cf4acd4b166415bdf185683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77d099ba764590cc82017663139f03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d2467e7bd9dcf8f70ac1ebfedf5b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa18b8d378ad9eda8aee428151ac80686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350c5241ab9b220a52b3d29188fd9fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfeba4eb327d98dcc51091ef51b2ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778f5d844fb4103f24da7b3670c244f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bef731dd5adbaaa3893362d76dde7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670acf08db14d14130dbef8bd945b6f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa3385d685b23180ccbec84f9a6a64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c6710140e2e4839de7cc0bb71b4f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568655e8f5fcb46b5a7b396700c55ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d75329d91132d3584289f0aea83c81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d10e3eba0da859de5311f07ea4d2a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dfce457a280a795f768199fb85e99697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02536d8bc220736c07a765a2be833ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbd8886d4e0e2be7683053eed9f1cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e592b3ca07e5616c8db7376514f7e5a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18718e1a684b367cf972f9062fac309701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d0ca2d72e67259fbc3948ddb1bddc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e689947c8e18d4aed14a79afcce8eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43748879c2ac4a8fa165d614a49ea7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d3f92c3bed456a2a1f6217dcd8bfb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed895e6f80f936da925629a57bd4dff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4b555aa0e4baa20e7c7659f25e14b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b0126e4737a863b6f6afe40d458f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebae7784936c0524c4d1980727d95c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66c0480a485bf6971ebaf688536e7d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0983dc40e9870b1f8328bf644554a15711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4aec0295fa736371033fadf84b025712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd61256e7487113933c12fc12f0261713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8786d4df84682f50e378924c9de0f9d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac78470a5ff62a59cffc005773cd552715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17943dddf59f80257eeacb57d7fa35716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb1ab8e53d9ebdd52a3477577e0c58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056559e697b184f0cf489c6c0c9f94d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcda6f67e7077c322235b4ce55d9db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03918e0a5ec13b163895d0d0c7c72147720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ba74f7706c381e1e58081354cccc3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454f57845cfc418c178223771efd1f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5d2ae61d73bde5b018d87a4fe41fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3b08620f9e7528baa41cc1e717c91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f725b2750106abee71bb042bbdd034c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f246e48b1084b97658132b679d983cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67249a866b95415fd1961e887bd73d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a881161f938403be52f33fb2ae7201c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e094a67215a44a14bb7a69201282daf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbca79c608c238b377dab1a9d60b46e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b02c68fb13d6e612d3ff02cf39d65731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5251b366381fef4a4eb5def7ddf0f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021adf2d4a5f35ace53e8340e6936ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2afc01736e508502144adb917d2557734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfd90acce21492b917fe751ba9d135735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d941547a3ac3031f838a94cc2b733736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed21e54f9678c5cb9cf7a515ff85dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77ecbcb476d8b9c27e578c12a8416a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd29d5a79e3cdcedd7d2f5fefeefa9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696516c9c2ac7d013b6ae0a4baff414740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16caa6c9d89f0da59388f512945a82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a36db2e6df65cb6a3d497feaccb3c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136cf1f9cf40a5482905aeecab192d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be6d76657e7af792c4e6c36548969d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baafa9e00042122b9709198d813afdd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599535ad51d38c01292e0b75e3c6837746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7472bf8074dee77fec1a3cfc0fcbe9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a9bb4d7c6bcee9bf59a31a0a91e96748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2be690f5b4b0ef344afbaddfd52eef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb531b520a70b47fa53aa5ab7ffd385a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faec42da27d4b64af5bfded932f1b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba3f6f5dac81cf3e3720cdd80ad220752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfb1a7169061fa2afe2a282a86c991753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6a8c7a135c1c7da1e4c442cd79ef3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb55479dd92834d7a30c8abc68e87b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463154814adbef78c2b04ce3d8da97e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccbaf17b18502f47fc99d867dd6df5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e9c1bd541f4359d73ceecb96aa6e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fccc9c4b77b9d4da2a2d34c64a7cd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dde7595fa81e4e934fb68e90cf7881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f400463434382c78e0534dd88d0edb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728f8fff86cac7077e4d4063c7354103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9c681d92fcb2dbdc8eeb5311d9d644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306d5d141dfced28dae6946468c869d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800fbab3620c9136c5caec5a3cf42db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8c4e1fdac545eda66e9b0de6531e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e0f18e4307c87c6f89fedd19918bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afc2b9dd64924995bd54ea4d1f91189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f48ccd0fd33239fa7663c8cefe6b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f5b7ee9c086b70216aec9e8f25fac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7296c153a5502e952c5f74be32b4e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf3998d4ac244b6d4724f1ea1a98c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3420a1310f0500f4b3e714bfd2b2e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973f95863b5919beb3ccedf839fe80915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c3dc5e05646f4ddb8c70b70b3b7c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b6da33d7c27ea687b4f0db3d8333317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78a6ebe9b54a87ffb19325196266e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73bb523a5af3b47af0457a514019b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aadebd333c73fef3618dffa434b6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7209eb74016990d365d6e7c9fbb8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3211a8bc8b61b6a71cc03709d64ae2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209ee5ccdca295dbbc1288ff6b403e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618fc310b61670068cb27510127fe8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28805b78ead792b98d6807b94e1d1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c74f54baaa6058ea7e61a1b63764626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2512966dbc3747a1f1faeac670814b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540270b245f79e571aa96bc623fe32028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f038ba8fb6b7c9b1dc4beeee3340329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36dec7db5b354c3c50516e151c0ad930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a426ff6a7cbe9eab4ed65eba4a0f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6adf312f23952f840556a5752967b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995251aeb92ac36f4448e47e60c93fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e20f4eeda1d15d6ad618517c95a9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5ef4054d72a5dfb7a79c1f500654735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe02a9cdf02204ea6f8802d2adf7d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88907a38df209382c60f5928187c1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089bef3416b59ce3b3fec391ea3c46938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368a0121e12971337f9326fa265514439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320757250d62a09a43812c14323472940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41b7188a2e17ef648c5cfae971975341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a3572c9bf71afd71cbe0c1be6f48e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b768f8c281b67bbaa36b8245fc55f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0f6b96dcd8683b0c751aebc22109144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8f6532409aa440e1c31921b9766d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9b09ad346a946e57c20d259e1bb3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7c880fdcb9cd6a1faf6d3138aa5db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb2f3ec506be50a2d1dfcc5d005bc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00060fc33dd971a581005ff9eb52e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ef4d618c543586435d693c37d71b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5bd11fc8062af0fb1024306cea77351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b53fcf18a39cc830869faa8327d79752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae0f2b3f485eaf1bb0f62b2f47fcb753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d99670b1308b54d1600503a120089a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab48e6fec6719b24079dfe8028527a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befaf850942f89aae61afb69beb48af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34569adb985cb811d5ffd4626daf2eea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f867658d5fe53402884a8c7d4247a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd06d178ece047819275181be76f08359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efd0c85fbba14b2e509ff1c71fe10860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe41837e5266d35eaa30436217a65a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf992ccae734f2b1425fc7e4d02171a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe5410c3d1ff8765f7898a453c98ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304ce1e963fcc0bc8a5bcf6ba9a6a9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8f981a0c96ee5429e1b928dd7494565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9b1c717040d8a94ee9ccf9d3eebb066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80394bfed71fc0058aa58cfc0c60831867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826644d2fd1e191a33e568193fd4ad2668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80aa96c867b4d46940a537c408b71d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f701944eb0ae00ad2e953b8676141270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aafe3a66525ce22f978ce2408c0e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b2f3335a6f46c1998d532075f4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848c97efe7a104a8ee4c1c2ec5bb8b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b30961f894b95b2f4b0c10f081c7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c965115f7681991794da31a9beaa69075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd54e6a51b453f6040d82a21ee027ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e8b9582b47b0649f95a3a1a0b059b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7480218a0d272e6f35d691b80041e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372d9fabb1c357fb8f8c78c1ce45e0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962fa02d14bf7e5a1f4a6ec887bc6d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e524a665364e14c5a620b32bf54a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78569b840670583143c539feed76a8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58886a354fa1296ad9055768bd5fccd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b46ecd049e6469405fdfcaa72c2d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc185413df750f51618822ea41d89285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f108b162cd81b042aa4aa808cb0540186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e1fa8a4a6b76e442a088c9b2f477587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c086d4f4a0d116e37133a64a3ed64288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f34ca4b22bb92e087a79786f5d47a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f59be91e882d99a62e7ef28f7f21390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f76fed6a48342b94e621d20093b6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e5a9b8e20ce165639cba2c51235b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0eeee7671058c6d2b1e087aabefaf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be82cf34f89c899bd70a9c635c21daa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243b8232f9f0d1a716992896a35d89695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f224b458897f1b0bf91a18de2851b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6095de03cf58266f4be213d1243a90697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1741b94e89cfc1ace43d245f9e5ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687d93efe950a1b95da65c5d9a4237999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa7b1bc279df03a2e60b84940bcc69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cd2e8c66743b65f9f84e20191e034101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ed567bfaf14555168d9476f00c5b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91439c6d7343701ddb9b61f929f71b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50df30abfeab6e253120ed397655ab5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d31bea2bb6829b87f71df881d151c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb26c1a17a38d452cd7e4358ebc3866106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57ae5275734a2f79cd8dc5ab17fb01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fd218ade0bda7739ddea28cc10439108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8859db3783da572d719c8e5e7f72bc7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1178b9ce9474fa7e6a62a20ac81670110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263ab962382efb05c469665852ef959111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e361f6b9338efaba90c9205ddf02f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c5e9ce37b5c895f14c490c3dc3750113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08b26d8b8b2bca6ff812156912b507114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164364543c085dbfc40c997d303689b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afc7f624a4dc481dfa93ab15043945116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4f9fde3e1b34dbb3f46d7ed7c260a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed5a58fff607fcc66257216a409a17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03922c51c95a10fac8f26f8013cee9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d812d53979edd3e2f70c9042af8bd5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2482e40f287eeba9f464de7a75306b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b459e81c3113ef36e935453943c5f8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa3472caee31bdf19e4d1258750060123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eee30df21114b9afe0511956f9def124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ddb4c7ca928d5e86c42950fa8403d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95435dac3fa2c4d8a5d8527cd7c327f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6f43c95142334b56b2105f2c1741e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc1cba976078f3638844c6c23c7392128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73dcf7e0fbbb5beed1035b273eaf08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926e1c555560c9ff5e356b5b11ca5ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e6d0ebf051ca9a01f035ec77963ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304336713916eccce8fc9559897ac4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1918e64a9ffcbc5be28fe23224b590133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf07d20381b9af330d50667830aa1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ea2e5dd5f9ec1b76b01e141bc349a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1c646e0023ccc2f714cf5edc745ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cdf209d287b793901611b87e54569137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5431031e14ae39d998e7731a8f08ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829efd5b75d637bbe9515147573998d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9993a634355b27add361760050caf1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6332865b6a35523ae91f6729abe7e75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42126449e142c9c4f420fa8616ab81f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7758e42668c6544626330f82772293d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f871314569e6d33ea6b83c0a465d95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab9b77a45d734efd91b1c5dd010acd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee99bbf5caab0c83455b6ce1ef9afdc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8c463b3f0472013a78f8e867ab6c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bbea592fe82a861c095f24961bd18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2a5f907900295a8e102aaf1e26d74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8f655b9f5fdcebe3c6f384f5b0d19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead700996d08b6fb249e01274116b074151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77066151c7e6fc38ecf693af61a22afb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efebda384b15ed3b0d3169125c71e23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae946781bbaa051cdb9aed4201dd1b50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4128b3eab6092247e38d6d71b46b67e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4804d83207e38772fc3684665ad81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ef5c18c245a18ae5b3ccaeb59dc80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf63cee133d3dd141f0f4a468d21ff0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73911a7111a09ef07dba19d5d827271e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f038098a1527ca13643f6471e319c63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635001c7ff4697a6fc72320a1c2250c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa0c9de7e01d39b9847fcb2070bc7d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8d7345984bdddbffde53a0b80ce32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531bd7126544403899101dc7a4448f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e003bfc2ed04e84f08a12a46e8b91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c2a60b1ad7a528072ea8d0d554f4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccee2ae0a716e1dae78b2ae070d4b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c532595e0d6d693c3d2dbe32241dedf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f60c98fbb91b39ed6e6064ea42581169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf197c15b1627cda8d21179ab86fe27b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3feeb1fd6a90daa950b4159ab93063171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868fdaf226b53209dc6094bc5ad86a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22365c348645bd8bff0f46291f1d5f5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49951b987fcbfc358f272a222386bf17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0ff49a0310f6a02c2647f0d114a6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b7eef84f505bfe32984bd3b8ddad0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f15eed27bb6a76147e4617b3e0cc21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4b0b3be403eccb04928511fac56b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8986631d9808ccc3ce043ac2a5683179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97023b8fef0ab74308f0d15be086ae03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c6703612af64815d740a219b2e0cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b9b786a3136ae794000a907d8e06e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f92a5b7444ab2c8f9bc0498ab3a78e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adf9a8074d160c29bcbaa43d846c88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c8b6d25c00e7b924e2381e284961f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af6ec994e7c71ba105c5f45aea0de8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784e78ad9140a6feda4bdb2d98301f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904af0518da9bfe3784ed796c3a00b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512bd36a2875eb89473e510bc6cbef5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ad5cdb4e6f3c571e72fe68ea74874190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b704e091ce46ab9bf7fe18965fcb5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37546d7c5c3af364be47b17d325aafc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09727afc499dc3c468f11b6aa8fcb9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3457fa459d1df16165bd08b58eca5c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d776bdd23290e6bbac5d0868783c103195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de06a19135f0bc29aaab0342db6dd8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8f8fc910cbd5ff6f91afaffa1a205197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39625bc0bdef8f43fd38487dfc48e2bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aa79b2fce853ed0f0c3b8468f1cb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de500297c8ff308bb9518dc5e7b7acbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780e9a314deea2027e118e956d1b28e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6e1e8fec61ab9dac506b29868fd6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d387558e8596a54a7939e0aaa71d4f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f1a42ba89e2205aeec79f80dfaacc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9bb05667e698d2b8d120061d3c2ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e593c00cf45942bb4e9a930f5503da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e402f8f246a55699a99df7060a61c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3607a5ce43bd1b9803a3c611b4774208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733209de7fefee0a4abedd679978243209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f1f942c6160dff0f98689f85d584e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfeae9d5fe739752bc460740e588620211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c601271d6a0517caa507ff05a69d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6f93dc0265766d0d7107a5787b4fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7db7fc79b428dabfad0d7a557e53b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4258654980df58e5f2e22c9419134c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019e47dedb01a6d5068d1bb7be30bad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912f6604b4181f05a5843c17ce6ed5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960173dba43769846ce6c7348d35d26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e8babd1837ed9fc217cfd7ae2df8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93008e8122e270e6158e433d762633220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d8fe357e672049e0c52ea67453906221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b8076a845d4d2d8e82ba1996f7628222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e01a3cbafa5e5d5b80cdef073fe40c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133163028413818c20b9d0d8b66a1e4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ab4d4ab497687fbd5aeb40c880aef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe49dde7421f63c81db9a1749cd72d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45f35e218ab3b133c4661f6499aedf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311fbc08039e768ce9010adafa8b543228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19808b34362138bad8798a8090a54598229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc0792fc169172312f5fe2bee970db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cb78c207b1a5a248642dd1e2eb600231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2250122a0a103644ac61127a95dfe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6b28508535ac510e62cc528f4b1f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a213d36be4df2b19249e2d9f85ba3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d1740df3f8896fbcd21e9d15da732235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468eb6cd26c24e8f79a55805cb507a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62377a9ef49b7bec7f4fa4fdd3533d59237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefeaeb00a415aa21a56a0f76cf4560238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18d604dd455ed4f443534b106e0e4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73545f774f3a9c458b94c2942b1aacd7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e63d550a7104f3a4c82cce0c831d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac832740ef9dd93557e28078062eecc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6857d0a264025d2a8c6f66a5532ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b28d2984801653cceb06c97ddf9434244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c8247151e7d49f5049bddf9d7058c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e8bc1bbc21bccb22373218b1c7db1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb357ac2c3fdc539f33153cb5b225447247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68301f8f0daf2b8471809492ba3dc7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc897ea1e638e3b5fa9bf08f7bf5e1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d214b77cca409ab2b101f22a61ecba9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea89a90c9c7f41edca7802be9f58de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213100d3884109caec4a524eb4015b55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c901daa6333fd672f85d2beebfd0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbf196331f7ac88f0681c48d1b5b1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530865053a99ea4a9bf9826075253aba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79bd42400f4d4b46c3bd12d566c94b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef61787c66417692607ba82c7a155d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a287e0ab142ffb5f52a16e34b54ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb897be44432a0adbb2db1d88e1e722259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724df922764e7eb19f12c2b392567d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14263fa72d6dff295ae4e79e61295b87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f153061675b5a912cc41b9367bb3c3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00875ad4162885c9c53ae0e4d9ea270d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0404dad7e201629cb8a4db2810df9cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3ee9f28c1f723af266c07aa05d444265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa32da0ab843ad87a32b644f5b5e077266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8996332376641bcdf302b0e6f4a786267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85d4accedc2627add46fc2ad1bac1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388dcbf45f9ed0f8b5c80f1bdd38bb8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4ecaec48b73a2d2d01199f141987b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24527d3f4ccb644cf6602b874acf9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43b194dce14164b7fdcadeb5697dcb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a1431f0bed12968fcec2efa9cc8f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e03c8ff4562c55e91b0d58f4756de1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae2d94720f544667b0ab0c4fe14992275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bc165be46f45afb286c91f831d85d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37d66c84b06fe77553e15c5feb2ad1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6aa2ee9c9a8368974253f96f6f3a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f35bd3851a16a7a2c907129ee01b63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80060de87076fc2bdd6bb938e1b5408280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1cc950981f4f4c1561cf4f35c06e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273392a9105db500c6bd7560ca4d6eb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc5f8985ee10f659b3098976df757a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e0beec50e44d8a14f23107b2ea6c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330fced8db8d4c13ea6889a45f8e8df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedd62de9cacf0db05dab0e44f2b0a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578ddb4171cda1cd224289a689ad0da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60413c62c8c57d764f9f3f2811318b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897d46df1dc01f724f74c6c2e6eb5df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a527ba211dfc46eedb042a131fb57c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e589e043878e07fe20a0ec674b9fa7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f94177598fc48e0819fc52bfca040e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178d1e1f21ec6dab441677083953712293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d158ffcc4b4e5d4cbc026db3d003651294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f4350d8f09acbd0d97a1a4c673f5f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8db34722cefd20bba36e66f76312da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66dff634223791c7a145ec8d5967dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befb91e4720ecbfd9eb117c8519ac0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc208e451fe8b22a5fbbf09b504e28c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c574aa6f909c00737d74e6fd509d3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c735d46419c5c3c1d052038b497ec6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902624df619f9f6c2fbcb3e25c0ff7c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f22af16b4d0054249fde0941f32b1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3f21fee7d7259d909e319dc1f1a63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd53b360e72d708cd7cd8c639c5f081305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71203eb271e3e332086254bb3007f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c697973a89b6a40dd63ba9bd88c30fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041bb8e833fa02fd85e69b0a362be4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b88ad24425146b8a7b94afb8bd610b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2da1eb91e13604e10ff343e49f0fc6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381df6c90d41c25d5316324f208113b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dc40925b74ae68df925ba616f3513312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b2da9ef0b39bcc5bc057729491503313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0f77e20e5355d40801e1e4676a863314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5e70fcc870d962ab7e929e15bfaf3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4c991950953676967a6f85419d9d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb5cbe235ad229aa5f04f6d6ba73ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4c2bfe9db3e856f6495fd271b9378318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832657d2ded5cc70b7ec3a448e1859c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee435c03724478ed1c94078c3843182320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b5758b5ac668e2641834970c622fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317779b178961302ac63890fc84997c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ab2dac10b466adbfd1c6c100d0637323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3861c14440ba1e49a62143d37bc47da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985bad1ee3a8e6c6e7f59cd195ccac4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090038b522aa05cc982bbe731cd5bed6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55fc6aa67e14ded11f04ca21b6c926327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64900b3324e5987afbe52cdc1f510f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8538b2d278acabdb8162aca07172a13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e190f6682a8275d9161aade7430362330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dc2de0a6d24ef5c5bcd5b3461aedf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f337528952a4f3ea277e0d69d8068d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09817310254ab6d9ba84aca90c8bda333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf54b896ab76b17630e0f075f80fe8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43ceab74dab374943157a1ab30995d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8c4caf6e5fac8cc56dfc3339f5786336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dac039502004f22195d62bf3af5c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2eef07d5cfccfb408da8b42f12226338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914da8eec0ef5506970aaf0e2ace007339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a09743a0180205a678a68753c8eb20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaae4d1024a370b1929a14297f1a4ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c8be612e80a01b9b67e183415c4f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060e2b8269221f61cc35c7e63653324343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d952cc4a85ed974ae77e0606e40f3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dd9b6a0dd0e7ea1199f38ac949b5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed5493410f473a81151765d9cf9964346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d77a1077ed370fb345ba9a7f38bbc1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7f393c5989ec7083a4fad6571c150348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffcd2489e2ad3e68f0c916fc8da26f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25b45ca18c54172c30cbd5334001fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc23a27e30a3f4ae3168221d114e833351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da65b0a1ac112b2b42fda222c5efb08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a32e90c05d61ea27eee8f034f4f6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496708f31239c717667b43e7b8a480d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dfdb5a1b6d86b022464293a072588355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881116cae3aabe842d101a70ca8b0596356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a519514c72b19bf449ea00c9a84c24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a099a99d4a0e89ae137818c362ee35e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704cf48e7e125736bba0c651e2c2711359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6472f43d59cfa6499f5917e5235e81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e77474e36796b10ec932ecfe6fa44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2aa6d9334bf30d3606a7552570b51a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75f960d3fd4bd0a43730cdf0eefc91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a84797d280e51adeff4368e689a7d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bdcbb6ebf12b13787a15f53db24a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df84e7b88a89d80e4419fa38ac9d733366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986589e8b41e5b3c575121fe3d572bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44626aff0bbbfc18b238109d943630b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f43b9153c5ee80221482d23a821b82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f8583f0b1d9b4b91e46873db2e05d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cc4ea9ba98fd554cd46302c90dc96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73ac0759d7a3679cbc625100394d0d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76654da8fee4da71c2baa8fc3a904466373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce47ad495da9dcf4845237455aaa98374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baaa0a4189d79226159a8fd15b42c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906439cc7b162a16dd67f27b81c51ec5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e2149efd50bf1d593430b4e19824e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fffaeade9c1cc9cfb5f1c43b2ed375378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b013627af8001386bcbecdef4084c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef9c88eb13a779282efad079725389380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed4cc8260ab26fd4af1574f0fe4dc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cccf42480d723786422a26a2c8225382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ab31f34ee8a8ac4bf29dea705ad53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fea63f843f866f4104845ecf5db24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc4ca61a15dc503809cef24dc1a653385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467562c6759b30d016a45501b3e699a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfee50472c3d1a36d51781280ccd22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfcbea4a197bab288b7de26563a8f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367792cef31e33dc7ecb5219374af9eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771fe2d04c0926df14fe6e5eda0a364390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6b3703d32d6800adbccbafd48a84b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531246e38180799651bc442220156bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0115e16816cda5b5046fff519dc87a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab25af36be0f9054f0a94b099323795394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca9add17581ae8d81fcef5145fcb3e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea1c9b478d84bfa3f18e8f5714e77e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db4e4e01e08abd8f469682cc7a85f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb865274d77892a4d3a89385dfc5d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17219aab39f7a2b0eb4c8126596f1a3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c4a6a20a27ba5d89b604be8e8765b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159ce2d4db7fb8a38eae0d445b0db15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b152b682005a9d1cef19805821f1657402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7099cebfe6aee3afb46eca29864db9a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71dddbcf38cc2da41c444cf80f0adb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3d72cfe7556b240683dd0d9d5f9f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c04e7ce6a8fbeaa21b5c51ff65181406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21101358dcd0bdd3ffcd4a152de5bbf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1af5aa336198298d6e24c43aa3d7fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54ddd15a01a8f6cd86f9574098ef3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5ab2b7bb17d47c78cb60e1a00766f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836af64412fe1fd8f1d84371daa2b11411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb0acc7127e9625fb79fe7743e18a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234140b3fd7149d7abfa3a02e8e9482413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd23772ba5563996818bfa96298eb1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749090b21e8aa9adb0747f45b8a1cf5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05e2b99e572bad608655c366b5f79d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ba7c66ed5a6a7900755ad31c1e3ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63c345fa1e91f2154394a0fe659f53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3163dd92a88ddfd8575987c1469b40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0f3dc7c9b7caab593b463124f45c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaf957e68894841e51db9636b6603f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eff2870106753aa412c498c3ea4d6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c66b456c653748990d6b02b99090d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8777b468ffa92a094aa3cf175d2a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605aaf8475a0a2573757dfbd97101bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96225175384d13c21614bd9741729df7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63da186cfd4619fe0dcdf9dfeca72d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a07707ae324eb051d35bd6aa63d0c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913c0069010cd30e2920fdb75359ee3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d816d1bd1409f0dcd52c65deb4b1f40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9f31827a756982c7397234bb0f6a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c49d11220a4d49f574410db0b4290d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1b9cfb059058ff94840a0a0187adb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce05ce157063ea11665e2df36d38cfb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047da631c2dade98bfa1ebb93ce4b54435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65925c9c8fab47f0007ec9199483f3eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee5f01f0b2de4a75e8878b97276552437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcf9c3367fa41a97daf1f6a2b2e240438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1791fb66fd646672b33af1d265d93ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8f7f17ead7c1155834ef4fd3a2913440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93960d5014a73f087218c65cd6842f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f08c8304a25f7d4e9c324605537be442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07957375f2cf455474621622c2c3d0fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fae56ddc4e2ecd2a24e32ba00580a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29b309f49c4492cc396a0defdd8b4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134911640ad831f4b6cc71db6ea75afd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d5e91da22bacc855f56344f8cbbed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542f40479bf0fa6c79e9b4eb90bcdc6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6c7d2876ec1615dd700a58a779d9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdda5c0f411eb67b41648425ba892e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b192ce2f17329e5290caab4d89621c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cf203ae34b761e9fb5acd7ca004b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fb090e36264f5b1f8273e5dca649b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad46cd4ae458dd2e051809a20cb569a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42bde4c97bf9ec4a9044273586d6d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9ea9862e8bd15f6327ec18f128159456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ef82a66f8e380dccd250a47a0d621457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c643cd78b5dbda318060960be56bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd01144d297954735bb178f6ee031dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16e5f4ac762d6ab716448ef77c7681460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842002b08f170521f3547db36e61703c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843edd4b92e2a22416bf1f50c8138a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1a30f7dac396c41fc486513b01a2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b935f15b9311d13011ad4ce5e13d0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7441473693789b92db934db9869ecde465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd112cce1c981c3b262e71295af5f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66766fbac83cbfa8fb9a472b5d43a1e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496afa191136b728014c11454b90d5ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82f107c3f23eeb7533d0d48ce2c2d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828d5cfda9faeda074f6e777d78034b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a37d3f3894ad68396a17ef6537890c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f7e0bda35c819fbeb27b90306dd73472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80d8bd7ddcaa9d3265910570fc862d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abdc5edff10413467b6d5be9dfe8e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d80d31806c7abdaabb5c317e5362a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544980a409dc130c7c6dc574e86f6c23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4631d9cd805dabc677d770af9ba694e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab87fc2f5e34095cd24ae9ef74c7f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f7166adf58b871bedd2eaa485e7f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf763cebb91ec42551f9d8940cba446480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f87ba51464deebc0cadb67ba5af781481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe15ff25e280009558a4d30dd299ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cba4984d1f57e61bdfd600d963f82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c18fedae6be6b6fc7c99029f6fb906484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd158c89c55526171ce2c4eea2e7ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eae3e971072e12c3227b592c3ca0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e70656109290a36fd25e21722b508f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48040991c51bda8abe3848742a3551488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8ccaf2af8213301fe33496fa9b72a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a7c0bdd9a1d32a26465e733e48999490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf1280ff1d0ac857cb434028321926491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e81032bd2af2fb03713944078ca94492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed382b0f9e6a7cbd8ff7d8e9256c0fcb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afcfe72e3807f5158a69b2a648e511494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab12366a283c338fe15a873b01fe73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dde298663f40f446411e79ba82a0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e0ddf9db89e3160413c2c77ebb36b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645a21b4125ed483c9e5d03f86b5337498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee241cb291d12a41d90a2457075f22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f580946436d66d314ad1dfea33c647500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d775005e89fe3a8e2cf48edda926175501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde6c2b4534bf299bf23966c25017a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfc74bd1c5dcf0898099010a263e34503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbce7b7c7d2433cc5aadf87c7770081504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfb6bd0cdb8ceb9c1debd5270bd267505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185c19c1153154a4a58a6f2ccb31938506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a450b4e66a37e7e113b29b63d4be16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500495387be8bc9c0ce1b93f9e91071e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490cb2f421201af69e65a70263397e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f67d4b267d116691b70524d4b66016510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ca78bb3c696b3acbc421a25e24469511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923a14cfe9c49a61397f2a055ee6aa3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51147238361a718379b9eb0c5492620b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f871194d7c11b12234b9a7794044a9e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fe77e5902043160a24f906d55c5eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48651425c3415329fa0530a4cce4172516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300feefc6d1f170ed8a6a7d7eb14f03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9d34ed43c0fd1fae449d894086bea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72536c03500be3054679bbce0c7bf38b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2ebfa951dd5a85d252fdf4578f0b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23dc9bb9446682df3b37bb74ff2b84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa45b7f2d71168777528e06fc3397d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294cb5f3d0865a85e697c906fb39ebf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fe3a4c91e8ee977118229d0ea29b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97309ee68bd7a0ace0ec7b1acd21dc8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23200c99e9c8e3645395801f4deb91c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0539a2e5f62303144fedc9ac3dfa0fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e09efd675ed3c7f6fb7de6223b6ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a8789eb27a317d40c523b74f9dc96529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670899652212028197f120419c2e3d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fabc777eeeb0c76527e4ba1c0d0e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9521f6d7545be2dfb7894890235acf1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0dcf302d0b035e33dd997ad422b67533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c152488d3fe31edf1dedc699167a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f6032e304daea7507b3a1a3714b7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ac647a6b9db25db72be4d4eb183a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a66817b616c34bb965c3a7b812f29537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1877cbd96cbf1294468567f85b3b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018048bd1b4f9f1fb3996a6f850f3bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e11990508272a3b01d617ff4584910540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a4ab76ce464d7abe69702ab6acd42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d30039a758c555ca1ad89f5ca2086d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd090a66f6dc3e18612b2798a56a251c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce150460293725c3c3184b783694f27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ffdf99315127817c6d1e04ec22298545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5dec17b20f3360afe94afe61db12d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7692cc2dd062e93b4e8a6cf086bd6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd1ce4ba8f6c096393cb9fab3ab868548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ede518333a3b5a69680aaa6bcc64cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ff573690e920d46528dd709af8b1c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a9917e846de3a04f23cab10ff0a67551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64d60431455cc64d6252bc94195c4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c2a44196a7c54be25d6918b690380553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42579a9fb90ffbf75876d2b58e2b95d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e94955d4513bbbdc5fec6af01d5ecb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d901f857dea4963a26a27d66cef8af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec6664b4f3660bf7f8e7b10c7e901c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6bedc25df7c42567642cfdb3e522e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c07dd13e5b480bf98e952377d4264559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc6cfbd651ab87c91234a54a5a0f8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e31b815be03c5093618b2d0ee190b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352726e7712a2dc261e4910d41d84860562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe985a491cc124375f2ae74585710c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349547cd20483b651b69c5cb3598acc7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51df1df82beae7a26c8d275eff0902e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e497bafeb578325f8565d0f12ad39566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee712ace5a4264fbd1da6f64bba80c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b13411cf4a6fde91cd53d6e9d8cb4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65607093c67b766edac347b0834b59569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbd47e5aab588a4f857ee38398e3cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b27e3f11d014a1901e4794b01bd011571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7f8a63b7a54818e5db2367be596d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82593ad95d973c933cc8f117bfc240bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10712d3e7bfb0d9c2f686da1fe231b49574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b2b705881d9af24c0a626deb21599575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7e7271097edcf9d03d1e555d81aa4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696216da8f393b44412ce7699f886ad7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef0700976b7a14e02c74f37024a215578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172cb64477a825d75b7c9a392b131c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f4a95989705afdbeb3a83ec6f6eff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55da4f6de2da4265b46832c29c8a0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04ec0a9c0a665971669aae54378d06582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef3f45c81528be1ae26fa29fc1eb1c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c1800c7d28ae9b245e7039d6a2c39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa95ea53b3f559c7b764c25e89093a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3cba195dabd62605faf4601ba1369586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90194cc5a26886fcde3189fd87bb0457587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432c5634c9eb18abf9b310757e46ae8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb885c57c1bce2594ad615e784212be9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc01c4bbfcefd4c3160dd956bf7d11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208825d10ce31122746d14b6014be96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbd14bcf48b4ba7915ad496b703f8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca064582e9ac3177b3354e3cce36f573593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2839cd799d0a156867935d81b8d0172594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3b37e238c8ee2ea435663a829c1a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b637e7945af51f7d18e5bb169cfba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca2ca80f6fe6dba23a419de35651ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff29a128af8880ff66b11a6ecd796f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072c8b9014c7e5185c179538889106f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45372c79bff56266e524fd02538099600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6e67079afc5a947a83995c2cc6225601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab8513bc20781ee25a90589b37c5d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a3b03cc167c7f2d1cab1f3daad981603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4bc39cc4ccc3c3f5ee2824dcf80e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750431acf8b6e4fbec2a34f52e35fd1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73671ab98ff0fa8de9e3cad904ac88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74134b9f0b10fa142c4944d31849af4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8294dbe597ea8a45293a2d9c4ac5215608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5acd18d0694c8dba46615452567a61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d20ca0cc3e743a2f81b491b6c6cb4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbc3c4145a0ad5b33ff70512639105611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f4f6b8d286e39a9df733cf097240d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8962099bc0583956de60e0924341269613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ff2a6571a149ccecd74d45333b713614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c539903dc6bdb646b24f978cee9fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0c4975bbc4a2d2559b43383413745616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fac9448bec3fe768e4109806d0743a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bbde441755b386b0332ccffa2abfd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cffe092afb7cabcbfcd34c9b1db52d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa285e540da9df4c2d6d7600d791ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767e67bfccfb7bdfc7c9ab31e68d20d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb96c55888b459dcbb48f0337de777622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb52891f2f81287dc43e1f5f819dcba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2549188afd311a7cf808156449252c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b913d310121624333dc4fc38e1cc3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7437adf5e20d162ad4ca14f9474f20f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab915d13e0f1a4659fb154c01804744627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d28a086e3dcd2c5bab95e8df2f0d1f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085de8a0a9003dbdfa24e059c11b3d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ff436d136cc4f5ad7443ffe25a5dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc10c92d4884d88f56e6af750630f65631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04833c50928116bd9ef6d83570824e5c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb238dcfa3689da7f6d63d549458e18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4216946579d295cb18f8b6f33860ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f12443c044a57b2f8dcead27d91b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b494364b3baa23e5b0c8a009c901e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043e9cb56bbc3071ad65d49cbd2475d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087126bb3936124a0a07aa22abbd0b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478289119b1be473178cc2879465476a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138041660f5863c3adb58f3e30c96335640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259965c7f5461a3d409d8c93bceb352641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb4a6a1351d337dc2faefc012d4b88642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c5ce515468c09e40551365be40d3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a676319da0b63bade9a1c5af579479644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8da27a04baf7676d62764694e6f424645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a063f904ab46597f9a0d53785ed19f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175309aeb144b7e311123520af230e1b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47621885754097bc320e1bcee189f4b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21696d3384c22d0169c6ceae037f1e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e99fa869603f8df81851abb5d884c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df937f178721f8951a3537a520f711651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2813404468967f913510692cfd6d1ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132303dbc18e34c153b9391af1132975653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a464395613bfcbc1c8de9a9b5a82d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3827cca7f764351066f228987fc95655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad5c9db745196a3933214af16d5054656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef39fd43c9213fd83fc58b2859513e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761572566389ec73983e251f9bbec02a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0d53f9ece4a858e1a6a7376c5818d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea38b5af505734936d4b35f5074ffa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc060722ab349c21d3c320c2bc18337661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f805e941fb9a48004613889cabeb799662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f1aa1064ccc3b541406d64cc54616663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44ec14804a31a02c046023283feb9f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f7b413e9500ae01538c853b76dff2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022e718e37a8a1b1d21211ed80a29f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd177acd045f92e229f954a8172101cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49e45120a9ddb7482d485db9572eab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1a554132c42a9e4b7aca38e137634669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c9519618377923d1ad45e59280312670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80297c77afbbe5b147d67493a50b0076671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c470f31775cece943f6343dfcb4c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb84520d63ca6b3330a0e7fa3d97a39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa44f4883667b6ba5cd13ed731996a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de072063839a4c6dd0342523baabb0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ad9c63d5a9ed462cdcb9f76d5d80c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135ed4a4171edd0b30770ab45f5fc3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b54cf0fcfad2a8d86b547289cd058c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fe371e8463f16d51ddb8d3c7bde73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb6664abb39d5e17338d989ffaeab9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca3bee0900bb2939f4c29279085509681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d013566bb91d5e7caed1713000ddf5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd1e3c356dc8aa031a57d747dca49d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835ce50cc1879aa4985ffa9618ff271684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5118e4df3fd699e512f08c97b2666f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e769ac49111683b8f2e1f637d828641686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33f33063467a7e5f6f0591c4219ae1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b7ede96a89618005f77f6cdf6dfc3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbb6ed390b6b13d0e55873c59f2161689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ede814a0fa2dca23a265b5c6aaca3f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a2d1c915671d1946f82ebbe6b70a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503d791cddad986eab4a29bafd6e8ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c38a426d7e419576f598ef8992705693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae212b8235dfc10dce96f86313d903c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db487dbca57e1fbc982856260260ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becad03762fb5d61b86218a5e31a6801696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1c620f4f368d713ca07f8671f92d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfff11105723cd0fa8a2b926e959dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41592580ce266fe32f4b9513b38ec410699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bb9b54739b72a31094b44cdc77b29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508489bd01bbdba668c12c13b3256753701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eefc963dedcd69b90a70c642b4818702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2197e92282fa2c763b3ae611424cd0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121ff927646491b6b384f5f35c412dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029fce1607800ee2bdb84655a6c8ab4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49df470fe02876759dd554c6a7a2962706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a395c0cd467eb2e39dbd9fae4cd54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e387d2476a8be391e471fea86209aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fb7358f37e8b9eea7ed59abccefb6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8361006a5b8fd3e8f58ddfcb85efc8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a86b0ff41c6a247b12744a204ffe9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc005d59f43e064eeb04ba55c6e1b4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b21070a8ce27ec83bfc4a9553d7bdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d970f176399b71b80502bdb59c7a4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca336a52bf83bf50de37a2c8fdbeeb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac6cb15f0aa6fc1cf841d4c643028c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ceeeaa073e88505f0eaf4fefaa822717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2379885c3c0470f5f1282e322ed3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b084d5a64b249c60e9297973556fd15719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3298c7021965ea643c1461591a069a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02927f390c933f99d12c2616161f05b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a7a0bb7a9a31f4e64ead385e3fff5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47329d330c5d601b0f528229c2c309a2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e6dbfbc6d6b567e51425e5675b353724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5c0f47efa297b648b8f96b1c60e64725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524cc6c10d5283ecdfab61d823f34d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c0a303518f1b09139c87eb6a7ac60727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287e209db35ef943601b8a3a0438a21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb45951b47c28ee2fb95ed175eb508729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa694c9e53c94689860d6ebcccf6e64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837ec3ae9ac8d317e6aea10ff18f2d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e52b13675a7384122914378d4376f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd715365f3c90b5abd444be06e86d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf2a6e016fa0210fb4add44216c64d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9fd274a47dd1b7a9020b59f99cb5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558c533b66696e12155d9a5b1827c19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdd7d4306d12b6c4fd36a1a427a400737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c3e76f6a2e34676d906aff86cdb9b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0598c35c674f3d65d3000bdc8313cd2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1baefdd61704fcbfd4ee34b706bb42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd82938887f938f0eb7edd2b9a50485741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af30f9708aa5c95e397a3e2f7f3a22d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48640178c4e7689ce48a796a50cb973743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ce0b8fcd0ab9268a781137058940e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636d36845f6d9537468fb275eed83f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180ee9d2d954d33b6ac665142ffa64c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a17caa71ad8accde20747f06d357e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af03625976247ab040add2f5da242e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e77365892c4e56940cd2a76a8cbed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e4b610fe58ea349e33786c95051cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ce4d1e9384ae23b57406ef196e793751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50e68b190fa3be7b1868ec2b9d70a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c0613aa688f6dfe5e7f2bd89d0ff1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>