--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eb8c854a2e7950b0a011977b72e201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624001889908f9145e6aca49e550719d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792130ff0e81ca742592b324512bd50d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166e2573725c8e58c9f46127a3e87d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112502893d061d2b7e3bd3443979ab2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db68ad35a89d04610c8008a2e84ebed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb19aed5ec879e3c20215586b87b30f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9fd476789bd8907f9ffb9712373868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac018f0532e130d8bc80c0685d8a779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a2fe9f7dd0fb84e6dca771c24d7fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b14e5d9958173f6355791200666a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241e1234911b9115342940f7a0fb40a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192a72d74c70d76d74ec7cc13eb37d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb127b459d2641a38ced3c73dae9e6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a761c75b01a758068a78ffc543be415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ad777478451f73a2d187a3b30d44b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8c515701217390c5a29e0f3a8789f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f8d7fb8b9c26e2f67b61fd007305318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df2d5bc680ca50a144d5472e5a17d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf653026e527aaeb98ba8552a324a6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064463a2d9948aed2d7cc6f66e53c2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0828971966819709184363968e8f47822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477378b2e82899f524eef7606c3c6acb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad59608a1ce147f0b16d7c63a99409b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90352ab54e6ed0315c672b93ea6f45825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb36ff62caff66923d9ef88cac50e4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005c6f4bed5d2f9e22a4ad2daae6c3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17acf41fbea4edf1290773c51ed7fa928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65825dd338781db1a9d3013ae20aacad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26370fd0f07f8fc7b79fbb60dd32a72a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf9720293cd2a7fce5b2401735590831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e852a7dd7df023e227162e3e5e956f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac881d975c67a6364d549df3954aabd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77310412e79dc7ee3cad9d4006cf36a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ec23e6f48188addf4c309db1fc14835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370ea5488a48a7434a120f518d3e59036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c4ccb6db7f2d913ad33f28dca45b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b98975401b689d7a6da2e9a9fdc54f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99c701d4c1f766ba212560ad07433c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc5694389abc8b22828932a1fb750f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d625cd63523d41f4c3a37e26baf77e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383275780cdc279d2c90e3c82b4eab642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e029e3845a0c3e976f5863457253c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5419398b2b1fa5c7f9f654d6dff00a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c159f7f1204bc78816a5b314ce8d0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35263518eb8b53233b2eb418b4f43fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c798c0e848fcdafd23b785c69459c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73681740a759cd0221e723104cdfc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dcc260ca5c317244a9c0da0f1705049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e6d8a191edb43b4b8c5412b9e3b0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff765d680c5745193dfd705370057951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a057969898e15b93b73f7c53d73bd1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812fd2714c768becaa289cac62cab8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87352e1fc8f26a6b9aac2550b96a8da454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8da5398e42f445bc056eb5073975f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc087087321e9b1ac63b660090d5d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74525439597d290922856a66006f096857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b5b61c9931699dbf4f1c132d480c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab86357a23e48a5b721061a253c3d1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19895f4f00be3fc85eaca961e521c56760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ce49c5a60f5fdd63bb8886479ce6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21522b20e280100e8f9778fc25182f6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47798eff4b432a21cf9e0b8b37f3247663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a89d94b1b0d8aabf412603fbba3fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f79de535470cd590c4f7278eecdad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae1788bf0812ba62a7af914b56f5fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf03ad66199677a9af46a97c1be50fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a922c98e93349c728786b799f60cf268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee001c29aa5b1193a71aeb54f07a62869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966b72e7c113ec3b7f4a976edd891fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8e87b2db596613ea1d65ec017aa5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba24423bd51bcd67827642ac1d40fe672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3e99540f751930a8aaaee7380a1f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b7182d9985946a4026029ee0ac9d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4cb4ccc9c0e1d80985218576e734575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424ed8abfbd6a9b3b8f630f19ed036676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a150099105c5fd5c762b905b1de6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e7da35dfd9c1a38c763c84317830e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f84aaf57677386a7ad534cabfe23779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288dc7900d1e9a7aeae7c00a6b99c1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940410cf5033b0e3502be16b904e18181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eee9b5f8233145b139b4d5e545487282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ff25b7053077cc22490c6563bc89b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ae9d7bff11db1c3ca66a9749cc05f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130859d9d376bc98f73b389654f213985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be54a623a87037e297c5232e40847c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e1179715508b29353cae9b4dff6da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b0ec1569d684fbe450f5fc1cf1f7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cf8bb1254e6c729293e7fe7bce99789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c21e2b936dbc831bc2c02bcbfb1dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f4a651615dc3f4a864ee59e8ee7b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116756a4ee6cb5589159e9391467b4c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355d5761036ea26a42a9404f03083f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0bf72df1b66e2c469564c0b01887394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3c9bcff79c3cdab1d03eaec09a13b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2786b999f4df5ac36f5b9406e932a0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365027f7db2479ff75b6cded1e0c1c5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8b5d1d518688ce372ea2ce30b89b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c797e2acf60d5fba67b115b0ee24399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4b388301c98c14a3e2fff6c1254e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3236103d94a64ce2bcad97bca3bd5fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044145022769511d377e87b18603279102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17638e5f8307185bcee2e66cb44f5bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cf7a06feaa07acf4ad67ba706cc7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68217234f371aa0b2e76f13380b233105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c89a887e988ee11a17fd4b32a2e548106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0742a1a885e2530c5b4785ac94c74c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1a3c354693148aab9f3699f4bf0b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e70a0013146533bcd9b07c35e5e45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38ca5700b32beeb2adcc3cf8b5a678110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c2af7f5f0fb2ee6bb06a7a4698d57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2052cd8e46bb36d35c77db58e45306112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbf95f2a9fe3cdc53cd56af15af426113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a08d1d294a444e8129d317e49ee7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49efe00a4b9db9f599b1127166597e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f313b6648d4ec30d29e5d0c9b413b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8a8b85e1ac921a1356f5dba5cebd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4dfdaf2fd84d80f4b12a17b528ef5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f44e4968f2786ed8e5ea1e85945bde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9710be4d4b5f5ec77625e919cb1bb1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479c6033f8066f896d48951f5f81e1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72f6974013a7be3828ed6096d149d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3bef0f6fdf8aa2894598c0daa7a34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb802cef8f0dfb98f290013f63d0d865124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f03be1e966aa6db37cc92af37cc3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eb878be60d10878389389f279d9f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a63dce692ea4d820829cf13da8d1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bcb97bf6f80eea6b354c03fc39d63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013182efa0c6245226567100f34eaaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e153593280ad4e08575fb8924f8b12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383b919093e8a2be8041e3e98b19892131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cbbe684023e20d132581c597151d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f15fd0cf00e0c793ab2d77001b87c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efc3bbfaf65ae1d5265a695f043476134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e4ad9e040563d2ee92d287ce30a2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ff5eb8730d2ad2eff3b1cab083683136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db851f705c20261d3002c5ea0ec832137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489690c2b196897ab9d9719cf10b6e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cc0408a7804ac95ba75cdc41d7303139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150318afa744e016c916897ebdaabcb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5de70021f5a6e25a49c2f273f738a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8da64599f418628e68529e2155fda0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994aae5a752cf690b9c281f38eca2ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6ac4a6f9f5417434afddd295e16f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e5b6b2f4864800cf817e46a22944c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01274078e69cb6b12ddf3169eda19005146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333458d3e5d2c5d7400fd1787dd0e60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfe93b0cbbe87d27bce9886837a4b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e6e1bedb3f064c1fba7968dbe8882149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fe70c6d74a628605cdb7e591e11b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e22bf874f064a60d6501d9d2d413d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e485d27f5328be62f2fef7768eca510152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd2db12f82242a1dd90391673739cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e607d8c7fab3b60c23c39b6529d5641154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bea77c94a5f95929e4495442dc0c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b382f5a5ed92ab0c822defaee7662156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b6780b5d71771f27ab7aaeb63f728157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65362cdf6128153f5f172eb106c41d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21ee477b2bff259dc342dbbd9fe992159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfe876bc93b510645530a27492ad74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72263c561403532c05fd8b70c38fc4d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec1eec6d7f7b4cb31d2b9f48ab8f4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad06d009b11472f3507ca6d16e7d05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0286d45ab4cb12b82eda02de84901164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f350a143dd376e7c5c320282c955701165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b83e4ca53ada312e6cb64d88d8375d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6f4d0a9ec68aced88409e3e6ef50f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bcf7028d2b74b2689b3cd344ed2cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37f9928f0ed18efb0cba30828b6b5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864650f8600f67b47b09f8a99c6a244170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b87480869a3d14c06fb1e208c6479171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47004c25422b5af85d58c6c026d2839172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b50fc7e5ae7853de33b708373c07b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3027ad81c2c6de6996bbb223f9f9e8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc269c536dcdf38f988c9f5a5e4cd3aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f0c9a74c26244b533740a923a334e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646ae99562403e2f24db8927a520665177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101212bef0b4761c4146e916c394a96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12140033c5de6a65d263dd6b4ecd87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369e22d5477b96cdc51c70108e77d02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d902e348fb31d94199b456af797ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a74389e2d480e7a879c7ebdabf7c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811af1dcd26f1ed50665bdd6008cc517183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dde5039465a2ed12cc343bc838264184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85f70d936b5516403142e09a2f3d29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc53b941d5d92c210ac2239c3c5cd8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d113eb643b2a5b4e54f414cd1bcca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667172b9bd90ceb32de4a8def9df47f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700afafb4bd93a6e8d6afd23fbdac3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6788ef95b79f20abebd80ead06541e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6cff1514547193e98dab61b84b850191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33090d8ced8579fd3668d2bd903860b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a755c93f437b758c74db8c807470b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d7333d0298c6e55b2633fe4ff7c08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6a8adeeb310ba271a5bf70feed475195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4b940193bb7b398f2df2a115a73f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26ccc933bcb39afb43bab0e630bf16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336e1d089e17bacf9be3d25e8883d08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eab33dc87febcff11586e41e25eace199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bbdc6d7e8e0b703fd60f07fb0bcc2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609504ce59322a148446320c2185876201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab439872198bf4dbe6bcfd646cbf4a98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205dd3aab90c82e5934877fecfbad26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68698c3c73f793820c1e7272101eb960204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c12bb644317d904dc33fb9f1d211d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e63101ace1c3ec6346f5dfdaa20d36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83967a58ae2942763798d73112b1d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea735cedc6b1e1591064d1a705b0c12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b4db5bea5f34e636c8869ae1cd0bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0d3867012fac29edc4eb352af9efc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc40f61770e3aace7bfe44a69328ada211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc084e877aa794353135db3dfab173212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e1f5ef8f9ea2d1c503e6938f0dc63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3e939334ef5f83103bc30085cfc10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309abc8d6de12fe469e60ceb71623919215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62c922fdb9d3ba688133f3a448aa81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e3f6e1b4e349c2a09c54bde2d6e92217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7e8bd59d46c5c9d4ede89c96ae2e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb7cb4f10d9295ce881f8f3b488a8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166cde5679276edfa7f9969caf16155220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44569f315bdf62891c06842039ecd1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da51bd0951cf8706ac1cb9be49a6c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba2e531167c0699b319e6508ea42be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aadf7dc2c13ffd2fa9ecc9d0a3cb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fad2840c074c0aaf3075ed342caa24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12749402e6719a2833a696c45641b697226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60037f130b1c6678b950731f139804e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6c80da1f01db0ac894ee4afa70595228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dee886d8e3d11a29b205f0591f3c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a924956c8592f01622f14f52a3eb94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc8ead26e467dea0f472ab1e8c1579231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345716e30057f381038436709a960ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1d7b5b173f9afc410926bbe77f9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac69a8c149d37e537fb928902c5ea4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9591aa0d84941745edfecf2df8b9b0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf3ef0be20915a64b685ed465b8eec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1cfed8d0e64f51a0a43a8051b4231237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb1bfcfd29970021bbe48636db0a60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afc8a6ed45882771e9d21ea3c2872d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7412048365528e146ba07e284fd2c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a942d1587112e8c3e646778d99f1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a98a3cd869069252170c85d51f4c1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d86818251e9f037f6465cd3a93e7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf75e7504906877aa1e842776887660244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7365d291d4fa08046c77c8761c0fcd0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd7a17bf37f4824c89c8948d2ee5fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e25974fda8956ed02caa76c41baef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7c3ca98b687e2b5fbc16ad33f5268248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8ffb554ddcaa5489815ab863ca9d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d7e7753a6233f969c7c533d9a21c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf50b4672fdabd6b45c8f07836e343b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1126f84195a794bcb75ec35223eeb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586af19b3a0003ef9b9481a96586f44f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5f63eb76f4bb4b8d7b5e398726266254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab207d9cbc0c04833c24e7b5da7136255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeb6702dca7477be03a89fb0100fce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46572204107df0f01bd87d9b9ec080b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7ddaf5d3b387fa883f160a8f5fe70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1473babc8ca7159424cd35ae6a109259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4f689187fc18cefcf9a8f896496cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cd1bbee16f50e3e30df1bde4d675a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0575ccf9a07069f033da9a0dab00a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d80cbe1cf95e753948a5609102106f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a1d55b2d170e9055481363e350579264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493b80a749f648c2c407572d3b7b477265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25771a5c0b5db3f80fae01e3afc54162266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ee2aa2042262ed4aca6719e36765f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7f99c9ab1bc09f5458677e8624c50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccfbbce25c077af05265cdd70520cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bf5a72b3a5d4786a15fba7f8fe200270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d86e999b9fd4a665775c1f2d195674271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9f561eb4fdadfaf93a61fe09acff5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efdd591ebc285cae5f49d030b28258273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c6f43d3e00f08da5d494760dfbf8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be72dcc380bb89a0f763f633ba122b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814455de9b466684931307a207e8eb1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5062c24c7deffe29054783581ffba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464fe9c35715167539db0321d809eb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7e266fbf61b918cac0724170e275b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e0ee497252c9a2aeec7d89271d885280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5474894bfee3ce43c8e3c7b831175d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fe7903faab81e96ae3207dd732e07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8339b51d743a8b3a624568d4749ada6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad036e42a554808842f2f110612ba65c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502dbacd5007d3c5cbe0ffc6150c3e27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b367b3f71b9a63da21dab8e3c1381286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be65325ed8d6e8e60671ac209351370287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baaf3f0d127d0e843737d1bc771554288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5f5194a0e71e6990db6e18f78fdef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d85b7b8dafd30571ffc76c19c3fd31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3a26912ae621a014d2375c6a4e295291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0dd5681ec550df921f28e10133aa1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad819647a8e6064018388aa3e7ae5055293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51bc9de62347da0b917ae8297b071e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43520c08c06fbd2b1124da26d45aab08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4faf67e9bf90c44e7223a21fa0520296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994f773e6d34b964a236de3f5cb7007297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1e70cbfa22280664310d6efc7274b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8df4b928288ffa73cb1cbfe247b3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c11088d5d9b55bbca907bfdcbfa67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fd0a8aa4df94914467fbaed9405ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205926a717e989af4265907fb89c52f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e78e7de075c4093470945c503de612303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f65d0ec5fdb54bff5fde6c21a1cde2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5e7b761e18d57402b3b94a9eba74b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2605387c11499f1261e080e039a16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56432eee09d5296119144d30206915a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dc1edf422822b80f9954fe6b7e03d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552802514ad257847c23fbd9db82c9d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bc591eb7f81c6d06860543572f675310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027501d9b6915925805379b2010a420311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7a54c821d91145c4438c35620a83a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf25b2ce77a54865fd5a865e968a7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f34452cf859e145f2c123d619db92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55acff0c231b4dd498fda418b6449d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9b42c50023e5aadc9f3b5cd818822316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0509437a92d3e7c9cea00939634200317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d83cb77dfa0835335d5de49faf278318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f87d2fea5589025ade80007f4a637319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b230f1ad4e9f5414a082ba1a825f91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6cbc3070e688090278ca0f862f8616321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a09d1dcc97ee982684b0b6e72d05ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129e73da86f7428ebafaa74ce983f41323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160d68e7e8d1b863d0a3daaee7b792a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ccb3ea9c2a6e40398fc5dbf92d9d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f31a437689ac3c17a1af399a0f489326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8ed0d7a4ce2be8ec23ef58d45e86a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10433f497c807609913fabf7e10dfacc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df50425a2a1f9a0a254d4877a73cd8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079f4b2100f4dee15f684c646e09d23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ccfc69468f626d9714fc6d8209045331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b6821a374a389fc849ca9f5bdb6ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd97333af9ddd1be761eb0a827d7f88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc665bdc2d84b5649c14db13ded37d74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2ca97658823f460035e355d3a1f2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af36a2ecb751760fe48591c7b056c67336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b0faf2d6855532da31289ef7218ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a1c644c67adfcd21e30698856275f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c153c1276eb663821c9b5b3c41703d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b972dcb5cd1df2c26505bec6b7d9852340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c373c70d2d37f481a594cc60310f22b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dfc70fa8e3fa9e599eab7e873022b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89492826bec2ca5b1de7cbb6044896343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de09b5ec9cfb098c36a8c4e93904f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c217824f5ee544c75ffac6f2eaae305345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917488e53391011547a208eb76f4aff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d7b4f66558f9125bee62ba4311ac2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a394fa74fd8e850977743fd1ace7b87348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd56864bfc1bfe53d8cbc8ff8b0dc78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d39047a78dc66892c818b9ff62c0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296560aaacca0931d16d9356df88ae12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a515445010a40f2676435e8e90888352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b065b974505889ee137d57fd6526e61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317df00b91102e206fac3de5ebb80bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d20d46cc9cf6c8db47c46cbd8db0b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d7813047882ec69af349b7ad22400356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430353fa82e830040730057874cc9451357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27505b3adce105ea43e0c203c99a73f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355985a48b18760a7bdda599f03351d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0859383f7028eafc04658745c4613e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dffdd49cc740a191b0ff606786ccad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650da21f4b525bf879cee53a3c574c61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e075a4649f72b76f3c3296454bf1b23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2577a109d8c3cf1c4b95c95fc782a8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b76610fd3856b850af436a176beb5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de942f7f4f533a79bc5399666648f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010a0cd3fb27265f06e1c071b607bd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bec6d26d632251cff516621907a6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc41c99504841b64032f67ef1ea338369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057366f46327d3a9272a13c1c7b50f01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce436ca23bc8e8ab0a91dbc65a3e87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc925941eae0aaf55887c122c198b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413401a436fa0da11e47efa5f02574fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729995d8586b85a8512f1af64ba17dd6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600700f9637acb0ced51a0401e08dc94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a3f0a85f61b338394d55af202ed6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c952087f34ce0814523794dd99bc812377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae76e9f30f404df1c2cd78d6f72d904378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3167be50aa4b407f06afba479e05e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca74400873429ca3adb1af8dd44d77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d52c072945713e6895e8648903f6b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888551414a4539fa49ad86d395461ddc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c5f7125b40463e10e0dfe7945245f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b52e1d55acb231ee9a705c8d4c3387384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5a5b0a0d117ba9e1dbf69cf411494385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ff89ec89a4de6bfee400c337ff623386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158734d03f775c73426973d1d72d3cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721abd463aa2de218f5290d9e7d97b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99103e172647e1ce6fe8bd9712cda2c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b4fa0c4d99b4878e88caaeaa3a415390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9be50caef4868139b7db56668a08c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4bfbf7beb96c8ebb21099b6cce3af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d3aa9c416344c6f185517bf15d10b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4df69fbb08111f4d810a677f818dd9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cec30c6b564b9a96f97a140bfda7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462e0bfe46a0dfe9c68f50ec0e78251396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8e89a4373b5e868dd848744dcd5d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5ee3237b98936b5a8739872c20b6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb5dc0e9b5970410dd428554f74bd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fa63519db8f13d88efa657e0c5d40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b4158ee8f0f5a01d9596af871855d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac853bf8f5c49b49c27acdc6f65b79b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4649d7c899c762da1366ab62acc2b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36e1f88cf8167842387504b9b0ed25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181b02e169e3e9f33826d4a3728ec18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beef572878e810ed370b9a0359fde81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1b5db0280f6b47cf8610ed2f01b74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419909f92dd451b15d63782289bb3b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445b7370a363dd29880a8aa164353dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12341e499842088a755ef5cb4c4fce30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecc665396e545c9fd7ee222d11b7b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a483c3c87d5605836371370199ef74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9c16eb5a4cfa375073d0b5b5431e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ecde111e8956ccd61672ba2619a2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec443aad3cd9949a1f6c74b6a39e223415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637505946e74d4c27a38c60e26667b07416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a901a35c80652e30100802733c5fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e982505b173015cce3d6e35de1ab7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561651fd090a01e636eef7c0c55f4dac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90ef9357c76f4a12cfa733129f974c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767941b689e9ecf6c642a539e207ed9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee556fad2cd95316da4a9f9fdfc2167422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706019fa78be72ad27cd3ce1667d26b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c7f771b5270c887c60ea22aba8720424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477f96a342269645b8e73a036cd3ef7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401aa5f4b635c1578dbeda8cd464805426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a163eb7afae25971e95841f82efc506427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e0a2f30cdf62ea1be8b5808bf8d6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e624edfbcf45d48fc54454b8d8b721429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa6aec66cc109ac20b99b5393684d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61f26f3100e17a4f28f8026d7bdfea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07913f9f99c64ba907534f7777785d3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3043c54098d54557b3b614bbdc113433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ce50decc455b0d2fda2410fbc1a13434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d509b4fe5813abfa2f263f07e0e3d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730ccbaa1c861918920c45e377b418c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6981f6864d93c174345ab91220d4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522e792c488c03430b605e330ef0f05438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458439e1f0109b3a8d9e18a52a94b64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f47a8493e55385e99f98f0cc6b6ffc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d331d6c5a1475cd95437d1237956d47441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5a1f097dab93d295eb33f13d6d6ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0a1e16e9933affa0b28b2d7a5e629443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7799891d00de1874cdd0b80c897b837444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab1dc7215673f055a3210dca3360e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ed454f6737b60a14efd40aef94ad9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47b6f356bacd3a38cd194b0edcce0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e473072a9e176f3306a6a0199a000b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d289c6c36a2cef8e936c3d981e9a2d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcbea2e3571c53fbc9d7355cf26ee0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58467caa83c2d53a3f979325503a829451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96c2ecfc16fa9aa8ad8714fcd308b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715aa4cce3deee90ce5c9efdd58c5cfc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72534df9bbaad9a193c2871b79060c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cdf47531bdb4d9d5a3074da891189455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056299915f084c12aa7d577ca6b0292456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d07b81574845c265ed6459550ed19b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4556a5ff9611de7d66a0f5de1ca9d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497e5c3aa8dc328b11c40cb599150d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea513f18f7e4aa06e7896c7a92ccc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284fe9b97a12d1a5928f87014dc264f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332053a8df5b17bf041aed55052f984462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f609488ef3dad960609fab19f239d18463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f161619be0d0f417fcb070140b289f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e731046f7f300bf510ab7d404b814f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12895b3e933c5c07387529d1568d2817466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856b2d40b5cda1eeb8ad83e0858be7d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083f279002eb0d760334b1404d581b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc30cc1a7cc9d07b008eeb7a20a904469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d16b3e7afb38139b76aa8332990773470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3429c613e897d95322f57e2cc622f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6b59f530254fa753600ffe232894d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00374f3c27727bd6beb875557783d2ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfda6b229b892e643109ae45c99d4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddef7ab8d0d13f4df5a2fe68e822546475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90b38bd0aa83804f01dccb177305c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d35e36e3a4626b3a3b6df682d1c030477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bae90629b3f2e42ddfcae7499fc663478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63a4960e40245e5d6e2db417ecc1ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af0a06de1e141b3199a97dfe3edf25480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f12cfb226484591f957bdeb8a8fca7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969fb5c24eb404d058c1c7cf270ecc6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a209acccd1743ffc77cc5bd4048da0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d365c00bc56755e4b008d04e64fd0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030dc809a650f56070e85b0474a64a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac89ce18425afd4f4b106c5af672ce3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd84f4b7a1946924cf0785cb570a1e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281e46ca7ec2e3b6d691a9ef40f82aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0d94cd532cb53455520b477a7d06b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fc0487e66603f2671ddb76fbb116d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e16402a1fa2d432512e4bef6d1f6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec92da85eb158022162678bd9eaddd5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79d1449a7d201677d00cfccf30152a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f69d8596d7c32ff7e08d9d3d94586494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2300e5c07a935af50489d228cbf1a01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd9479a8c5028be7d52e475925aff6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307f185b5a465fccd0e3df2a389e39e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fc07e8850265574b5fcacb877d2e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfcdeedbbd6a35f70132195d4d9b89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5df1cfdacf4259e4b53d6d8598afcd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52004511bcaa321b046f337c3e8325cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca038e54c767529ceca2b5793c70723c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150b0fbcec3af3b2b6b4c96bb3c57fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c2912db539e3f0ad452bc5640daa0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a53d1b2bb45f8d1194ef36dd0a65a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4589001c45bffb8af17dfe398d48d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b0b3c484bcaf4209d36523e220c25507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fb527a947f2c07e5ef07d06eb88cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c128f283d7b5217fdb1252fc8f052509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce298ced739b72b60159eb5e5763b8db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d672b9d57ad16b2ea38fae5edbdb294511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ec50e2f8c234fb3bcb3257252bc6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8a2adbfcad1653f35c14cba33d934513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9c7b09f36919456943e652617732a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5464ca566ebe5d3c27bd5b45164ff7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc4d91eca0dba65cbc035f5f36a546516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e3d7555cec074c3ff46d6b236652a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31209dc566b42fff881a9a6589073ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f5a2ca6143ab5e24d9276a3b1845a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ed59f86c87b682bec89c598a0f1fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96374e6f29fcfaae2c53ca5c266ad5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb0c03ecdb9a73db03c11783b7415b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a97614d3d2c73a6ede7b9dff52ddc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457e685ad3b92a385738b786049677f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5b2778011536fe6a3d23d600a1e83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be0f8c4227c886b553119f95974bc7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11496317b3223418661e6632db6787527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19821594f8cb06647e8bea0fa4bbb035528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756fbef10cc76f5fcad345baac0798a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3b22d57be8c0ec8d678cb889baca7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d48f5c59fe33dfdf5d504d256db863531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055aaf1b4a426788840e745bdd99f76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfa7dbe1b42c5b2228589fc438dc2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e773974cf253bc93b7a7d334dc1de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e0137a23f013631e4c2698456d934535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3d308206382efe0308f908ca2f785536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388abd35960282aa3fe9a65d0ac2c52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33a34ce02cc6d110a6047369afac13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ae2732d2cc0f15daf3160c2d00cde539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdd4566244745f8728ba0f0d510ed9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447409300972c2a5e81c13c7c59bdc80541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b0e00460bfc806a66258a05bf2490542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a59b266135931834651ef1ebafa5a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f9ed2d584b21defaddbbf01640847544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0d2fd944e6123d11b0241def0fe25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedfa2a3261b1bdabe6a0f3e953bcc2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978731cd1f51c19b4942ae54fa58675547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7dff7c27b3930ae09cecbf0780652548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201e84d0b62e8805763eb8a3eacd2a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090f5d6b638be411ebba24c02b75b09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f750427369f2b5ae76e5494f36a453551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7a7dca700517eff18016cc790fff0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04cb8fe23d5cee53e1ee60126c8dbe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89976396980ba3d82bee2f81ccf38b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e5813e2badb381c6543e9416a03a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43860a5b17c23985932fbad7679bc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e62c809a2589eecda064808d140f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac6c4ddbdb061a75832b30c2c55688558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0c1ac6a3398f1739514d34507b966559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b079b249bb5820b16d0b59980be398b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207527fa59360bacb379a290b8bd6aee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2e08f5e4f23b54ba47575070691f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c5302472894489d91777f69461fe6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0889dfc36bef9c02b90a605f80b406564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f6b4a8f648783802cd7157025bcef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb90e0af14143060e70a2827aec4596566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf90abc71009e23bb969e1839f7f933567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe113380bcffc5230ec1ad9e13f1e503568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981a63503e5f71d877fb7b1b72abe2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedeb2ac6eb179210dee9b4be3b87c14570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ff979ab5059412507b6d8733c3254571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3d45693503483bb92fea92dd49b8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2514d4b112388afd3a1eb87fa7a9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464224a27d4b81f8bbe6538c1315bfac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e8998d1de0e256d0717baf935fd60575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006c64a52b7a5195b7c234aac3ede17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9041c5873c9e27cec0a0181a0d0d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8250d9999381bb92f60d2644f51444578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db374fefd3e493e1e0b0bda878a7fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393a99e51de6a29d8159025202c6913580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8b3a02ef0096981f5e5a280a84027581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5435ff8a3c72feedb5aa34e221b9c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166f1747185548711e468abf17a17a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114412dc7f0f36e92dfe09b6a381707584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05322ec315d69df76d7d80af287bdb0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290bb8fadb658b93f1251f2b2debcc7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe3672936ea9873cede7bf1fa812c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf1009d61cbcd56a3293cf7f0fae20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4834a34455961380699e9424c4572b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699ba1e477b17b5ca764ef9cdd5197c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d84f93f190b0368acb061eb2fa9e70591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e093ebb715ea93cff777310c2a1d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5934255c5ac447e6e9762f93fccc1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c643d734877153e18051e5ce94a317594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2504a02069c8e50d5b0858871a7e295595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122f8fb842dc0f649ff2815e9ec710b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51b6eaf4feaffcb451579f4940cf9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38e5a5b58aa80e48b531b7f68ff220598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0cfcf44ec21c48df2ae90ea2ddca2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2456ba663ddd1af88ea8821beec332600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c35019bbf145ac5cd1f6b52cebf5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90ee3258a0d972dfe28b76f6e88e42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dab02cf78b94bb007f3d7683c6a62c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf0ae4c6a9b83518891368716b10c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0106c239bde4fae0f55cd430daca9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84c9d2f9fc903d9a549ae6f4a1c5e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351fb32c2b0f8b1f639dbe66eb3124c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c24d316eb79bf9f45730c30fdfcb1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fec842a1de153a4c7d08608afd823609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574de094ce1ac67bb705fc990ca3a5e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1b2462ff2560dc68c0e51d739cd67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16fdc097ee981487072b083b370442612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398644767371bd9e914e79e87f7195c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc15385371f601e161c3ba6776ccc69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dd32597d0d4330e1b7b553d8ebeef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafcaee1d6677c31a72e53688d05e50616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0a5f4c1b4fe21265ccb0487cd48fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea32a103bf8194080002c6b25cbb792618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c93e53ca04e8f1872d8e765776b8ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e19f0f7262007793d7064b0fd55d9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7764e49b3b52b0da481dc10a8d8419621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7bb0f462e4aa9f365083961a9526f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba2c5de0395865584550a8c0fda423623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc0fc99094c5e9c5069e105eb0c93d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690bf019beac9797f102e6f1a2c18f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719b57012da22ac9077f3e76176e18e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb05d94f03ca15c519f9b027ed04c54627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd67419794367ebbd25b09cf8b5701628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fdc60c486cf733385a8f800caf9fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51eceff6e18c71b9d746883ecf9a48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f206a4ef787c8d4a4636bafc36f32631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186460207224f634b3997f8b6fe5170632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b783599fa3efff172d917a8604bc2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f3f45e3e5ba766e4164ddaa6b2f15634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472a4b18d787abdbeab588d7c8cb850635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e7491784f6596142d97adcef1a63c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cd5862328e913dbf2133101aef5a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70526b37f3e960cb830edcfc4b3af8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd46fc781beba524e41b431897de381639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531e141a463bff77e641ee7062e9903640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58a6c43d90213f4c822c4fd246f396641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d674ccf79da8bd1384ab1f5c06388642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb5059b9e3a2cf32a615389f979e57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51842ff9e5cb409a07b0e5d664c9c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b105ee229d9befa57e31f7d5108c75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79d3671998951d8816fb4b4714b14a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c20c295cdda25c4ce3c3173562643647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03206186adbcea067ab9d54c8e504c29648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b429512adf64d7e02d7a6b2812c6310649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dd8c24a152404ffeca310d8c47f4d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceec53054613dfb64cd0e33648f6d2e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6eed1aa4a06ffa0566c1a8fb5ba2ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f0f47be1ce8486bbcbdbf0e172f24653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ea4da1bd5e5d4921c5710de8dbb92654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8b51f8de22e1b1940a2b9d2136fb1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5482805dedff105f2cb5f5725c56f4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dc7043a5e8c8b7dad68f7d4c7bc98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f461d80751743d7d827f07e8cc0736658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb847022740571877823ef9c6259c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5e86e65cd83ecfb2f47b854340971660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7af92f46d64e9aa2bff04335f82d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade44e078888e076a9fd16cc49ad4b08662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733413e1753e605b17a27a34af8e153f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e2279a6d8f4103a74457a6dc32374664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6f18e2b54ff30626f31e5d4684965665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f50b29cab4d6d04c52a502a8a9b4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeef0e66ac317bcf44819571154dc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ad5be4a9ca5f93e3f0ab8c7c04233668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bd413d2b0d128321c2eb1344d216c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b141b7656a898b08536acd4b1b21bfb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0884ec9d579e91a9746acac49e3daee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864a7615f1d816af63bf4129eeeb634672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f61084a6386a25eca6bac0b7db0d1a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab9cf3c5c0f07cb33f721772fb56f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb95ddea79732fd16ead427829ae8b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b04a527d02fb03ad46839f839d2c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d586e40c849ccf541eea2314ffcbbcc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa57374bea7e87e97f9b92d04fcec5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fa541a3778daaf452f54984fd7ebb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699e0fccaea1872de8a7ec8edb5d074680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16998c28a598474ebc5a21e0909a675f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1d24af443e2aaa8ff0aa5f8e15b15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29f6128dd0a18ec406b786756cec6b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd34d464e5f3aac16ee118c5896c6f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869f80de0d068a50b924648dd32c124685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567f2fa19a10990ce153796c330d501686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d39d3c9fc7f35cfbe230340d9568bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56a9e7497879d8cf13dbcc792f26ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f469cdbf8fe97157bb091ebe1bb296b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4097ef0f0f4ab9c131b77a4f100dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede668c0fb2eb99ed9e8b414f519d8af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bfe876f2d7773430f0a823660e521692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68352f98acece3a1baa295ff55cdb6f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de714babd017df9b768705803bcbbd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b7023d698bdba321ec7e4c63320d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069e88173aaaaf908c1b150bec07ec1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea370f4cd252edd76264d0a78361458d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e3d9a7e924cf164afb70ec8c698a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc114398580ff79775ecbab6faaebf1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4eaea68d5632aa471d5eefd0daa66700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9314022cd282d62bef7724565404223701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7b6bf1ccacba372d6d8836dd7da79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01510e5474ae90c3fc084aa10e674de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5ad2f1efc9d835beebd723ddb7c39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15434a28ebe16641d7ccda001363ad2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e293cd3803470b90d5c0fd75350c23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565e4fe7d8dc9f41fe42464182a30de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9819349cdf3e5f5fa45b35330f2739708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812591ae8bd2833d8721447f7d3054a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567a7125358bbb02c9126b07f52b9f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a95eeaa9ec2fa7b62ba48cb7f7b89a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaccaa4ed29eaff3b80f3c394e115c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6581007081b18e13923e5386ff397e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36245d82a38480f9ca9e1ee8284d299714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0906712cd0eb94894d7926588165f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982729b7bf5920fe6f7e73d6bd81108716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcccdae609276cea0a6807fd39aabf9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf3dd2ef0c7cb69334bfdaf3659d47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac1f6c96a16b2700de0f96b83692db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d1897d5d6654b605e473dfe7ea5f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c341b7bbd16eb4ae217a876431fb0f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f14dafe3cd6fdcdac472b91f9b822d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9e30cb7da029dda2bd97e454cece5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1c4f7d6a63a8c35139f3c2f9c3fbe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec0234cf9295a96e818821e1e270b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9455282f588ec795255ac0a292768726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b4849b9e8301b3d078bb9a9679038727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f8d9fee689f18ecda3192c99c3a53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a318e558d9a4070cca64430955ed83729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fccecc70dde1fd4900fdaa9f91b18730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f10594303149f6d43edfb25d43ff1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e9ef4cc3b7e58558b920666160def732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f7e92b15c523e77b5e0247bc096d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda155c1becb608ad6fc56f2b5bc3e7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60123726a7ed9f5750c62d18330665735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0147e44cf80670161c2a37f1389fd8e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c4f3b0c77ccc56776d83e7977ec06737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b0450f103516b8fa5a8600b2a00e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1e7ddafd480fe8dc3f0979cbae71e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb6f2dc7b26762972c8590eb9976d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d518a6d82c109d5f0e68b7f93e9185b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b087126172a25f0c84ee173692c20742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d17ceda780452a06ef7bc6c07c5490743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e5b9e3129abe8470dea6412ad94ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c581e4856261aa86d34cdeed28399c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462c711f713bfa671b11b338ff3936d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644b678b4966b176d7d3dbd643ac015747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f587f8a1e641e77706e9786ac616e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cc0fed35abeac9c8763c01a7d1a1d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bd239b09fdc5a5bf75ba6dc6ae893750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed5d608aaa3d155fd9e36dafc99dc4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0565ef335d8b46256bb7e84b6e9f06b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621a5dc9c0c243eb1dfacbdc153b1b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe721767c253d3031924867f3eaf83d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a372ed3acc757df54062aff93c0cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49049e4ad4afb4d9f8f4460a7468a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272c4caaa18c9909e034ba4df4384c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020c34d2c44ef7fded444ba170b4bd8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432b375e16a09e8b54f13f669505264759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5ca26ea296a3093de80946e45ecce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cf91ee941019bef964a71fc6b9adf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c422d27928ac94de41236a09a0599e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1d871eb54a7e432684f55137e27954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2449697d2bf7aea0a95a9a330fa473a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d76970d593dbbe42ad96c02e3025a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fcdaf315d770d40373a7dfc18ee0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27086de1d0c56e16fe446b4d80e283148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ee7c8c41e2ec1755f725e9c83fad69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabd45c8a3674aa01a3e17e0fa1604a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db312579c33e2e4335e389e401395b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a6679ac832bdbe16ae2d2f47f4a2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84493c03bb5ea53139a9f006672730213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03982463b18421ba1a75bfdcdb4fc4e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c0cc9862f89f96c7f0097ca68501015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f18701cc70fdde1e7f14263147ae8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f45bd0347122ba0448116cb2814f3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead67f3bbff51dd3f5049e725ecbd3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16213da340b8645a91aa2f65809cadd419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ade511f92343a65c0d3bc3770060f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53f1fa967c9ee8cdef5b3017d2268421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d4dd8d5ea2bcf886d34bc36c2239d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620165e23727a53df776ba193ed2cc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783804d34d631ed0011301ce65906d5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cb770228c024b9c4a709c1d83523e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74e6f9d51d733367c4184cca9c48dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392e30a911f873d756b37adddc8909527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2176d44bde4522b8da0a732f74413a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a46659a08c6936f827c521d5bef3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432be5ae37c9509db1145e179c8bdc6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f8b4bd552d616195f8729a6c36ecd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308f98aebf1ae8d5963b5e1717340b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef6be3c90b7d665f8e13761fe66d6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404f571477b0aa3d3c6ff4bab55dcfe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdbc1f322e179ada860f9206bbcf8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba8b56328a2b61b4dd42b19c160dfd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2df35b21300a3d5a6aff3274a70ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe29b3c34ee8f5afbe401b97ae86c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5b40720891ff596b38e4a737cec5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc325efa24c6dc4d4970e018126e9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083ecaa6f29472d4f7d0f35d9f2814741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e53d5152bf7e8200237e9e361958242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb1cae1b7322355065d70d2298f51e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3524034c3ef82f5ffd5e2b122f9802544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4d2aa609497ce41b6d976ad4627de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b646e0eded8ae8ec44cc9a10120358246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5090f9c347b0d864b67d8b527dfef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e701be8fbd1155aa412bb5b4d97bbed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f397b07aaf09f1cd0a08eca94f628ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a3b005149f9334de52683d8706e9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d4502cd90d4968425354d55b42c9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f3c41ba1f2c5b74060d924c64382352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0999c1e31a8f424b4449ca20904b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1176dc40a50a83c65c8984154f5e4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b6d1f07f21810e81666ef3dd36c0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5b6aac36091cd98b2320fd72ef88c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a06b4d5510a401ed37d180340dc7e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d712de2d132d5e8084a29db5f8114258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059f400b3c6e73297941317c9bbbd6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b675dd71cf48ae4533d3f1e77a363a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcf5135e541e68e74bf8b93ba0b1c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff851009a3ea3440e0ee381884818462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab491df8a3a4805f3608bb54bb52ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cb63fca4503cd4c6c315a3d95be2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97b04e054d56e0db8be3b968122f0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f74ee6490b1e6f298f15400b9256e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599e68990eeafab0a1550d23c122ae167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4cc7bf8c2b69e5a2d41d3a69e881168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070da9d976bac60b3f1d479edf8b0f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece1e2696bcf97f905f2b24375cc61170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868bde6d63d10d228a9ed6f448fa17e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da022dc9f5396a1f6898e9b9108b4fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43e2084f6395f3a7c3760d9301e11e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba888266089dbb1613a77171c2a633874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e1c53987ca5882a11bd585139461b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bde6fbfee5b855dfa1f9f089cedbb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab73d3229147215fd08a71c7bea1b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458895f3636a3052960ff4de8ff71e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725a931bb9019f1c0d43a9399d458ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed785d9741bb7ef3042bb17f295f1c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937958fd0ec453bf6a77efbd82a54b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be014742864a99901ac7f429bccaf2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f45c687c44c2d1cffb28fb73bf5a6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fb8bbf13af787589ecfd05da6257684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443760a1080536f72ed366fcdc46d0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579c37a191938f9a8219293a5e5c06c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399e4fcf493c681a7a1a0da3700e97387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827f1c47d18250cc2923dd4638ddc3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e16c708cd3841c53988cafb8f6cdb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489069d2462c1c2a8e1462f8d9ba0d0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66234e2452a302acdede0450527187bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c2ce3456874e468af068fca5736cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a32eac31b34c1020e2b6447db6f79b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc06c947ac9e0cd326bf4acd71989d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ce0bd457ec6c6e584d74778124f5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69651bbbded4b99aa516e42628bea196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e4b8cae017072e20bb2c4094cc24097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b72b595282fd62c6fe93c4be5edcd098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5188798156ab94056af4d09a498017599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d43540bd60527d0e9d7100cd3757ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a89632da4c206168bfce1ac332a07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a49cd07871192f2140b87ad9aa450102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342dc478d11b63541f228cfe49185f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4f416f3bbac57915631aeacef580a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e966d29b06c483e3e7745c50e46390105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f3d630754b4b5afacf617e4811157106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b7f189476fe26062b4293655bbdee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc309a8385b870e3f5718ce1737b0be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd129c9f2f0caebc2f82bc31a873d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f707085332ac7afb4e8234578414cbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82c1aa1694a60bdd7324096cfbc323111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e41afc65909e45cd139d66757e7c41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a60d9b9a31ce6273e8efcea5b8d727113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4c530011a28968f1d1905f336adf7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c034dad44e1cf68dd04f8179a4ff6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d86566100d9acfd4917904ce64ffa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07afd947aa81620e16316281dacbe1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1c408375b93297ef507b3c3d047f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebe4a11b8c6d393ab2235698bc78af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fdb570cb64e86e3c55109a7acaa15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d70a137c7d69772dc092d4b14ec981121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c761cf8dd4c5284bdab7cad392f50a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511372d134ff7512dc2c249543b2084123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3279a9479fea703154859f86368704b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f68dcf2859071516b0728f2de398fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc121324cf360201f928536795c49b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac22a703c014c37bf5823e7dd82ea7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6a17a8b948ca1bc75e5a9014b0c39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a67599ddd818a32855e821c6d0c54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbae9cfe7bfde0a1992db7b52dce7a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca9707deb7782eaefeeddc5b1541a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370eeeaab737815c05839e43959beb59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ade4d52039f158e014a49368cc4ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b914e43dab18d161b660a473ed9a84f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c88576cec18c786f470db96b4dfc09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9a7b22217a2eaef132c3378763870136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2202ac36fd82ad98d04157a8b45a02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f181269a7e38d2d7e68e4dec5b744fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89032d06455908830bb0017b58e26bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfaf6fe1d3702fa093c44522adc270140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0462d203490e73d0a9e4e1d27c197141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5fa94197f3ce701d1aa812b3fb9de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50e7628ed0f057a0a9d595021fc5b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066e4f4cbfcb8552d35c2b21bc77097144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c247b70eb5e38747c8d02d6de505243145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce6f7acd44cd5828d29992ba855786146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda87b4d1726f9cd367a639f0e157797147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28518815f289e428dd922905781946148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eea31e9fe3977768825022c4ad87a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4e17b45db37dc17b7ca7adcc11efa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29ca99474d097708d23eb1d0fffcbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd4cebde2bb9636f9473958718e749152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5342a54af1431b8a721c0a41cdc8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdcef46dde378b9854e2959200809d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95231390b899ba4184702896efeaab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc743633b53cbf459674a6e39562d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c13bfd1ec5399f43f0fa460470ca44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104eb3e8a8c97c84088931220148498158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254636c5e2c2b99e3b2ea326865dfc8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc443561e3fbe306e5fd62e0c2d57b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae357f655cae9e54efd2f6d2579f0e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd21eeeffaebded7850c402617f184162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f519d1cc5cdf29d71e498b2ad3dba48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf30d33bb5b46ba16d22b5211af449164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67d42acde9644af1dfd25feb2044f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e90eff3a7d9e7c03821f279dc7f6b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681f4518e7bf94b146081cb43e1196e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e8bd6716cf2f034585ef9bd97e2e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d698479041075be098af6114fae806169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ec178752c71e5770512e5ff402ead170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f730aff133ce2b7c132b1f21ccbdb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf30dd78c6db86d3962ca3db9a8d987172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3ab516287f65cda3707b83c64cedb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e332a91d360cbbb06c65162d48e60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7aab6bd8d7a1397d0b6ea77c16947175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e8b5ab2353281f656dcf92846bcc8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c739830c72e971381d6ef19ce60c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33173ec9893261264d48fbd057fa1e05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc32f2891d80bc6cdf65cabc8529ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae70c55c77476b6270bce245915f5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5d8e0b9ea0c06d90a5a5ab220b956181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f950c9922df8f9687b221446542ddd6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f62d3284919cffdbfdfb9a732dfdb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca44c5e4e09b27afb433827ef1f61f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f726de29aaaa9290181c5b8792a84f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d65997c0e75dcf730b081864f8e20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309d6ddf85bb1a9567eb6c58eea70d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dcc7c8cc30e9052c80dd8d0361e2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e8148e9218fe6995c2219626d1132189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b81c18939fab0a60a0b9eed9fe50c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27ce5f3e83124e90ec3374dc99cbcc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748de3e4a45ec16fd61c4ac21ffa62b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1828139f12768d30d3b36c9bfa7bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f920061bac1a9ae8d2982915e874a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1116242cb2fac1b02ffdaeaefef5bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb015f926230efb0226b59d3de33ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdf1c577a424e479936dfdf6cb8b7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4ebaf0fcf5642ac07491cfc1b84c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13937902315c5b076e7ff2e6419930d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf868e0c2422dd8d23196742f2babe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3947e115647d3afd75186f68ead7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d2b87a4bb561e66594871c5960b1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806d02f9908cc9047f9e4b97b2bb12d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493a4679e09798a13411dc38853847e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc2069e1a125a521e5e1addff5a923205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85856171ca96231ef76b1eea9fa7310206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6beef210aaae0439a4c8049dce6a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2217543e96c8efaebde8aec92bf3bae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1fdfd4b0625be4b145e0a92ff2daf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56dfa65d374c4b5f1ac41d5e67ce34210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdbf194935727dd870165b8e83718c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3324279e357c348ada13ab623006d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84f008545200e1c59f0fb1f2fd61a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110ffd89b7f29de4af449da2f15367b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8157d42dfd388a00a061c3143ff96c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c38a55ca3a8a727a69687bc6d23f3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a75c15909b3133dc8a4c3b0c7e298217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828251319870fe3edc4efe86d4adc436218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91460d0d1baa76e659d4ae7414835131219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879f15fffa7b2e2ab92a651314fd929220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9e54a4cab6d80e2a0fdaad14f58fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f460ab62653fb529771264298aba6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a011f48e8139639fcc74a97eaa673a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02374675cdf732dcf43749314696a98d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a308677f759d079c8cc6657bfb96ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43056b2e706e6e64a57b68c2d242f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5ebc909a7d45d8a9217cb1273aee0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf8e59a5da6a31bd1b941c9a79275c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324641912ed34ce50bedc751fdd8b44c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549e068f0130ef84f9bca5e5db5efe4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b9e42e24b6251df92694634c37e8d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa11af649b0568a20b4b2e31283f613232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfbce885ff50a34f4abbc307e28496233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8ad2a785bc95600c47c7adf888ae4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350ae72c914161d52471fae530fc6fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc642ffb6c895b16d61567485acbf4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad47330e1935677e67469c13663628237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66674e3e593bdc88dbe3d27d6f5007dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c25bb713211c8f942f59886c588b17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81e62028d51339729a3056637ed2b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7830ad83d9d7c7eeb4cf0f3390410b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce03505e1a7461036bd36e138a356a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387dec814d7d72df78cbcdea07fc4af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cbc78457f60f1e9867d288cb9e4b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01a5c647e8e5e794c6cf0ef1fed290245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bfe1e0f7ba450a4bb0f703deefbf7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fbe355d2ed30998c8abf3d0f96cb7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519148380cf02472327e7abad3552285248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0dc503ea03d99be0c47b2d905f9b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd9ed9e77cc8bdc5d8156006bf9061250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9150ce9755fa0ae3ab417a84c3979251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d7dbec883d2b2909a49a62617f82f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31bedaa1ada2493603c898ee7344c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d209766eb6a43d0ee9e35087999c3ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53542659d635f9453c1eb2cb12cbfff5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa3429423c5f0fc12f8fe6d9355f85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b65bc1e0cc14f328fcedfea00636f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7946c66a73831c7af0374ad57c4a0cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcf0ff4ef3a9fce2a32b958dbf8a6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe2c7daf2b6d60c1193b3e176968fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be723e392e0d11edda0b4fa8e71d82b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8afbfafe79d1fb8790c7dadb2ff60d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1ffd89352e689c81aadf59f994c9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da10f1824aa1042600c0f2082d682e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a31c871bd7f09d21bcac66a837771265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eb57bcc5ca3010942ce1e66677343266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adb8c27f24a225ec626cc258710460267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c81b19cb86ddfe95ae212c2f1df742268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd8ebdef0b8995545c644ca201fc5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a30a94f0f508db5b8d0467e881312270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f2239e288701265bee48fef67e6fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3286a8a82ef1c0bf1393b5d8231c3a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559de0ca835eb6cccb0f90d457087e66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f868ea909071f3679cb688b2ba485f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb468bec2c8b15c23b65c56fb05b9ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fe69918b2b621533553cd558b7e4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775a4579a3d9c0ed24cb6c8e741abcb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506af58a64817ba5ddaaa6a5cea81d39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add37d2527b25a3f9faafeceff9ebcf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ca064662110101c8ccabb86868971280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea59837f662f360775e2f217ccb6c49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde46f2496a7c59eacc2426fbdaef151282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dadeafc3b896be2dab070c9e05b81283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d30861da569b7ac704b277c9b81c4c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c580632ef3fef58a2c856ae3f308d59285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ac491758b501da1b2564fa02ea4bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0866a8ae54b2fda31a5eccbe5ebf7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b1a3c95f02c9ee384ef71a27b056f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e1e3f53d5a08a1e77937b41bff147289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddee485b2554984c2b57eb161ed35c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227c8545e44fd3e92ae4c35d498faa3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff6c4ba3a6154da28a0ed81bcfebfb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14970cfd071d04a6ec9c06521d6a09293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771c334ded5ee683ae250250bd840c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56034ef64468112469a909e6d8765bbf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f66be077fd81209d19cfe0f759b0ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbb92ea798dd668c637fac08661875297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a215cda4f34d811547b1740e2cac6e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb2b96ce519eba0026da549b9a307c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d911f0f730763c7ea89df5bdfb4290300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ae177796bbe91e896f4693d394070301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4b8517109ba542e1d4a7d7e7d33a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaac2e7f6a1205f832ec31511f6da0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb18a9b4818f4244045aeed4e396fe2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a835514d15d3e3becb254191e3eda38305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc84036586fab7f6cb0e39250ab29f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab0d1a4cd6e0ac2edc239430de98d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c592b583024689c2c7394154ff9b7b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bcab8166ce21af31b411522220343309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6362e6bf43ee420cf19e62da57cb31f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea96bbc5821d42dbb12c3a2eb63fec1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76b19d2d3e7dc2e043e18da44cb4f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df06fd38e7b038aa28504c93c1eb3df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6887a99e922a5f71e36f1f098b9521314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791a0098189db2b983801b4febcc5e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d406b8e01b3d2a28f87005b77322d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2982d391d56f37b070a55ccc8f9fc3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c63cf31871e8c1ad74b463fb15afa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8f515c08cd92137a1c689fd4e5121319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a63ecf01142497808f014ab59e1a2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795815a149556fb691366efdde102c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada98da31521bb2960e4ed03349aeb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f9ef2333e9162a55856d0664d2858323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50426c9d8910a79ffa53870dc232bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2669efd7c217ddd873aa6d9ded5d3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cfac7115186b4b2238863af212206326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494eaea2bc77feae3454712435826ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bd4204c942e634e67d462a2fb34e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7181a7e39b60c9c58c577be53ffd4d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25afc3eab73322b765b90788c23572330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e393ca521894a4bf239fd6e9cd4704331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96af408e3259b9ff8ba957d1d86e26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306635579f6173759717070a28bbcffb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4f54359c60d25d2d8ea5cd8672a58334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b72eac9939f1b4092e16dff1e9aa4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90ac32db48b94d0b773468bf3ecc46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bab3acb6dc1979b8f9b14881b2894a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124bd8fa264174a9c5ffb13c09aa79f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f89f5c955d7f16200a9a5f12c6a4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561623be4341723992387c4bd3b3e43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194dce76a81c9d1b65404cf5343402a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054825923612a9d4265d426ce9f0ac8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4483265a065bca271e89346e9e4af4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7babb23502db7e3a34b478f55a434f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7ccc0b06ccb5e1f28d6c9ebdbf6ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c67285feae8ce0b77209831a63f711346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785100eb5760265185c949c4cb6ae7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18baf76c8b7388bd300c760882161fd7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc014fd8e6cf0d2ff38f8bd0ab9296349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12761e18fc51b6c9373b62412078b3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095e8cf58bdbdd477fff0ecec7e1e01351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbae714b40737764db6e596353d040e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8b1382aa6429d2611565a8821020a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a093e7b979e49c18e8f097d0820f9af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31558a93644a75e97bb065a883dd0d88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151237fc065a4b129fc819eda937fac1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7c579fe04c66757f73f34f13529a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1c6a9cdc1e74fdee3edff269c01da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9f61b38c17ffaded505ba3159116d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e324b356bf3d7bdeddb1d8b20a181360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31a2a4a936f65f5b74c4b677b544d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f72f31b67f88b34e8b8a5fbc3f371b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f841fa3ea725d661a0b4c679d90eda9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ad89527c6c4bbe34c2ee789b85d30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0f2f3ae6ba9d5d7101a5df4c26937365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1147f5f9c5257c17861c842699141366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49dfdf538b8706d4a4648d95873d70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3e1e1de2a6fab64832375dde72d9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068f009567dd6071cc1fc44aa81c06c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abb098ebce37dd2b2cd1c6dc068703370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104affe4bc2188fdfd1b78800f493627371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6234ed4223d150b997f5a5828ba9628372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc454e106b281d2b30459251e0aaf194373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ae59614817e066c6a344a72476934374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61fd60a284eb4dc651b92d52540747375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c96455e2ec95604da231f4f7e63964376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccc6f86054b3a6656f9a0739cae6f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cceb09429d0a0f2a871826d375f27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d171cc04c3e372f889ebb95a5f2495379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7068ec3486cdbd5594fd0a1daf587380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d90d1b6287887aef9917088e39848381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52eb1a379b472a20bfd58c8a84f67f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296ddc27af35d7805ad112f66f73662383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da5519a1180802195d7535f2dfc196384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1717035307bb7ef03e2dfc6d4a026385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66112e167bad69035d5a725e86b7eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed3f5c3fd2310621d9eeec29ef7ba8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc3b2ce3e2a1ab355049d96a931433388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0f2232df158348e7ceb5547d07c8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e0fdc576f8f499aaab0f39bf0b195390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef549fa3fccd0ab828a4fbacdd3d94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a33e90568728d186034714f1ea725392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28181257ee628a8ff6b08525eb2bd920393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c580b8b06b957f84e9446292bc85c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41c6dfb10d1450cdd3bc9f4e65852c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7865914c452149f53527f31df94c93b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b935aade4ffec9f14bdc791ee19a7eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f540461650ac0e73304bfd45a1969a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1beb12be1346888136a6d36eefe0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587c99ca6dc59d9d44df01659155789400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271346e81877617d38ce2182a264c031401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1282fa39f2dc64f366a2e00741d6d17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52772c03d0cef792c70bfb660aac1a82403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49d29e1609426c0ff8ccea26c0f26b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1830368409a62009b3f7a511339f0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8fc6886adf558739ffd70994b9645406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c06efc098dc24515cc679b0cb21b96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf0f3b467cb8d875b94e52e528dd43408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09301f9ef72545e644697199dce24a47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a881dfaf8cc3f7856a1b329153ec7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8451162e300e23024c42804ac81da2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0652eaf1fcd05eedbbfa1cbaadf028412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e6d01d5ea5f4bc220ca5ccd1e7506413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7af8168810ec128dacf6c591204c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31ee72e6577579fc1dae53e6d363e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff3f00c1f5e8651a79a834bd59200e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d911e92979020367ef5d3f51e6ab34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb1b7f58badb3aa8985126e314fdb0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777fdb2d90a4e7f9d6c891a44bf88ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcb6b5b3cca7f4a747413a5c8a9531420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb19335d3471dfd78ec891607c86b70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a261cd5382028f56772577fd72e848422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5acd2ad5ec2d262d58dfe3016dc5c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38724fc59944a14014ce0052232c685a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583a9ea528ad281f9a569f51e4152c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325395738527de3df79dfa1f2765e87426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17f67e16518e749c27058520a34c2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6465045b2a8c8c2f40ba8f33710933428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27f119b487490a80b47d2ec06552bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0605bf699878b4dfc0bc66fe270c521430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb303da75bd9a03d8d8f6395f1b604f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558a4c23e1b2ca61101f6b7c25e3be3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b624023b68f9bdbed3b0b2ccb2df42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ae6cc731126f3497a6eba9fdaa989434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf91974b63ec045cde7feed9bfdfa4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f1753f82df1ede1b214588a51707a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e014b7746eec24cf67677a4253c4fba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f8aeb81b3a0cad6c59849de3daddc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b567963d045e115c610e627dfb92b68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c723f4039e6e05129b8d0864f0f176a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc2df8ea27a06012e53324a0dea3c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b3ff91676f4a398f8e4563f7e65d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731432714cc1113513c7aa76f43b1bd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9439b049379eb6885f9bad6e53b6394444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b4fd8ecf1d7c5b92edc467fc2380b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aef0b65a6709ec05eeb238f2d82124446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701ed894b83259c8f362eba8a063931447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adeb017babf4d38597990ad8b591b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38feb966387d97150ff3480710f4187449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79e1c52cbade7c7543cfad37137724450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cebafa5ba6f90fa981d8c01a2f0446451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d728df25b015f53f6f55e612814e2f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d597de52e2da3e4a1175c4b98a075453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f89454c1190b5d5169d38574cff9bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0a7eb41f84efd1e3729133219550a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aadbef655b5a0765da872ac415f457456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fb5ad206f44097bb37760b13e85fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129af03dd77dd1ac669a30389e86844d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3c482933fa73675967471043938aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eeaa7089e966b4a238bf4b921aa9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58ad6de93504f58eaae009b90e35c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5dc2323ad5fd2282a67879412115c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ce4a4b0105c77d9d1020ac61058bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744daea64ed57f27a05bba5408962a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1b08f957296bd6ffff98acccec5c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530accd9fbe55efd21f1570689163d54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f71ab28bdb5635d1c74aa0657634c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a75f89a2bd734aaa59e3e71d23d3f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9680526d624bbdc17b41a37d41216469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbe19289f2e88ebb724faf291cbd5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab45e1dde45d84ac759df2d7ee376ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597d9cf53d5cead673725a665ce955a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700ba14f78bbbfb0e8c0e6873542acb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e772c7193883f98d6e8a10f2ee8e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1696159fccc8628fa95fb9a56cc58c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edafd1b7e7c362975c5cad5c4d9ddc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbd0b81b131bb3bfbeba33eaeab678477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7e991f4af6cd5903158c25b9333cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf12eefaf8866e1eb8afaa5f8c09b9f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ea1c4494a80e785f88a874a0763f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e67072cf8982dfa9d6254879651ff0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753085c9103a8782513a2c04c0f9e036482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4af58bc4a0d34ebe91f519bcc4196483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806291eaf58af10c1057af511ebe70c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae40e6b1f907700da440f4b49e5d39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65110575b03f932540029ad90d689b89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da11b57f8515afe66ca0c6b497f1e47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526033c41616180625ed356541c5143488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d8ccefcd1a365b8488a3b738a01dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85762fd58f2bafe1de671a3a832a5e2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c00ee1eac896d13d10d02bf0f54f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219767d43c9ce47f2195c7d0f198cee1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b92b4e846c28cd5cf50904d4b3768493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf0967616770d39cf328d7d34c9e72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a223af529f223f94926ae768e2e58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e104ad4323d12984b2ad8af1f19107496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df81a2544234c02187f8d6d152326c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e8cbbc7dd4a177788042f81f4ca86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dffd5cd29e412806bd082b923d955499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb9959e83f889ea8085b10c36d70b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3167828eb20985d009b8bc88e4420c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3adc770f6d5485b59e6dd488a86a72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a25052bb5da2f5df69300017556c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388164f9f32b7afc9fd32eb3da2b42b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37d05c2d1507cea4f0f787f42571ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75beb79002f3aad00af70431a248ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83106159f0dddc6b15124004f8f38b35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc5778f4db50aad425c57f982432a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1f878a732451f006f45ad0740b458509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f97cce6658706860f627e761d688bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b3db2bdc25b5a5d13a0d11ee54b83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52794ca76ff326bbb85d4acf711e7b48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f811ec322b81f068482d0e1ea4359513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997a8da399b9171a8d5e8f8a954ff7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a442637424f0893958380f9ffdbde2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996f823c0a6920171a9749c047f8b86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e1ab4c308b6df0899dfa9718b3810517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc235ae518b93fa4a363b628b747b0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e963e579859a1805d6d52f1cc2e298519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1d902c59ede40eabd662ca55ff42e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df71126ad8731feab7836d86d20e3ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f746777f99bfe6906570e2d41e69322522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2c39e356f750e86f2eea24bbd7409523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12ad581d179dd9ec54e708f691aae7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fb1b68fe9341149bca971e270697e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ea10a3238e6d35f1c2d3e1947658d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b434423c02adddb6c5be4e84f3daa66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc700c0002f16b03b66ec962f079e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cd20b8c91e96450853da4db6b4d98529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815cee9add7c47893071d6a74a9742f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34ca4d0d6dfe0d7ffd7139cde4d17e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42bdf2b1c062bb07981721882f9be2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b800193fa1dd6cc6cd1d8272d8a5a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156d78f38fddc0556bdfaa713fd818d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bddf051b0db7dc8168aa37000f1da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad61c5f7ab808bb5c1e28da5705c64c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70186489257ee93d7f4869f267a1f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d687859dd07ea48f88c815237a3d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bf103035f4fb176732f7247ab458c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79f38f4a2439b1a86954e707142aaa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613ea9e9e7d7f3b1480c97fd6b0afcd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241738eba61b0f6212480b5b6b42172542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf5748b19534d9c3628e5a5ccd0648543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fe08d87fecbc624e03182041b7dba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbe70b834dcb2a8f592a6fef637522545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893f233c381e7d65ee246d80b89ccf4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3d966c89e03de5655132d9d32a8db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01fa7914487e60ebb29f211e85193f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44405a528baaa9ee46576325c2499b8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e991c662ba2340a9ce6c03c333a78550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf78ea9ec302fec6e754f77c4b5edb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc133a0e4257833319348120c6533a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e15986b921719e1f3a9b353a9beca4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e28cdfa1b7a524190b9cb29c3794e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ee088d9235facaf0b21b47d7db56a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fe0d6e583ec093e72b706e7d8acc3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850cdc83cdfc47248f4444e16c751ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370c566797112683a21199fd02eaccd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f297235b61c37ca4dd85f4fe9913d7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a034a49862b69726ad1ba0cf55b068560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0b4370ba24e5e087db444d6678805561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28069051ad99c5c08ed425daa51010c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f12b2a4b9d009a2e649efa5df3529563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a6898d4bd03ca486795ba80dc91c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e2ba84a9ba63776580aaf6c4ab048565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150a8481810192bd9b310567abdb7a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69571322ec284ed83bc7780952a844567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae059f3e90187e435704e29c2503f583568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eebaa255ec89c4c6d9189676b21ea5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228ec6fed0500a58ddad81956cb758c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda20ac7377d1780a3f865ab0bd6a40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65de858058c37cad84e106cd21ed1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3a08eb98a65acb50d22dc4f5e8ac3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dac4ecb21c608acdd8122d1dd00e57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76986cbb5195f5ceb2dbb27cb4a00b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583711891b4f8a3177096b31e7d172f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe095c466ebe6b99bd659091831199577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db2bcc0f404ab5e444112b3f2e8516578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152443c29249bcd21bc311f3586799f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58a0a051a6987d998c758b1eb2b6b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfffbda543bf20343f8aa3c4d1de2f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742aadad3405f9ff81a9bd50f4cd7716582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ff18511931b489877a06ff9df3101583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f1921c527c69fb75364b425c16596584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f58018613235f2ba213b44ad709fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269912e9a5b9c110914ba852f54937f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adf87601a28c35259a7fc8b4b91b02587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672b2e24dfce0fb6a2e373e246d1cb7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457965063a8861aba153fe006f97bfe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947cecadea7a403d719f75168d85f17590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e574038deb549cf97cb6f1a07e655ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc3425d0f89a8edaa533b6015db55a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8188523d9ee39009f74fa147cbedf0b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c844bf281bb461ff87dd61693203a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5047e119e61099132a6955a2cd054595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d31bf94a1bc6f35aceffdbb8c1878596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf7349729b8d98c32305bf690ead4f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907da36ba7107bf71e42b41d9dfa7a7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e9fa81f592f4b31e97cd2f311769b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884275cec21ed464da7e30c7222b052600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a367cab6f6165b7a656dd3e49c6da9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f20b35c113f41552602d83a35610e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817908e92453942729548d8cac109aee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d708bb5fbee7b4cca01ceeb9b9118f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4186c69f2a627e0d1341ce9e3b7ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d6a951170e24f19f85ffa33a2f1e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b429dbd45773bca2ccdc03c4fa18eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a66c3e0b8a9b844b703b54fb7cc339608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e110778437dd7b815305ca420201c7a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d258c505ddd17c5dbd389a3fcaed3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2649ab078e28b853ab7c73f84bfc7f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ff0ce2e4077c4e8bf504f1d166950612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d5004bdca20ceb65d07e008ca207a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be225b7f904472554764c9f4515cad2d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c1f82ee4c4831d539b82352e459d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d0bd7df87620f21bd5b802f157c82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b93ff738935900d7761aa19c9ea5b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74854de0344e4adbbe057d21a2d5738618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90b8c66f585f437656612a498e7db5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829e9a439605d61e1c21674b72936c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eab8c11708df14d46ee486f6885bf1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983d694adcc0f6cd43eafb71fc5b083622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a09f569827a6753d204e9b1af71104623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ce0383380b3ef3a4fef8cdfc5a298624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e91ae00497972b0ecd50a18f1e9de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bead6568197d19a51d6caf0be47a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793205bbc136bb3f3378fd9910c10c52627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3304a9e33438cb712adfab2c1344818628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290478f6471a9d0307ceb3acfa1a4b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22b54b0d86a83631485f51cd9076a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa8b0cd31ebc49027802b56062c536631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2973859551f3ecbd2c56ba33a64681b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378fe5f375ceb70dca972e4ea803032633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01662e6d6dfe26482126a4431d72864f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08653afee1d4165b5c5133f60f483c63635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc407102d766425f75e6150d4da66453636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb66c5e3b23af3de039f950aeda5caf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a39e5490c7c88e39768085059a7d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c5d3a88ddcb672fa699755607bb0e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fce0a64af3a84e0d1c04d56ced061640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0048a51e2c9c1f6bec39885375842f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1b62fe26f54ce70fe26b087cac6be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907def9c1fb63721eababa2b00c56e7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcb689dcde170a6549071ee818b8b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9e381748f56da204811ee621851e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787e221defb8fb8535cfea2788c629b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ea57af4c7c2137f7f15e52e6aea3d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41b307eb38bcdab5a24f599d808c86648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf603d7eca7ee29bad3b863d6d19031649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579634528cf690447efb2b645dc94b98650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c799b1ad460ff7852e28245e789cba5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045756284c5147635b7b94de3970a26652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6216683bbb0af4da492e8a75f3a591653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0844fd1449429d8a64c98dc98dd59654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9eaf3eee50dbffed0734933b97f9a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765686e2badf0c27f0bf05fa489ad61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a82265db74542fca7d61c4fc31038b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facf6f9fe38f6850eeb08299acb5f0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e4f0ed65c46576a95858460892665659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d5f5d64c7963f5b362ca68d0fa744660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1c833a127e15343f10a0f8532c835661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac803aaf53a5edf0c194729d7e6f247662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f7bc2c69611a0d368d08998111b75663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3f7272ce8c63be4873f7b263c1c58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c71aa2b919d983a343b18501adf069665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74632e313641fb31cb8c74cdb1ebdb99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c1c2e08e655f2478df930f5d1bbe4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f138d99bbcb3be51ce0583ddb554d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0f4236c739470024e3b54926c3b79669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8f09950eb5c466d98ee0eeddd4976670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e820de7d61bbd566ee5db73467f10a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278366645326a9f373f4a8829fdf3ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ec9e95dc00c92d099539e3bbd62b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a7e1e71cda6536ea070e621978723674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05674fdabf8aae230c5fdedb37b42294675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635d3a205f420ae8e635f814049ed6c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f288d8e52a9063f4d86e33b1ac333c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbd189c6c3b944878d8264a18436bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe8cc5f1ce2d75a26699022fc60d70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabd108d2f47f3b0d64ab6d764a43a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5005475b665a8de73016841226d5e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0318da635f36d5bbc15d10d800013682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a71087f4ed8661c4fefd680299e72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2cf5ec03203eb1a48faf06a279de7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8692c90e6dd8ce73376670df9c9866685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62efe5738174c08b421cbb613f07679686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1144f21a2d718d86fe1745a374bc4a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54ac20cd32d4f27b7a3e1bea28d344688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5b6b2f2feaef662fb249286a28ca2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fddb12ab56a9de9afb034116e3c366690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d4e3ef6e0de4b7ff05eed056afd08691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58afd571c24d36c0513af6a4e8728a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87e7a9ac4674ac0611a2194a3f8522693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef406aa21d017e942472f872e12d00694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c223e431abe79d54be9e789e265c7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf7326e7590d1cd75e73e6a63c0245696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4752e091866f067cdfed0fbad9c319e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5a96f664adb53bae1fd8c3d76dacb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d65cce22a274d4525f628dac873484699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beddde2c8931df4e5796e4ea98b85b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282802039500047d97daa169e800aad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc3ee9fc32129130a09db868dafc46702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51d1d5b07d7e5f5b5dafd0f877a086703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08030cd87c965e9929ad6906f3e3643a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f8e804664c1893df36780317b83c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906cd5e31cfd927d0440009535e9fa6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130ea5325060e8260e6fc70e2d6227e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cafea19afb777f4146f7189306737708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd3c4cecd62f4a75bece4dcec0ad27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30d51c5ca0703fc5db9b1d1cb3c1e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846d52f6d47613776cc389c31425454711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3d5ea05553a3ee0b35e2cc0d329e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439c85fcb7229f909db74b1d3933df4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90328bbd5999120af4e7f75c06b0753714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbe9aa2d9a317cec054169ab3632a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9074929b9b98ede1b919a38c6db61716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d3ea86447b31fa4a28327f07b68d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee931a7b39fbf6d6e92a576f6020f67f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bab674c3ca450309a6907c044ee1e1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa648361b2104002ef1c59c7e87bafb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65c9cec65d0b87cc92c2aa7d947415721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbec07c2548d158a74f520dff1f00b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6f1c6cc901c343127a74a91d3c538723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269553b8fe15a55d0b10fbcf5df830bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853f77c89bd1775b66a67af1fff65a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e5bd59afa1f1ece123096ee910811726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8af43538dc8a5bf134f2d071838a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af5830e144eac5ca6dd0b842dea314728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c07096d647bcd5caa60f630725b31729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1318a323bde05920915f881aeff8b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e83f8b18ee6b0f45444d8fffe3984731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab1fffdab17eb2f72fbe41f62809ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e7868840e9a091282646950cba790733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ac73470b2c2c51d123c10eb318bfe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbb75cd7f6e5ab10a7161341f6ca64735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bdcf713f67182f930ff1554e36378736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa675f057aa704de0ae24aaae0ce15d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5f731a67def0d3af6f667c5dd0820738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2f65182c3cc105624d1c7bc6861b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e9d9e5003eee820e9b4993b9ab731740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3ef0b38b0ce820db52246490c2ef6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbab7dfac6daeb51af9b6175e84958a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9da29030a49535e9e086548256540743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f0fd1fc5a4d3b1f02105da303f5be744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97278a1ac7819929e9f0aaea46cb19eb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bc8d66d24c25abe99450f79daf66f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fae9e1bfab921f5b898f5c7f0bc974747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c56b058ccd754e02a42e7d00f7d38b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1524e891bbdb2592ef0405991c37883749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4691fd6ed5018647da953532d7c007750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e3a1f408a11a05514724e239ef8ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8a2367787d75cf87c50e0ea0d253c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf090e6e698d7a45220947ab41804f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d498580280485b749e3e0b8a78b6b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce870654c7e0ad074f464f5db8ccc34755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158aca862dd8344dc8724cba88871ead756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326b6d4adf132ddd23dc27e96031572757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdc2d91c139d53a50ee2c825f1c50a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6b9c1c7649bf16cd3314d8f32f877759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>