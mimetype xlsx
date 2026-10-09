--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc73476f31cd22826b518324f0deb41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079e9f310c987f550a1fe4b6a5a949e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb620557b1b3ccfe7d62b89540746f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991c2202cbb9358985a8280da7016684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42304b37d04eea03574534cef89307315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd0545738c8e6d085927b071b670986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c204947ce491eabd05507c81a0bd37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b8cda6a89a60e4cfa3414ea45483e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbe37a6f6a17df04606afcebaf18b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ceef494e3fdc2ffe72eae15075e1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a264b32e37e7811301c4431af92f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083415574a56a40ff720d265598e47f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979bc2cadfcd050ab0b7f5275029bcf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebd2245a905f0e63f809974b1f719c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd277c70e0f92730b2b92c0a0952fcf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e68c45dd56cca61bc6f291d0ca91a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cb3d105234b133c1e57ad6460cd0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c28be7078ff3d811b060e6ce8e6a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bfd6455d2691eb38ca1f2bd8a55f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eee9d2753727db4e2c162c8d8fdf4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36512a0925c8cfea502096d74f317cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb6e8e3a4033d21612e174d8e98e4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633df5a31c5b0575ed7fa1f7879955623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bdae19f61031f3e049dbb68ff1a1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de4014b41e9c02b166aec811ec335925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84ce82b21246b87389e7a6102004f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c40fb20d306d9d78fac84f171234727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936042ce5f0b8b6ec822f7820ae9f2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58e5d42ee2713fe0de6dc82ae8a0a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886cfc6ba025ce4f5102cfa4d53e34c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7dc77d9db6314c10a34e88dd48ea231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e0b727d06bc7c0d6776b1dd94a78f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d60197eb91ce4102a06545946c91033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310ebf08b047a56516f755f906821a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de896eca1903d0d76fb8091ae9dcad8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1d25a6a284f04fbb30dc6fafa360536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8ff52c8b1eb461be128b1896602ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14754b686099f27989c49dcc5ac05cc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558f6d210be7e463471d777d3a0160839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf1651a8138c36760fb09e757f4b7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db15c2dbeb46df77b9f84e2dc3a59541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47ced911b4cf66df8983fb08e6890442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f506c453f3673cdba0cccf81b5ead943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a721f36f8f800a5c5b437bfec381544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f0888d51715b11089b290613f06ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa95e2e305d618abd5ca0d37d881fa446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cb34c9172ee6936cb8dae7cfe7c5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9e257a7772d9f72667e660034959948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168cc62db544d5260199a164fa48fad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d24a7c07139af287e598967bd7f45b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aff4cbc6c4b4bba6d3a9fe15f8367751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27d03878056d45f5ba463fd56e449952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffad67f6bed4a0604f81a315642f1de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a34ff250943aa7eeb863fb4b3d6c7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cea0efd80e470c3317b09b00ae7eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703bc21a84729a3bec4f8e15d10c0e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921e13a85c590689a9b5cc6347459a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e1dab69790ea9173f40f50c71e72058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6942e312619a9857b4cf27da91c92f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b364cd77bbc72bd947d005ee718a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46022f299b2cc6a4edf504f344d05e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04be3b026a3cb0d753d5ff2fe8d5b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae091b0bcbd409bf74fba5af61a02d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78538d2d09d29f3fc75ef48fd531717f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a9ed44f2549fd5aadc0d8a030e4bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda5bff452ef87908346f074aef311b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ef8da1522eb43438130999c8c8ed767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4dde2f1526fee844faf47b6b9f97668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63971f59d6cf1d5cf282937c375d46569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da709886cfc7982e8352f7fa69a3f6ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fe136494c19c908ff103b368f68e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a40bf15bc1b80a7653cca3298184f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f3b69dae021d1af1a6809ba7746bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162377710769d427096569e26e1e3a9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a971c3ebd907f96944cec40161e588175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7d1d24e178a6dd5c0ad4c7f6b8afc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35ca4e9dae4109b89e0912d2d5333c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ae4ea6848f6dfa1089de77e8227b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d3b9f72fcab69eae51ad45df4794f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff958ae2c32a7d6ed8ce0b6377164e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab94df9b095ad246bd1048f7279e1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde0a0ed723da54ae87b66d687ead7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1728ad4c643b8ca9d735b83553fdf683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90c750515112f2a220a3224076994684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfaf3ac1647e4ec1c0f5923d9e970385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10c9044cf77edf09039f13b079104086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15951c728d4102eaa783d4620e4879b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfbf66531f2f0e90842c76facbdb2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4a26917d5fbdb85cd6750ad8a1d9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f3fe7ca9fe1e67db5a15bb5ad06d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e770e0296e75501737a4d57a02cdb5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96e929f6fabe940c2cfc472cdf22df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23df0c25fea11c4e3352f647e5e7a2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6969d522af698e5e96b9169a791a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a3c4557fc97c4311b47ddd43594e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b18678e5b9698eab95f3446d8bd6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d070444f25e1043347831026cc34697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211f3d0295614fa780ac65ac253b29798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b04634a874baa38db9024f219ebe799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f87ebc35d16b53115ba5158cb7617100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f23420c449a61469fb302fb0455bc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61549650ab264e001f3df297b92a236d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afb400e3a01d07df61209b55ad24bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9930dd2497e1f7613c8500dc15966ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715dcd483642e78bdab679b29004a92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009d5fadfdd20d4e8850983dd30c188106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7827bbfb33cd6fb92bca35c1e63e967107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1528375d3c98a3ce3a7a567dec88e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbd884b44e13718a1bf95ccc20ec4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb91a2a21a12ee416fa1c8bb8d2a7b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77491996245b93cd602e6521d9d63902111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a030ef1919dca3f6bf1a70c6362137b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9756d0efe89d8b6f3e6450cf40838113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00a3d393c9629bab6d260550ccba65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bea35cf9ee183df831f7533f9fd69e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d974a6bf04158834d7f6d953c50fd62116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b60c21d4482548b9646da25f0482b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758ae2a4b4751a73cdd5c1650c1f405118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece413a95219c3798301db2fa24fc76c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d89fe72b0c4a0dc4beb2fc2df8752120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4574dac34ea101a0c15d61dafe7ec2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6173b204bcbb2de8d6a308d583d68b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd968bff9b8c2934f7a0443f36f2e22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b5a597138df543f2ca91f89c192aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96726dbb78f4c9f44bc45c756947fbee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb502417e4b74f969d81a84081a627126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50daa3030f81c9ce8fdc15c811615b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bd9903607a0bb11e78df17b7ec764128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d06e09964c1af173ff87698f71382129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658d08b8b317e7310704531e66f2016130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a942b96da1988bea24926703bb59cb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325c5f1f948bbcfbfa5cafb4f1977ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af87e0abfc76379dbb4e6153a277fae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3f3484726766842eeb306adba20f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96553bd36b5bebbf78ab98183a51675a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683c2532bcfaa7fae08811b24b5b4bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee14dd40ce8330ea92c2d9f9a378f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf100dbd200a98109804e7f1a573be26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58694ab7e95d962c92e5cf602fc87b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6108d052b674f49176ca25d3e72a3a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a800d6a691427a4c330ff40df1f882141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cbef44401edd042c9ee7cf2e73a3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea44a9330b649490639cc70ec65153143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe92e114e03b48ce4599131795a1c44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a95c0294c0f3873ddcb33a640c0e8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3db74ae96b9f2ffbe82009383a99dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b6327e58adffe6ed99ffd183b763e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39232d19fa1044f20742184c1d2b4e5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e6791a446c617eee7d288906af51e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9525cb15ced5bfdbb6e58beb4782a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333cd5b27454c4b238e585598eddfaa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ce3c4cfab30dff95fe1eb9553bbae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c93a960ee958cc1d1447f0777bddf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6ba3f7e1a37f85faa6b58f6eb3cee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bdda3f42560f3838905b9e2a411ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629d7ffb3f428a4f301e4d2f07f87e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5a569371fb41115770b85b0699aae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5e5d1ac122ed4a2148ad090d37337158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8a75237d98923de8baef4a4e8b4d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bae294ec02c58b4f29111b05015adc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df0918f82e5dfea817913964258ac1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db94b881d73623a9a20fa98353eb673162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854389de9387bdc9a420fc9a85f71bb7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123b6629cc9fd1ea322db14ee82a86d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f1dae72f48f08683bd21c0e111273165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8b5af6e5f6cb725bf373ca080e31b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c8f5bc4e7dc2033bdb08d6a2754a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410448518ea3979281b53ed70321651168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eff87fb8db7ba753b52472a3ad2dbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07a66cbcf0a6877c35d5bcf1e2b839170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355e2099d4dc53e180ecb74d8f848e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b777354af0a2de2a2b4e8ad63b58c07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7be31b18ac64f049fa6ce52f96c3d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129329d70c63010f52ed62f05413fa7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c209fbbfbca7e92e6409ff62225985175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daec54798cbebec70ad5699ca56763b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd61faa825c1b72dc8f33285105250f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ea8730b2a13841ec6350c622a1cdb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81875ec9c33243176e5f69f753fde9e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f6c99f41f3ad486a852a1901ee7aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171bd792540bb58c08ad9b90d1f293e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300f8378e50efe4187a634daadce3fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5822ff449d3629171669567f59060b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f24c2e0e706fa70ead670764c885e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2e37f03148503cf4693a61da780a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb7b6993113170f37aa382cc01d344186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582f24a0b2a99097e2fcbdcb30600e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97a5c26e445431dfa0633d73b1aca9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f9a3260477d7467d2bce08c861b06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a0947c5833661c53c3fc0a8a3dd24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73dc76d0e5dda11aa1bbdffba69a8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ac1fb279dff6a471e629fcd00afc3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fde672e3d52fcc27f26686c6313b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b69634586ad0957ce42de0a53c1334194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88daa673be0dcb367d158a45f53c86c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312082664762b79f264e1af387957009196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc154120df87995c15f74593dbd6523197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9505e6ca5986d2e26ac6524d8889fc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c6b58568399e0e964f82e87618984199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fbe4c6c5c189ece46c318448431b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef0b14158e2438a3d96871675d1677201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858365fcec0f1499e9b3c9e38db25f6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9e4c7e7f69cc920d1a8063056bcd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768e532b0708fc6e861a07ae3724ab8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7d5016c0cc640dc452cf3b8d9fa5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84261b237c4e2f1b0b5d62fe022487206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f708a0147ecfcf08288654a59a27ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565fd1877432814ff628d777fa8adee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7562bc0190ab1ff18b59b38aca829f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf370963929052d64407633b3d3c32c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7281b9c8df9a4f81fa9deab0e131408211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85926f1f0c89a391bf13c6d35644f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75967f63f0191e2de25422eb1c8163213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83deb1be312b321c8b450e528df1c884214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf1e7a17e4c9c5399ce271171e576c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c548b408b6287cc46c0db7dd1428486216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00476ee43863a07d2d3ca2fcf47da863217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12a510bb1971528fabce40b52a2389218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abadd06dd68ce7d6610e46ab1d5dc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cddaaba7343ed6ede6f582cc28c79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75e0f4374ddd6f54ac45b00682fc59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e2af194cc1a8f3f4142684927ba26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2c5ad5fd85f47cfc195da8b5e0ba5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956b7d344a842737ba592ed8f6ce40a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c659c91ee1992dac586e983f8b5670225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2062fdb8e822b0083ce35410c82ea3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa188e39f97fe9a26d5e141b4a49e89e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54d2c545a9380d7273d535839b53f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc01342c5fa327ab31f611ec89ea02d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d0902bbf8d12d2b9efe3ce2f38694230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04e630f5f6a5aa0946b86fa2caf61c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdd667c47fac2f7a1d550551cf945d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfd2caf9445d35706b7df7a5531fac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fde981720643fae45500d1e51fa6b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cee3f948a7af5ecca9e7b8be79999235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5669d430a4cda14447d04579fef9e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0468af1749513dde099289417bfc311237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f764b21825be52503b58aab21d4b25238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11290b784806d3b93d6a44c632938d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb5f174f2da2d5c3f034edc78281c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aaa828342325b41287dc81b13ef94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987b9e58bd7101e796b85ecfe91cdfb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bf6ad4bc5cb509a7840f6e625610b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fc952094195f739b623ca47eced68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578925705a3a74a26d665dd3fb8f8cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de0ae853c900a707db05fb3aef42da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e41cc48424d5c98d80ee7c496ba4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979be1a57e23657ce6314b5eb4a2e270248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ca6dbaa759325b6f3537fb809ddf6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fa1e8a0fcbd766551bb85b3942dd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa93aabedf028c179a6179c834de843251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fca0ffb10b62151080a2b8fa03debb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac26662d62c199a8d6cdaee74091b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd374098aed7a2d7167e2564630e4fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be33c71761e8108f9bedbfbf3ee2d7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce674962c2c28f4188f8714cf4a48bac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b08df8dff1e2aeaea53dad8096ba50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59319f26ca4d331912a43180eb9aebf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f1bf5f1abd6ce032e075c07acf721259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e37026600821eae780f7b69a8322c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f0138db3ddb5b696d7a0d11e86807261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44d12cf1902b70ae67e807532a0d39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3ff51a7d10f806063f79bb30ccb27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e00575cb6a633461e1fa53fcbe1a08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a973c9b9d10dbf1e2c8b279d6ffff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e43fc29bd7cd34416a9c61172f2bea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961ccca8ae6d88ea6b80575579b65a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41660661bd2349d9f38a7504246b5637268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4309605f7cc55984b0e4538887a5cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d0c9898c1ab390b9a3ed91a7f8767270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04600737d52d199a539a594cf186d03d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24272a0e1b37e09bb7fe6739125de76a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47998068ece9c90f30d84e5ca4c8d3e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b72fc87f562cebce877b750b64b84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e341969f3341ea85503e2744df734275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71c4c5e8e122c746eefdb0abcbf701276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebb380432e6efaebbe0652e67adf5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a80e28ee4bb27029f8c569b5f0b15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a256251d621fcde1976fc5b4574ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dfda334f56b1f78efc1d12b5f71ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee335670e057402f948f28488cd83c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b5347f64f755feeac07495c67afe4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348ead5f3c3996f3f41523939b0dda0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ce2ef3be911d95d7fef3fc5999def284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002dbcee5ef4e1355d0b9d385fda187285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a844ae139251fc41315dbbe697f164e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4ed43b4eba8a8d4601937e2255717287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2105e2f6a0a004663b801356d6d16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a664c556464ae09a48db82f90e3b09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24437d1f455fd931a2df1a9dd00601290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728df324e9611b99057866829503163291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63967126c482122cf0025e093fe62673292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4ae4d210d09dfa13a1e510e2eb530293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c21bd96c2a0933bfc4c892da4fa0fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf2709a3f9e84bb23d6930e1563ef1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bbe89e326b3a06cd260881fb9b072296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4e951678a5cd95ac73543897f143a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdeebdfe15653fae215c98fdd8c7b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d6c7194fdec739de96feb5ea514e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a9fd6cf1741100e4e3d4af22e21c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34ad43eecf902cb74e2cf0302533a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb67bee3631913f2acea079a08f970d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ca3a6086ec2681c0bb7a74f8672a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21331d7fdab92aae38aa189f94944b79304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ff9b9cdabb733b8b39bd875391030305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28936699c84e9d4e139fca1d1de28e75306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fd11266fdfd6a9a75863e94f2181f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3fb94f3faa113d40e2ec454754b01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668131db4a0cdab53cbee2fa965d8b76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a24c23974df528bee932d4c1bf7dbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946375c72427d31c7073a9411b37cb1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8706d0113b885ddd35149ca5dadb1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a47237d7246ad48177ba910cf94684313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b57849072c010e0ecb685413f22a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d0400a46170631ef3ac3e143e97a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f77aff9986318bd5616533554ed51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b73f0c7715f645d11c525e4e3be6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c1792927ffa40def0ef385658c608318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d30db155c13874d7d35fd119d253a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de06d68ad1cd838eb8df4f44f906b60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b8b48b8fe19b6616d86c0d4d5bc1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff718deba041b6ce0da8d1a02405f856322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13f36aac01aa50533507304130a32f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35cd8c29c25f592cfdfd4017465621324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1b449e1fdf8835133e4a1d1af49b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7a9f4cf1bff31419636e9843e73bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214693ca3656a3b2709b0f44244795b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4be63b6a3b591c35f757a705b994ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaed512917a77f8a19aed1663941a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46714886e857d1af9d586b404c1d5a88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f5d6f6d9a01c917bfd6f6ce87a282331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dded8b19dbf6a32a87dbce0d2091be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92016ce813ec38b402a5aedf979ffda6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c86bd216fa992447a71a8526b23f29334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e847ee2e00936171693de45257c737335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b132403116e78fc50ca056c11cadf8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a85cdf704fc0d1630a22e860044e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6be57cdeb9c26a8dae4027983eb7be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675a321866aa7122e3600dd49a96bc0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7d4b65e8dcd6c4997ad06d8baf34d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc723f69a1b57bdb289870db32b935341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8bdbc6ba3a4cdf4a4cd428095558b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bbb0315fd32315dd7865fbdf33850343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcb6b14fd32f712dec845df4a212dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466e924239e7362335b1d2b73f42fc9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc808d1e6f0409a06992b0ecba8ede346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcde590b7ac1511bf8387afc09605d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94316e7eb2d02da058d027f17dc71f0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ee282a58727a530e999c45b69847a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a94f818be20db7bbb6129683c0574350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4a07ddfbe028a9ce190f60e435d32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15604ca8f63af24a3644f74e057c71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcedac33af1332c80e72bc492b947d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec7759f576ce79240ad97ef86cc197354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfaa5dc4ddd65c60a70140b383fcb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7c1f676ebcc063d7d1679fdaa7766356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac203d2640eb5ba0a1e972fa42df666357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7f7355f0c522be2f33113d41875ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0c47fb5c07f3c2282e027f5d6d77b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1f255b3554059a2041d05d3e8b9c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44b0ff58880b88a671d614f54a22cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f39a3311ae9952b6d190254994831362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde0f485ba6e7b3e6dc7c24e8d9be82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4084dbb578c371fe82eaca41e64320364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c477909d64a2ed12a48e6ae72ccf882365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fb75021c8bbae8d16be6bc1fa1514366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad25b1d9b0fdc3bf1ca6824fd18eb8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95020b63b5eac974e543b5d018bc344368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549f60141f9391a5c3e10ad8f0564a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28475ebd11bd01a3030d14c0bd044c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe902d6ff074d2f728aac0a86b02ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb824b42a3502b263eb74ca6ad870d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b109623601d1fdf0bbdf094a88da8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac34d45b8ec2eb4f3561eb63d098f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549dd57b3bccb8e8c55015b01037e85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015cfe1da8f67ab709664f2ccb50d74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478882c4a2cbaf9d657e88d6dbf97f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa2c38bd3bad7ac537e1d122b31afb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88fb7c078cec924fb852d8a29724ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8314e9311b1de8cba076d80e75f399380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117ba33f719aef1b2f57aea0f9e6915381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792def21dc74c2e77b9266728522876382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56210b91b5c0810bcf6b0a49176612383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c32bed068fdc4828ba5d607d4d4fe0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836b5892d440151584ea22ed39d3864385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffba5ee158df3a4362cbd8e6911fd26386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd93ee36c990b8b7defc15f7671754f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e009370eb484c853ea7ff191425a6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80942c321dc824b725fa469bb6de24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da699c8db396be90ca19a810540b0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e0bbfd8bb0a9de773c8e743758015391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eb848ec9d92651409b9f1c3f2b88f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379bb18cd37a29c71e87934e58fa792393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb33f3c9c7f9dc25de9f35095bf4d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0c7a4861c55ede27ba91cece5a4df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3b7e9087676433ab27cce1632166d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac00a807434ea1798d787ecec29f431397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83aab6847bfc511026db6e80b4fda1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066b8ddcc940a5a31b7247dd1d49824399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7066505756bb00417a583abc20f0ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaf1a1b66402d42783fc7b528bf672401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce96d50358fc55e1dc33d65b72aa33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa9ba1fdfccf8cbb7c6ea906e60040403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf64d5666faf5c739de3b159098e0ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410c95229c6f09a25730a3a871cfb7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b70f16cd3cb0da616f23402077208c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538c5ba672b7633c8b2675648e90ca4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849ebec40eeccea88263114823401cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfc2e7b90ba1e62f1cebb303eee1d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b7b7dc5df17059d929ee2aa70d20d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b9cab19159e5c4e78b994d5bc63b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7830216731b4aa44c4f9de3a59595d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a542f21d844e4626303797061dfb058413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fd9273a9d051266d7dced3be378b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bdc77ba74bffc7cf18728872e0380415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774f09afb26106ab43a75b0c6f1da17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f78bd01e076df39f137eb6f9dc315417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c018350f4ecc14d19382b4b936298e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c359f816d63d62ab00d0564ff3f95d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dffe17d5fefbe31ab0ad84fa8e042b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb487ce6803a6c043a40226e58c8d85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea99d400b76dcf07bc0f9195149146422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8070478ce10087e91f7752a1711caa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa74f685bcb70a142781bbe5e8e718424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9225f7b10413d008eb99fdc8e1885425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644b02f32bc3d47d9e81bf036fcf31f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e093fcb6f31a7b414a2dae6d82695427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1d36807beb7564aa3899c20264589428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd738855427924f151970cd021ce548429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018aae22f19b9b27f8c5ae926a0fb6a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdb8517ad7fc07274023130c7205d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2024eb03eb5680b43ea73533b331bda432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ca422143d27537c543f32f1197c46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25f6b6bdc79a6d39c4d340425227cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77ea47eeb902edd5d2b2d87da1f57e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abb5f90e22f36eef9cd0239636d817436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d9be263a5c2c7cf4265770b7e7431437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fd86c6bf0e84347fba73d92c40263438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d068affac8417820779a3f13fa780e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139fe1eb633a70939e7247b80783feb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1399c511705a738f74361851d2b749c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23439b72d0e375a326db8a8facc3be9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a71cd72e12d77aa62c790ae3de4f3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d33a51ebc3c8b2f66152a1c0094032444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd4c0c2aeb1eeadc5bc4459f34021e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fcd1e4f7301cf252b24ef451f77a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b7774ad90b79644dd0af1c75b9abd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48232857809b31db7f42d5e7931538448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eed4985d093ee7ca18ca330baa09a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8030415feb35b452761ee529043e167450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ebce52a65729d06607da99974dd29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631022d8af70179d0904d0a929508202452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ef4f1f37d7d43192af9880e2692b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba66ef33925524e7fbabbdbcf29e086454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93079ecf49985b10804eaa5bc2db5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40abd81c63f639955a8c8d86c3b38c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e6130cf958a7d192574a514acb9a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699441a75a74c8a7ae55d58bd72424dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7d3c3925a84c79337ecacd112b0f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c329d7c24801a02bc7a2eea71328ff9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d37fee259128b99b6d7d8cb63efe0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a41da0a5d268de60634270b47b548c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4a0437dce32acbfde7a116e7507a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8eacf5eed6f9b6313ca6b225535ce2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c9737165a188effc2a792dd097b09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ed3d7e210f53ae2bb5659f750a154466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aecd737cc879b6a5a64a2c9297c16467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fec403a168545af4c267da70e8467a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2afe588e6ac39cb40cfb1d70eec623469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff586ea1db9608b98fa2a4be4a305e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28d632e42c66c2a8857216d7f4c9d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358de04190b6e12e4e782b654c2540b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383182561da7354255f444709cb28484473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15aaa3b029675b351e3aa0cd50ee06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8090795a59af897d52f567564c23e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402c5c5e07e15cb884f0c57cbba2ddd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05a4ee943ae786978eff4ac4691da9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129db5da48d9625c97c41990cdc9b9a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bdc48a63e6e51b0014c13e2b65124479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213a07ab8b965a2aa279233bd7b4d97480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d62867e0c79da509ca7e70ee3d071481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e93959023e7019ffe05254d42abc34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be530039b56d7629e4fa838b66a31108483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e242ac62292325ca08a6282b42a327484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7bf95a82c2cca536f72dcfbb54ebc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af0f4583b4a053c2af9296df1dd043486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b7264fc950277208b011b7bd5ade4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2fe00e3f5abd3c4bf650b5067ace5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee29d6ee6500d387c79fd60a4a036b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904dcfa9a4ada09191baa3022e63e9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc86bfa4f945369867304c1af1817e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576c6efd49e7598b309fe498080f00d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2473381ad948cc061507e07dec998493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a13964c7f7b4ca24679862f5fa5f51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1b5af315cad87b35fac9b8e50eea1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00720e16008a3bbb0ad39608129c44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af311708e88eaa6c13feb66f7bc3383b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712e4ad180247daccc0d26fc49b7848498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dad902c84988101279c09f8ab18bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e26bfe91c9189fac0c3eb51cecb8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2a7f4b1da637c38dae42da11efe98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195db33728f4ea9dc9f3b4c4d91500a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4873a50598e5586389ea7f49ca8884503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57161914f34e08157c3718d446ad5f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f05430cfc13fbb20fcff427609dd2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ff96203db36168e3a1b70ef9fc7f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0b589b39b25a8fa3a3e01a77dd591507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4322da9e75e90f73a8b2629ea4449d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921d29a047a1686c171f7d7023d2178509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc4a38ecc633ddccaff71dc40aaedd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fae9ad11fa92d2abd38b87715dd5bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ffbc4ce0a7a68ed817085b4892b69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cf6306ef70ae324c48ce52435de1c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781edf13a5b98a007b51ba3c3ef0ab1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46a9e886a6427af77555c3a60b8abe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bbb995c91ab420fd67eb54cad20b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893df8ccc19055620eca56abcbf16d0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788caf0757f14b456ab0b0e3eff247b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7916fac07a0572635f3a36ac1ae459519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba136cc46d8c724e055c2c674db9dcd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5594c887325df373454bfddd6061c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcaa6caf134859e8d99d9063252f82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052219e75a2582d5996e7e3ca9f58dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983937cce3cd9674b31b44fccf9e8f8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3be3afaa6918b389f7a4df51824cad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f00faa9b990484b3e41b32a0f64745526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97315f188184ea9b4ee6dbb99700b574527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c93a8b88d0196f937b7409f7f88730528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49129b0f10bd4f112ca820716fb8dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1689908a88c27e47c88113b47a895d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14337d7b6896aace179eb25fd2059151531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05362a4a28ddf237e93f3b2f5fc077a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3812e83f8901f03c9ac454027b54ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215829e6a221cd5d836fd4435b222f3d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bca40b62920ea86c9b04b1fefa4a2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984be2eb59b5d1df6324fec872bfb96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa18a9e13f2c61a303d1a6b6ee74523537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faee4ca05fb953e8637bf49ac7c1c3b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98968d1db186bba721fe18759d689d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effab38f25e5a2521fc93a5b7f79b0e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804e89224030e01157155a5f3bebe34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01ebe144e848731d4a8c643d1a823b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f5db9dab9cc8b74af580dc945ee6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3651f548d9f2292af85d31ddec117544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079385374103975775c1894864c3fea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d8f2afe7300c31b10e55c9ab9dca3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609a196dbf429f2172f229ce6db01a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c18ff35e5646dc00102d1b79afcea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59a4f98333a0c21ad3fe1d42defeec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae413e20eed9fa0de0886a506512de9b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c621a79b00ccd95a8ae765d6276aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b6c52f84b19844c664acbe45a539e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d01a01c1df34b40f2d03e58b048b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa5bc1c40e9c6a4959ba1a8ef59a79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f628a63afb4ef19c8e58bdd6d6121c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e81f4c33616cb7c220e52dc236fd5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5691ff27b5c5999c58a18773fccaf68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622f75b0fdbb8a7b53df02c563d5253558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13490605466db13c74196dea9cd69f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5f00e131e36ed32bea5a1a9cded44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571b9566b99efd4f44eaadfe92aa729561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc00cf61d3cac143ab258c098fb9087562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74f01d6c1dde05e9814461c8cf6805563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777ef129bb7de18792268dcc9f447bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f0bb79d69955c2e3c662dbdf979f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538213b64d7be3be6bf53bb8b1dd323566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91701f903401b258078c175fcb83d468567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e1c664fcabe5ce4803de742937175568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b57929045cb23b7106ef662ec7068569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f32cdb4fbc997ab6dbd290cce86559570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b0c4045a5c57f88bc0168dd40517f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079de6d968f22a8ded41df7129664d30572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c354d6aa7872c92326fcbd1757f61c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2ae185e38cf59f41d7a5e749ec43a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83027d40a520dee8fb6c7e85f7b395b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e330635151bd3053d7a07c8284c87b4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce1e8b8789f472754fb7e97e934541577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2086527e1536c88d1a5a9e65d4ed54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb9ef50e5981319a5e7d9042990d13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04786a2a81676783ee74ce79a6a2094580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3cdb2e0f01c09aa00bc60c73b8706581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c1386c06d12cda7e901f93e34fbde582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64aa6a215fc86ea0c4a0116634467b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf0920ba085308d9755f7ca750fb3b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd34792aa4a3935f72f88868d7a4b20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525a7b4ed7a87a0f156e38c7be650a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd24b685f1f35e8ff0b455e411d4566587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0c65cc8053350d9e965bfe7fde9f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d071d564950f0d7780a76bf38c387589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0e4d34574bbbfb073c96879c701d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4256db82918eb2ec7a39fe4ea55e93d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466c665ac9ca4562f5558aa1e1617f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc29a789a6a8e2bba0980321d422ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a373d03d1096b5f99a348edc0b740594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fec6f48ca569acc8fc710f489d6e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28f42bbee24f33311fc64c779c2f7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0be5c97feedf29d618a0682385d7b4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8e16692273628c9ae10cd89baaf2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4162d08a895ffd1f441a77dcdbfc0c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c491eb33273a53cf959e2de4aaf2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22dbf5dab1c1117619538b4a3d2122601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19967a975c70b650aa2621a50fc413eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a1b922cfc19b4276fc228c184f270603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aff87dac79a87cae80bd66d699e023604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8af07c7c7bc3dcbf9617831dd8dc5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c148043f2266c3e9e50b5745c5574606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7684c4f2343fbdb9918afde4a1de583607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfc3157ee6e228b8b9f87136b34df9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e54239a8d23e25315ad0ac4da2229609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff06ed362ace9818495e31a9dbcf28a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16df3efd9f810c8c745b4009d5dd643611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fee8dbb3d64b009fe1688b149d429612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70748878922d1f759b5b292757a06bc7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c102406e6f8bb1873340cf7775c6091614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b690c59f5ca1a84d9f0afac8f7dbb92615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aacf29ae46ff69da440e5beec31ec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dd0fc4ec3135f9d43b31bdf4c2f6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69770146a3f6a9f2053bb6dd24d0e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85097c98e971f24251ceb1177e335243619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871793677e540769d641a6865a5e64c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ca1cbe1a4b5266fb8bed9bad109ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01debc1a1e6012b9f6d7cb65296db50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7466418b114729145833aca6e0bcf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f10190e1c8931189d03a94b9655c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22187a75bd0b89ff390162e3a5544e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4d2ab03d13fe3fd769ed7018a945a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c78a76f6fef8781966286e22e1b41f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a54ea28043ea91a316b556c8837be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71267d52e5e86a4a049e597d81e91c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3d76410ad4e89b4d5c24a668efc0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc699ae3d4d1c793befa7fb89fbe77631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0674fcaca59f6431667223f0b21829632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef024ffb0a662f436a158524690a9b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c22851156e2016e119ffafa014bacd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456da2946e4c5a4f4acaf4c8528721a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69ed949f8c81bdf294400eeac02496636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966146fcb5e73a17faa49214445c99cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4d117fb420d516432c72b4cf51395638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad6ea1d279b5de4f77fd84a3a7353e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4b9a2113e43e50990d6b6832bc029640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee4a8012d6229dd2fc3954780132ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cd2be4577d9d55f73e453ab9f7667642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f63543c4b7e66256c4871c3bb666c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903ae72845fe692ad6feddeb4165821644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192686443ff158177c59604f352ed29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4955308352bb3b65d410524af7f904646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8cade9c1fb0a3b7b4c20ed98db242647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fba497c880316b904175ab839effd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7262599cc92e3b1a93e448953f71ac1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f95c67cf54be0ed6a9ff9a4dd9266b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbe966a36580a6e547d8df69ba68b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc317f818e4945501bc6a8d425dc17652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000932cc59a25d72cc8b2e3fef527a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5402b867b8dd8e656da5181de1f18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659c9ff2a91cda2c8fc5786038da392655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a975378c2748b7c4ffb9151500004a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fcf26482ef2301d79e465b52bee98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199c3e27be40283808f65b09fff31a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1dda5bd41e25c51e3be1d3ee9e22e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea77e9ce820053b87789f784bc858e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f48862a43d401ce9e05a7b2a0f22e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b5d16fbb6c8dbf0a805f05ff49b3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eff37851f2e289600f20c334a53f5d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce727b7740bf7f39de5eef2b1700d5aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1abf2c70043bb208902143756c475d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea97d02b4dcd134c0f25aae9bbfa65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed27224675c03832b8eedd2061230a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf89a33b4b366d236f2313813831b97668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d6abfcfc29eef02951624c082ee7b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6be9ec4fa4eb8859bb3ca8998c1cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8e496f80a4050fa9c077971b449a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffa22d19c2e1cc8696395cfae963e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e870e90e68e72ecaac2bb52e0b1b717673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ba67fd8f1091e27ec48509889f18b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027d15a0f63a2dbfd05ce6cefc55668675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c40a45ad396e791972eab9510130e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085aa4e8eccc921afdf76bbb3eaa23b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44ebe300a6c092df06c331f3850e72678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d159387c614b806a99efc8379476f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e5dd6bd1ea3829a3a8775065b2d5e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca604fe9dd934230890e555277f937681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca820b4b74d70ea367e35fc1dea5091682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771624888fe5868e1318135dde7ee258683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a0ea54e7fa72438edd450d355e19e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c72e5f89398ae727ccbc18e3730889685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5353ed6eeaab756597b0acf78a95b0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee41e630e0d52fdc76fa8b6b7436c68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb22a3fb9c5c04ba39804f127da80d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844fa842f92ff568c9c1e1ea36189e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772528fadb7057a3263bc9469b30c50690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd2a68714091c119e5c8d6ab3aec26691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769e8b2ea646add1e46bffc0b8aaa98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592127837cea32db61046b3d8e44b644693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b77f1bf232081129765bac94595de6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf444ae099f7aa0784854c975a8c7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a6e73af2db82c0d42ce84d9737994696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08f3549242201332b6d67ab619f378697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6ed7d1957f57b9ce133c50fb0e51b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb924e3b6b1d0f0d923f9c80dc6b46a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706437831bac7572d09b8c7df9fa87cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3d54f1e291d1cb86d665ec8d7e874701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0d1b7d53415280807b24f2be91b15702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f8bf40d5a58f559455a9cee767dd4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153275d84e6635e638e82e52278b6042704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d28da8db9bddd3b93cde3e24e51f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c3ce7d147da45cb8a4eeac8352032706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763da9001f8b6e6195709e44aafdcc9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e31dda3e222e64b429e65ba9ec908708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd45b059e3b760fd340bbfe7980f7ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356b582a85b646b937351685f09cf77710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0866fa6f5e88abc98549a49d909e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee8e85475bdf77e4ca95587b92a16a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1fffb9610159f2061a1b78aa50b84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a6c859fc8530dd0573c58dd596db7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634df8849b6c1f137f23f2577498bc6c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703bd886784df19c034e2ff980a61bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7a49393273914c437649e882ebb97717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80188c6619d802dfdf585f41de5f1b2e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01357c7ea9b8712530479719277ac4c6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1db3ebd4c2a937b56ef1a5d84a85f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858a1e6d79fc599a7e5bf6d1486b7ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af426bfa5d6a0f96e16672e670348a2f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f3a753568c7e6e891645be4c505cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac275594f60026285cf5d9b06904d3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75843ca94155533912eeaefa4898454f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b90ae8526cf2307275f3e38f1bb30726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59652cdac3986a933783e63c4a4c96fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a40a1294b26d4432e9eedfd3599cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d2ba34831e25a4c2d60c2d569cc31729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866376c3bd408e5db778c571cc86884730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008f28fc7f571448f49a5eb64882cec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da9a99ec15dfbf748d3b1886f14c2b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156ef93d4917d78ed490d3a7afacc66733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d4b16420ccf06341a356b7eccd034734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b064b8529ff2bf28208a47064421b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93973a81ac5fe74ba52176138170418736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f85298966c16a7757b48427b34a68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbabbe8c97ae061992192db916add5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900151276821a6538e1c48633fd2eb1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0882e29e47bef0b09a91cdef63204a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc1f059e0c58965a7ee86a3c8e48fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce319c9ef2eeb79948fc180e70f013f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc56341fda70c4cb477722e55c3f8f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e186b7f992c7e02848d747f59dff92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8c4297f608994a27c7739c6bdc20c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a962ce15a39f4bf7befb4e287709a2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbf21c97bebea871765fcb5c054a20747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931a1d3b2b02000453c823a6dc3f9ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1218210490b3e359c681868c71f096749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32b0af87f78ba3f5fa0b2fa9ac1ca6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006aed281d9c17c2a9076d5c5be0e4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e40b9f3a2bacf5a2958a1a64508e4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd82c9faf0c8549a1583224d243865753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cbdf304d769a9de6f7f8271812532754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5628f09bef0554b830e4a40d9ce6c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f9caa46c172b8618d3a230147a173756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4900c6112dca60b4d007875089a3fde757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808544a5e6a233de8c395444071d623758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917fb3d1da9c6d87a93cd2f294f3d7b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc81b93b51520c07bda930c5a8bebd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc3e1091748001f2e8e2fe48a9419c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e31ef676eaab7625c4621e1a460f583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f27c3f7b6dde0486aa0a2f62e448c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8172593ffb27ddca4915a25e36b8ee15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c947fae7283b94f22802d5e4b24946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda97b63d33972de1b59642f58c3aae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab35032b20072efce3815672796b358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d329cd75c94b85dd1698fc6ffc99d6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4ed3e57630e8c9cb96237091e846510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ac5e28ac95411ce4a889628fdf63811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81fcc6f4fd68a136c13cb69c64a6bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5aa616235a1e67072bab4d0189f3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d330252c3768be3810bf1f12d50f69314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef99a2afaf9254b33a4b0170ab46a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dabf1e7e2c20d2a0c714015306af816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21bdf2e86769b223d9f62eb2d31f9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ba474b5c2f258b9b394b977acf83f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c58a05cb623296c81ac231aa67759119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd70caa65aebe89927d06b818bd43d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21aeeedede6a9f28ecab7900e958b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df77b28fae0c67b729b6cb4a3b0dfdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00f6d3cb0bf8978c70d24f3d96d2df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc5e4eca208cc79985ce081373d44224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c878f97d8a8237d758de6eccabf5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83883bfacaee49d3e47862efa0ea722526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3426fd76349a72743ac7b076e3f7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e792abdfa28e753dcddfe9a555d5fbe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef794b88e02ed307b778b431ee6611d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1a9097ed7936e84424cd003039a9730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb16c6290c9c5d1f3d3e9c2178806e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5020f1d32261cd0f403d024addfe932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d6279930e757bb577c78624b25d9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36156bb5bf145cb431f192926e2934ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ed71c8951a26b477959a99a851e8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520fc5b333d2197f56c703bd4fd4df836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404837ca7b3475c16ea5143445c0cec237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31045c58cfdddb3f2965309ae389edc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad2b08403b944db90a9de1e833aede39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9e8f3c2395d3693c383571da5fac040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed580b3dc106d5daf0e464521c0e9ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356e76076fa695982a61391c919dcbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37681e6af787407efb45d659cebaea2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df8f65509cf2d7f6a6cc6eb981017c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ffad4b1952a5a73cdca2ef4a2f042345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b422e39311cc049b4ed6673f39c24b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb81ffdff3c9af962475f865b86a2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eccdda31baca7f606b9363a20d10748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103dc43c770867dfe990af0d370695349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9702d144c580a3ee3ac21500da50bbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddd4b971830c579ba181be6bc7e54951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e25a0660d3a4fc16df82d28a6d8dfe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815a9653c0a13e15b86c792460083f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f50bb0525465718bcd01044da51bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2fb2158a31c08426e300f5840098f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32880a4b4668d1358ee86ccc84d1ad9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fa526ca4a183e60b9709c822dae5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32595a5b1779a12d84ce8b0b55b5262758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa7d4ab5e064f74aca5838f7ee2daf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3694032168f535f2752b5d17df36e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07108ba3b19b1602cb9a4921b715863d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abc6d1ba498327c389017efc6275bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961787e428427b6684a5542d70cfdfc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d3d7028f10826722b6ccf5a0ab0c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76449a3fa6d01e7663d5f7d48851e5b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfda72ed9b85d9411fcdb5362cdd1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af564d359b835e7178b6ed701d19ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d953ac07fd081d99cbdbb163767123c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254aceaaf3cf198e883bbb7921007e6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4526b9e1e2621c881ea586b16d7ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680ea7dadda43e6f631d90b060e351171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d660b2939d15b6b09bc374ee7d6122672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e833404d7718b555957fb5221751e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd18fc63d5230bf33b6cfda5f81af174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6177ef5af3e2cb2abb77734e5d909a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babd63e34eccf1eb461a9ee9c8f87aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95239821022feb0923ed8f49be8bb6c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829e38a77cd0d463f5e009a2e80350478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230591057f4ea0679e67bce9d47443e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48dfc4777d073ae472f76184953b7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e019cb2bca7806c1db1ddcb98cdcfd481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b2f1253d466300752f478c49f07b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b192ff3d2cd924c2909af3c905b87d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8bcf39d47cd93f9826ceec1774b2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433e9b4e10315f5b6ae81d1210f7b6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c6d8d41fd32e98c95a8a1871fcc1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03174d84c02a3cffd0a59b2213fd13187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957180cf7979b727c3439750241f7eca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fe99d931ea0af8c87cf065fb2486989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c3caa13d3377552838ff64ec0ef2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19070f6555caa191e4a50b0b595c28e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25461e37bf2418124fb1eb21cc5ac9d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b68e60490a06cd5b127a474411b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e808584b76aae25b6a983eb46a95b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7d34b07c5f047617dcd45aa85f0f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1e3793a47c2a1eb43b78040e5489b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6711240357ebb27aaf03f76e3e70b4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd95db39bb779de4bd93cc9e159d5e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55adf0473c3e82f4c1566434317e9fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112b262353e87521bf11a43cd3bf38d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be262aa0137382bb2de0e6679141aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61416cb09200f49191543e174c7e7587102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3cf74c176f9a040433fefa645a16e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec5bc056a0b6f94f9216e2275dc0f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82774214a87ce9e2b00657a22394736105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe66ef64807c121f35c6a4d687e0c42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce04974c6eeb37781406758d17bc7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0890fc001a9ae9d356cd5be6e4f5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d61b241c67806e46fac280f6ee5eff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75feffa1eb151af76e97222420612e21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c813863d7ecf223e92b3e548dae716b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f11f53d295fe69cde5b472d1fe7cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbdf2903765ec01320a1028dd4dd33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a33f1eae5876a466cdde225094570c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72438aa272035c34ac2bbc9d2c4baf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e0e9bb913d6c7a278fde3518c0649116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3d5300714e31d341d5f4a23ce816b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878ae36a95279a04c5ca4601e63f3c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10306a83723db3a98ddefa50b382847b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88276422e354524c47ff42f68a3e607e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9c44e11d64f7c5d96d6a3cd56c687121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120629f52eb8b76f841c92e0998fb874122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a982826c642fe6c1b484b578d4e6d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18db77d630a12cf73c2efaf52c03344124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d4a43f925ce8c745843816ad6e5db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682d8359ce545f2c6336f10c4381497126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8ecb3a198a3db1d2ca2395e00896b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fd79cbabbb6bf7485221d66d1a08e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556543f5b9156250a21f8845dafaa2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b31548909ebdb7380e842c34c031d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314912b52a78a544bed06e72c6f73fc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23589e26d1bf2549008c07204228ffeb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a41134a5480cbf02949e723de2e6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7d6d3e36d4bb34e0267f535f5ba8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60f9f23fa62d944ce029a6465572bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0008c4ca2d676c86e4d6fb65139b52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aef6d230221d9bf4cf7467c1ebf5a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979c2a3ccecc48b4b2b38a5316d4ad9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168972dc2a4cd27e341c6546947e33d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443b33109931cbed2cf24528526031c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d360121b8b986d1a4cd372fedb07b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598073a4af26970e539e308374b6f72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e284548e60888cfcbe535d5b0446b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb09080574de419e40d8484cd52e91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5752e3a6835c52cddaa163f57ce32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841689d83ccccb12129647ec768af94a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78327b35d59f7934f009c19feb9c5ae9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b305c15d8b4ecf4a14814cc0ceced148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90b2bf28cfeae5adc9240afb1889ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eb5a803b0286ff84840be78faf06f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503f6cf85571b4245bd7084fcc74fc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e48ea080cf4bf1c4eab505fe611b1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ff22da099ac1e762c2cb7002f46ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535e0a4a78ecca42ee404201f06922e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e51f16b9a2ec811768a2491e2094a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c51a1f16f34ca32eb5e909adc7f7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdfac6968f026b1cf34a67a871ac27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112519a946d8fa0cf9541096e13dbd8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec883b8c2654e4c715b67ba65882c07b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a1633bf6914bf71d4de70df8f2803160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45d71ac56808e30350a806f6e396b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9785743f66c8f799178c9b723fbff94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230a73b1520bf1483bc6b94dd382c5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ef81806f3f2315b148fc076ecbc4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c84bb558cc2f8713b5ec3427a2960165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdea27357a994fc64de98cd146d75f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4447995d409293c6a95713a0ee6e65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051e0e951fa151259d390784102996d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cead8ff804c463ad6ac822e419c14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d199068c09461ab1466d370cfe5b82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e092ab23e754aa1aa999623dee2875171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f576c2b670693ad23242877497b26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1cce8b0e36b7532ec66cd58d4779d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5693432be63fe791e9e6d58f95eeb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276e193ae27d992c8548bbcc1b4830b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde3341f06c39a145ff1b2082aeca45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e4d7171288b05432b5806ad393bfb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d6943b846ac2d22dbaa5637b8b5a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d218b035a98de47363d4f9748b9f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d1add93aee9e50ad43a1dad1675ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab029d8590f520a4b8cd206e7affa1b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c193f59e250655fb7a33ef16423b47e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88962665fbf798c4d494636c388826f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7499ad78e83e8507100a3de67c91b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2d747fd3095a99b88cfb03b7ec557185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f39be0107c232ce7d276dd200418b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eace4f6999e98d3656f597c3cf713187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502b67123b97245368b7e914c0d92f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5613bc0c14b85dfa422899000c7d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5abf203db22a94568bb0904a7e3000190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094cef588ca4c27e84b8620684b54fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb01daa4128efe9c4d9e092361725c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7581221261321e8751802092f9223193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295f41b4b5eb7f72ad4b1be02b408f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8a02c1c0bf907ee963a419f1e8731195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480247a3c5bccf7b4ea8de8381931f25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da0ca21e973264cc63c320957892bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a321845ca2d1767d08c03c632b8d64c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c8e29f1a51a18b97f9edb0b431789199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87159f512b492ae773d8426850d69ffb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713e5543c515c279a4ba55db5ed8127201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa33b895e7ab0e901afd4afb2382674202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b52eec36e435f8005da67f68791ad9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da30d4c06ce7a0dc9d4a6fb4be1301204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85988908611e896a209dab031654919205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732361cbfdf29593daafd80eee5cb0af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b04b2dd6df931539167e5693be1ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52402cbfc3e1ad39bae5e493514b47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5583019acb663b3d9bbce18151844209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470bb100ff23a4dd86ba8910bf0e5da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8473fccc66fc0e6f59ec601ce5108211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3645fe784ccf4e96aab91903edc18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9be2efdc4c790e73408b8d47c963f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdb65b43fd0f0620a0a505ea1045bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69975f1fdde85cb428ec1689369f4ef6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2ca170a35a493d1dcf68e2042d0e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26878227c03420846d20c6d0b4a5f98d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd03992c250ab5851ce2ea5d7a502c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7d6c8dd41216f4afebdb1aad03975219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df3621d1c8f354a1bb8c3e39a1d498220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b63317b95a7573b67c13032f11899a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334ba06926204b0e08c99b075de9589222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d7e6b23143fccf3a23a7a9bc00557223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a438d1a9d2671fbe164130e2b6ba93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313f303bb11ffe1290d220328f326ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6df3949c0a58160dbeff4e3dba686226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c320d908087e63b863a836ce34b9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057cfc0e7213870e073974cb817f95d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f9e6a22511abe61960fe0cc9f2d75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857eac39a1c316ef41e2a146993c4c6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9be961dbdb85ccb79a91cbbdefe7ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a853824668f0f61d2e06ad1a4b013a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49522d839f24dc10956a56a405079af0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd2dd98e94ee0ee0e96568644f1148234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b88ab3ab49be3ab4313ab329f88311235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab0f780a1d981cf8cb7dd15f6ee4bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8303ee5ba876f3efa7359c35645c5f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ade176cfb6e5e80026cf8ff25df21238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258c845fb18a04ab1773f6638be35a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a0165d18e01d4da9cd1239cd7a7c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca3e008721bf93d0133f0daed536ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d311abbdda5b91601644b90dffef661242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ac59f3d40b3170722721457592cd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d089ed28fee7be97a09b5d56847363244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81a8f062fb0e5a34f547e8def2d06f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0ad7297b5bd1b5b186f4381ce6c61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c46c6e934fe0a35042c623134ff5a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b029a33c07320481d5c0c032eaa2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c4b45e9b95593ad33b43de2ea3c56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a916ee2ed92c1c4bfcf0f393d92f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d82257d56befcc2e80ca1953d39061251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4b6180ef398edfbe7eed2b2059eb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366e9affa76731a8d03b9234855074a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed212b49cc32055589dae397ca87885254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bac2d58a127402c34c30580114a8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf2a9a02200bbfb1e936372fc285cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841099b564188a87ffde1b6ac7fc6dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89626a2a833b5bd895e7b03331e83db5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357fb1f70a0a72b9cc343383c3dbd00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d08b0060fe06402254b29d21d15cd3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81805580eb52813d3c2d1ac261f2277d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce165274c5de2cfa6a740ff9ff8a90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacfc43b0d79b63d445284eb5d1863a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85eef94b421beec815a07bd73b7aa6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff377d1a954541f24f72779fde61cb5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40044654f470eea93aaef0702de95798266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83339e948261a0c715be98096918e9b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365df821584112fdbd7a8b7684e566ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba787bad2e1230df8af2bd6f0a51f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d370ed9cec6c9a290086d0623a14b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3f76f2f022df06c851fd667e54830271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d72f3645710413759c818068945064272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d772a96fa68e451187bde2572e9b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f100466a3d47a1b24d09814d35ba3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4647a069577614da108c6e8edc4eeb1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e5577050377fbb595be052f8ae583276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2e716a3042d06907ffe7a532274f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52451bb0dca90f949396b4c67212e50f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474a074babf819102dcb876b61840d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20669443934af9a77623c85ef31d3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7b23e0df18c1be5bf692ad5341bf3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cafc8a01fc35f72d8a918bc4cd9d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb19f68305fdcefe8c38cacb9023dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123817fc9590cd451c35132d52e50093284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a4cb269e1524bb184e994c26aefd0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39d71661e1dda269e0284318a1fd98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eeefb63a59244d8e51a28e232b290287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd103ad95e49466a2e83366d323581c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a410507b72aa9c0095577f337084959289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d72058fe9b11b95ab3f352874511e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67033365658a57b6004b75fd7cbe8c9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727bb7e460f99634a3527f3c6bddba6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cb600576fa078ed1c53e1da4fe8c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a017f6b6372e2d87ce74e3def3449294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c515cc2fade066615aad16174027d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1b30663b07a6f240f5dbf1f21e300296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df097963e64872604a14bfd0ec86f79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34449e88e470a14b12c0a9780e7599b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901974296a2824d3a2c9f7bc8a2da56b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2141b10e7c82174015d9d3df2eeba4f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed61907425b6020cb51b2a7632eec25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88d7ab5fe8276fbe9503e3a4618b7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14363a3b05a8f6050fc74fb5e016509b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bda5241c4bb58b2acef72447bd7f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b88e8c8587317c31b034e47910406b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a840fe7176573d2f43c369613f3472306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2ab266b607a361fea4967d0570e1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293d56da743bf62f3db87e58c3cd44d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d6eea2449ecf8d90aa480a4d5cc69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738305917707a84957377352b29505c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d536ebaa760b5f6614a5705948456f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcf6413e90525f51768acf16e29a07312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff2ed7d3a7bb586da71e5e04a86869313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987d7924793ab22578392bd88e6b140314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807345bf6085c14851c43c3eed94d63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f91eeba5ee841371f68aebbe21831316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d7a6d0a71cdc861d78a6a16e87cab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b785283e5402d5a3eae9de4d2df62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac2ad9a7f50a061e091ce192eee828319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473507dfeaeaebbaa2822858b265c4b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a9f8d0cff4df61d37d03be8e6a004321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62fd91170021e223f74e8c9d7006c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5e23a79121709a72e5d0bf731f078323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c3454e999e87114daede80ec37776324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cf0a79dadf5debfa919f89dc81209325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01ee128003119252a35816fb5e05a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ef79500f3d7184bf73f4e2bdc76f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319a9afb8b4ad133de188d37d2c99bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232f567826efd5f10120c8143386bcd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a600a53129917ce2ed96d8dddda572b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bbb0e77ff3701068d810818cfd036331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9689ab5387b20fa19cd829c46be3d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee8cf89b52c07b5c31f9484733ffea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146b30a064bfdd32b9868225c9dcfc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b130ee1f1bb66f3f61a948937311b62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d798e56eec912c999c0659b8e750f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d6d0db157576e058726b3b15b0995337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ae3751584b8078eba704131e68e57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95c65267606d25cca36c6dfa613ec1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d03afd3194c48170a27eb19d44311340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c26bc627396ee89fec3803654afd8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f438aa14aa5cc448c1ffe8211ac354342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5ef7648e6b4e5430ec194e34a008c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4aeb2342b153ff774c82d01f8bc2f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e60749e14458eec9b4c511bc4bfc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c03952c033aeb98212644cdbe1b2af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a4be4ad9389838184aa8b6f6bf9eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3d1313c5f116d030a0bff5a20f510348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59993ceb933cede586498c81f06b9efe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42107a179107013b1b751ecd6c84673350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cd90895a5405c942cf94c2c0eb6ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eb68b9bd55e6d73e51244f414dcac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d372e38bc254ecc30ba8e742d5e8cd1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe8bef28d8ff66787e55f0565fd547354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f989743f5671a10885fb1e4a307d97e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae07251764cc6774ee1845d40a5d8c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053ab9d71152bcabac702669b19d21e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3127c84f974609e4b1f3275be77595d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03067dd3b749681eaf3ce10d93687b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eb9b721b7a311b140ee8c3ffa7c51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f003c9025d2a541069174bde5aaac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1121176959adf710f9b3d7da7fb519362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c85fa0e6f9171c51f665d792896a1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a0965207ab3336426867cb963be51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf1b28c4048295933afe26a63a22a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47360473baf0e10272361737e4a97f99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fce57221d4bc7ff21b6b9950a1902367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadd7708a744e8c9e1f1bee72b81eff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79343ae2323456c9ffa9d3f3577b7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb97fae9f8728bcad1495a4cf4e5e0d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672f603815c94d323392ee611f7c027371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0f7e317e1739c10cbfdcab2f67581372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc452c5adf97e02bb4c2835e10b11e64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31723c051029862970a5d9d552da34eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f630a87cfede1a4a427725ddb57b07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d3eca314a356d629001cf59cf8ec5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f381b7a9bbc1e5f9972bae5bd04ee99377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa66b7a088e183a77f0689a240cf30378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1a4821bff777f0d08ed5dde355235379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79966ce5b7bdc9d107b1a5dee979631380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f187a6259713f4dbadeb5bc39bccb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1030b83f18c1271bd7b5dbf84e164382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76546689645f154e0cdbe7daa4a59f08383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab383891d4b3776ae004e6bb691dc8c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b076b45d7d31483c0dc813f610a02f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a056f63be44f0407516d58c55ca03386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb285fa253555027490ba1fc70d1ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71803c24a1cdfe9cefab8154cf4a8cc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d97b5de5d9c3be3b58cb790274c32389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb636c8d10dd4db27dc992de0659719b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff7722196d5bd69298d54e6f999636391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd65e958c2bc52bd8041c12b62abc80392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a75d3e7194cc9f377f2739fbce18fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6670609fdc7fc77fce7859ce02be3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b69f82af2397602d6be5fe30cdf44395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1cb2dd3d7b17ea33a9e36f64b6259396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbf53adb390e88f7aec4faa59a7f88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44618516c2a7314f06fcd359ef274b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5197b1e0819597eb95655db3465c93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13cfd82762a725e589c5bbb69ca131400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0bcf846358314ab94fce85be9ad5c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97d33bc2acf4cef86b28d4b769ed9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919881da81756f9afd6427119988cc8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62137873f34ea5913e64556beb8b217404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45be84b7c09e4bfda42b5f47bd2270405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca174895284d71e680b03daa93fa8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc53f37db8133083645c3ec07ec984f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d01dc30d2d564e1c5941ace9b10b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7722044b3e9109ceeae98e3908fbed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d69bce20dcea94fd5f06d5a7fb3ad5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f530947302403bfb1617c1f6ac699411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6436d4389878abdb09e0570c4e97f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447b7d57cf4167c68730e6695af6ade413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada5a82f392cfda6161c2b6ae88a81a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f136496f6438f86e413f6646400733415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221662a5268a0c33f21fa4a378e9c327416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b7296c9538355eca9ed03718bb23b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed0177f0e3526ea2e0a0f6e20e4f7a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b0c1e2543bf4c4865b08f4bbc7ba8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e27870c76222a57cbfed2724db04ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337e4b3a0da7866281ed3b6505232f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3fed37dcb897fe9686f49a1e4e736422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbcb7b5df4d24cd055b389ed9f26d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234691f950dadaf0811c82ec91123bbc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d103784bb91af6269e22f034a956cc5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df98205093c57f084507445357eec0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd489396c169de78b1a175ecd13afbfb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6539dee566a4dabc9da44be35d455ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de87a5e318f5194870b1c5ee881e310429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3517c6035a66edcbfacc71deb2eef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9c6a90da2594d2c2b54ba102df45f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8f55c32e731a43d1d7d2c2872e6fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a65f53d350226e1cb72d555bcb663c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff7a10f21e7fc49685f52dd21605d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b64d11de7c6a36eb0bfeec487f2a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4b535be398fac40877c099d75483a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d69c8b5a89c3ce26b347f54ac68944437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17050cdd219173a36e3a1508b04646438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92bdcff1ac66849d1929fd864c7d9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda27c88e084ea42b135c174dfca3548440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690abb7f738d35084ec15590d0c08184441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81a69520d2d07b9ad9003f88fe2709442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e441d95e27fde131b4fc307169fea5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d6d037ed4251d34224b24b6e76923444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf6e6674f5135aa7459ffd3a944e69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67118f4c104e734d7c894aa96c600bba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc58c885493c26e1d4c0c4526ce594447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88141a88759e4291d95faa7ce6c5140b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74c5d46e6a35e44306c9f53fde8f94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef3ea5349fe8eea3c058728fb1a67a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b14909d066422eee56b4046ae5fb2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727476c67c359f7a42acca5209842b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3810ff5e7379c9f175b6475f2feee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddef27f133f383341a4bddf64598da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f574e70c76e09206e9696bf1f973468455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c7ebe7c6097e79bf1ed169f56780b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed804c7e236605108bd2c435694b3796457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189d342d52312ce4de78865141315dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4981f3103acff654117eba15d52ce9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc58b3f0130737d5630ed7cc69123b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6ce1c9968ad10dcdde938c6771fea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c79a23f764e8c0caf668222e9a35b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457bcc5f850a1cb80589fa5d52decc3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabf001b13a73305a2b2f5e28263af1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437c1e3cc083841ea4cd332b18d3f9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7481ac1ff9209dc41b2dea9ca63c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d533cfb8ad04a3abf379656ed6204467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7c57d051afe169b0a53dc0343ec9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87821dfbbdf063bab3a6880c8e41d5d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77640d1e78615fbcd85785dfc6b36a5b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bdc549d4895887c48d75053a7ab2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8462407b766894f270fb2979bedce3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccda2264c056dc3bb4152456c2dde05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1f05732a202b8cfee0a2d6112ae5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c835ad3e2b2a1235cc2b9dc9ef71ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c289f83fd7444f8903739d5a82d397476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712453dba4a473834d5c7f7f53eb42b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabec4c48cfa30885e4292c89b89a391478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3b1049682cc71f3cb1d31e0b0d975479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6107920c98bde90dbb6b00d6d61a8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df5266554aa37a44749d01d2993879481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094a1dc8f71c5030b70854fa4e235c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666fc7785f2446017c17e05194f11a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9ad21501a4cf9681e303e07c291f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4807c61308e5fb02973a2c4f522716485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383edab84bd3b5cabc1b0132aee0a595486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385a7c4ef2460d88b3c308ceda0bc77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33667026acb2bb599dc1db2a0a6f1ffc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9619c10cbad315114d30b3bd620b5d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c848e4a021046e25e01672cfec267490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71591defaa91e2959570a6679d6c7fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b3b6b0e9141644097dc410c04206a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79afe83a0a13eb1ea316b46ed56705493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f522814c8123d9e46477ac9b87499494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178a22d88110440dc6e63c67f263ce4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b8575f4d2723f6d0d1eabbb480fbd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77f1d4c9a1bdff24d07ed02c7ce22c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e6c606d0c83840038cf02b72d5e06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dfd44e7905768a21cc9c6665341e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec292fe1ae582211958a69bf5ac5c73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1078548aae32e63a24b31d71ecddc1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ae59366a597e4788d721a0dc34a73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d7cae5d8ed82c042d65f0264cd828503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523596f37f5f0c6eac8ac6c316ecb16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b96542230dff42f895de1cc0b331d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dec84c2329e279ce683cdf98597cef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09571f5299d13898ce35e57be3ae659c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d89f8b1b465d21d420fd38006ce88e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd41c089f8692483bd5d31a9d45eafe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a863c1452bfe7789bd4af2f934dc10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb021ae8d3db1f5ccfef2ecd61b240511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08060236da6c4dd578904f03043515512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98cfb1d5531871f0b99098a610d750513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67024336e04fc64e6935775cb64979d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c92716930cd601224c0c773956f7e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f4dc986cd1de23ebb817b09996c9a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e034cf35b7b36489987521c10e80fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008a6e5802a4de2de6ce1689bb496ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab42043df809e246b9256f0a42d5730519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c2362946205c61f910bc26302f45e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c39466e9602620cb9fb37c88fe42ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea23f8f3d3793c34597f961ee6e575522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8de8dcee813e24da21547d22ba9b19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79f52dff0d98f37a97f616607fd948524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36856f83be7cebc4d9484242b81c44c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6966789ee8c168afc9ee618e8d3ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d50c03aff0c8bf14f5fedb68e20108527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407712d03140e9db55e35776cf87050528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034d22733979c9c07820645b00c5384529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6de542db03b4a2f64cc70692134c51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1cb9a04d3663af89fc17b9202e759531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25feefabdf272235a20cd0a5e0fbb0f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b81d34b49cb000f725cddb20585290533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923a15ba2fe9fb29f5eabe8754d63c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfac556e64c17c2f6d5b65736390a74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b96c3d9e6715275b661f73357e923536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36033eeb3af25fc4240e1e680d11479c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4458a9abf8b1ccc4f2816aa9bc9e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8386399577a5136230e67f3bf266752539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b8ee75056c21771bfebab3a90af16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37cf42bba8a2499529a6da148b4827541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe032f7de516a4c85ac3a894adc3741542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38ba5d3d1e973892243bce41ab94b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82475a866feb0dc0feade35249d725544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c36a0ffba470fcf854649c553de41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ae9cecb037998ecdf4dd7f1a38e4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6c42fc0d977739bfb7f6cebf08bf6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122860bad457265d6667b72c0217c76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9750ddd32ecd721bb334a49c8be0718549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f753d8528ea4604ec39ff271d951f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7edcdbfeab33f83a7f98835acf980e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8f172c6e26b6d3344721acfd5278a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17168b577dab68d1c36a6c06a5d2d6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83012fa96ece087b185e91bc0509dc38554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0b27dcc3ef8f86c0656b5c3da63a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a2795cbd157691d2c6cb39389fbaf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d75a10b80c341b6980ec9c60987444557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89626e5b4064fba09b91481a4b3cf939558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05441d656afdb74792cd8dc6d36ef3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e99d6ad4da22196e33df8a233ac33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc0fcbb28b20e44b7e02173f96e975561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba483f335fb91bccee891f1a1f811f84562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af098898889cc0e5eac0a84779f23e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cbe27f1ebd85c6c6761ee5998f251564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4989b9ba0a2fae855010d99bbab9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288aceb442984f341a7342ef3c3cfd2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe126520bb4fafd363614eda9e38743c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63abc4ca7af4715cffd351cb5445c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bde2989b7f2314ea42f91bc8ec4f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68810ca60e88d3f14ff7027ed95082570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2f73152ed31bb7efcb720226f94a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be42a288d281fdb40f066ebcd35de2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4da77dbcac9f61c504a8b01ae566c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b5c947414fd303ed7bb948d180dde574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2f6eeb02f5e18ffc53d0c8a580774575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad939f5c891adbcb446dc699e1fcf9b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2298222d814809dafd2127ce79432db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865a311c49a21c424cb87f997a892bd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cb1f6fbd8bd6c0ab21babccfab7d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a6498ec7631ebcbad55bc5ecf8108580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9ed145fc1d872fa9697918c0fca50581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7543e43aeb80815b1dbc70b4628ed5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77317d1434dd2bc29506267721ee278583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffccb144ac53f5a25ed68e96d2a55b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9a5df3ed0ba1ccde36bd77a8b315b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8269b39f5648147192f0fffa2310015586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fef3314fa39c4fe1df8577c840b3c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b29ffffd9b3dd3ab2ae16b99d62c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e7917d98e92963244abbf94483844589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87765c2ff5f7c793ade7885134ea6bcb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f945428a85eb0941386a2542293d66d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5899722445a5d03be2792da986659a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1828c693df6a17a3fb3efa5a5054b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef600f3c130481545c866d5d4a5cbe1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681e0307895d99682e0327b01d34779595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d19b2bc2bef6ba9fd4c6d9e720b7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894e41463e4398162a56fff9446ce58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab64c280b50a980ef0aeeb5f584489598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f65a8fa4f2ef2a60f89cc15f1857c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7acc1118da2fea50228a86b63c856600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d8dd350ba048b13813540277be9a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845010b9daaef41cafcab6a2116125c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6b958701faf34a923a9caba09cb7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56e987b0540ead44acb01c2cd434d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a195a33d2907c527269dbdf421894605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a71d1beddb6fae4313a3aeb37bb684606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895940e1f065c293e7c95ed7b336f8d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41684c28882b8607950801a932c861bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2c3db5cfc1422fa1531b747fb028a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04c3d0a04c1694d413f28446d0a1b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddc65490306cdcbcf37fbe6b7f3758611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6625eceba6ba6a91df04c3f131c31c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235e3d9eef067101efb648d620becbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb42e2c9938ab5a499caae868d7051614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8e08623db2faadd41c739d2465643615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a32508d19ed16e5e0374616ee8bf97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352694489acd781956fa0d86dac4f3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788dbb76b891fa305a486faf6cb3903618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92220161192b30ee00faf15d458dc32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ab4492ee98137e6b0dd3c20418a92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4f55ad5833a0d2aecb42f95376e8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbb64ef249d4a363c26ee5c0d599f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3180a0ca699d455297deed1b5775c3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2faca32185abc2a123524d45e3895f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200e848173f80c7859b779341d54f8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d62c432bd49bb72a3fdcbc0f639489626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5798b5edf2285193bc49c26a20d746627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad0d88401b4ad80fd5d1b62be2d69e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c81b1d0680377414e695e3e8083b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2ce0617898565bfa65cc92b348553630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b7586bbab2fb3bfbf7c3e4e5e3467631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36124280d8f881a6b596ff1d59c3965632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b4caaba56d7529064e6f71f85a296633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ccf91d1d65e7f33eb5ce85365f64d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adfee55a9d3828a23a39eb538e8e5b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b545404b43a024f5b55565056059d92636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151526405ad7f54d09136d4e1a3b82ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9c21e73f43508e26f5d639f30877c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648035bb433165446c5d749a729b7111639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ef42163f4e2a4ba13f2495fefe601640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc9ba74690b0de5832f91bb2732496641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e613d03d59f03409d68fea84955c8c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb100a9f037cdf512031b0c1652b367643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1a2bca1afed3a2ed94c5e448c0312644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5412eb1e82d19b34b8a1f2dacc815645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3608b29542d0723006f8312e3532ddc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c3b4dba8c4ef9882a77507cfc51b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598786a58329e312c89303e5c94c7140648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e2a0414cd2c7770974a09e23908b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3145fa6a53492749d7aa9f644058d1b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac557508cdd93f426ae4eda88c476343651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1e019fe3da73034eddfe70d83d912652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501c1c0938e126f56c485a1d25711cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502a1012e47699a2b3bfa0b06cb5c5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6abe74ce495cfeb59a9eda9c1e12f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cc5812e8f57665f9e90f4bdeaa87c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76dd0fae83637b47c700f4ba3f10ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b167a17832f5781cf9c0de465a249b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b940158a30ef344bb2a8bbb1a3766f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebd66686a4b25efbf3df54f211c368660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b9d6854423a5b4f1c0b4ce5b80be3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e31b503281ac2e862f5cbc03af0fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc41cdbab3e356d630f20a62df6612d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c1c5a17ca1312a4ab3c94da3d737b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdf2249b37ec2b7be05677f9cc6300665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0a702b92c758cd2c3e7bc6cb6dd3c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0654801774762158d8e0c5cea22554d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf8059a95ef9910dde07459aeddd09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb82db85e492c4cd6667cd92459143669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7c3c5d8cb324b1bfb496679ed77e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1401fa1efd4c66f61554f14354dd51671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddad810976dd5dbe72fdd215b2b72e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce5c7919f6977640a405c5b2a7992f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd561f5ae90d6b19b496f633a99a0888674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadd82f079353380cbe748170f323c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6024974686a50b94373318b290584676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec3ac5d1d2f1b4abcecc5f0474dadf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f99121720a9a7a945d7beeb0786be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0081394200696c6d13fc4c9e3a921679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729af9fdd432fee6be95f8ba1c53d97680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1d187946033410e04bf8ebb69391e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404107a72382ea4730c3752fe21fffb5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71db1f52be5bc362da32f7c35cdd8b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6c7920aec5310667471a08d0f5748684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09a1474f0a01ce27c423d755a1ea76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0caa56afbc163b3a21ee3291fbc7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2530d972f13a038b04371a201eeb5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c19a8695ec89e74d5b746ecc19782688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f40171f894b0c9d683f1fb8a81346689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba386ee30a2d52c87f9e4955e8a6249690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe608f654cce30153acf0598d2e802c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043b58bad6b0abc7e68858d4ec45e0f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94e66534f80edc897df6f631ea005c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f11c4952f4d88fae3fef0307ecf9df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fcd4af41cb5542d02175f949f2f7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e441b9282b5ad88c37d6254a4b373696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e610f71e367f5b6f9b074ac7dc2c756697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c642e2e459e77a68eff6f27f778ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90965f9d657ac77b3ea8c8d2e33c659699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9facc99ab2ea5696cbf85b177b879b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e27885f62325e6108e5548357df481701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b023d1bec6e16f19b428d535e5261702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5f4402f58fced72d244eba7613a97703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843625d29c54e5180ca79da3c1100f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9063c0eb26718d209c317246f5abb6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabf35a5d871de837098f25992599da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dbcc97c8531c1995d51e94417eef9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d0d3dcac6c92b6d219e5dfecfd09f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab690742398f1d1f3f7f7c35755819a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e72c30aee86da7d525343e45b53de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776bb800c2871e3c3da0ee0011a6647711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cba1614b183bc7c935a9da7120b0a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313aab0d37100d69a364db50d7dc4d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf741de0be61f4e5d6c647fe76722a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df124a73375de3139e0a49b438463c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069efe63326c231cce0326d4fa0e523716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6517b5693b1bf8529971fca1ca0200717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1c23efc083c15f7aba62efedcb84a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06135b64afdee304fdec1203eac048719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9b88c1e9049d4cf391fe133682b50720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fc2e7ad90b000b4ba51a4241b22e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d172a131fe38f8418d3a8ed316f729722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f99b515e5388ece78c775d3ea69e81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0c144fbeec24bb6cc11284b20c79e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72c06b7ff07221ea283fe5cbec0b93725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662a9aed5779f78bd61e0e814a091bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36acc3c4e383d4954f85c25cf0f6b4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f612195ee717834ce496cfb894b342b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d87f20c7d074e9789f07929b4970e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea97b15b6287a30fa42b3f439d0c5e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aae85afbf62e36824431888f939b34731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81551c596cbc2ffe9c87e1765f455104732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fea22d4736be8aae58f85d5aa7af5b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59daafcea1eb4192b1e4f864c90115734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd009dd9367277a382bd16b4cce0882735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6878d8b1e8740b75da5c7c8514c5b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa3bce17595bca8c4ee7c5b0f7dd5b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c24e930b7403ded5b9080de7ade210738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609644ff0ff505ca7b31ff19462578de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c737a918728a1a17ef5a2fef83cb43b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86620cd2a4a3c2140d47bc4eabcc383c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b3b779a054e4fbfaf1f1e81e5b237742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d313185ab639b2f794d8fe97914282c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea707d33e7fef66aa4da8f2e2f08807744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6e4be347f88ca4f2b5e722ae1b0b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb3cf1e8e51c78d45e846f990d3259746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5c3075869cb9fc558fcac068e078f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb14a5ad05c34ac403f265b02bf4ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53d342553b43a53ef4c05bb2955e7a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dbf6fcfa88543daeacefcc9738355750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1b723697a993be2b7d2dd09b83dc6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d5ba49ac69be4dd102325f3aa6460752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30f93b2a8aec5a8fb6306144d26146753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c477220f13572954b315717c289ba8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d504f8a98e5d592882c1233bad95d47755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cbceb88a0621b1db0f7d4c1c8be73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e5435840a92d4899ed9317be0edaf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ffd088bb29e7782c6a397da436d8e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9c27fd2dadd8e35c622abe918439f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>