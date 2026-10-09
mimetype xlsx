--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4838e6421b44033da178cb8ac06121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb04c8af926595616b3f2822970f2562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b24de7dc00aedf06909e59873ac9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38e88de459af49fb15d2219926facb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800dbb1d5093c28f8b7c4607f0509da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea7a4acc22795046fc985cd2e182156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959f643544829c426dee451ccc94bba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcf4ed3d36268f2c0e18906c8c5fcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e71c9ea4db8a45006d5534bd5c34c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289df8e2ec2336d532cf3b3d9889c2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91c4418d05a75b3300c6f4ab8f331d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ce5de4b8b5e548829c832cb7ab47512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949aba79fed2ff097fa5900db7067b2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712c6dee8e342bd4b56dd4f074a138c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60326279aac209515e965678aaa710e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ced5a3973f9c1d9a0ea51bd8c8d1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca2b1bdca9705db07653867071fdfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec66fc863b3acc8f3dbd5b56b101d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29742830fca1c4f24adaa613c7ad078e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c544358bb3f16b9ab9eddefff28cda220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6f72ff94e29dd656092b875bf746521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263031fb655aa70a9722974a5bf0a8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba93ec72ee29a837b07b1c376a9af3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be02779183f6da0f3c96c5c9142c9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4e8f6acdaea69d4c2819ccb3019be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeff8198242379d15cb83e28841dde026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a39010189b77533cde9e383946aded27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d82757eff3fcaf55eb8103a0417e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3b44a81cdc046dd1fd91370da138b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a6c6a578f0a3776c174a34c49a7f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7f00a1b4c6098694a8b61982c439b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3902aaba0bb0cb38a77e56de382db2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddb5de6a47ab894ef529e5346b4a4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e059b58b48c57710c563601ed0e109a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29a845dccfe4891bdd65f59288c5e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29794d4427a3d9cda7a506617f0c9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856475ae7a7d98a9cacb9cb74a3894b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ce54e71c4c9854b6f93ca6ee8196638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5d4d071fa60f16f1728208fc9d75939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1f16bfe9250c5e6125691abbc3c5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a069e12fb298a183867a9a494c5b6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e66740940c1a3ecf39a9bae8e1dc4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbef55d1e217fcf29aa6f74990a376143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b73e8fddd2ea3b03500280f408503e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b849e80f4b63090996f4c105151b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b0599db10801c78933dbf3abb05bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d86ffc2575c1106ecc7f3ad7d67dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79785a7b53b8c63f069aa81fcafeb8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48458dc79e3a2432626b19d188430e2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13619361bf2fa148468765450066adca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663eac893bb37a7f58aff1df7a21da751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f116f6b5be8a2cccbabe45548c14a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ce1f8d9e8b0172a95e3286c07403b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa491c7d8b15444ff102055b059a0f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c088fc62b0f517e071146edd82485c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483a95430e822c5e3175af46e2530f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e04e40f4924b8c71f8052462a979e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c741eb3daa3cfa6c359fa2fa0a4b2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361b35b629e3f90d0c66348fc0b263859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e50ac10b0567f46cf34878d5a90d4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688029eb9d82abea5832d2b4d7b022d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3338e0ee98abeb0d114dab9d3be5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02a1156be00efe06942e99309aa86463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e953ca1d8c5d6e483d727446a43c7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba1eddefb987b974d037a6856fe18965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee086a82358575d9c46727c88465aee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1cb40baad0f1c460016eed4cc207b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427e020e70f65ae1f8141ff86f0430968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae936f755948a8dcfe5834b56b92b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b710c8db56585d5c38e79c744e2ce1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27c224abfa96130cab1440040bf60b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab9a8423cb7581a7f821fd44552a3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65231c193d8948cb321e0d7253b2b1b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31222872a2c24623d8f2b4859c40f0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2d24839b16fcf49b499bf35c14ef875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc0d686d5d247de398a1957f1a89e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98de20b40044786582cc32bd168c4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28515b2504ccd6611d43526dacab459978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12e5d701f3548859fad1729120d62279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40a10b5eb6a42f9eac89d7fb855e6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666edccc4d0b062deb6af10c9a1a4aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0970649cd23bf381d087c1cfcb08ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf16a0d8a64e3ea43b9dcd72d9a66583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95d5ee3536df344c2d81ad53d0cb8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b97a488763e339424cf977eef92cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef044d5c6f655d2d9f8b1312e2932286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e0a3a74d343268c2474cb2a71792587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9251283617f31b06f7e9687fb6407d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca6c2e86697dc5aefcddf8905a2e5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99621308a0f3eccb57c21313d663d8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5f371eb55d8523e5a97f4e594c5b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cd31055db12319cd7e00b8fe6fcf192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3361802dad0e7072ecdbae4396b1dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8346257f104ef9004f12c28ad764e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deb5b16de8d99d4f237c9ea09c0a8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182fc0398e6b7e3f6a34a0e638b902596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986bcc88ca6dda4450fe2348756ca6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f7cef8e67d7419e7a9069b107892f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd01e3c390a0fae5cf772140714a2ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346afb531cfe2044cceb65474b76c859100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88ceb1e9c7b43b593b68663088af67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239076d8d1dfd96d282b758e4718c1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283acba4473ff5eb2bc4ac6e50e6146103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4089aaba9704bcc751bf9e87fbd811104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b565a14bf0015bb0237f4e15669d1c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb45436934a559eeebeca161e3a3c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e9d122c19508e88005f25317f3066107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31305bc0846fcd88300274b62e3726108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864725f219515ec43623926d72c7be1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e32bf863744dbc1ab2816b5baa08c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383166ebfbcd8130fa0f1e557864357111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282489dfb3b964172bec23af9f309da6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c144912480ea62d9d7c911a445d884b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08575c40c5118dba54345499dd64235e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a67f560dd3e4814e2852d5764e612115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27820bce3cc56592bbe7bff7752e7a9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418097a85ee4f013e3a44c1aa1cc8559117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf438180b081895c4fdee37e555fbc02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230293449833882e59eecc457a2f4b2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e83358c666f31c6508cbd38c2c6df2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032da538dbd817e96ff15270f88cbfea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ce7a0dee36520e7d51a2bf3cbc708122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789fda8e854535aec2add2f1306b427123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e227f168a535244d1c20974604f0d86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56178c0417880c277e70b141a2b29fde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c0c5976906cb860e1e6816ba3386f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d47e2b4352ec11410380c44e44c9ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2746b5e6b0ae1f36eda7be48d49c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b6146f947a1667740e313b87c6382129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b35ea09cb2e26ea927900f5f593cd6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c344e18d29af852ae48257bfabbc09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8145d6a2befe6587165f2aaa57e039132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000322e13edd099b5e88c7ec39d870f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175faf574b44bb653961593d3a0cd53134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942e0805f25e27a36efd707ac277470135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f318434bede0bd0fefa063edd2f3e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff8f4b7518048e9d57d5130a8cb578137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306ff10977533a933095b15851e9d82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ecb317a6b3527a44f6d0a67d183be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e1ea73d31a94fa199b19dcbb6b8d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee11acb5315c12f21733799c25bc0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb84b193b2b6a8e0312dd22660056d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76865fd7eb60d8866b821760e70a33b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6621e741c06cb9ac286d248902c8dbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068a716f97af4abff1935caee200524145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dec90203f9441b6bb2a052adc2cfc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eac3ddebf23cf8fa545dc2b9156bfb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237600b030622b1b960f16e9cb723978148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe30dfa3a37a4e9dc56721b88d9bf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3b851a1adbc8132bc0a72b05ebe11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197cf80479953ca2f3ffb15a95a80f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a782a64ecd2e37826f9e31ce0af2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1ff5c4bf58d41e7c132569d41ca22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f568f7c9ed0b078233c01eccc076ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068a1946014fb35bf9dbc11afd5ff95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba476d2d183caed585de7503530a18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782240027afcc5c5dddce64e9c90d47e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5b3b867e9a9ae41cfb763e0a4ed88158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17808e3d6b52e3b3a5d46ea922dd972c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff370813ea31f7e1e193cc74a92e06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e03dc1ef20073002256e8f2b2f5b57161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc088418bd49ea2e550f67f945f9e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e180726962ca7e6955fc51486e0dd4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60b406250648ab268d68a7901b0ebd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa175d68698bce19bcee74ea4fe67b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a12dcc4146389f89379edd5b960c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc67a6d570203a0fdfe315c75216e8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228885c7efe813e203771390b5003a65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f279409a51a52de14ec5190cd5f01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9cfdc24bc4c1bf2536447b305ef68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37726fd623c2546c0a10ff45c649592f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb98bdd179586c242cfa59c69d0a605172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ac2958ccacd88bbbe1452b9545094173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf39fe2d5b2abdd9e32c11f6476d530174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa12b15e16d63314e10273c8f39a72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000f8cde020cf031e930727616db1db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea85bd97d29e2258e6abc84a44ce6da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c0890bd48bb75c9459c1cb05848a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b50b288f075bfdc560f551f9bdbe14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57f3017d9fe84befaee113d7209268180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dfbcf6fa9234d149f6127c908af4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaeeb2b6701a9ba88f6ca706755cff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5586f584a092a771eb63fd1d8a999183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748eab24214e742927025278d7a3992184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577cd936fbc372401359a2929e1c802185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14db63b435d10740dc577ef1908aa03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928c214ff8f37d268b032f6eb277818187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cf2c740fb106b96ed593475bc39da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5999c1b94b1e9d5f69cfbb66c7efcf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2964b0c10eed1fefec843ff9f2179190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26f3f302b00cb9d6d84c5e2fa46dbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93056f51159f3535400c82f1713914192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af082e6cf1c67b636a3bfd4418f5a99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79bbcdeea12bc0521b793733963b93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3c0a0b394d22d1e8b46d251aa26ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141fb1fd85a851961f0d8a9e706ad06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db53537f07f88392011a38e78060b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8d9abd386cc2919ea845fed40ee0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d0886bd580e5e179eb973cda4f0dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f38ddc0a2c88f299ebede211fbbd65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6bd06255445997d455da7a064e72e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777de60f073b01417b7e3a2ad225d06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8af8f75a4fa633d29b52ebafa585c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7276556cc927e15715d2bb801ed4244204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f468533ed283eae177d68ab1f950cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0303812fae7b2c3d6aa1c31ff6760206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e6aad3566c015fa343dbd0c737379207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45b038b26861388d1bfa5bcd1e4221208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0786ff2bc3f92784a3703f7cedbcd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b8a412bbfcd51ce8aae635ca1a32a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8552a943a99223b7c53fae21476dd70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643812d94c9062204eff818897a8c896212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75a546a17d776afde22001380638a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcd4131c7b7b3a0f04d51d249b27da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decf372b9677d510d4b44930d652c37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062bf2f84061bbf7c2dc097d1294d15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a7508cec87c34857a7b0808e48130217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c942738e5a5ab06255e52bbfdb184ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0bd1eb53c32ddb33677e418d1ed9b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1014ae440780b1f041283274826c57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a056b75963c12e631a383109aa982221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47ad35b325d1c40dcf468adaa25bef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54c44bc212d6d037f4be1fcb1e78a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea595cc361a158013fd18710a7dfa90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f57a54993e747246c6c05fc78b7f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0d9100cae903882b4936ff3cf0232226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8015eb2e5a4ec2d9709e2d7d051ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a29ce6794b5c840c9b9e9a4eeccb3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18907151583bf75910eb20c84d7d333229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc710ae9defa01422a2dd69e64f0b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432700273c1261661b7b852be2c40d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf741c4d530983ebf07ac986c3a877232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d18ca3b66131e9835d196e292a18b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700a685dd0ed6f373f332e545115557234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba7687c43df7502b4322565a5357ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a8a990d56ee343be966da2c816501236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4283091957b6623ad689f291b656df8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd922e5dc95085be16fd4a0ae1ae598238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800a8309a18ad1b34e265d3597bd2b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c7aea37719c47b505ec60270d7651240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c4724049cbf90e4d1b09b628d4f03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3a32eb1b7e9d8acb3eb8bd80e8817242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc3abf84858dada743bc190efcb697243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd340253df38bb8264f22e4088d22ac6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d651b0b4e85cc04665d121b0404b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd10f40c0b520d8f64d56281e04236246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bd89bf441e4d32e9d414dce1e4878247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992c9f7eb2ea662b0c7d83f364e43cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64c27339132e835f297eadce6fdfa0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aff96896fa7aa5a1efb1015619dab4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f93353878a18a2d9cf9d2a187872e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa554b3967b043b0732f5c10875514252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b6f70776f0c2b1264c53354ae5f40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72b4da4894fc7f0a2fb7ae8bf36c1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a885f3b38c25b91d065e16c426e62be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433942bdf663c72c1ec5d39dfe309c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7defaeb585c83d278821f5fbde3f293257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd942e37e44e606af0c7e13724040a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dd8070611da88babbf41601d88e25259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c5fd937a405934769cd4e33596784260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde2c53e2b14731e11f2f07c4a8ae4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962959507dc4f9baa1d61d32b023a7db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e20ce435e1621a78dcc8443416743263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05d6560a04335d552de06630fc3b0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9b9ee456ff848818a00903164c862265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c0426ca3cf419258ae2a78b263355266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678bef613ce0d1406f62640582e6c93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6a13ff278fe3dd01d125197b12961268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa22a5f295dd0e0d773cc47ac0db79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bc977d7eead5111ad6647ea01d2ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82996688b8c21ce21d28ef683c4a81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379d38015d74f219d12d50bcc55affb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa3afa9054f0b0f384beda1eb5fdd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d28f5f04ef6b344e60d88cd9ab902274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ec83fa78844b444b7f22cdf96a984275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c83527a8059ccf3e7441eca053866f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b21c9b81ed5f3382afecb09caf5170277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a91e96e21998762ce1671e4718d813278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89d0df9490f04cacaddc11eceec23d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363275868cf4bd59a3a859641b0fc7ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c107cacebafea201fb7dab9892ddff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad5570f9a76d5b82a0fa525e6e0adb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60993a144f82d8618cde71b87a5fca76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9ee31214b07122f8eec584a044a8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77853583555f791e781d0be6ec4c9b96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b52d7c608333e06bc8b2ecd87e7f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf16d727a832f4adfa6ca1274a2286287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bd4eb71549b7d472207585674f909288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce87b5026c3df5b0816afbb68cb1163289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b20550c23f51571c28a9b66ef06b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab753280a2ed5ab50af3f90fc16c23f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6aca4275904b33733169f0c63f68b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576e815815f6328244bacbe0d4879b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0c4f3940fb83f3a85c51aec10f3b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71220f66d420583a35ca5bb4d67e556e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab25f171ce28982a5aac90ddf80872296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa414e0ff5435f3f21b677a6b860877297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af7bc3572a744dcbd62c4305714ba5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc92a1818368f397079f9fd8adec49e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b20d8c005bc3365da08260e03360b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616c9264bc5c739ae018ca517696a32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3b03379503e3894c9e67d0981ff23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f395eaa209a94a26bfe20dbbb94740303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752fa1239902c7cf0f418143677ceac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9281de9198b461214e3914959a5263305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974876afedd873245d8d155a97cd50f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bb649a4e020c99abd7a0c791bcfac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd608984e758c1a103984e1f54312b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059ffb0a70bc0f8eabe58dd100dfdf3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7fc3efcc0aed21ca500ce4b09302d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae61d6b4baa8f0584b23aa58e9ea29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816b35742532a81fd999d5793d94b8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b0de98739ca18e65d6c1bacbec787313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66af79868efd09df9052ee198d6ac2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf8eed0b0f0f88274289d666d410be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8453e29dbf00e0775edd41ee2e5f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d73c755df9866c0a17aa265c02abe7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec30d86387ec0c3ee2abf4a383a422318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad516cfafe362e8c601cb12202aa4033319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ad9afe07e388b6408423dd5a12cee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9170e19b9f6d18dcb6f38a7f368609321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed26b56e9ad0844da43073198dcd6bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d709ab12d4f747326d3f1fcfcdf2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddcfe627917cfab71d8d1a83ca3653324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fb35a128670cb5069b8305ee66835325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73015c282473f3358d684da91fa201af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d97c667689cd45d92953afd8297c39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bfb16be5f578f5732f109ae6bd568328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb4c680a1d7bd7217eb06ac7fb2694329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c83d49c0c4387ea8c8e86977f151f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9734f330f1bcc67cd6470fb625a56d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba596e4cfa6abd413ab7106ad879e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161478416ed8c0c80ad1e8c997f6df0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799eeefe5450c7e4953649efd64dd00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfb8dbc04ec2d9ec9ab60a549f9b15335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18297252d7705b533fd148874342a35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668efa0596747d7673897a64158e5a9a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37baf24d6a19667912aef1752b0a54338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db20fd28dcc5cdbc8a38e2993c7e31339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11240cfdf38397492a22ba88fac168fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173eddbe75137449e2abdea42d5c052341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f5c78743bd2074845b3b680558dc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de163257190553bc9ed381f2c3b5000343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b5f4c250a039a7c9f76a7a06a88ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac8c7d6f980276ad75cf2b3c5dbab2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736ee2dc6e4a81fc01c4a0f99f25117346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81aa723453649ed65dba17ba1c65a9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5cf7f9c925d5a5cfe6d01c04ce60d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a44cb59c73d56c740acee174c259f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f810ffb3a3ff7a8debc3a0031aa67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af5ed55e3daf35cf7aca029bb8eb25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62088d6e84a7b6e580fd7ae046721a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9c676b41fffb605926d9ccb30b541353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a10d4f56bfd217ff23e2fc35d3cd69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330686cb33fffbb5da68ae4f175bc09355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c1af7925f3d9d8363f395456738b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60d9b7a06946c1e9efda4530204531357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fb88a95c9fcffad06f638bae23a3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870e1780f6f144b859d552c6e5cd4ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773e937ceb8d46642dc68697db5fc5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2620ea73c7d5b06804b6ba401dec051361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419b1d2aaa692bc33220b07646aa87f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816c78bff0cf4e21f935997f1651014363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1d72330dcfc5970f454e89545f12d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509608944145b2a5ce78936dac3d8c73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44f494309fdb36d56344cd194eaaf7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53593c8b876ad6cd380e9e4b52cd405d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a535d7deda46e4b75517ca71fb25e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540afcaf895e2127cd1bb6993a24c3be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96221ba429ed21261fc4ba1885e6c5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc93405c7f693c41968dc049b1b4159371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03277631588a30d3ba744fd706bfb1ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57045ce1da0550d6ca7cbab9cd7d41c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f83b8b104844a3fa01c5857bb94587374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e20a01dd7352a41893d0ec41ff95d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a872772f6201ffccb10325c2aca9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90788360d0bc9e7a2f109752997562377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e29b4d459fb571085208574f1503b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416d625c730d5927fe35e9d111b1c52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32198cf48b25b8b27a69e08fcbee4ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc109b49c04a3367a1102c166599d94f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b18a151e019008b9ac6038ace826d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede46b9029fdc4b5ae63eee701496ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cd3df9976d410d770d511664d63a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2620919e08dfa3c74aab5c5a33b1f52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16545244e72236c781a460a5927ae716386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d73cc29f45cef5b35d3257a41d848d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48707125e92442db3e0f9ee8d358383388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eca948fb5c1a467712788193cfcfd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4c97bfa37cade617540fd5721b786390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6799d7e82695a6e1408d2a94700f69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdf2e0b0fbb64e2adbaa11edc919c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476680a8f5e46facb85eea2d649aa71a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a05b09a0a5ba2a75d6449f1d7e1eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d17b26dc0eb1738c94457980f056f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9530a49b8b18239cca67ff269cc143d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78deed5bab5331c0c169b6cbf09290f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93ccf9f5a0b580d820799d1f357d90398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1ca20fbb9873c2c45472c58f32bc3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d549ccbea1dd02fc4605aa1470932fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b31ac8037befcd8a9ac9dcc2625ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b48926296ada9d36fb47ea4312713402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eada0959e082f9534c5b7bd8f86b53403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15c257abd3eba35d46eee2d857fffe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4996ceb1cfbda4c0b5ae5d6b12182f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e6f0d4be5edef04cbd84083ebdac2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896d4f67bacac75490f456f478990a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8399ad154ea3242ffcc038b589f792408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3b654aa88d80fba0f526031e3bd66409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc507244a2620cb6ee7edf952f633f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff211bba80223367846a26e8517449411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7044ce44e403032000fe2488c9b7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d32db52521b5350821209a44594cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ad4bf0c69ff9895b3bb1086477447414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719555429816602337307a483174e89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e498a70705834ae4b4119359a9c67416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e903bb3abcccc31ea58f723a0cc8aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708e4246c9f64ee7b5cb7f839b714f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79952f5405cfc29a765e16aa1666ecbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf4f5afff599aea0cce673c08f5d83420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c122661b9a7b9c275f3adf5a1c9ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b36a4bd031f19e054655755ed1db8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a012d8661143c423f7f7d062ddaa7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f7c8c8b64602542698102c81fca12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d372c5b609f4d97f3a66c1c0afb50425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4106fba857451746ad765b3b5474c85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547c2ed28e592ebcc5f88f36d7a0770427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62728de59a83d0c0dd1d10c7e231b15b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ddfb69a8d02eeb5b0e2d3188588dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d8f7fc00711d181c8bfb6b988557f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20bd22cb767bfad178f7c4703d0c0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1c81c2249ae62f68a9780210dedcc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e25012bffc6f27b685917fbaea7c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0376a39ad67c8d22db6ad2c4b03cfa3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95073b182170bc85266127674d0df6be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b80c8883961007fd93362eaf7bb18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c595336d61531ec6b33ded36671c89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7496e1fcbd28c727494401ae3b021438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb7d545abe0cf6efe976c74092627b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edccb194569b89ec497cce9460f0af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62acee6565c288250e05dd68f6a2dab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adf7036ec44a1b3e4bfb46695e0c65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017902ef53b8c3dec957d2d2bb1e57d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1777b1283e47c7bba330e98dc4ec9cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb8d987d750ae6edc2b44490f3238d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a74fcbc35e7e022f121c80503f9f64446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182744f0bc49d36911b3a7ac3cedb40447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ee022c42241692c088f12cd5304b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60114b04b050515d71c5e72172b4de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46290475d085ec7521d008c2ab600998450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787e6bc24499db840a78d03b389b849451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4da76bc9d6158d9b4af92b5e26d9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f78918a8f2c283360342e106ad412453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162226ef545adf2cb992ff15bccaeda454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400eeae5a015010d53b4ed1f6dd467ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9db2f77f1ceabae855189582d0e1fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aded8ae6f4f1bb5fed3ddb45c0e3a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e136894a81100f74cc4f84c164d704458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1e9a17840cd874aafa7aca362a79d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d3f6d0a6925f90cb2516e89876c6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393994abec6907ad10bd5169ee711e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8b0d55d85735d6f979934d5e4e302462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357e34b25757d4c1e54e80becfa2ef8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51f57770898d4e0a7fca3772901363464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a85760406e2de6e8451691b5bc745d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e8f28b5002ac0af72521d7d1e901c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb805c46361c8638ac1335125871c83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34485c9da90deeb5d1b38fb2e75cdf9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e82b4e2f121484a9a2041105056ae6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc066b807a979885d469764f6f154d24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1117e056e7c4e138c4f64571fe95a73471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09803df5b18b78f7db17cc6782f9bea4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60076965c9e36d21f2b8968a8325d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfc930eec635c74d420d51fd214fc7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e5f2f86fa8aa7f05f796a15b9289a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b551346e940592b5440d6074f8eb0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628862f35e22672db23701ecb343533e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea562d1df4e19ef16a4ca27e66604786478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae7107853d65c552c189bc4321764e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996251345336df33b5ba273897e34bd6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652cfb2669214cd449502c3c1be1601481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf458a5e1e9aa234cc88723e0f706e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e09356981bac0431464223e61e412483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28c379d29c3490aa680c661ae1d31b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a635f1b2ea9822ccac915ee89160a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53514aa5cce5cba2e22a7806db8ee7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef83d49e3f0765ec1479772f043157487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8f3172dc1b84fb9f3c9da5c9d55c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6da5d9c848ea8e481c865af59d90e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b055e98160b12d77381a022232d298490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba07c0e1fd5acaf4d612964eb1cf082491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca034f858f1de7d76dc9d9f473b724492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2662889586b162a3bd53f539add33c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e50f3a08dcb48de1c23290687c010494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172caae4e8019d5631a96a2b2df62a64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95036c4de459d4a02196ab0ed0837c28496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39b52f63f2fadb4d86c4fbb02df979497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b517d697703af98acbfce62849f55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefde721c43dcb9db6a76be0b9ab596f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b4b734be2402c684d138f0ed02e8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfbe8ee50b1d848835ea520ad09dab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f39a1bab4b57309197682107c50f6d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36add4520627f9b8bbf743f0cee7934a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d756196381708c74c1f6468b7021e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aa72e58a29afc3390183e92941c18505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dff8d0cbb84422a65f70df076943a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f245439feee5032cf0309e9b2fd1a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef86543cc55b88dd2b4913aedd3b1ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b493859826e4ecbc78ae9c166c20d95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44f07b972b5e34aa878a9ea05104f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabf229f186451f0553700fea3830c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30032eca75855ea4bd868fb2bf504e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bf8794e2f4e99ac263bd72fd8df74513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587914011c3c0fdff1e39760f03aabf8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b6f8464ffd55bb6fc660d10453fb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065286154f109740f369054102136be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180dbdbee2814eb1d8a80ef22ae2861517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147a26d73723dc7a68c53aca684c59f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c65d9cc667eab653a94d1918e59ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a526d51bdccd81dbb2cba73beb34f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746b2ee0e96636669a8057ebe358d81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea36f864c65b4d7e1d6254aba352bd8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea384c1e9f585fd65413d54318529339523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3d67542da9eddcf384cc27c14f3f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc055e792d689ab890f6e961b533ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b00eb9921bd58b996ba78fe640a62c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348434c38a6bdc3e14ec7e10249319a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fbea4f026942b630938a8c2686022528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e92d7669a9d1131458411e4fff9022529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a95428adcee843bdf7cd785331bec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5abc368c305f959dfbeda57d64d10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0767d3db172496bf10029f9f0c4c57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fb1b854acd8e942f94954b77303de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a08aeeff141033e6c0142d0630a64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c078dcdc4a31280497c36555d6ae0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360f832819c101470246b570de736a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635cfbc8f9bd5ad9a5091b67735c3c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578316d382f88fc124df767484517944538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c56042f175bee9f5d9df45773cfa2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e4e5409f1572f921592230cd24161540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb61ebdfe69cc5813688d7ab353351541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6000b35cee2337528a12352e1613e4c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef924e5262841b6ad09957fae546fef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02bd632f5263739291091d521170de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe79ca75c38771440ccea84e81ee6d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850c65ba7eb1902145ea01e74b4c697546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71079d26d0caff55efcf10025ecf3e85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2a39b172591f9e4a132a70191d77f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1fe2881aba03e2144cf4aabca7d08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412597993aa6489734dda96121236126550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567b54617dbc64307ebfa82baa83018551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1414e59af09e196e86e07356d8918552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9863c22ac36892967b9e4274110c5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3818374944a32421f5cc34ec97a7f48554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58835f0f2d61885f7048c951243ebd72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe54bba9213b5dfb2bf1e243b0f821f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b9f6bbb3066dffab6d53ffc9efd29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6cad59e3d57a9559ee636a28cfd19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e77800511e67fea04f8b706cc49d54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be19c3b55e8223fd19bc35cb949b18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579cb16c2121696c8bbf03d0dbeb15b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4246d19a0255a27682e05c27bef4252562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a56d60eb7c3170e6518e7d8d9fc60563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcb4752dd87507821f2172070858c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105d79bcc60bda3fd83cb593db62a23565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6670c96b4e4bb8de10ae4d140e24dba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ece328bd18d711914771c0b9bfb0c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d586a2b0c19e1f45291144a72877ed9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36571735c820ba3164c0b18b193b277569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1ffb8af4026af57c787acd3400d42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d56bd0c57029f9b88731bf8b5eae9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756efd656010970d8f915e2dd86c0fcb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfdce75bafa977e6925e73a2d193c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fe826c3097ab6d682b7dcde94474e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e77482fe1680fdbfdfa6217e8870e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3766faccfdc5dcbfb04d85a9d7d969576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e595a150844cde863d18fd85266ea68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6cb6f62dfd2ed0e7b6c5db2fe6e9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224136b39b455b38407c515e05823eef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15316b79b766af83ded666de42740f9f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329e5631a875b013b3e8cf7024314f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d509deaf0fa8fdc039ca75781119e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2814910ca288fb18503eb5cd260a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2beac27ac748aeb9349ef65c3d3a614584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f2706f7e2bd7118f732b649687e43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e67fa41e712f2fc52e5314ca5f114586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a32cb6eba54d151a5a83182c853bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c64502de5d97cdbe0a7a0ae489e941588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424343e9f82d526cf1ac5dbff2623b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14941170732abf3065b8c1cfeb4bf41590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6c6b90f5b9ed8481e757ce4ed7020591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea92382c2cae4fdb8342941b58f7c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcc00a4fe51cd1e3790c183b2f4e25593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d4d7a862dc37ae6d36e8f5950c413594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399c95cb5a210cb5083accfaee5ab6f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5b658acf65b6372ee002056e80149596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a832a1d3350dc2559083f3edbe179597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7397fdeccb2d839e58ba47933032a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b726369d81e8568a6ebbd0680702733599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9a9c9fd8bd799ecf451f4a86e93b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218ec139b23ab677579dffc5d832dda601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912e6a595517b0b5829c357cb8aa599602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104485fbcc7e771e1f82825f66e33b84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b8c4756f8220f885e21d3bcc016a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553fb7eec546ee14aba4a25d969654a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e435adb9aa4dc40094b0e266cb6ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f82bbc9cb6c077afc5874fc9dfea08607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049828a845701bbf592d872a41d2aac2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc532621c6b39587b07a4d46c2c56d56609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaaf1cbb75c52c91553c6ef8add893610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7ef7139d24dc33b69db869b8b6baa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597046a344660284d7f41e82f728a6c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cd4d487e2e741f55c252f2c4b7115613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eb4d71dba87bc7c3e1edda4f481ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06739df3cc3d7638a1bbd862343d5783615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b169fb4c5730ba385955dd1dfe385616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae23c6fe4333ce14305a1d5d6a9026617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4183ca4e61a37d23454db12e129af22618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bc371831297757bac76e65588bfea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56202acb4ac90456048d1e0cdb0bd15620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68130b141d15888d049bbe4aa97fad9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f27a58b755f1a2cd4018c78bd8cde2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bf42177648d325076853b5d923c52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45034be8ade1496ff4aa95319704273c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee92e8df16c2f815f6dc585be74fd8c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aad255fa129b36ae2c2800b9bc1ebe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226d58c7e6294cd58d4a9154b839ee9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e862537fa321265da63f42c70f34b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b91f791a47ad899f4a80c51a42fba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6e25f90938d588bec14e427cc5ad1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9910ba1e23d8db7121bef1ea3f8c57b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36b4ce4529432f3c45ea1399954c1f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a888a6ec7420c0432d00eb5bef6b93b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03607fbe510faf02b6cfc8f94047e51a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebd8d0ea5c04eb7f4982b53772cac3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e853a662e8858442f8e836455a3c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77100a6e484f39b172f51dd40d860b7d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c75516d054908df821f4db82e08ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f00a45e5b595d41572a856065e493d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf744380fc822f92111a05d0094c0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc60cec844374ae2988f30683bef69a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b2a2cd2d020d7474fd328dca86afe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a588c39a884881e25f69395fa7838643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5fb3ddd0346af58451d939210b28f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232acfe7379596801cd2eb966ad2dd04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e559bd4ffa65f5b409f8d2ff1f464646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16b5c6b14444b5d92ece42b0d8d386647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f5502333bc5ca11c923a2c4a31af6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541a4146455bc699e5032f7a6038524649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c54c0c7de03f57e8bac2aa579249f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6413a0ffe36a10edc5c78bd240188651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1585d7115ffcb7c4ea3386e8773a2d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b761261f9be2bcf6fefd78eb6bd7c96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ece330578c1e57608ae06773bad56654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8c450324be244cbfaef20826b0715655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96ffee03d3e1c1eee21df35dfdcebf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e24d8c6c8f1d646afbbcec0822a60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec34073634e16b1a8d0a5bd7997dd5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882409e775298ba7ab0b148415d59b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42207299be314ff305ea4ed2e7f6702a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5b48ea1eafed8ddd4a6dae18ed5d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0149be29a93244739965a046f79afd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ec99645443a9c641dd63d33acc892663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd0eb52b1daa29921c9adc72a32ffc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86134d012aae2c53a8c22211664e4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dc42081025ae7ecc545519c31d794666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb446d6824d01cbb8c56887e280de448667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98433865f39c2d0c694198edd5b2d6a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100ee4476f8f07354553dde14ce2510669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73ced296b9822cd2eecad39ff19a09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f4bea41f819b40d8661a5a4eff30a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c080fb458b2b05c230e4568fed4f7c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcd7d09c7643fba443f163cb148a4c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c119644910a1a23ce86889c1dfc9b8b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b089713c5cd7366e68135eecbb081d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04617ef9241aabdfff6258316d8cc6b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77dd909be9d327d6302c83e3adfdf8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b809d0be6976dc77c3217e59aad35678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127abb289ba94abdbff4299bafb26d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a155d7fbec9e052bc3381f8817cf2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d700a3a9898e20ba444aeb0e5168468681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addf9515b531a0c7f441df8ac0c4f44682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa38584dcaeb19120f3640132cf9be9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cf9a96df13628c77b66262fbf8316684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ed368fd676b572280d2fd6c213c9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c291430071424130fad0eacae0750d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea96cdb222abc76fd7bfcfe4a8a99d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ee4710df9dfea2920d8c811102543688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b7b63973d1c484059ecded2ce1e30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24725ae721c09fdfc3c9878ae6ffe01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee12f9d7d9dbbf3d856c26413421af3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d502ca46bf588e7e55138e7edb26e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe80b56243f5de01247b6580a3b92d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be66e01644f275a93ab430077a109b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa484c3031661ab71f44c93d0e56b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1690cd357d93db08cf7c5aa66cbf3c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb2198e6f7b9859d1f303693d44e33697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3d153eb18d528d4ede375a13481f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f389750d9253385511b3a29bdc98e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcd428a8cc1b3b84355ccb754ff662700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1043c8badd435d0699c2d3de4a33520701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820097e122f01bb65af210f60090448702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2966bea2357d9f351b2697241b62b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a9bf563381d24375666126de9767a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d47c7a98ba5262fea8bcaeb2e9ce9c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156f2ea7ce288244f889e41e2bf0e3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d33d9821f40f1202aa60582434135707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88262a2683d81733e75e3250e95a7e6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cb60f667daf9d26c5ed3b9560b69c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129515808a4ecea738421b81badf346710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a9847ad2a620177b2037326121196711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dd01dce2895d66a85450bf1ca48ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3738dae8c1f2d28b8e4d478added5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291cc6e0b793ec5058b38c06d051d5b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe704f185b3be8c4ae576207a9a864715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4f1e5f66311b60c15f40398722730716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fe54527cb453870df30e783be61e5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9232a1f81146f1159c6ff42d69f34f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1a7e46789724045438133c46775ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb427ad816fe522f1686a352a15bcbc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a028802632d6acd3e36a9a47d73675721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27542ac58aca9dd1f65fa13e3d644fa4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d245b192a77d7acc9efa74043a3764723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753829c3814954a7453d50aee365d2f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd23b293dfdd27d17d3aa93db9c289725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f804aa0f8f5a1cefd39aa48fc64e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67f00f44dca1606943f5aaa669b1d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c604def2f21525cec323a625e0853728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de81c60f2f696a32a999232bdbedee8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28aeb66173d211d3ed0e5de0ea5ce5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a982d0787931ba7e0f72087f62a5d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e456ddf53cce97f6462a1aa364a6aa0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32bfa674ad34a860147f9c8878c092733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1349a3075655310e7f99bed8c90f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf030408b3ec2c41d886e374c65a2c3e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f1b11d6e84c150b6537a3dd6d380e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0486209cc530d8a8c579a75351eb3d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2cf1807cec625b30f6c53ada6ed0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44057c05fe89b20c07b444fdf7585a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23acc759a39fd656a5ae21ed90817f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72577e11f7e8912e15475ef137f1e3fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4322635564ab67ec879dbdd222f77d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0be423ade06356ca7299af9d125c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f4551bc57a1539de6c8ebd7a37f8b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b397197a8cd90865bd052079ea289af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4021e09145a218065a4c3ea3fcd64fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615d14c664f449767a85ab18ac76c1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42880a0cd38bad08fccdd4215d1bc7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc422938c2020475e0594a2ca9330f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528cb4473bf144dd15a0a67e61ff6fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd8c9f21c294cb2a515915d337e92c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736fbe2c3f1543620257ca76939eba8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab822ac1ff554dea6bc8eb81d52fe7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6df7eb5e282db57409412075ff88ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88101e8b6e0b4ac2b177901f242bf87755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996aabeb59322e14537ecbae34bc27e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda88a469b6049a397bd6cd9d74e5a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2f41b4ef8bab79a2a0bb82be499cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73790ab54bdb0f46eaeb3336871ab4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55723a11a4c2883718b6b38b7a8297db1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b3a3924f2b057c1f2b33358e0ef852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6884853ef42e29732871362f7f1a8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37583ecc45ab12fe6f103077e78f16c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0a77f87ba03dc3424c9e5914f69dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f462511695cab410c8b4ff721a894b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9965baf2c42b8b98083bec989de9e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861cf2ed274c2df2cae4cbb1f160dcb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5d7f8a20343f3bde6490e55bbcf1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cefd632b8c26d51fabb00eb6433ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7a330dce684cb04b4cc2c0e90916e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dd8c596c978b416de387d05177f2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26ee1d3846384eba4a90c797175c1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c6df57d016d7fd1c8c6335315452f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6c943b6edc5bf79dc8b07fef56a1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cadd84b1b5e891143aad05916430816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8a3c31f102019630399d9d519f9f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3465a62cca83325b2b68de4947792fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b631ade0fd3dcb1ba0462b18b04e22719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14bc06ac586c490f661b90038acac220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131eee694f3610f4db4aea39698a9c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bce726fb0a6e01402140c4f781a6a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0d301115f04ccac6a7ba2b563287423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667b2b942a644d04a37982d2cc3273924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53b460bd419d303aa910ee293b08ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd1d4c3e60dfd20ed5d3dc93fdab2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995aab9ed6cfcea022bfe94e9e650f5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cbfb9beac17996d8820929b273d6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a9fdd9cac76ba45f171de51ec486629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ed5dfc29686c5776f544a5e0bc1b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b53c7319325cc94621e0e93c23afe331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1c46f64ba95a8b639c8260800249a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4c9ed8f32dfc782e57f7ffbf1d87333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90958adf083e50957d5f2df1a8047a2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6fbc896adbfde31291bca11b6a81b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b7728d2d7fb0cf07856886279b71136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0e731878561acb8153508145b981537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5b77015d17381cb6c804127f1f1a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bb493927e4569b58b2cf4c710887239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e566636692d90325029f11f207fea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4e732043bda3cdb4aad8cff6ed4b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd9237c584e5cc9e0786400ed2495742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b597ce2e09f19ec69a4dcd4a635c5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac5899bfca4489d412a87ac5e9cc6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2780b8c198b5e5bd59b45ba31c06b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24474259d57ac9984f80288981b47d8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0c0dc50b08a753297fd28ae58009647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e67bf1eb937bb26ee44030918478e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de257ce2cc879f67e0528f2a9c15ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244aecbd1e51af5c1af567892d69cb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbc4ae7faad43726d071202098bd9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6752c408231f123dad6d5379c1f8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721c360edb325f4e903d50f90bf05a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c10fbab8a907b13e0aaa07705d5e4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2de93063c5d11d2a7b79a631aa771355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202c52d9fd2a300bb0540e443a448c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5024c1c36710bf7c6cff2eb69e30bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eede347567418466a5b9807d4a402958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42eedef717a5c5a4e45b66a3e36ac659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f7e39dd8f4a216364ad8d3071a03060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3228a325bffd482c1bf851ab50861ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb2d611d6af3a7b9c28b1e5eb0ee3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d845bdbcec5b8eb0500aab2ded5d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eab0d90a077d5cf142a0f80324c7e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1e2ae2fc65168ee7fb34acb64bcce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59c1861670ae6318d30be620e2525966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcd3a6f8c8646bcd07a111d95927ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c3c8e86fae115d7be2fb66935b11868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb40086e94fb59bae02875ee92ed2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7234aba9c1ea073ea7edf0d2f9e264070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55afecc1cfab0afef540a84ebe606e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40837cb32be7cb1fdae9df79a796863e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608287b4484d4a3aa86b0d049f9125373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5fa185472b68cde3184f832cb24f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba57dfb5c561b9ddc37ce41c66871fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59daca22f15ede84cd99574913f963076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf81c805d47a08f0e32079e171d0d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83d4e013ac0f95f4c340e2f599397c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf324d6dfe0f71e4f16758d20dbd5c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6a1703fdd76dc9492178eb2dc348480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c5ca8d5596d259098c6377c6f3a5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad171a5c0f03b64f7fe0c9cc3d6182882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495514379c7c69b43b8ef08da362f8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a89f3425f84d13909ef35e0a4a256084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3d3be005d004ce0608f710e5ba4bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4372691898ea7f4f7c69651089c6d5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f3dbd33d1e9dbc511d2cb2c61d45187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85bd9123b5747878fa6179addb95de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cb82d86f35925d61e234ff0bd60d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba12bde2fcaf552c4ca3201e2b4b4b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34daeebce74b7bbfc000b2e6ae6a71bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680d8fd8f36aa2c34b01ee01ec941ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d43d66161b67261936eb3c93c1f86a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c11f78594fecf7e459612b91f8233494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce6db0a22d52420617b50ef945e00095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41a3725e8761b788c809bfcda3543c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2d5f9d6910adc24c296c4599a6ee797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eaf981f250ad51cc40fe0271fcdb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fabc7ac0fc1ef846a3b670d9eb65a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c31a2b5f054e366c89ab886e47d8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaf3467db260a4aaf59d11e200120c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176cf0524a262974750b820f7a2b95f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af586be9a4a3ef93971a45b0edbb8296103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc928dc17e1263cd6c6f1da94e472ce9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecf0d6051cfffe1fc4e40174ccfb1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5ebff93f4e2fec42e7318e542ba46106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216611016f3e96cf45b1fc34d5192dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f954f821a6cf865e8ede88b9e933365108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b7a9fde4d8d8953afa7cd27d85290109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d84c92d0ea7426f351c6a3c13745b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6ac5206790cb0797363548a73efde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002802aaef7960b21695639810dc89a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96af755625f0fb115b1afab3bc89cd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bd98a8e76d3b8a0704afa3815fd2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f00391e98f3f81cb53cafaa384db4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe159b7a0d2828172e0c461a8c8b8a7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b40a8a28dc4b39c9856f0ae1a017b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ca89a8706ed7956a1f12838b4fbf3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb0eba40e900f00365b0a13c14ffa9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23692e450dedeee4f76aab07c33fcda8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039251a1d1c06ead4ea95c4acbe05aef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efb52fcca02551a992991036684eb2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07f3ee2338aef563cfe8d85939a93e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd69a3831f5feb24452e060c1b7a36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bb3c3c802e33c1baa567e13f18b72125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0acab97f1ece8b20253ae2e9e0321126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d86262bc3e55de6b9a6fe8605b69c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adca66cbb2e12c69891276205b35973128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858225861df5b0cdb2baf9f4fe538c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8de3745f4eb1c8cb3b4aab827ec2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6f752519a3eef735c042772c9856c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cd6d1d4a38d65d87b2ccfeb602bdd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9f7449994eec613d49acd7b23fa7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6350df52227c7ce0e1dc68b3aa010f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd19855e754d6a231936b9bfce60b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09e95c26640744a72cb331abf3cfd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2f88e33306306154868ec3810629a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdf2be566de8bc574d4834d3d23b4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78063850e4c910c21fd61c4a2c3c57e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931671de47962e3ede3f2628f9c70ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83368eda1bf19419078d2a3b149ded5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6628258b685b90253e08d7883d1d81f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074efdae62c0d8e2a0e2bb77ac10241143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9fa961c15f915976c7dc75523d81f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078cd68cb55f7e1ff1dc5ae1c2f94e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61563e93c057340dfb979df675052853146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd761eed2ddac83de87296a0496a84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159663827c08b72d1ff579ad53551f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa343db6b1ee8299a27ed90e00da2a03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b7167d9384a44f7a1a8022707f3f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c10315febd61189c70b5cb29109b23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc1dc14415027ef006b28e4947ce08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ddd5ef3b86487ce7021f814b865e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab043d2c01c3584d11575a3d62f4fb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af0ee7fc50961ed59c10643a884aa5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5d92462acd0ca3f93586fc832f6df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6aaaf53a86602ced5b2965feb0e45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838a9946bd1d734a1f70a3085576d9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be3edf0018a7d4aada8ff5e59157b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ae7a7b29d01767ee3297aaf376b0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab132fa4e5f56e474d8003168034476c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dc075bde14999c33389d61dd1ee60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c88516143d932ff6f5a8524c98713163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4671b0bec04548d9e09664a2e4161f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba57812607eab79c42b5cb40601070a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf1833bdfd79cc0a6f1b32896bd6fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f12ee07b135cce0ef58da912afb0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee54462d77da61dc321c499911ecbe3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956f20f25da3180a60e07b74d7726db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54392c568ffd03c574734690b9892c3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78aef009dbb5f7d1170412d19f8e143171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305763d4da14a1530b642c8422a0f47b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25479e4154f4df3e04c7e78e7f4130d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21cbdc3238b8562ee222288672524c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c3c3330ee140f0a551b3c8aa141b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b2de296dcb084b6ec1b066de80240176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124bd790d3b9d0ce212125d9233b563177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92659cb627d3e1ebed293df8c511ee6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f9229eb794d0c4d016143908f1397179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c8adc3c643a67c81ae0a51c8319ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2e62cbbb93cb9b3e4dfe3fa38ddce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa496d605fa6aa2ba3c5a22d25c098cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171a4f314e6b648674de95b087b3371183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564257ffa4b631aadc397be413805ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484fdd2958835136c534cbab4fb37be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6edb3d59da95b86d2248605b48f72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95506c1a1b52011de21d0ee89adb24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dd52e3012e4278c18bc3b7571f14c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb062475147f06887a4df5452cf0ffd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623aa13d229559ad89574bef171a0a4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161d5815aa9d77b286314bf38984331191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191402b77951eab7e7fccf3cb3cc6b20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22277154655ca06c3b92319c59963e3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d88d024d50d95f954f92b66707cb5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505249075ae57870a837e27d6c67828195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b69cbd248fd099f56b31eb90727cf4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212a3a255c3ad0e7180bc6fd091592c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a363f3d0118789b14739186cf60b4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7c280f3f7ba1984a76e87a0cf4cf6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f762a7e6ffa66580b7455bb13d1062f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e2044da13e8f3db82dd07fea80f85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7a25bb23e06c45802cc3823e48612202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb3361bfd24821fc19e20ac0501094203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55200c8d785e597b248834be5add03b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eb326899585d7088530f91816de4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1272cfb93f60d725bfd12d81c7e862206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69103be6c578823aab937dfc3a36ef0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4828f6bee1e991ace4e891e1234d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88881b152e33e5a5bbdf8c442158a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7421b27ed7a853ea0aa0888ac02f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79ef53990886d3eebc986286f9c377211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8ef76dcc880b604c0db35e3eaf4d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d339d2f153130863957a3c2718e44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db16d91bb7c156fb50d94e09e28fcb9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52785f53c28e2d371d602dad85d4a041215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9832d14c5c9aa822b9c1fdd216e9f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b92db8323e585671b769a039ee997217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617b215a02ce9dad843cfbff19dd298218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dca6021902cbc25082aecd64c9fb9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117a26d7f25d24a8f615935ac0e1b0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce914cee6ba871f7e4bfc6b6aa08974221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322434a7ab98498ee39439661842551222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbc0e55e753090495f1d9324291e85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e42f538d3c9f2cd9b10159f57db9ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab7c4bc97762373aed04fe5984e2b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee22276b69b8321c65c9e41af934656226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa75a423812693d39ad435e24e000e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293142c512e9c730eb762e82adafb766228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f945247d11cb5b9f4e7e8c3bbfebe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fe9b7c2f5f3f51eddddaa2c2c488b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3c1066bcf46cd36af47a9fb624cdf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dcbb8867649a4e49408c1241841ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9161ffe7a6ed33d89ba193e149f3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09bbbde557c127a05a76f08d47e187234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8f93a5ca9cb788f3a1c82b216419f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd103d1affbc362a396de445935f5b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485899b5016d47949ccd0ed31c293a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb761c6b639a9df2617cb91c46e070e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f96f378ae6c1a6a7c52593da097142239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad054e720a4777c82d725cca4168a70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665e33b160a68b8349870d07adec4e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427baf8d581fda149f1cd90f3f8b494242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6edf591a98dc486dc8e765b49fc55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af195d2514dc2dd92596c8cf3eb657244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93b56df272681793d5bf0c6dd651d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d66b13b309beb635381009effeadc2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68039870377539d1fa0d82e4086c7a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19f64acce27f1346ec9c33a6473700248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c8efb18211aa3720cb4c53d9c97d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a361f12073a532f9f9ec2f99e3c162250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c5572d68bd11f7a5103fea1ae9706251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5b7279ec7ad9d77e9f2590e174220252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66dd9b9fb86435c08f728137e3ad68e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7370a406dd4ccc02ecc20e376e2cb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b7e70a4b4f3b9c18a7dbbf1d0fb73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33606cb16149879136e1bb3ca94410a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca1e3d219ae1e1f02392fa9be1d7e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fcb09190dcfb15a8dd8883374ffb9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b928fe508a1cf25fb57beacd7990e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354160d751122e1563c1a46cdeb8afd1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cef854e4e7b6a0326189bd8eb02630261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a923258d1f4e0add99031e55587a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a55e310c659bab8967d9842bfd138263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb438e8c56da95736267cb96a83b6df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c87b72098c43f5ef36788c4c12f923265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e708c71fb8876dee2ade91b0098ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dbdea21c76d43a0b205b56eed3109267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65bb2003259e18d0fbedfa71569b90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353450a56ab5a35fbaa8a273d358dff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099a0c57508743ba89eff9c579928e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2ca6b3031c7e8099a67a0760a28bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dce0b893deefe6f4c95b30e4fbf53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0345a120fd53d22e2faefea60989e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ef82d5dd6a03aa5360f136ebbc8a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950980c3579c89ed6d02b0c1e32cd26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65cc833936c84676bc66edc63a19fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9658d63022d000738fa135cea59a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d9875438c959ca6749470ba7a2a91278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba52c47215153b53a14e345de17d910279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c41c33eeaeb9bd8dc2725795f613ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257a54b9cf2f8032c8e637020040025281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84665beb5bef7cffc30687584cdf1b76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39d802f099eda2b34866902bc9e713283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ddbb643ea01b216d27d59d0d06b32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b8a55df39bf938ebbfda18292e855285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507c3a93fb6548e8124eaa2a3b05326286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff327f93b3691d9880d3cdb13ec76894287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e03a15cac16db794e3ac45561c129288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1b5c24026a03268d96f53dbb36474289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129c14717c1c03aa1b89e95c3dd93cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b844c699fe53bb45b8d8a30fb7ecf10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5c2a2a940a56bbbe57406b2e3f08e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04f2ff1f103a15040d321712e8848c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9c1fc4e2f2718b3c020dfdf550c3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bdc68284b1e933ed76dd441b00c54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e7c145a22847e8d293be7750fbb16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede78e44241dc1d92792688059a3b7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17d5a6b73aac88f724ffc4f559546f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494a6e7a34714b48a12da8875aa9899299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdef54751aa6756f1c54ece6ba9d03b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404c3ea9323b53afcead5a1ac6414df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9f0987e3aa596e2218ab0bd53c11e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11292ea354166ed98732196426ae977f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ad504dacb6e78bdbc36ada447aab7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5974798ae504e2c3385344b0d6a3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ca7efb452790da5ebc0d5e32f9d6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0e4de0efaeca6262b7fa4e8b19024307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c5c13492cb90c7a2f62e3960ca381308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e42ebf8f3fb3b0879d04cae3f968db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461a97f20f917e06b2fe85f9aab6aeb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c01f6bcc2b1cfdd201e41d496b7f8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb828d12412d53d0af7a3db655002c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590ad30d32d3e40a8c84934f613bdd5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b7f5d094f38b755bae67d187dec45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288f9c62b2268a4b87ade713aff4db6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d40ea89b3f23218887e6bcc5d5b20d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb0cf07e7f938a06f57302dceb11c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea636ef6421afe453bc544db94163caf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c63dc94f13f1fbe8c0ece35cd21f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a30af47a5ba36cc0ef61e827c3613e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f30d86f7fce7ea96891adfedd7152321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061fef34fdcc0ae9c66098349c40b3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de4bc58aa83f53a78326e5d33c875a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c4d7e3a614140efa13b6fb5decf43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5155f850a51c6593e618debb8a2e14c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ecb35c07bf15acd533af346df2fb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7087a09b2346abac33654f74ef50fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268510d74f58c0fddccc1e830516713b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e220fb66c279a09075b7e62692c850329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a5db7625420caa628c0b48dc028f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c822a69e516571a8396afbea3efc577331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e751968b2ed4e62c7415064843dd7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d125eee2bf6bb6a3c5e2f4bc6825d37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0ccb57465e7a39985564d49415b4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c198b31fb5767c26b028c7d24830f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8b6a6a6f194fb1d5e385b6e6b5c83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279db4db8b2454b20d9665b6cd56ed9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ab38849219dc5983bb73816102789338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648ab4ce8e3b4307f3bc76b40319905339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f64d426890e3504452ed0b020681ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549e54bff1417adc5491d2c4c767952341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b4b552181f5744500e3db77e2b1b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f3c7ce422ccb9856ed935fbf4f457343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1d9317c418edaafb5d006a3374406344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727fb21fdbfc5554b92f4d694493001345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cac1fdbbe428fba16d62605300d2c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cb9879e8e3ed6c43e15ea3738e158347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76b9e1196c787a2d4094036c038182348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f008eb1912dc98272f73f862f6b4df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b391908901a15d2194f6976c7d03f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac017bf6a53a270c0401c675f8ecf13c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b3b0640cef355b5755c096716c183352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1eefba7f8832e090072bed521d871353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d61ff0ff65a432c9689b624bd711f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeef60a4306c1d338ab2435232f38a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d4436ee1384992d1658d7df02bae3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e1c26132e6a150a3c1a8ee7fd8eea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6127a516eed9c6b9139186fef4b7b22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717c511e77730f22c76d39adc28d7f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f9e89eff709bffce9419742051e1a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e97640a321f21f559e9371430f75e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56fd365f39550abfd10d3f2a8fff67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872460e66b0a9097d451cd10505e28f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4264d6ce4c7d92b2029ad07f8658ce4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28c0c4b2e1d869173d6e249753fea2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0cac95c5731d1bd8734e5291bf401366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b172f7b8b87f9d4c9991420fd0ccb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441220fe9b27303e0eb45242c3ad5dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bb4af501a9e8fe1cfc783de649bc1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d344953da50d36028317bf52fa85ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26e628620ceb86889094ba86cfc57b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22001220317affbde5783f358631a632372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aa5b73b634c9aae75a4b3b5a13bdb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec2c02b1e1f97a80095e1e2877d0ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82313c74475b97b18c7462e03416fc68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db084d5c65024ac290bc5dc321c98dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9031ec315b82d051a55aa2696a693377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214942c0281c44a152e67b276c89384378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f579595a2b3b50aee27fc261b10bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4d7bad8dbb59476e2bd9d9e494a2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4efd3f1fd059540c203f9a7df4b4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7ac6684d6a6d2082d9db48972d340382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2afb666d76683f84aecf14cee9d09b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cd01d5bb11fb500f97a805aadbeb0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db24ef7fca7e87f41a711a615fa33ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298a2aa4d8b8fa263cbd0bbb552c9a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fed698d0bb903802f58d70f360110387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb00e6d16996b5666ea5e1ea5ab99c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6b851d25ec9a2fe44b30d8bf5175c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2b49517c78038ad3510b9991d906e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99f961a24b29fb16e02f28f2ad0a09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500387c2b8abe8658d7fa4cd148039f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb9a1fbd19dc563ebac82cd9202ed9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2540842c99ced6e958cb35a40e6d0bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2d17bdf278a099e86e6c72c698cb5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9acbf33eecef1d6f414886f2201fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d38364b1951d3028a7d050f3327ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdec52b2d265b5de0f6bc38d6f12fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48ae449f46146b90c71e0b91d3ff3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561decb89f854f6d8d7a34807a5079d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e88fd95a52b6908e7998764ee3e139401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec165f60a146f1f196c194ed4528b0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac658085d3a6941d72a2158e79fb048d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b514ae8349dec817245d8ceed844c0f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1402b770e78422d874c0e6b0409d7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bbeaa4ac16efcf554cf1a4d9929c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093ab1f62a7ecc07a2b4b876d74b87e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25667342b8a399b46785af49d197ee16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7456a698d88bee3fb73d2cad68a5daf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa70de5fce502d23700d61679e611dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243a0f3103d9ee27566d016ca205534411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70fddf5a0d9aa3376ed1529e3a2f90412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bb00412e5f4e8ea8628e951526c86413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1f8e28ca7852a8b55b3b6bf76df00414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5610b2948409b06fb43ea15336fb97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87844cff944851332cd9b3334c9d2fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4e1ff9edaa754a4beed14d2a9d171417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c65650d5dec8a03c04058672307e24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5ab3663d706cce691c9b1aa1ae792419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d94fd6b7f3340ab7527525054bc72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b58af7fd2d730a302cfb11d6887b82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942822bc856339125b5d4d1237936dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570e49293da541451a0873aeb9c4d3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652f0d6133cbdb3a97127254b2d7f8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16168a31f1b0c0dd0d7111612eb38a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ecf799c6b9d7358f468e5059db273426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3ff92385c3e83fc2e89cf99ed38cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379993623ed69a630712baacac326123428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ca7bfb033b699776d120a0db9d49e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6340af08f81fb21c4409759d5e9c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a2f34099e2f45e03dadf3e2a97fec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d280e270acb3154063bb01ad2b4e498432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4867a63df807c890421c5af11f367433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48223680e776c120f1a753a36b56acd6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1af6f5e9976495d34d40262399984f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855d6021245d55f018027a5f1634e56436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d4bf6451cbd3d3b1585cd8243eab2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d281a169c29ab029d808990119bae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dc45eebf919eeecbce27050cddcec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecdd7784f92746db3d7197d43effc9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69d828c9734b2fd3c7ecdea31f06f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe1bcfdf63ca047b80a1c8bc4deda0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8dfe8c762f5a4fa058a1b2527e0e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c152edd3de00b0dae48f122924c4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b45141e940c3267d87cd1f347278c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e251c7e3a9489ddfefa756ee7131d82446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c067213844c6c43d7b1466d363489447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dee3bb872f1337c9efc978a037152f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cef6c7cd12a38fb7204c45389d675449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218a65a37d5db9810f49ff117e638d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b78a3ca96d8a2beb2f83e49da54ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9c604fe75e624c832f0286ff20263452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25d6dbe6607ffebf2f58ab951ebeea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4699190595ef44822fbf33a94b9ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f73a01fa16b125e2390f7a9352a2b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8999e40b3a6a4f595cf3b57855410456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a86adbeb6fc1c4cbbe324ac634fbbe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346b4b390cc6bee2f294c5cfc3c07be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0f9636df605423d0bd3375c8a871e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f1b4e91670fab6654bea4a86af20a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9d0b0f0305c3edca5ddc6b9f2360b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad262753ba5a17991e131984365c9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09543d317000d3657389ea1449ec35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabdc30d411459f917e096dae1c24a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365b2184f78103f5ba0340c072a9cc8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec92d7cec2eca901c19c6b446ffd4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fa3c4e4b6e474fadbc408cee65e65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368a662474c44bfb31c5da8ac83f684468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2336a16ceb73e2a944a6284668e1b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150986cbd0444b14290e96ab49dbb6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9019186fb1f30f685dd9576b4ea59f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7abcba0eda6bbcb96366d3c2c5955e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb17293314971ac0b54c9c31973a3b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb80ee8c86e164e70200a065e7f2bb7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00a0300d75a7310e20407a8f4bfda1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75b411d7893f853db5433cd6d9c4de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7d90222823711144604732b0c9aad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05e74e37d20859d98405eca4eff21b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce27403a529d4d8f233143a79c9c68c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f19d03cb38bd8f61b47506b0b86436480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aebbf2e46ffdd6d9875d40ffe00aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49fcb5a0a07dd84e420b475bbf74d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db634863e001edf8bf430a9f071207a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bd4a7f7563477dd9a0156a9b1967f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb68515e1327f98800c18d2bb10b8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2a1719139601fa44edf83d1d13c93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e58eb13de2e609e446ba1fcecd61c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9ec51d75670fa0c19a4da4389335b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea408eb5fde6d1a5014987a53d05fc4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe1677b78869303b33f39a9529b251490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c197ea8773320c054c752b8e92f2dc3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2beb6b13fe74025dc1e8f754e538698492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3692d3e281bd7f9425dfd387a2ae473493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab37f41b724f9d63f7de111c52f0091494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcac8f19def063c37aa8bdc58df0bcd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d296a6a1ec477e713cd9a037eec1b74496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b04fd6c5d06017a560b4dc65f81c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cec16efd8a6016abf8521252ccd984498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70254f6ee36a2ff76e60c9d0f24262e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535e5fc3d8b3af09c1a91dfb7c2960e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5756bd0c8eb7b0bacd0ca67c0d1775501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff4cc583c4e84b5458d8cc0182400d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777a9fb12a8d6f6b10bed8a0b467006503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b7eca5cb8c77b7a54e14ae50647c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611e2154643dc28e468cd8583e4c96e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad2f431c9f374afdbe7423e2347fce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad005d4328f0512032d51cd8b5c780507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66bf831336b5b48aa6abc04694b643508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a9b4acce9be1ea0878f133b148e0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69230ca0e85f2aca1e0d2ca152af0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763047bc09112d5f680610fd1c606b0c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c3d3450f60ce4647c71f2bd34e9a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f905dd3d451575d17c629638591f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd98a416b3524b9637793c40cf26c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2918fe08562ad7c3072a9ee5ac0db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58ea21614799d335233d892a3afeb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173112eb4351b88da96477a22609def517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880de91a9d5178a39df4f1023e11fa2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd996dd66bc764b8db58adeb2407161519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb343a4749e1153de1d74a2881837b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089bc830e777ea027a70afb0bf67801521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53720b2ef28d96baeefe94b8a8aa611522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599edfbc9685fe4ccf0278ca402626d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae71d36c3f33aa058ad19bdf4db55eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419bb937eeac1a344aeb766309166af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23f04b65372701d1f45f1b84930784526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28a3edb157d2484d336518aca78189527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3284f53117152b4fccf80be7d5b86f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd0a1d72ae2159bbf2f8359050cb8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7157243aa9c023ec8ae696918ed54a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fbcf4ed92215ed3f9923b6ca841f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bdeca0be869b8bca4922f40175f89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb86c6115fee91aca433f390bb81a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1c9c939ccfbae5a5d202413692c8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282958eeb0d4c5b1a69d4de10d19125535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3837f76b8f4cf10884747b3c2098c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520f0e7536bdb377e37158d097081ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9272201068048bf1af12f73950f7d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104ddf022628e5e862bbee89729c194539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aa00a363b1545254c3ea45f46f088540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709a9d33e77bda4adeeb12ee0d70adc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb7f7e69f83af3043d2247e297231e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffc96178f1997b504beadbb034d77d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a399f4e0bf69165f8e42e56d53b66a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeef4b613c33a6ddac8d7f0194da287545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b6ca679c26c7d36d081e3aa73dbbc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8583f069753727f791ce9850b7f727547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf60d4707b4b566da5eb7bc6e7478d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca217989bcac921ad70e99c83245f52e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d60f404a257fe328fd53c74fa8ac1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854d508ac7d9d34edd283c72d63f5f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac06e5587efb7826ab7f4b5a1e821b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88fa5bb625adbd9113cf83d69d7529553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320ab86923c972835580ecce88c7b41554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6895e6bce056e177ad52ebc4c808dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58535ef387fcc989d152189e39d1240f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac979b196bfce8a3233d8dea70f8ebce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8faed7476452ac313b15d9d64e1a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0af529f22caa3c2afb832a164eca3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051884e0fce482363d4274bac4b6046a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ef21262c475b0fb7b23569f47ddb6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3eed60a43088c63195360ba5909a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6e57f849131e9e2ebdfd20c3d6e0e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352962122346767a44028e0f75e8336564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0a3aa5da443f06fab1ea1936eacfd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dcc1ba7be996b1ec61f55b1bbf627566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a518fddbfef452d095cdeb07f967140567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d27bbf198572a93337a7cedebf39e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722af7c39c5de52e888038a4f61d7f71569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779b0a687129273d10c1e9c931bc70f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45ba45e2230395496644c80821a5ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee34eaa2e6ecc68ca0ac64b83c1daa5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbefbebd2dcf0ce364cac81450dafd9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29836dd4a453294d503c760848efeb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26627eea88e7c110675dc4ec717356575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0aacec2939817b04ca4e529f302e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81c1fe9be7ae0c5e7012374f2ad764577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ec05303f922fac592f50da4fb5938578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39eabee4ceb7345d492334701596cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90acc7e61fbd22f27c774fd9ae40fbb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cce08ddc2d0682ae26134c997402b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72b5ff8f372edfa97de668533108c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f18269c04f3b5b954997181a6feba3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c2aca3de24d4a3cce8097bd262f4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a619de345e60061fe882b6721c6ef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6044647cb6f561b62ce953be7badece586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08020a9bd13e7d8101770e738fa46a09587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74de75e8ad34de31bcb653750ec943588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b2ce73fbfdfae97eadf0d74e5e757589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686488f91ecf0584ebafba152305942590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e3cb6d18661f621a106db5b2c9d07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636d137ca898d82e168bbb8e859a8b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e2af13b338e218510096d9821908c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad7f1f99c3ed20584398de6d6e5d1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ace91a62aef3943d7fbfa298f408af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a63c4cdc40e5dec3be51f99a44b74f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc42eef42001aa219dd3e8341ec174597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8841238bf27786bd72e75a339756e2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae317f37f7d151a928cfcd582de24eae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192a7826eee2d91f8395bad98d09f8e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ab052acb4195a7b877d3fc97e724c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9ac8473b1688d71a30665602939c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4360470e5655cf6e8ea45f9356d38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faeba4a69ed82e04c5a55b76851303604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a84eefbad2c583d95b19cf34dea3e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458a453c24e27888fd9426434630f10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3289d931bd7497f5dec6736bb436492607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1eb1dfdef30bf809e9dbbbc0c98e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae42879a4bf24e9946e3328f49d4668609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540511689d22795ad47e38e50a957463610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c1973ebe091e5d17d18f20d00f4eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a2257d68f1e536ff31189509141ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455c9d926b17fa7de9732236656b2d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217e1269297a009cfda0512447adef2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76aee858bac31dd5085c0fdc56464e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd500efd5efd4a1d19ad4ccd2f1edd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9b3d485648619e08fcb40bc7b234a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12614f9c6f2f38554a069e1de9fb94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e39d8e9f5489831ccbd428740bd53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b7fd859863391531c86356a39567e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff4ed33e2f235741902b5236b1c87f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ce5f3121a976555d64550b17ad4a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215a232c7205634de027067d85b445e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a6c6a7e214fd3b0750ff5118faf20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb067bdf74ea2d6b7b657bd76f12bb08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bde0e67bf2730dde5ba670dfe105d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9204e8b7f2a988acdff1c7c349542b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc0995fc24dd9696b4955745bbd83f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff55bc0210796c44ba74f4e05ac405629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0504e5f473821508a2bfaec0c053626630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a95165b8997b377d1f33953de7053631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bb32c6c2711a15ae32c7be03403d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1166753554afd71b3d61114d30e571d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aca5e7a834f3ffb87fdbcb5b074c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c7aec6889ff1b86bdac47f317902a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e2bdcd42366b7bcc8bc87499e7a34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079776ceef96ad492289b8c0e30a794637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff335432f8a8b5d578003f1084924a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ace184cb99a74e619e57734726f01d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4db93f5da08f556792fde45da28a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5705e1e431953757bd13a9b8e5a5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc5295f85dec518eafc34af8a8dc83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7f0825334a160d865e1f8f0981269643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8242f61798e30c343ecd578c3af5b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b083d4458e117366acfc8c586623183645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d5714af9f7514db9a424752c45660646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c32381f651ad3905496584927480cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e981ea38b7e6cc338645c0ee94bb9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cddb2ee4ac803ffe87cdc07f65d5b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4422793cc8225cb223f0ea51c1e038650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59a6927697e5f7d110c630dc5d0bb9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd440734319df7385bc170a8d8bba50652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f62d770c39375757a49b2b054668d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13e28187965d46bf7f136eb3a6544a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920a8dd532548cd0d44f11257668022655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab53152e92681b2e1cccfd1375c58db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef93a5f7f2c57a16e07a3ab59bb983657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f34d0281a6c502f01eaa974ac9eec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858e54fe6b77fbf13a37f55872d02b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738c8bf1dde188b80f5f9dc1d54fee9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102c77b2a6377a07aa250ae3fa6adfd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bda80a7861948a509260cf5a69a0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9773448ce06e9598fe1d0e850e86b02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9e82ce2908bcb864a9480a38c7784664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa43515b843754dbbdfa938f3b47e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2ed6927a61e5f4781d826745c9448666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c505cf3730657f6f2e8e57fd8a281667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a080d116885f45d65937435f4bcde02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbbe94e5bc8272576d47d068120cf5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40883a7350f14dd3b5b8a0564cb4c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800920680b0644d765c3c0fcc6f7f61671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd65320832cdcebef5b9c4266d92cf4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2ff82aab350b893c62676719b960d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a68c9e6d2728fbf7fe8b982f7e171674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3a09990f5ffc9cf2ad4d75afdaef0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca6730e1233c1be7a982d6780c9f60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f492d87c5fc973c8c8db87676896d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4aabfcf3664467f17d9aa2052d28fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00969df4576791837a4c5915f32bc6b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6bd71b8bd247d822d0c1dce074fb2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cf696f9cdbb613ae3be80d371e825681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253c50ed059f8d69a7713790424419d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041543cf88cf58161acae49df12aa975683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c05b48dd376a593309681548a6a21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800af02d466265a1ffa559115c6e3b7b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15f2f168245ae0a1cfa2663227a8c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62eb2d2941d5eebcc9eac3bb1e2754687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990af633aaa76b2d25b02966bbe0f95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf2c02421be82abe3152a4fb121896689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2f07ba6c58905ae027cb2bdadf1e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d4df822ddb8db30d5283cf8fbc554691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70330e1283cfb53574bac63e5078a1cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3358cf097a07c439faa05f466c0a20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fe28f36f4162a45076363f81cd223694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ebb7e0aad07042c94cf44996c55ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db272c41cb3a883f17c06d1efa224d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2beecd9468ad50087db3d8405bcc28697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccf6a171a270947cc4dde24a0f526e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594370dc34e49e01aa5cc4e14f6b9537699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44e4549b1c1b33319c866e7984cfaa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dcb3b1e95c3b9456f33e09625569c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85760a14221e77673230ee667fd9cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a234762b5a9c818338dbf5a997a16703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874338e9d816b0a9765f1012870849c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a1f32d48a5ac7156046d62bf57508705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a9548fb169fab6fcbadf2c00236ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be0449ff41eae56615d0a71ec2797c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f510ea110923d490e7f920eb175bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e411faf51eb5f6235831c1372e380a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acf9747148f2f4a0893e0fbf82821d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd959a742562f030c079224d229f42711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54582f53ec423c72f4ed2daca72da55712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2b12ec0f270c573389b2a3b081568713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667afb3664fe87d5d4c521d5af4553f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbb1f7b60362971d6322154b4f8621715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6418be8f277d40a375a7af246c7e94716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66395622f9ebb264b4f769b7712a2070717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6ade7793a7a37044da05ab855ed17718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa36162afaf5b678eea446c96ae355f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc9e76d60b0acd837801bb4d020b13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16707483b42d473e9fc6e7b7d570be9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb9640d3f3cbe340ff45ec8b664eaf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34625569fb5b22539a2ff85263df5c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f05b9f7c1cf5ac3284c01fa814983724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083297e7df829618c6dc18972cabcce8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7834939f1a60a3a179d37ec55af2f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24349bd189ce34faf5070ccd4f53fdaa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5e2d4c8b4e581bb8f0579f0d56889728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa1d336f3f05f69845fd416639defe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b992a5294e98e1ba9bf7f7f460576730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cc9d58a265ea1bb59a3ffe45da698731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff2850806bf89ddcc7b846ef819d31732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e2eaa7dc10e16c8da181c6841a1ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9ca754fd7db6dabed741b548cc9b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c38b84ffc5268bc9142f74a61582b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54bf432a063563786f872e21553688736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55ed4e621edae9c0a7a903a0508727737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807943c76f92a9bb3783042a0c15bf0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5587aa29b48a523cf99cf04bd28a3b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cef6128ef193267f4062b40e1f5e75740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92178e0e1f588ccb6eaa6e871c43873741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34e96db212cfb4dcd9dc922593d5de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da54fa0608cfebaed3cf82e40b4edc5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae1dbb98864c314635806d0dc46305744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337709cf577ec52fc85459669350db41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c6cecb4e87d07d4514ad669a5eae8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ed5b5dbc9cc46654cb01a345ba386747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a3dc1a7716a4e697aa6a2eddb422f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67cc0f8b777b731eaa2b65c5cf70b5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5394b06850ab84b05fd9a8f4893116750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68335c4e719badfaf5c738caa7d256751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861b19c85d072d4b21a417be4a8b943752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd571f26642435ef02afa00393383f27753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6fedaac2773ed9a50ede9a0bd8110754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d38d6143d74b76507fc85e1d8176b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a74ba72bc1e314bbe0f16b06b2ad4f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab49387141d3b6543c867fd92f434b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704676fc520a2ee11485611e6981826758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadb39cd0039aaa17f656dbfb0f515f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>