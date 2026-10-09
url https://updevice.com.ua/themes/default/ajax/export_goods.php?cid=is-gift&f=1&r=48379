--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d04eb97bc5c5d03547e647e304e6e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83f4fea09ef750ddeb297b5bbf4bd22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92bae1845cdeb505a22d540d85f44b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29e01822c81f00dfa3aad1055fec1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbc3040a18caed77750d733e7bbac15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9ffdfd1bc1ad752f084bb880e547f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2262392c9f5b50c56d83cab8c8d8757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79207a61b827a5f03a4a86af48ab13d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1994b1ccac5323516388601a1a4579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe421f0cc9d3a6fe54fc42b5318bf26910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbeadaa319b29cd3158a78b26dfd5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49174692a75a9506063eea9b8bb6551312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b453c8f9a3e7a891d7503c30b81d99a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a61be801132566433202fd6c2949114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542abb27fe510c9ae8087680dfb819815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323c640c7cd1972626d13cbf440030216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ea919d582c9eedba96cf1587f104717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e08ddc2dd477396690398340d388318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1e3b282df8382b3c74257d248e29019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b61e8b0eba621ab90f47203fbad2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3788bc46c69dc28e4e6d2d5d5e71121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e30bc154dfc6ab58e94a23250cd0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774b5c0966e1693d55d8f48bbe64ac023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5664f02f78548ffe20442034681b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4254176fc270eff5182dfe34d22f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf689c9cbb9ab4b3323d1139ac3289126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03d4ff66684331da6b553bf944f3c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4feb2caec055352661789a4b93e66f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe881897085e367c5bd0bc1454c342129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caa898be3e23d0b94cd47d96e5f41c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f14e8373980df7e603f5425e7619531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aa305e9effd656f69663fdf73f7a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b7dd96f9bdb8e6c2d490c4f3caaaf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7411f1a22a48448b3da5ecd11dde134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aed6480994767bb584fda70b27b0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09237b82191605dd5242782872fe41736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26a65b1b4ed54654661e4054cd063537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826b426cfd0dcc9cdcce3591c46d7cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95340845614c65002d69abfd3b553a4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20db59ebf88315aa48caed08d408b3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f378df4d5cc859ed8dcb21d322a8d3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2071b794df79152a1af1e203cbf67d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb220f4f187ab83962308e9b275627e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd2e031a451608cddec0f4003b62e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf06e7f65aed75d332b4d6e1e0074745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee493a708f0df1a8d459cd3126b02446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606d00806778dba2e9ccf0336a3f83947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf712136214fea100550af0585c38d5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a1eb7c35c96c0de99be0508400c8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7319dfbaeb47df801973da30b1f7bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7be31b3c49657858b574036594d76c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d6485e25af30a2a2e045f738f4a3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69a92dc1ced6e3e23bc3a995f086c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f69b0a862ec279f52017c7735c77d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dec93a39f0ae141233e2531862537855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d5e9fa40fefb77330579e1843510556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d71f37313333a46e9f2a2666ddc8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c33f318308d22556071aa80cddb5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e4a8a12c6db94865417cb0901481e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab846ecec4b716ebb76e7cb1ed36e0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1ed0bd39e7b8a55e84e4a25fda10c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc1fd23a5bc6e41e2d6c1aba4b86bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f5413d4854e2522b16ba9da182bb463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceb6d07310c25002736d98b5de08cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb29b25a277c65c8eebb39e906d0af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056b9f53a34012517099b023de5952c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae6d7ec1f8f148f47988b67a755b4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810399131ae0cc7aee8ea668cb2d15cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5561dd40640d57b326dc8253e232f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf0eadd8a31bdc455ff91662bf0e7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d039882fd0a23cca4dd19c129027a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9614bec9d4c40450be206bf3897a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7172f2fe479d3a03337a1701fd7c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5251405e2cb5c2a3023e2caf3786874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda77b64e8071ebfec6f2b739eefae7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1530d7e024c93bc63cd0a42b34e550476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb65b199ea63e506ad185cb990c6d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcd32689fef304caa8b447b19ff18878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf3c488d3c67825fba5ceec8ec8a6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedf10a3dda0d797f0b1544f09c2dbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1eb68b80b7fee941f5ea23d38f13781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421cdcbc2f8aa986096cd145e4c75f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dcf386f85cb4766f9b5d702c85c6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813838c7602ffa9f075ce7c88d6a32d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452c62d7c6f8580163d81ff7d0c5f9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ab85a3fcd024aacf7d8b0bd2b489986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93bd23330c6bd69134e3bdc5f577a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b515f7ef27c0fc921c9e259d93b21588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81d9ef4827201b7aa02002bb5ba98189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def3510231f7443216f9f323f3bcc6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6496fbb2d9e64871519ea80c43870791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663e0361cbebc3ddc96e70464ceca5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a527b3a5d5d1f0a681fa111f192f72f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11df8da7ca636429e2701330e0f6f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520a0420985c98cbf3c4605a897db2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3ef184192c08ee016828e1080d71296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7303a0aea716c4a98b68cf8f9496497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc2d73b7d253788ed0764af5dd653498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d881d44abbbb11f9c59f5370a2f5b2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864027ebef14dbb2d314fdb272f3cb36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac5d5bfb165397e0617db991447de4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e062015c6778846932def044507e6f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ace219e5e67b5951cc596f488819c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02023ac60111d0265eef0db5286b17b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96886641c0dbbc23f9b094a0dfb98d89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515eeca9826ad23c4c9d515ae55d90c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c332ef3ca21121f82dda9914a7b79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4e8cf47cfdbf373e2f6cbaf90114e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e730670795636fa65a41b739866dcc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab00131b69c6ad88edb1570173a0db9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f52d062c6980dec053af111807eb3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d808bd5b732f13ae2cc29cb8f90ff9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f965e4f04e1c58f291bef37da5cdc5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33599f7d28848d1a5ca59f5ddcee2010114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63566096836cfc4bbb357ee82593e360115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99f04348b2e8939192ec3fb2dab1d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54531156c03ae98e208fcd32cfbfd188117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d34a90b28fc2df7b600582cf4b30d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d4ac950ec910579e1512c4a3fa01e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee2bcc5fb07420b2b5f15ca3140495120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63afb4e212040eaf977b4c7bd5441f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de92895c461f44137bf8fac8681391122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ab85f427782a32a211e2c7a50e0cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28ebdf74deb75633b12a76af6ad877124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34684f464c96785ec593b746f84df33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c34e21d190b195288b08440135d17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb985f7486ef4f0715b77218b27131127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edaa646af41a5aa10cc569fb4e17f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf356348914454ad1c695a27dcef9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8ba599dfd8c2906332ae387173706130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b131c9d3baa6e229028f99297e59f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f841c996f61be392ccefe46684251132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a6f8890c2d49b64cfbaa3e917fbab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35ead9085ac8cfdda690fba4ed962e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9cb31ddc5b84a37046d4ed468354c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75091f780777ae4dab5faccf1d1a2a21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c4a8b3225bd51b906f992404b37bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a0f2f6f702b565fdeaa886d4b5adb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d0dece2a0653b85dafe1bdd6324d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bfd4459251642efb983d4fe9af401140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564083f989796346cf8da76b3da919ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0d9a1c8ac61d1309bcc24a7506468142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677eeeb096e60561b003ae26cc6b779143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a342725b6ee02f07f68b6aaf67558a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa3d5b6b81d91da0c048aaae7432cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d98cf01a20bd5ad8a9e8b5a0e5822146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7724ce65deec6a8631050458a0971147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7934dddadfc3a63646c7e2dc3e2418148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece075bfef8488d9a242b7c08e90a9f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6e69a532adfa0d35bea3f585a76a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc21ede97bc31b64b9e8858bf94aaf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73979fad27bd71386703c102ac2dca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029386b992ca9ffc47e14614175fa44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053af60ecf385cd8f7f4a7e5386f2920154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bf260cd6f14dbdc34c3139580135f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83918a3c06d26408d01eee4947dcb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09956682ab720693deb99933f83a8359157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af19290835d57563cb5ba9a341e4a5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3dd46231063d77d5aa3920e990f26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686d1ba4ed3327ae71696c8ab9a2943160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd0c2eb4e1cdc9f1c1dbf62c0502a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced63980fb3f1ef02a1f397fd64e0f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fcd1183a510807d52bae23fc04958163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24007b1099bee4384ca02b98f79e1e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99450cebae68f683e42cb263464c6773165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0107e522ac9fdee44c1c468a029cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2ba4a9b2aa777757a265b8bd8c4ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258018d875f87fcc79f22afa64631c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029603692548279bd287677135ef7756169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ab1b5436f15bb104f516a30445291170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664f9d7520f4a00a0444256d8a0f653171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29b0809b8ae9451b5db6c12e46686a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98c1170999f1eedbf19e63490e8c79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c4b94f769a5abbe1a0d2bad1b894f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382f888c3ceb46654ac9c5dcd85fa7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ef5881a1c30fcb2e25d61204bc4d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2ababde234cee9e0a6500eb3e81fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f82ff2c3c4fd15f8355629ebff041c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24409125831b3d4b9993442d169e67b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa8b28369d1bcae52c6a7e0bfa842e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f768b405f78a31d0f463d4f043b35d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7405da5b5e0c194ce915909b33b94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d2ec23810dc4146cd226fbe0362c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814ed555d548d7c59fd872e98b46997184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3b35cdf92f3fe7b29f52f240e0fdb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8582dbac1560f61fa77146f539ee204186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c4abc16712b3e6bfedc939d47da33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7183343bcacc9c1b79c18b1d69364188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5874c5a1eed471cfa18125e06d798189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b263bc609d58ebba62f88f4cef5a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d64acb85b967ffc766e947d9bc0eeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f392cdd50d4def3a4394755d716df46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50231481be15f20c1f8e663a638de1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6ed6d4822e2a04c8fdee77e261ee0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b8c7c31f3927e1d7360df2e854c13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf4a4a0237aa7618d6db31806c7287196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abab22c161a216dace0c6d6fb06c6c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3daff76ec35f8bae1a54f925225ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a927f0d29888e3c1c7f44a632c7d323199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f38fe760f4f7fb2a4e6266a582582200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608decd66a301527c4728ab197607f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b215df165fa9f3812dabc698eb6204202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae004d0884d98c8c6164a752d0530635203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b6776f9f1417befc4119d066a5aca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9cfff4ee1ec33551f6d420d5df38b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e402089e3e8c0188d1a306f5a20f08d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1602a237e4301101100d25ac7b17e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e20f8b9450651b5bc59907e9ea1f75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06285b013c642408c29deba8afe2986c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4e749ba397c85062b2caa684fd7cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c396151bac3b644b5ae58c615ba7f74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2abf3413fa2c24bfa4c5bf11cb19b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9d9c35281e0992590a5d026c2a518213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2c47acfca0464638aefb5ddf8e14e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f33ca73611c3c888f720a277f995b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85379fc710b0426f25074a390d4df7ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad9ae95f2244dab91580d268b453ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb18ae807e0484c11a6e6fe37a73d6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549b617b6781eeae4a4eb18bda364b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ef3eb5c8ddabe6192e7b27c735ea3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106c54ab8650e660e9601e1bde2841e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3c8b04bbe5250a375fdb0287d50d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06f88c885a9db4c49be568cf901ffd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5cb2eac06e196192d93d41a317917224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9644b9ec216ce8fd8239cc9bbb501a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c954669f84b1a52fc7c59d2b176ad5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee31f38bf7afd6f26233960fed2b4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0028ca6ce1876fc8ebf5ecfc06cf692228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc96d6992bd99daca211001df1b79a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0b405aefe3cb123877a6a96936261230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3391359295db3915d7a1a41dcdd35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e69145a53fd896c99403c1ea07c7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bae53603901ba8dd77762dd2f9ef69233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d94f90a7daf1c20a186bcc1350fb0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb1966e26c6534428b7555924c1243235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f375120c3b8d7380f33aa62ae8766c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31275cb275e2744af54cfe51ea4f9026237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf86c4e7220595402230ad47f07023e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6f54e24845e427c628f5381e08724239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13bdf05265e7e0b402d47f4e5837a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a29c32e9c81866c92ac3361f097e10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a70df276e7369ba16d6a07c70916ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39395c3f5b752c4acc2f9653a75f2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f3e4939401f2a54b8ab59cb6fb87a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3efc55a4d6f0d4c154534530b00fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c63eb82f77ab1cb233d7b23d6d0b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6351f398d629a49e1af2f34a59d4580247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730afce56a72972600ec6eee5b4ee9da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af56628ecbc3e0e997a398368088822249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d8eeac6a0da18a4bd82d49ebae744250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b959963a5066b6ccfa3005dd150644251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9d9e7c269efcb187d0d25d659ea2e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6857011c924c4326d7ffbad8d5ce428253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20be25c6f2438a6f351be3a39aaa44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375925eb4934e1418b4b7a72576bf75c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21f3f908c6f30ee560450d6fb6a83b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c87afb59fb9decd88a8cabfec0e6ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b20f1c302e355844562b848ec0107258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf915a33f9b4a53bafcc011be136b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428b5d4cd6adfa2908ac5cbe518da95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61855d7cf14e9f6a0d2ebf3bb1616e5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83d5690800badeb193451f7b46202e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03dffbbfe8c54c01476fce2b22a666263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed67322a249010bd32addfa5d75fcb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2fe23a07b4e9e800700c3176e2e00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bf2a0714bb57d2a61480fc80f7e41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4572995d71a4c0259041f59f37652267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a0ab904e7c68a89470c9a2971e742268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578facb69c5f869b0b2cb1659829259269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da56fdbc8cd2c259e38d7d46ee51b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3b4a964ecde5e8db702d2620158a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d04999b8d03d713bc4b5676203ccd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f23c6e4d5804664feef8088976ffd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da181a81eaa8fe4f8b462ac3385af3cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cd3a4728cdbdcbf9181fb29afecd8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba709264b3a9ca3e367d0a00e412152276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06e10a92480f71a4084b2b33a34e6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd8765e9c2fd47af22c02e871e2eda278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa303dcf6d073203f79dd340f0d00fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e78087697417e00a56d06a3ea50723280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dd148e8a66e3acc203330d66b69f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7afe5bd0ce36806c32b6cdc5f1e4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3890a14b831bb64527d162ad4fcfce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69fba7e22de6d87d5bb6faec5334d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092f7f479068134b47cb78468a9155e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40930fe2f76a7ce400957d01ed09e681286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61694813587f20bc1ad8b58cec1151f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe226014c7e178bf66f3a5af3d9f1097288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038168956e7a551ee06a8e90d65bbb8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5c09f2ebc4470ffcc8c11fd5ab165290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede4c8bb95d587223efe1db27aa9b64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765208d95fd394b512fadbec45800c0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a5f55a4a377f45ace8b465b6c13c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f3d3a52abf660e1e517adf03ecce2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adea5aceafb1b312b9665628c9f79e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029b5647357f0782c91f6aba4acaade296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a54157fbe5c2e5202cd59e6c95f666297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18794127d6ed8b5bc52f6cafaa8382298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96e3860289088425105e1f05a4fd57299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034b76a7c07e274148654eb92a4c7d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1328eb30ed28a78bc26b6bb9c51d38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f58710b90f5d0ea9beb0135bdcfae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64279162b5af74a9544fe0cebfc76e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60c5fd58aeb1f3f006f8b335e184c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57482ded79e1ce5a95262a4ec0a5dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4977bbed0dec29d00c4cd95b637ea0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d2040ad8d786581a139a8c99db899307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765c706b2127be3dbe0302d7257d48c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f013ff8069739f970255550dfc425e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5249c4dba8bc377c096cd61fa0e7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60432aeddbf09b3cdda0c34d78499d0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb632d0156bc17c7be1ba8b8deef9e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc08e4589754e30fc56f84d64b253c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44442414ddfe16bce0bc7fdfc013dd6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543e6798f734e0dceb8843d605081e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a7f939b4a324428beacbf277a269d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118e4c019144522446d834411653c82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ec896b4bdf562f8d8d1153ff22a3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207e149e303306759848a0b873a6efe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd26aea9b7b271f94f1116624410ace320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15326b205f45f400d5096f549658a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dd99a0b8d3f4c4f1a989e66720128322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7496f9d0d4a742af77f962be678969323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5204458fcc624c2820e24b403dd8ed6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8072611f1e5af7fdd6c8f6c7e22d75d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6024c7d98b5cc91697a944fb0b786326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f5afb253d5c5ae1f4f6d014949d19327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96938bb0d7adc40745aa20faf12ea99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21d0b38c01a72d639e3408bfe3288a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a796d9e6a152e73d2e4604906fcf51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20d64979f01dab78fe2b0a297df401331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661f257fc1ba403a381d5d7b1d7c2b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bbc4b3fd5beb4166ace7340560143333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bb69c5b1995b9023a25461f658777334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b6c31d0597481b8361192d4414846335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523d402f18003fe9efbd38639d392a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bf93ad08018761f2fc54affa019bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ef343b9a86298311abba5a795985c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898696bd17fa12ac34825383764100e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7102c836a79d1280cd62be6a9ecc551340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a17624f5ade95d88a4e2f31e7b46d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd71588da685e23533d1f71f3dabc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d43e97d595799e52d707674c64c902343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b659d48c4d497b2dc52c9f13c931ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b1f22b6570cc2ccc66b0b4fbbe448345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7789bfdc4bb232aa901a55b393019346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1814925e5589aa6105af3aeec957496347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920493192f17bf31728a344851d506d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343989ef256b38b899e2aa1550e7d7a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c48bfcd5d1ac1a1eebb1a79b22dea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656af8ee0c48cbcf7785da8b384b602351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca6496da0d39664b6c766918c1a6f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cc52bf242f3ba52b3fa0e7f4017b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafcc1565570fb0e64202910256ccee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e6d8a631c5a0b8f7abf0966176895355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f46cad9a55a1d97af7f502eaf0edc2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64f7108a877cc7b1cc0bf367a468b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc906f6b9f12814e03d2a6d4525c0c51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8754c5c9c06b42d45961981012e81359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc70dd799177122c325726339e00384360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bf5e203b0712467f4cafad0b66909361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfc22d18876d6fea2441c007795b31362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba641679ca9a6156f8bca3a91e1616363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d567d5c1365a15df746dfa525de5d78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd833f9ea22f8a284c5374b0830a3d28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25f59d4011e8aa03630cf536b0ec5e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c3b96a68b161a676e4ed914df927c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfe9d0be51bf14b67c63e15886e86a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570842af0560cdfbc4730d92927a6aad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e741f3444a9c5cb404449ed1b8c67d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44538cdcd4d55b38cc0a41060f988344371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaee3c0a72a7c8d23351dd8187f076d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46e1d0fc24d1c22a55fa144bda5740373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d2e9de58d539c8257efb4611bfb49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce46d7878f2c255a1adf35bf095ea7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d63346bc9ae7c3cfa265345136b88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433e3b51b43a357f1f1e8bc0ed329e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b940595b976ff431c31df45a33a8716378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95f53a540d54be7a7652778d34ef26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d2dd2b3b9cc01fcfec645b93eaff5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea897f4c48be5d285f95265f7da41d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342eec7df45661207af2fcaccfa6e3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62341dd54bac1bc9c9df14a099c8aefa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3c9cc04c04c8ee9a9ece0a8bbb581384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71366a2aaad430fc317358db0cb7eb60385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0abaa6a57adf7a46c14c0efb0cfd4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dcc8c13b72aeabb379d934a9638bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177991cb7f69b7b3a6423bc38a44c7e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013f8494913656a178ec085b9e4380d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786861c3d472c0e295b11ae3cc983c1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bce0e22354b43d001f2ee62a85d00391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02869272f62f8a85a4255d10b842fbe4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed306c1813096a059a1bdc66391aa42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18204d509c5f39b456553bf394d5fae1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508b17ff9437267dad07b8ba410f0dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02804b19bc77eadc252c50cb72c61281396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86818ffcb44ef64d162c9430c48dbfde397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93263ded2262d3c6d175016fd369c580398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463ff7292b87823b592435e6b2d0d66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231b78f9eadb83cc616573911df46b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf8c1a2107b8f20d890b7801704457401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbd1e81bdd4197b376ea09dfb57b26402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9faf4b071a02a45d50392da04a35e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b080fb03383df2f254489dd5ef9efa0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa9d95be3a473967ed12809716358e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48364a0a1c69dfd7e7fc8e0a0a8eaefb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374937042c662696634b08eaecfc164b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcb3e40dc4089f28b571e008db4b21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34aebbf3fdbb157af42be21ec684c7c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe788b8389bf2dc3a78df49fef89b7a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bd8331335a5d298d460fefca29885411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f643dd1b0bfbdbff6d03a0bb5b5375412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975d5fd449822918cb85c7bd90d4825413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc1f79027e5eb8ab3fe1e7e4e84b11414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f9385b8e83b2d8686cb25349c5838415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d07f7d661d10791900f0caa78c51fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2cb9b46ad0cc4b60bdcb3674fd0cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d043638ecd0bc1e3b30dd0246d263418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d0bbc123104cd001bfbfa71dfd48b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ed08fb28ee83cdcaf05be6c16b4fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f48de8ee146f97aba1aaa689f9a33c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf02df932cb6c4a4df55df19966bf8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6007eec4e63d0b16aa745dbfa439d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c94a0c47e056b5bff9702e31e62f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8957e7168ba8c95a14934554322b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcee067af7d792b3d6f5474fba0e5e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb68f4c77cceceb8db85fb04a5e9de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8576b23e19a4268d11b14582d4f854a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f85fa7120faf3a3d04cfcee2dbbc44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eed044f82add71618a1c190c69dc1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f60891f07edd08bba514e95a3e94f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf653cb276c7af2a8e7b801c145a686432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeaf260e4485f0d495a3264ba3de19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da3a26b0d4cf0d9a465a40ddd53c76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41191b4cefcbde269dfd4692bdfa8c2b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c32995d8f272a6a62af6955599c92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c500293fb27a0dde1efb6924db609437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab87fa2adc22b9898488e7b75e8a1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db47e4d07714714ada186ce78a8d5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee9aa25e61813011ee547b6b6c5b79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a321c8dbfcbd2cb735367693c8d5d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecc3eb80bf36f5b94305f9136a079d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850f796b4c7529e6a09da016114f2e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877fb7b554e7c0495de43a3edaaf2a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38440924042fce47a26efe1b01966c1f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5783924f56c0aa97a7178025ae5953446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a94fa5c6b6e70b95c82470c79a71ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334f7a1db0d144690121dcd5044d2ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04483cd44cdb7b1f2c04adb2c2aff13c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9066c010687c3b7bdc3d015d73c8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35db9e5b337b0ea4d92ef19c1fba519451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73d4d9f5a2f8ef4b56fa483ba506af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242d6357e014fab2808d03deb30c51a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a091996da3282d085cf88119916a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53823854296321c0c7714953d3d585c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915bde5bdfb15f2ac34e30011321d33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da48c9c774eb3030bf89572296f650457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee9511a469b096d693e39c72a13bb3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2128c006ef3274f552a3e4ba6ceb95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e459ad74a3147be5781d6c5c1a218460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2773313e13e435bd6b536e5e14962461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17e981ac217d941ad3f20b75ec3c72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd127ced199e736a79091baff081238463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fe6d7ad528add1e13eda0b29aaf8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d007211e6be16a8fc0c459bc6757a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46fc71a518e0edcee1e9d7d7e5d99e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b76bc081c08b17c831e03c2c8c97e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d906cbdca8b0f5ea8eca7a60d97cc5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af22e9931f9a628eb3c4e8fbdaac01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2783e662cf32d01f20472dab09e098470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b74082159e265b3374160cb064a142471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82436cc2ba98e4cc89cc5b1955f2b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f54e2486a11d7e9b7b4d1495150f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89fbd412ed2ae8c72ca0fdd7ca79ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28474656d8f39c300e79e22a1ae11a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c669667ba69cb269772be3fe460f16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04806592f9f464621b622babf267048477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a4131ebb9339838f1dea5c44909ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e50e38cd27e130aa15cbc5446d7f62479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540d33dfea5a6bf301c446cc751b314480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53171733bd0124b3f54f7a45b22c178481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1906a9889ba2f902ebe9c6af9743238482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51310dc47872cc2921d372b5ab0c4e41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b30e0bacb8be3e4c3001fb60d53d65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3d729ed3cef89d34ba5d393731b61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84ca35a29416c2e42003e26eeafd0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6a4cd1c23831c0c93e860c26117d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2ecf3e6c942625b3495f09daafa97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d05329cc1f5fa18325f34a31d61437489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702f6005a3129b0aed3cd7ad636a98e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dbabff504d76f64c571d3c4f74d0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c67f1ac648eade4bc12aae89c9ae2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7de8698cf9e50f868692dec1d213c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1eef2ce7b8043c97f9ff32bd16e6bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffc0a9bc52ec0c30f828a7daa62a75495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8254fa5c4ea7480f82a3617029b289496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3bbc5eaef07f7f2a98dde4d2e40fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ed0f1b61677045371f318d19e4f3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6884b6baecf8a17805c5182736d305499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b441f0cfe46be3908a52e7e1e2cbf54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3c2192955021c47386699124d69e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d1312cc7b0aae102f741329aaa154502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5a724d64329d497d2b520a44caf51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead45feea256ec1b7288d37db41ca8cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fe442195b75fd21dde6ef0795b816505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e9f5dfb22f0ce62cd4ebff022fc2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19562afc2d213e0d7360847f906cab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca119a2efcc6e2c1ac3c9675868b29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdd6db3eb1383da77682466d4c47d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f14679c16d6de7522da131fceb640510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b249947ab0541e3593c2b7716336f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a49fd3c08ae24c2de2ec36cbaf442512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a2325938b51dedae9b4d8cc55d846513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539724b432a8bbedadd41c0073f4f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1fda86e66d65ae275d3e76e558c6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abaf9ba4b5381d02a49af515f1f7a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678969bed1b97d7c28f553a21e3d4f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7fd446facdd4eac884acb012f8344518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c5e0e2380b49dd52f2f86a43b124c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322eeb65a84e1d822c4f290d6fbadaf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d261c154ef02548ae78adbecb9fde75521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599d0a41522bb3f4fe10226b4347aa4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da271f8bead8a780f2be8e7ad502c16523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182461d03fea9d96b7e60d370b2d8a2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac71f9ff326d26890c8b3276150da3c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc018250dbe84ef3131dd5fb96a72b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02f6e3b097ccd32f77aaeea7c1208d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b53bb7077c792134734243c2ba48a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402c4d127a590ddf2e0369d4363e158529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996f2a59d8220ae387cfa7146f14e79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49a48bad267eac4d800e5b1e9e5fcb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f765c9e2c6452c585278ec0ee1edf0d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41dcf495362f3f0b38af839cd899c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb0567b5438c570b6ae40918251c8b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab05c4d4a36e3cde6de8f25a8985964535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0256ee1d32fcb7e92cee89f38cd3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649b37fab68df17be1813181ee801a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83925e50d3697202494b867ea2c7f84f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ddb59fb63b4b2bfdde57a6ddb735b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578152cb3f3d20989fb817e070eac1f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431b3eb3608835ff749f1e95ff11d31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81008c0b205273817ed304b8c6e2c81b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f4b552f1f359b939804818d819426543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c59d97141603bdca9ce5d9b979a82e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8804fd47dfedc6c68836864ae529d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc248d931fc83957a38d908bb464ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9ab4d78d8dace95da59cf550eeec7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc319a12b54e585f567b2f79e01e48548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff305d13db7b2d52b473d2c72c956d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86791fafee5f25b6fe2ddb84d033bd7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fefa4095ce74bd3fd2d313e8a3058551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13af655cf776cddbde1ebaa0a4469e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1bc9d84e2480e3d160597d3a850bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d929852413b6ad9cc128b8ba590b560554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e4d30f5ae8e6c23f50a1eb40d31b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153f48970f0a254c6c8ae0889288518556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fa193dc8f1b7f774b4c89c19bf38b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4cd85fee5753e684412d886a8eff8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7c734d4d22629971a3cfaebdb76a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e84344dd6dc7a58f6936cdf6e484b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1df258b3798d3e8fc5a9dee8c4da5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711a2cf81820838bf97e4ef56d7b4ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81b788f566f8abdcddf85a7ecb2f75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0912a5595f8ce53da391911f44be2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a355af001250a239aa6577e06b07ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bac283639ec05516e5301551b1c18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356846262c14a5a069db62f6fa7a37e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0906bce48d65f5a43b3240f688acb3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793ad49de91f37588d3ed7978d9f112569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f65c98e3b5a64826bedd9f1e1a1f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c0bacb408e2066a7c4c3b82687f77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb3aff0397d7e1fc8413d1bb99797b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa544fb0a2257639eea17de032c0d88573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee725e4df17561deba305e892cf60d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db20122a79f7363b2e9bfbca566d56e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430044e12b7a6643981f3802bb9924c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907faf925e950276df45a4659595428577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42829ed7564555c39f69bc6e5e7e1941578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df20e692e0468d580aa7401de92026579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766a6859f2769e7aae41ac90b8550fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685daa4955a77970ddac42879794974581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0144bd84f80b5298f25f618083c7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b6d237ac892c7770f3831595af69f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f7b1cda5a885ed4bf1b31f51f38ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd0ba03143c2f0304b6c58d78d3923585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001e8f13ef5c6c6839fe05626b41085586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf589885d96d17f308739cbb014b4b12587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a4eede4c125e1d3638960ad84bf95588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45f1ce83466c39f1c60021a0cf3d8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617955e0578e59655f785e6f662630d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82e60d271094de294ac8527214db3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dbbddbfe917059ee03e59e01398a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a689748b319220aa3ab1b5a05a6ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f24ba9572e04b5c12729e8bd64235594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407285e79813ab4d088918f11dac6f6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b326d77414945a750994390b5ec8a86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ebfdf44fff26d4a87b89fb5902c23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925e940349962c7710df5e7a88381b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87be90330258192ad3a5c87930623b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18e1465fa0c51c5c3a765ad525c22f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ad81d9a204535bd16fbd42caa8191601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b596bdf45ead01aedf5fcb80a8b306602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2974dbdd4ea501f3dd664e6b526563f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63ec6439ac5d127bf40d552c144526604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1769ffe4574d1e6e3d4fad410037d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6b8b476ee71c87f205f95675bcca9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cbce97b4f4b5d768008702071b14c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2244e7da955c2b4727ed9660da4a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c7c2f8bc317535ea6581a4755f5aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ad77dd2b9ba33fa0c319f0ff09975610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8b2a93ba4754de23803a5a2afc096611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8770f1ab858c853738331223d632c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5e68e3f6499e6d37fdefbde327cc4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a4bb0dd84bd6d09ce1f67c73efe63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c602132f1e98fa12a33ec452c3d8d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b4b9b31900dcf6fc543da2c0b1754616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3f00bcb5abb97a04174c0a0286d77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdd2845e08998332a60a609160ad04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bc52bf36c3facbcd5d8f0df7f5577619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54d63e5927a44a9a59e1361410e5e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644091011ef9751694560cd3a14f537621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017801f5d1d84e90870f6c17330fa84d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8fb83ba1e854ee82c6584e34bb626623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecd709003b510c6871b85087069d79624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5316addd8d52ad9bfbe1284a03ec97b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef376821c747d559be6182227470a59626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f394382596a67c5f96cf12a6cd44443627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ef844f2fbb92fe04874a8798c54de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c92c8ddef5843c157696cb00d49533629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19752dd78a09e570a9e6164f59e32bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3be04b65ca24cdd8af149afc31a890631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d41d9d7d012e844990715a69a729d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b31da43dea75ee4a9d2dca74b49cd6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80ba37c493751b852b0284841f4691634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5700a405115cd91f268577bd4a8d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0852ef57eb2c2d6c8b04ffb8d19183636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5ac33ad695d5017d822487e5fc30b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4c7ac53dcd2c5be0ddd02eea1ae71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988e6a7e09d275f2c9214e03d625a65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3eb607a5f7faa255d0253ef65d5a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5cb14c4af7467ab29747630b810b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040214c8f4b745c383d117436f5f0f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407e2eede4fb7a92fc20f877298f766643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40692d7929b55ddf61d9c6eb0c7387644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fff5072695e4f8264119a8249f947a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598b26efc06bc32fb31ced298882074646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8156f2fcb53462d0f6662fee66e3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69d31659747402c7006a6460df4d54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfffb0677007a89daca333c5bd2db9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb34d65a0e534721cfaa8dc531b1d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341b58d649d98d40622c040bdc76a97651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7713c60757d795ab13d971ee6991473652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91349eedcf592991ed59c75f718d9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff99cf4b3a7290dcc3b7fd6a0d2f2da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee3679fda103dda277033e5da3a7e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941a3cbb97dc146fe3f68899d118194656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1ba0c7093047fd5e91de4b72ba503657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24018d6650e56a088d6221e05412cf26658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268d1b04fcbaa61ba77b72ec31c4b70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce747df69186352d5037763c4fb499a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710070f5c0ae8591a36b09e56b61c32a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da542da27f91148d65a7a28beeeb6949662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078635523800987fc9a6eb76497ce8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7669dfe1d0e9c183dc7d5563c77117664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02374cff3cc5c8b2116b600c1faa812665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d71a18e95b4c23b7e6f3532c35ee8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c875412d8258c206fa0eadff9c53fb4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3957edaabecae809809a75a44d1ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29637b7439c4bc1cd02862761b6a70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506209536198eea4ab11851889bffda1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6cc27ffbf0c5c5f00ad2df22a25ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbedfe366ae194428fd94d3479f42a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110e69d4243f54315b5778247da3814673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a0a3f26a83333c797de5915837926674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7e6f315353d0b33e7073d84f8a775675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fc284f21d9b6e8534cfe0d9fbed0d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f10a94327c745f6adbd4401eaa64f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c014d3a332e7b42beed8a3156ecdc52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba23fc7e47092bf8ffd248541a31b60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f005a08a0b7eb5ac5d9a24a40d1eb2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d127f38e649c0b08437c395fb359ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c65a6c782d9a342a47c82964be126682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6e8e9ad8cfa780d156b3ed4321b0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d6413d8d982eeb1e37e96bed88514684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8488d6f8fcd2eb28fa32d39874e1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe6e5d8c7f05caec9b1f13e800ee33686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdaa63045150ce826a70fac1f20394687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df073e1f53512e9b72a148455da6bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a54f33de4b26118cbe759f25ea9e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec1078a3b0f37de31c7706702442dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fccbf6aa7db12150d17086e1b036d4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1557f20aa3d5d15109ca3b114cff3f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972d4f6fc59e92f0c6a45ac5b00603f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a3de78b3c094055587634c6440596694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26f0b4ff1c30377cd54ab71dc0e755695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee30cd264cda9de902da9d6886ff344696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a278e244d7334a08a8b792c42c0b08697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792dcc9ec05947a594439097f4ada02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b9fdffd7d9af674a2d0e84046442d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c427abd5861e4d1b55d172c65b9dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71bbfb3cd264ff2301d0f52dfe94ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076ec4c63aab8ebef07fdd0f11fd053702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba779c00da432ed0e1638a07f73ba6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568ac0a94fc216169acc25ebe5ddf01704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00521824eb6d730dd5ac9f54ea7de19705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dba3174fbb4aff82b75574b58385ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f2b20edf6e6d08b852543a4bbbcbc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea77ee23dbbb1035ba26fad9aad44ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249605ae5a5aa39456233b15f622880709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4ab7fbaab65c8f912a18e8889c7f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d38cb4047348d94961f42f203da96f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56b3c93065844d29f05b494215b852712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dacc3888ca0cfb3cec0a93f29a41b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952475376150bb2440eecbea1da088f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c1c1e0ee54b7ad9942ed667345988715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc0e2b1d947eb6007ef814eb81cfa2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822881cc555fe993e0023e9265e5c17717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73175f8a1f44f5ab86831513f47da001718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1516cf06e4663bf68554d1b272e15e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063edd2761841f2cf158ef04916c4d84720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682c6a253eca538d238729a9109d4a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb054924d714c33b39eec1ed12aec69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9d69f10fdf8b7abf86a759c8fcea6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430bf4df16d9e76af00b71f1bad6e53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95261f91b38668f4f2ba1c56c22092f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910daa9655a61f2dfba1c39e8e930ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46f6dde2ed0bc301c8f595e193e069727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2628a0b5e83119c3146fe22044985e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dce56f262d1c3bb81a3a1819c1fa2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef944be2d040721bfe36e271dc69b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c322027d3d95d5d31c22748a72e43f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bdf23cc8a0d912cc564a526791745732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4fdb8f76bc6add52ed7ef2c4ed4b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456b11c8d21e95a328ff1958d73c3ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2b31fd0b0cd4e51c42836ccb7bc5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7df9461f5fa6e4613fb3595b81157736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712531dfb64aae0348014b7d1c9693d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327114a0b8a147b23f51c4b04a7be931738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb9656d7265fad0ee0e5d7df014799739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07903cc5b6b4ee470069f96902b913740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca0d0534b370ae59d3dd6b6f697b1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3f61a2bffeb9c56e0d10f040050c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215f02abdd9aec58058fadd7f75ab26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3b703235b843d56dc81aa6563d14d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a86bdd93af35efd6f7479e2898d699745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ee284074183a3f9f79617dc3affd5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0d1b186e9a303a27d71f4ec770f51747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb259f1d51c6125d7768cedad2402f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d8a3ec23abf1fae0d4626bc456a47749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b7c3b4534642243585e9dcc34c1e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b8e5a7917b019edb4857eb45c5d6c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632195dc73c7912453346aea34982e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e22f7c747271a7ef4b0ca4fefd50bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edca3e648854c80f2f09f4a39f7f7ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857638042997a09ef8ab2adebefdd25e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77e75eb6b2b2aba52b8bdeec089f32756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f520a1ce22a7eebce5d0f6d0dc6bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fdd2f53c449753954c0c4e6ef1ffb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492021c8565062bd8bd18aaee7d1eb0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98469750801090fc76e444421d3cbec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e5a2d2fad65aa54bc73af08975cbc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38569664090416d8dd8c818f14710b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207c6a6ebac6e4c8f5916bbe38b091f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e9c6f85e751a54b99bce1c27dce435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435ad78506971102bf88caa05df6b036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76796c4ee68f3bdd62e8ea29e6b03147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df87b7795abf2e6f7b70cc2a445da48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0327df9ebe694279e4b01a38dcc3b729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ec91f1cbdfa137ea77bfc4ab9529c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb4e414a0cc497de7ab42c72b34acf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98cb1b980386c9da7607465d15cdf212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce6e429fb7d6e561a7c3a2f416528113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c96e5ea126736751cd950d3a2400b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf3c9f122cba893c8111ef5275c1b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9be2e0fd269d8b498b2d5ff317e0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05982dc02d4839b2278dfabe8a5289f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc165681c499633b87732737b6115caa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f00eb23cbefa54c4a5ea07d572797f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d1f98b76a07d5ae113a3336de7afa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac65f16be10c49de8c17f5441dcba821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa988ed3f610152e0bf672d7cd271e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adff4f0024d67baa3d048cd81b506ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99960a71210dab06ea249904a8e31a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd038d7d1284114a922f10df9add4eba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838fb948d4565af5a018cbbd864b8ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e130e76fc0754e2503c60b8d01c5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186bac481919b887b7041390c700a5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7dca7ca7f2cc00714fa7ef7daa4a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6dee1b7ec7ed7c6fee59d63435f9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537b9d0b50afe20db504e9769ac91cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bcba11ee57fce75c1718e0e2ae8da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666e376d4cdbf6f77ab725094fe3fc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816608383f89c5abd5b146ed0114fbd534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de142d0f9a3ea493f0250861f7e1d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a47bd32bb1f9f9ee680949fb8ad00136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e2cfa704ed426af62f60d386e93c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48e216d1078b57b8e7e13042ab901a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4e6a36e7cbce313dbd001444ab57b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4e2c04f0ffed9b48d883de475f5b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40d6c854f452816529935578bb3e2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf402d0f021a56378993f45da16a88142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35f7e57be39100c9995b998c91d8f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50000e56b9d9d3cace4c06dadce4908b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878b0f2118db681b82a329e342c078b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d785beb5f37943ff90c0c92e8f50aa846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520a089ac9e0cb07b1f16ac73c6c10047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc606c8651d62b34d370c4c66112f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1d2a7600eba993de8a17112877a4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91115cde75bb1b24d7db4606391d96d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e9e6d260693c843ac9f6ce9fc45be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673f6ef9c6ccabdb0b7e9097c5e910952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e2997e34e84e473ecce3e302bd8ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b3288737eabd24cd6541b15f46c2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a74a061b33083c3ca6ae969f0185c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ce6275e3c21500937f3800158ef1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d66365ff1bf41e84370292f507fde257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1342f261c2b8d90b43264edab1a1e4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87410859eb2ff90dc20ca3dd351b0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ae7079cff6def00e288a2be06012b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c3aa1dc9b526819ff301126b8c80561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a99f4b461545cc7abc6bb425b0cd8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3715a7779f0ae6762cfff58e665ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cd691f7a9a3530a713cb214af9bd664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051a7fdd4c6f64e0ebd7123b1566ef765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcae7578e364fdffec1a6f394632bde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134de246f2d421f81b5a792ef8d489ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f7d87fdd81c2d8d824c8a96adde5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07bf7556f88f13dc99bcdd67f4e49369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8467bab3a79fa3cbe11d6ac78cd492870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a62841ab00ab72cf211ddb288b337f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d03405e0f0ffd4fa4e5b4f18ee023172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d275fc809dadf5ba18740fa1d5f03073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6380e106239e64aec492b45bd62c6ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4444ed81a199d4b7a28f67b9271f8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb4a609f11fbbcf508a302f30c3b2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe9c491c2e96127a24d3e7225cf6a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24d4b8c721e8f87cadd519edd4d6c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e62b311f176c98f7bc7a51357ddd3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4f455940d9123936a30cdcdd732cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04445789b4ff1b993cbc8deade3f317b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852d4461bf845aeb806c08bbe77ace782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a103065edd5ea3f82d44663d47cf9a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe69c023d52a3f9ea72558fa4ed6dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72d47357ba5ae1414bf427b4483d6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71873497560de49b7219ada1982d08186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352cd88bc42c0f771ad95551818d0c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660ae460706669c49e148fa06502b6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e02bf1034f96f6bf02fda3d873e3d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e159fe4f046b88be58e27c0c799d4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565c64bab77b90a15324fd96e78b11c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460dc2a857222d6ffa46af12726e63792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36092b5d432a13c1d94e3979081ff63e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85092df6a4d7196858e92134f935525a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4a82827b8ee1207208d08180e9b9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e72ccfdd092c33422af60c700f61c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f945fdf99f87fe975165a9b3a10b14997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8540a81348c96e85bce5db27a096dd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fc0439c14339c04f737ce0e0d45b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643f0df73c61430e2ab1e0cf5e148fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b603b5bf45aa13c8e2275df05c469f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a8ab205738be59abb5eac647fbb36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71de232f27c62a54869e75b4de691e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5af3071d4559ee71c0168170183adf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b8e293607cd6b22c782522cae9655105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05880cda1f51250ea6f42186b789a0a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea22aed9daa8d835eef4dfece04d6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376db94523457745d8a140f132a1e19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8871f07ccd6ccc0d037bae703b8290109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cc17ee30dee1ec2f9303b79297c90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5cbff8247b00f7aa78aaa90d89c69111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c03e386717e130772b3fd0b6a67660112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c04723d9780cd69e4eeae4625b6c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec354d8626149b9742dd8675387d9a3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c77ff3fdbbe1205a96dc893e3ceffe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e435dbe2eff2f993e60293cd6468aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d0c5c3d89921c4658c6b18f12e852117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb982157162807bc25a4e9f9cbe965118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794c025857a205927dd2274fcb6d048119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1756596379384e5bf5ffda04603ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9dd9acf64e2ed5ab9b8c7231c86ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508a293567fb04810a6d45b516d33db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38653990ddc58d76b705fab93bc3f4ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a443300f0f4f5a68cb525e9109614124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953da89d661bd57dba6d873526911fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec09ff428094f48e9ab4ea131022b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfaa38d8e3e81c4d38b27119b2c09e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d289cbaecb88c4aadd6ff50d0c610128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae65659c30cb60bd21d5fbd1e0419fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1dc4aa46a221068349e434f6fd182130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906c4b7a94a81abfa43cb0a01b55fe1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6f0faf5550dbf0eec5fc5baa5f024132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394cecb9e94479065a1b93f54d67e5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157dba62009bcb109f582cc67cfbae3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bd98d941b9b2223062714f8033ffb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912e6a5d410b5257a00d93ab72b92f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469014d78395dc1e9a6bbb340a78ca4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc658ff3557a8b605cd8c5ec9316b7ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd4064cccd6082f40d31ec71f71d8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667d66d4e165c7d28642bd536156b01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790c6b4b9ce72e44e506652b7496430141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cf8b80cee5c6647520943e3885ea7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2db5e24c90c13587a907dbe958a482143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd5dd873f367db32b2cca77e5d5b87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cb13128fb475101403fea266971f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13f895bf2f8fc3b4324a35fad6491d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84042333578332093b4c3e2d5d6b30f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b71dd82eb25f6989df86d69ef8978f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ee78eaa13aca9c1afeca4005ce435149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3011887295ecb55f731b447236d1f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc8606a61139fe5c7159c156ccb0ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cb6d9dfdd7ec28d4c8df8e8fc179a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8c09da165b5e5e7ab7528e071144b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa3abcbf581ee1d6c3efd3fff20db7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46015f0aee94926b426bc94e8ba11e46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b62cf05e0feaed0a6f7c8282d35e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae402f2dd1a456b9d86134b0435e9dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121955a32ad3d0dd9bc864322d8286d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccb5cc3b13ea6d6fec4708d4ede3f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9cdfb48a3e9b51e9ef59436d06f92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95734565f44a1c96959685584dd3621d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73e4f9b48f01189e5baebb7797db32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5831f96f1dd645a041b9fe4d39a192163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8211e375a047c0af0b92260339d13b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfe420159b8bf7d40ac8b08ce27d72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38670e09a9c316cd6fa0daf8581deda7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a00bb75e6b67b8936331f90769c8d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe9ed80e48e65b61ddf21e55d76eed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edc8c3f7cff9d61c882822a055fe1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a77d8833a79a817b4f6b00c9ed55f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118341d1b28395b96d02525527dcebc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e608c77ebfd11046d46a50782cd3bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ff63731040b09e040df5a2f63fa66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcae768597b152c9f81ab731b3a7fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b41aa556b0c51a23986485eb79d628175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41e40c78536935f705f463324f8244176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8d492460ea31579e1e01f14870165177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bd603e3f379ef71add6378e33b5c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5c6dabeb3495f8b91a77b7a513565179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731c5a54808de07a5eb09aa9c5db257180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fa62bfe69e2463d37c748db044641181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5619261477aa1caf55d9a8c642a08c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf00a4505a0caa7283283bc57539551183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b222b98903e8d0679e7f17f9ba226184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d59433ed9a3765e49d1bf076962160185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ff0f2aca1735988b016e6f4202c64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded27e1106e81b4ad46c03ff34a6d60187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b447b1cb5d433c64973c344aa9a1d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaece8558cd63d4c461322b35c93982f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d9c13eda796566cb89c389692acc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abc3e4bfd9d4f444f187aacd8a700a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b20c2a101d122bd9b553954e11f28b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4d21b94f9d4488e4214080ade0ab7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5b0f6429a3c1c0d1ffea8f2ce4c74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc85df250177a14ad1dbcb6fdbc752195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015150933f2f2c056990e71c868ddc3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52788792c44c508d061fe62aba92cc7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1655716288bdc67b368942f9c8c91ab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b51efbd64374c93ea23b8ad5e1575c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe3bc135a78c170bafe3c98b22753f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225e63091ce397486f5d745fdffadfb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2f2261b815ee97b7230908fea325f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8b952a812f0415328776a61c9873c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79baae710378d4c07d15892a543c1c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edcc682c7acd7c4f4183d1a51bfedf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5d53c2039bef06f0207c6cd8ed26b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91721f7dbcde95f4409fa9a5e5ca8363207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f1090902949517898c37da406f5f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb0b37ea9a3144e5c1babb15472688209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f7dd1d7f6079a8c714030adeb6e83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782ef24bed655387969438cc5c2a2f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da21d5ea350676298e7e560d165a9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460ca6a60f170b882666c2d8f1917f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c701e092ae109ad03648c4a305e40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22b0cebd0d44eedf1e1681db3d2130215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c85572761b3dfb9f9e960db2819c6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847d3073ce1fcb30182a59951b437cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201078f45be11f90ad9c4b4685ce6ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab272e1491b07040af2ceb172c6671e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3223195c23f45c881277be4d049ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b70a782594cf41ea8a6d1dae16492221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bd45f3d88a73028b81a1bee3cb518222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2545b54d24666b8bb13f4ef63a59b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47be2599a50991a51532d480b43abb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589f260a8234232b90049909bca62d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a3bfaef7856d1d5d0ea3aa1d51d12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1f1db5332581e82ba805c880c1dd1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80566c10c1b9f2ed15990c2eeed4771228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abb0a9c1dfc6ffed0965845ea0a377229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f6d398416be2c962477d214ab8a0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438a56f24b6673e1b06f17d4a5e0c10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1850fc77de274c20e19f40a343bf5e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ae346095917fe9ae9f2e08b889410233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39285e6251a1af9a5fa8f0470741137234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fb7a066a8b90940c319041c857889235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9d8ed00928bc064740a86355e6335236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf93497438b36c7d6081580b21bf4f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4787496874789f6c476b79fec666d84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c801f59f8baecf28e30ee9f5743464239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3192ee7980ea555c2d4f65db872e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52805a196e705cf0fc543e7508aeb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da03e36287f24f656c79f742b01ba62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139cd5dc740b3f4ce3631680990212a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd87858e0cd9ebbfc20af9a65929e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6a1f33d6b77b003c650245c5e23c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67dd790f77f9b9a981e9272aa8cb9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431402d40db99314d76e0ca88859a20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde48facd4e89d4c71cac035fe81972248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678709ba59b8440bc439190f9c47484f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920733a14bd3dc997d115ffe850b9945250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1c6feb746e51e94b75d53c29189c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b5c14e39606232e471614e288c359252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05cfa5066ff6324ec1893225eef524253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00586f3768c0df8e683fb51d62ce5a20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc525b650f03684fdafa3191a59ff9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16f9cce9fd110b23d52dff5ec14e08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7407e3adde98396ccaf10485982ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237fc765a44d6eadc2a91cfed59605d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff924cb0405401f9c7ccebb35cfc770259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a92efb63b2f6371094072e7cbb24e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78801222741b1e7c82ffa1ad41c2b39f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4f67ab3e8bce3aa69dc90509b1886262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc3e871cbf1396352b2c9db878347d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991eb3bad63cd991dacd41a0ea56d2ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3080999f476a290da50085a27be174a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cf6e50a8c5bb28483aa3cac7fc949266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818e99f45c99a5c5f8fc8cc48c3e09e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902ae0ad27a79cef002bf0a1cbc9073268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51135e08ca1bdc5001dd97036a3fd510269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c2aff0673d194c4becbd05a6befa6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2afbe5285607d91daeb4345e2fad63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be331ac3db45c48c9935ef31c96d58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5454eeb823d041fd8f6d8bbf3bdc2fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c4707b4d3a19317f576758b2c2cdf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf3a2bbe1a2a34e792b9e72504749c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf5a4ddc77b3b0e9c7d3de1b809a4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afc059e48a9ba12c1579734ce36d7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d8ad0c5674b02dedf80ced51b88f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02edd64851c710717b756cea1050f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde20d3e81f9d8d13be0ac29a2718b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1850ce8ff03837d039c2060f5cb4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f33c82132487b90f9c458cd0f9b111282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143804caf0d3e663eb9648d206ceda6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91236fbf93a41d2dad8733667629a5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11b67234f54b8137ffec753ee5f87b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544099a87e5342105913532d998d6b37286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6493ad9ede89f33068a2f445255934287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909517f0e0d658fd9db00612ca549b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0d8030452da41dde3b2c98e26d93c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312c48359cddbccd0b6df6355427025290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7ce261d006d6e0601d2e523f07921291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f50906fe15f8a36e3496ffe4a8c8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e3dd23768a135af543378f9b2da93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1639a7e9d4418da28a5ae372ebd0a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086a69e0bb24a69935d7c86627642cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78a78ddb1ba12f2fbe60126587593a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d98de743d628df5a82fca9ad5fbcf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b78041b2fe1fffffa5acb8cb8afcb0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b58a35243ab20b24e2815c5983a7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292b1824a10552ffff477f5525c1e27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd175c145acb0aded00d45929c69a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7eba2054529ca0ce5bc06daa5c9d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f90cd69a50b9ad2dcaf781646fe935303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2695626d6b19050106d02914115601d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be63d9cd3a9121168ac49905828c2fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1831c3fe355b89d61d485e543c98e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8529c31159a728a3c1b66796dc8ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dc48df3a9c70a33cd6e9fbb33c7f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bca486f3758dc1fc5e01e5efa74c21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63af0dc02d90b43f10ec411399a616310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e703cd41daffb957836d0c478119ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce973664a7cae41ce0e7f58a9cb213312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55a7b71d9355f174293b685c8b1f3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b717c62b637880733cb8cba3de776314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fa701f10e8cde7add90a5610d8e04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51925c956cb8ef5cb68763a28a6d3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a73dd203b6858a13453d02a88e516317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac590e157e879c1057ec961ff31a169f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d0b74f9409d11989d4a0946aab910319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e32258778fa69c007f7e87e992a12f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c48134c9999ea75df35b7330141ad0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df21a44c5ad74dbbc4521f5b8ca298322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789faab954a384048fe3ecee3da07efe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f077d0c809a50c66c1ae5f716ec06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b983c8c509eccee43cc433e61155b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36298b0c32ee78764a30e2d87e1aed50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb471ddbea0816d2d0a43def98af5e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3caf3b0e215689fa035f4e590d709328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2565ca298d36c520d996aff55352a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd6e1fc70654aa19f6c588a926959d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e22f266878843507f7962c9eb85c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f470639d97544889d50251ad44d5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a25815570b057c468f73a7e39317a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879b2ede2abfc5e8cd610bf5cbcbf6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e487cff4422a567651c2ec2437dc922335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e1bd1017e7a1dc0216cc6a9397796336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc6f84d6f99f5a0e4cfdb9779e4257337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb0c449568d71e857ec2158390626c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16678c3d3a1d10e32c14f6275fb904d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d3c7c50d30cfda8b47924b357013e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666761ab1e36525e0e29f7384ad85cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81861a91dccaa7f0e86809cc4775e719342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912258e34fe23fb419ed7a25ef53db3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06672f26a3bcd115cbfade271c318f3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78820d66948011774aee26534ebe1e91345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e316e157e89f25dbc83fc845d72e2e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4e0024ed432fdc76a85868480c732347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cc7a8aee9385f7b858b05821070a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff174d09934eddcdfede3805cba32e02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778874736bd303c12ffd123b34e730e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b869ef85d9a26601ba01407d38e37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1d52d57c6a89fed8f4f70c01ee566352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae99e5ec0f44b6ded74b8f5960a1b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298c228e9c2c538f80460b3bd6b0ad4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60be7482544287544e7c0adabb288c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacdf4ddfd419bf7a57ddd2eece21d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b537f72e5cad351a593bb25d316341357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d4d62f739264045d7da3fa9495482358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290625422293cb3d4efa7b2b04d0cad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eac47e96356886de326c061e348a8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2a6f883c72d6988f335fa8fc566af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27370b6073dd7c7b10a8062becf45f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea29abf7b0fdb0db0dc51d9c274554e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f865af3755040cbf18332da1d15c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29381137196548e6b345edf15ecc625e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a30830492bbbd55dc873bfcb26cda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d880e28419962e6ac23876210db76d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c99cd6178bf29db89fc6f9385c7c07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eddaf70f9da1064e3b6f3bb573cb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd33cfe98fce1e6281182af66852160370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f320c333433e950fdc11b87d57d1908371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19f7b368c467c0ea042c9dba7f0b2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371ab88ace247ee6b8e90638186c59c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c79336f3508b04df5e1c369b6a975374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa66e08b3b746bfe906b86d4a1d8e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f671b834dd5f229c79ebc722d6f92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42769e07a2de58bd4857e98274661f6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3d54980944ee35e33fadc4d89835e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96b13b7265fe6f0e146f79a7ed1699379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8646367aae074e5db005ec16ebaf0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ed027e21a43f3dd4058ee58a83975381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3e399226c25546d6dafbf96603af2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e2888adf431448cb0fbb2b0a12eac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1e1e31731e05ea592ca40f816404e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b5462b0db80cac9552b2a73a4de32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04b14fc3ccfb750215b47eba097a8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c410bdf795ea06fa62ec332edbedf6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184fd49b22c86d6c09e2833d83c485d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4ef810a5e8e6116f1d1d32bd3bd81389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916190d6f3fdb52f18e63a536e3a6036390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538d8f5cbbf2527f5c38c5ad07f660d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872753b5a38a992846ea3ef94f2e73d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e3b73784bbcbe283a26039d880453393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6a6fa3ac43c19db927c53cab9566e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970fe7809487f2cb5c7648aaaf066b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8c80e61314ad460a6bad28eeedd6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa023f5af49e45d23d243a02f9ed3e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665a0034b27d9fcbab8b31643f7b7d2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f57e475d3451216b62fe31fdd3d1af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359335b077536968e42b8aa9fdffa1be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f724e6f38dc5ba59180ab58bac3eb97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ce35fb185648c93081f097ba9d936402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be1be7b43d6b33b9958f8fd2c345b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f9a5f6443fb6b03db2078e7d5b43e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf11a542f1a4688bc9d84f91811b76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0a8afda3876e0c8125befdd8ce433406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ce65d504c5a5c7eb5164409323150407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e41837e27db9225d474d4990da35a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c222068f3011f259f2f296a87b16e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015164b418b3974af388ef25be76669410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76797904fdbed576a9375134811b743411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170b0f7342fc37a5f59de332c3d2c41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e39d455388609e7328462af20d9d2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901815d95181259ae32c2a83a118302414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c61efb953c234230bd5c95727317e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad4d7325a4cf55c9d268493d0d77e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022843cc97403e80a9774ecef7882fdb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94987c698b26ee0065b0ff944702534418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709da6d5cbddcfe31ae1740d7d3b9400419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae768ade885554e31b303e23f0856e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07cc321dc5a1c41b8cc26c199f3ebd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b425d4387f0ffa1cb57f9659cf9a04422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b7fcea714f53b997e4473a54141f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4c29b8917638d6cc257182d94cdcc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99df772456b457ddedcca47aabf140425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b2b3f5d337e1f173df2ee050d4157426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cb1365cbd553f6b785aacd8f6f29b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f335a1d1ecc623682ba9ac26efbfd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f705b2a94d5742d2fe6d3fa364aec2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed60a96be08eaacc35305e19de10004430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6210a9c742eda7ae9bc7ffaccbe1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d0644446d6ca8deec28c5d29a30a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987c22ebc20be58defc0f8e779a72c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c91669adea163846bb7cf3ecb1da2c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15419f04938ce6d150a8ca7ad977735435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81dd3af97da8fcf956edd718a97124436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549b6712f47dbc8ac6dd65caf28feef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444c95663d288f7b62ea44dd3ba3ffa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c202ec70d3e8e61ea454ba9f7c4933439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c4f498b9c5cc9bb254024b7589e9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176037c8807de65123e6d423f7a984bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103ce8b567a3564189e81ddf36988a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba851aba8bda67fa3aa40ad70ef7984443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3747671acf39a0610615867266b27a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197550cd6ab3a0033fe5eddea54f0dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50186f1b7323aac095aae640a29c6b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6a46ec1c0f552d8d369e8a7ae994d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea4878c4fa979e09d57c1d4b8ecdb5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da62daed8b41cd95cdf4c96e8dae078449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1913028b79e39b2451c8c7d26f4f03450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea4062a5c24e9d78c4ab4efecbf322451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7137720d2693bbf9b4013388bdafd7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f291a7077d96d7280052f59b41dc7e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3da380ba0fd559b3ace0576f39aa21454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4350cebba5798e67b6dc8a9b8fb9993455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b64c38ba8c1fe1c394c8c4043841f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc063cf09438408581e85c54259adca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f172e2401bc930c00c0cee92f9eea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dea57a511ddbf007d5d2e881d7f63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e565d1ad16506b6821484a86b1fae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb325692f8508dcee8a3fe12735392d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989ff96e486de683230ee1a70e92226462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cb89a6412acb5816206812bf7dd7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843176175df8b1f437341369473ad875464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b63735912ba8d86738e86ff447a2b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505e3c4a428936a2968c34207bf15ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70763fb1554999f83c0c0c49d1ffd07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285ad4b89046beeb1dfd882e0e5db40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2427008b7e694a63665b4ba3a958312469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8aff6f6e744dae6ea1103bbda33f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6467e1fb3167e419c3503639411676b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1fcc8976ec657a63acdc5c8ecd33e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc9f3b32083c02b7d7fffe61ee283a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4a98ff41f8440e606d0843305415e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5cb5d628fdb921dc99969ef3b364e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85911b4cd132d158a7cd89ba30a9ab1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e31fa71a6bbf00cfb97b535265bcd7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e561ebf08c19ba90aed1bd7a0699458478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76f38b2ac5e94576d0358f9f6890f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecefc4f2c1a7c967ee64b4433124b0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca94d0d11ce4da12d653ddd7244605481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029145e64393a08d8a8a4ef9819d21de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d398a9877081456ba9452f090f3a945483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87046d4e1c2e84cb4b2f9253337dba68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4390d2b8d4611bc59c6378f34aa010485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db855383832a28134931120e97a884b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a740f478e6578a5f858e6874c13f73d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb52a1edc2235763594d1c97ad0b86a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7074004ee374866fbbd209ed55086489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca36347a289f81fa1c4509d3d33970490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885a51f35c0d95e9dcbdbc16cce8863491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d827bbe91bd6abbc810e9c31fc6c8b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc146c86a3e6a5d2103684bfc06636a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bea923eaf2d63212d4b0438ca2ef9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fae9a0f5b4b1066b1363d4858fec11495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d3bec936dac376a058c0203c93e38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3db59531e83f1560327af005e91584497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8639c6253db842fff3e866747e380498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff329f25379f6b163f4ba8599b57e4ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4352afb401f867178e62c305a71c17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad463335ac47cdab7d2255440d97c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da02181d74edc3c24f036f59e99c5a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d89cf3b51e31964cf3a0891912d254503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fb64b449cbf960c6abfa0645afd65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24671cbe65ea1eaf5f0527217382002505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceeeb8cb0ef6a2e16e29a1ddd93dcf0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16727b4e7a9357fbd59feda542f5e6e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a36bb7358064e14e115caa9916c630508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53b2fa591a9c3bab086cbd24da7302509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b80395678498ceaea0fcd349938ca6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de301b0ceccb924522332ed849d645b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a48e019cff550b369ed2a44a640c62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1514cb76005d2007866ebfbee2484d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cfabeff2e556d8e750cad04a566b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539554c3944806d12537feb7f6384a59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fd887772bd594d1610a252040ffb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdc7b1a8028ac338a21a4133c2d56d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1f1c0d5dffe200d2d05a5c4a734c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4bc812c0505c54b6d7c6e73d0c680519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a0d5e49fe7b1f975cbcde4f0be499520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73563aa3afd5941e6e9e54adfce15155521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a351b196be85c999385bec51eeafde2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e439b751950f3543465c7815a796a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8ef9b9c659d4ae49934dc11254961524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefe772df1a94051da19f8ad486b42b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba0da7274253559d119f4b06e2c71c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef31eec4e669219999798264eb3b8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8e322f544c41fa6da15e25fdd6a7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a361b5ebba25eeae47ef4b2e693bbaa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea968d86797a7dcd0022a448e30ab8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b31872c769bf9c84cdcc50cd88aa5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627276fcb42a7823bed056e1317291a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66745f1b49075a6d3631200b789165c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57bf9f3402cec7a25d9406d4340cee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154b9d28d79ab341a2bc4689d854719535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17564ce87badabb24813fe07d8b162f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d97462dec1e7d6f7c3176c673cba26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8555fa9308cac5a689114a9559444538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92784e88fedf4d79ab7414f9c454ff4d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d317fd069582bccf5a8b935ce6609540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc03b9f407f8f81d48d7ddb91af7340541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba5052ca9dcf8edc45142b17435a0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dab9cff6420a7cbc6b6cd40bf51935543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7818010cde3e68300a9133b32467aec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fd694cac50b39543a203e9b7662de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5447ecbf20b75a111638117a745cc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0cc5c2a4c31fe58c39d5ff2fee203547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf24c69bcd3ceedbccc861f28a0756f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd668811b7a48983964819ba4770ce0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ebae0161dd9e2144f724afe88ee8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e922970cd7489af6d768267c58e38551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7365096fa3ab26c2941682fc352b48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67953440021183acf4c16c3092b77e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88714cb8786ebe2b5670ad8fa9133651554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978be869b4ade9eef33f707f81e4b538555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbb702ac2014cb43a067148680e23c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef44144512ff668298ed63024e3bd7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce6e793c65c3122e7efafdff5287d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba195510b7dd0c5289780885ddcc05a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed273cd556c0ba9bae3536a2a056a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147587e9f81554dfe79fb82586ac687561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80893ac6d941ae5b8000329a82e08218562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07612051073184019c3f9bb6722ce5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c9a5ce9f5631e48a2582eac60f71c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a295e7941025ed7b62127f67b5c382565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb518aac691a0525faab41b5f20492a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b5476c776c65550295114a406def6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23db7ddfbf878b17f6d87db71865e3a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4b94c5f43637dbf12aa9d4f2d3670569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaf071e86888493b636ca545c721e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc331879c910068a366f4d0f7a30a4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00dbc684951f1eb37f968730898e40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1b6ed408158ba2967fd6b951ebd61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45525816848e990c36c58b7fdfe31a1c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e886dd30e427ec66692cc7e632f68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292c223c45692d6e597a707c3b26f8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e5b4a61768917761fe39ec575ec8c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5899464cbf61d45486a2921eb6fa1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac3d123fa1d1318990c6c59172c291579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb811c5f39fa6525ae1a59ead1093873580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce585ce3ebb67dfcbd5a7e9763a95f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e878c5b31595d8a25dd5c03ba3408b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac7cf90a1cf61f884870c88fdb2679583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c81a01327221ef547bbde31565d4c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea42b3d25325f9b07d684533c0f37d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccec346552196aea93f3ae47b1c157d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f084ecf8b857c2879af0753147b4d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5b390f170aa2bd68e0ae9e81f3488588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cb9e4fe56b91889961dae8eaede95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93456b0b70e7e797a389fe4481f23129590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd352d69d1eb64535f45c3f914c8e74a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8b310210ae332c45f9d16f3a13ba4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ea22d5d4f2bb444e6734c6cdff419593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79023dbaf99030d867e10370012a079f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a20c114a39465249b58b7e445d41f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35354aa589e47f5fc19843feeb938ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3f9ec3abc262b7d91371e7b8fc175597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55095003a9c4ceb43fb0120365e2f692598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efb814e6e68b95f37de5b458c7e210599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4e68e889c1910d4a36528b1d047a8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af254c8da22d60987be5ed116150e1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6df5f71cae93fc9e4fba57315a2c4f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12d074fd9bfcd6ffba14cfd09f6c3c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50f2d4bcbeb8458ef331c2db7929ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f237467cb18846b474fe23cdbd7bc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ce9330d684629a05afb482b79e972606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386f7e4e8fe47c88d9299e641c31188607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4184393bc3c07fd609f48660cfd58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6209da17d5aa2ba34f09d3571fc8e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11420fd1312a580bf163c72050c78008610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27555159c7e70d7fdc1a2499c4559f33611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b1be3673f7c19183456952bb3a8cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638785a4029c5fbd3b56d42996d466c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4d49b4c9d314e04abb0c99461c896614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ae4ae99b61cb2d6191ffee52fafa5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddd843209ac062dfbff7f01fc0f476616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b5b6c24d7a9946af4c80f88af08de617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc80dd12e4f5cb3a378c9a3bb348ae2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07350eee8ba73350c7eb60bd0e1bee51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81b8b7610111e639a60f006e6b764b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871cacc2001228c36bbacd66fc35340621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57f8a7c502a863f46c7b3ba532bed6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bd78b8e1d6ecdecc3c4701a0dd049623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590043e18498fcc18af9741c978dad2d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde4cbb2792aa1b8ed6977338145346625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51211eaf8affefadcc9c2c541335c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5a6f07e272e713a52ff900d466f0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fdc5c3d6c9f2f370bc190f24e21c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96937cf62a7ce8ad84b50d875bdd6cb3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e825327ab694901bf1db6b41fbf8a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8506168913558af42000d6d33aa3f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05384f2720ee9ad2d883e89feeb82886632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ef3539ced31121e25581ec4c1671c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30e2c2602bcdd7be39aeb178c62aa5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8619166e83c616ac8a99ea7ff2465c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4957105b0abffb56cea12c0d259667c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fce86916a4e652d0bbaebd4f32bc2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad492fdc58b7c6c260ca042c0de652d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f05207ab0eecfe62c6f0e31bec7e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3ef3b22f4e97fe5f0fc5c209b67a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336fa1d13a59798570f63eab4156659641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4450d1d9dc7c38ec9059b0661bb0f4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b565d98c97e3b156cf306094ede41b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e797f44e9b81fec559a1ab1440dee9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bae0d634f41cc9d9b1f6edb040bae7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637b038e0bb2b71757ba73716611290646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268751a25dc42499315418c44b005639647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c7743127801be664a04045d30a77b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bde9a15832215da71efaca7331f08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286090280e41b1d0fb23e24697cc02f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee536545bacb2aa89abf359cd1f0c0f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133780b2d1de1520b7fad2f542125201652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac099cea5bbb713e23301e3851847c6c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3a2b2ca03a099db904875013d037d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d09ccd9022bae2f8dcbc216dd16138655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c3689c41cea89ec11ba7b0e626801656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e08641eb8595d492c34310de9e6cf0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf1d947a2e473b77e54a2c072373e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924de4803108edb0cc0a1f1719b64a93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008ddede0e29a7da80f241ff091208e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e382da0456e60e70c81e7a47d0a57b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86f5a86a40cca36d41ee5d6b531874662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d1401e28d1a73c643b68c58ed9e46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bb49bdca362ee92e69ce68be5e381664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a83fea930f8ff88b1111094a28789665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596ea409117e6361e5dde72ab5ba4ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046252be6a4a78c5b29abe4a7a12261667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941c61625e84e06cef7ed60a8a5ca79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e078cf5adae10b9cca5757a69ba85fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df14ec5f34c0dfdc4e172ac4ccb98fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95391ad557a9d15391797e95146fba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65dea187619905356d9e8482d8e19a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebe3d47539a30356d2cd2b389f9310673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec525db57634981bc630cdcd28d7203c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33a600d01ec63d6fd69b2fdce00f7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4a882deb631d7bffc4c0a5aaab3d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda2f8f9f17ac88ba2525da1774ddc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ea378f2efcf865f705ae327e148ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e99f16a9881c0b352ab238716493b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63e089c629e8a8905c01ce01f9d52e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe027722b8c02275fa2a13d569cc03681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd4bf9a5438f86bca30fb9a977a847682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19e177562dfa1bbe09fbb060149c7c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0c5700848c9036ab6c9821e37c710684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84908b7104b21ea84962552eaf32c23f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140decf399acaced0ddac3c4043593d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559deaa948a33d8d5145c5bf0897e0d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639f69a702fb3e118e9c2239db5e254688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6cc75910dd7ba58e578721635b5ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6726100edab2e1eccf9051a3ae9ba23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c83ef12b071523ff28b2f6edb77e4a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad657304436b81141d13b277d7c779b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035363d79d466e2aa65e13b2e1fc8065693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caa1aa570640513f24264500ca6211694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f601d72f45dc2bee6a883d579a2c18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6716130a5127a571d9573ea0d3cdb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746921182e9fc60d5928f9fe498b673697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799541a37332cef3898896a15baf162698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351071d26668aaaf88d0edde32ee770c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b29be8742299b59e41507884207387700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eba5a1999a4283bd4c725ecf8e84da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ee496029e1875540f095b2a6f6efc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee521c5a6d412c1692a161791564645703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744ba5ebf4b99a77dc2e20db0418ed7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17b648ff63d7acb2cbeaad855c3d9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452d27c21f77fec7d2921f650648832706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ec260986267670c6a7fc9f301439c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626ff32813358c5e39063fae5d3bbaf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfd2d3be684bf868eaf5375b309353709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0c0e8217528ba8519f67b6159ed47710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b706173b3f847b3c05ec341bdba61711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182c19b550e3af81235c342f0902627712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78b5e46f9ee8afbf1e3b434a3c6a5a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7b1a0a04ec32bb00865b2261dc3cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460151bb93f713611f9809302529a972715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99aa5c04b8f90ecb788cc59446badd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900b9222da07994f40d8aa8d7d6b354717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c950a54a3fd84a0856a1b99af78a00718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5155859aa58ecfcd9c393c62b251f79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b65237cc5da1b352e99da6c381d28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2ec6b8b1293cc471045faefbee085721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd192a9587f2c0a889ef6d4f53fa83e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90073c07dd4d2e1c1b84081ea44ccd86723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f3888c82b0b59891e0139458dfa02724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c86340620a8fd80778ec9bfe40dfd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ed1c3f71a32213d5f08d54e662320726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93cc0c69f6906b68c1227ee524b773727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d4ba5044c485b2aedf792536eca00728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af1ab3628aacb8750c7dab6cbe1b45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a164830da603be73db921fe4428f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c553e8acdb6c653caab59e55a1790c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22a8f413b282205518673477641558732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c7f83356d09a05b42fca05258639f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6eb45ce8385af23507b65b437163c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d93c40e4d1de29f5a5b5ebb946a01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05bfb439cad1f430f1deae735609d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc7e9dff8a0881fc835cee69f8437c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed6715319882c42132e0cd88cc690c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d472528a1da99521dacc7b328c12321739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dd8fb9ed801ab9ac89bce0dbff24b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef83c6adedbd964329941927822a200741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece2d5eea37c87a1df20b6af182aa6d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6772d9757ec60ab11584cbc544d0e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4848c38e40f6724791dcf3bdfd000744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c5096b1c416bfaeacbe8be7e3e244745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c004c4485525be4abd46433a334e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb17e0e1f5745c4e779d2a33911f9dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae307dd5b18103ecc120bc4d288dffe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b164ac0d7ccd3d5b7e97ae28ca4e84749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d8e02ef7ae65ac6862a4335704e78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0dad6c89af614c10069e829764f36751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b7af31cc2808861159f1f063f7e6b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76c62ae5bee96861dda02dcc226fc1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e37f38849a255f0bc7f2d7d9b875b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa9eabe55b19442a813ab94b99f077755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd5c18305c5af89ad683406ddeb04f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c298ca9bf87054dd4e1a7b460f33c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9415e009b27c4aa6ef553201f8bbd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2d35d715d88316487b0ef0ee9cbb2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>