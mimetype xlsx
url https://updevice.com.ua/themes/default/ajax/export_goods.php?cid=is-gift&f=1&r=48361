--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec5b96c4b8a74a2f21a3b3993d43461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d2c28086af3f85322e052831a6e912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3e20bd909baa5ab596fe80d99f9cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f2358e6061d9b37e509f193b293e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71c3fece22715149a3cb44de16230f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b842eb81038a213714be417ce062856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595a551c42b9b63d3a0d403638e3d297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168880fcb99849ff35765a0fb110334c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6bb7fe671ee456e43fc6113b9cd9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c4bfc14c4fbc2108188487ffaa52510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ac8ae187657bbf53e54174d401cbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd366381fc0b9a0bc8b4d1573e04f49912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95363ba11aaa912600ac530d59aebe6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51609ab0ec9a4c5af725f3c11cb1616c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4dedbc6a962241655e9c62696e63d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ea7def0bd8398a14828ba5b8c5cef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8259b25737ecca65a8aa33ae7f7c21917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5f8aeda1ef6adc6ca84b2ba0e562618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89cd8e1067ce70e1ca4948eca9ddf519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82439ea74c04c99e6a4b0498921e6ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34344e3d874ecb13268352a7f0c6279621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ac62eab6066e31be7c475da7523fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be77b85d3180a516cd0a85c0501ebf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc49a161a6bff18448cde39b7f12f3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7f112cd7c7e0531d8a1294a1476cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5674bf6f06f57d1ebb10860e9c05b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f8a40f8c3e5508bb70f7e70fab9df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6dae9618399f96deb397e59cd7a8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863c81e6c6e8fb0bf3dbb17c47200a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c61d1c13274940b6ed38b7e0ca3e8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb6a75e3422ab30fd595e1274c41e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a9ab6958651458249c3fa40bc7daa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee19f469a9a9dca7404add9100e311233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59714da8ff25aad68a63a44e1da69a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ed1ff604da5814de5ec88c7a3a87e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7c7f29024a8875378156f3419e3eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e40d3e303782fd7633aa82fdd6fff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b771091aa7ce3d326c6c861f2c24b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4650a1ce3b502be46101c63115fc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5172e20a391af81f17e395973d96e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19681f3e28bf7e693eb13e0a99783641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fd4d1fd21576cdef626c295840bf842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47239a9d0b3be4522268a07d718c725143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92d4023655d87dcb1396bdcc9e8c9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c364022be9ffc9a23c07ded3eadb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7646d0ecb8fbf7706501d4ad810ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdfef522bcce643e9e77700bf91a0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650615fdc1986b5d7665477fb3dc94a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc217352b8c8b935a0d454d3dcb668c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ed777a5fcfaec945044d19e7384da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c0dd0625c9f63c490bd901cafd33551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269d1f0528e8358e85a493c1ed1ed0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6301bb70d3fd49f21cae729393efe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e459af167c89745893853b67b7ffd0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05355c932d11fe4b9b13fb0f02e773d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea1fb4b8f275b8719f5074c22f9d3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fbe14caf36181609f825f65f2b6fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24831a46a3d8084eccf546fdc51b088358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b319af18d2f69ad94568456219b7aaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba5859ab071fa5ea735a57800ae45660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1151dd55dd3b488e9902494ad8f9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88b7e86ec3a58b33f5158e42cf63ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab65a1ccb24cfe793f596dc62f4ff6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a2ebca88050c5f64680a2bc02e64d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1cb4f62b4d278155a52caa483d43065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e67bc33e1c6a502598c4c2be3995366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce718da4c36af8df56252a7eeeea4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0e56611e6c69995c1cc3e5b181e1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6606a29780262e2898d59dff6eaf169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02111f88a1cf212819bc79df0b58fe7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fe30d804d4f3ebefb2e79e8c73e2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87564757f39dc19ac52511015c0bfc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab207fa9be50fa4033cf29b7ec592773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab419cabbd841b65c7687389beba9aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1315c2880cccb54b49bc4cca01a239b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e698072e19e7244cb449def8faadae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73372522cd6a2a08674c71cd5946909977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421d46606bf5bf02d7c4a6a283a4cc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c241f9a02e7bfffff621749bea4f4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e6145cf3e5288d8213f684d4f624280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37f7b6c0845fcfabb11f41693272c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932fa687ec11d99a02612b91deb833082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dc6fca5edb2288942deb130b90b3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d74a9d90f1d1eb0ce02179f3b1a43584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53dee61466dc5dcef2081f7a4e210085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e20fff0b3e62de3a901ecbf9c9a8e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edafe77be054e1162bb93cfde3eb2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33022de003a11f0c768b74254277625f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f1216d768e75f6b2960ed24eadcd789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90571e0b1f5c38c3667a0df04f77ce9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406454cbcb51b63ef202e62d9f2b0de191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea04250fca5b25a2815544dc8d039392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa32f7900685773d07377480f228b6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fc7a069c73778d1e90767df0a38e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34d039c1772ab9350fee1dd8358f3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e352cf5972473491e387ae1d69226196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310aa1995d9ad8c6363a93808464306e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29899227b6909321dbf0b69bc8e2f13498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a75154e9e7beb27356b33ffecf4e4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14f9b53b88608d3c7ef9a61d3b4329100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ccfc7c7e48f64c94599230783514e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579b658f4941163e64e1f378e54edde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62387fd7aa8351838866589083c62d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a18f5a58bf6b9ab27435ebb737f9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904c65a674072ae6f0cdc7e535845f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5cee89ce637e841980be2c5675c58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1d5f5ca164ecf7eb0cf658d1ed8c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d6c89113c558f793cf8b290f24086108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33ddc28d3804159a4cc91ed0e8e6fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a59f97d258badde3e537d466e2a9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f630fbfcba60b2e541d3c11a66a8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca708e2f1c2b6bd0e66ab5d7b7028f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29bac79cf0cf524e1f1a12c527244a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782ad0d58b1436c78f8a341e9979e36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd596a4ba409988f2ffb0a84da750af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a61bb825b0e820934977706d440c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8218dde0e75a863bb75a253c0ce34a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7274d19ef54e5e0fc755117592608de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1a859d3141f31339de09d3ab7e31c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b119b7a028b186d826853529e4728120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a75b13c68b749d8cdea43a6821a4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20560a95818b8652169adf121d95d35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce78f6f7d00b58bf008cd817834f5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab249200446c878bb354b63eb2e49b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073d43a38abad8b2338dda3b8944fd7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d79d27fb53d2f72b1e0194f6bf8743126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce0b3ff97d28fcd13d805db6834e34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c06af8ca27dd34f8b43e62c58f469128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438bd3d275e3e026533e0c5f0cf3ece129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7e487dfa48436d7bfae32b84f76f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2219931f7b49de58a1f756b768f5ba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0471109dff6212133d128f595384d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fcc86ff4832289accfba2fa7f2b97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a7d8fb26d8d4ffe71849f5f126e67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4c2f90caf9e1a9b839b3f8741fa97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98383cee37ef94bf4c734cf309a10d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03639a7c0273d75f9576f11db0dfed7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bae4e22caa27b6a2484f4f02e8e6e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03d20856f78592fc2ea6ceb279575c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41106eab12ebe8339232e6da7ab5a94e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e9e045cfc51244dd11b91fae9b030141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be925e3affdc3d2f0a050d0ead4dd6d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c848287022a61fc290dbbe27cde47ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444296eaad17ece27af932b8f0f9f22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b6fd1b21acb3ff68f9b375308fa53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea049104fdc89a7a04cdbc8175a278c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4facacbf097cba172fce8e97f1afb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49445ad103a5f6065c5c2824b5aa62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75681e5f23917f1feec36bef30fb18a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7afd4e6b9e20c02fef3bcf9cf165f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bcb0b5240a3203b3c5109cdb44ea3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ea37f3e203ee25e581420c4576079152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7935ccea6864a274536aeff15f1515153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b160747c6433b11c80d48776b6d35c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c69205400b9939dfe7b29da872913155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61b0f1e54e634b8ff8fcd4e6508174156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5601f2e3b49d3624867ed83f2ba6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc84754798c7c8d8e1d6a9e8fc4af5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac67a9b2c9ec0683b49ca9dd90556fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd3f93f52847dabebf1cf6c8c2b6a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c9979a0c9483ff6c503409c014e04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19e27226bee3ea4b81edca5f28b397162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f898f5386e28b5a6f5fae0a2ad42a05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0b0292035e5e29837404369ac3cca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a60d045d960c9c8e6778f94a5ba339165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed8f8891fc51938fc4cb2468ee8889166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a9e25a41a20b2f48c4682d02fada6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1333e95ee1a4d207f1f6c6a3d450658168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed73b113e84fbc04b1d879c42d801a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad40ee06fb740b88f8ed2f7fee4df46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade7a3c4d174d52d8b78e69970cbda4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd20c9bb0ceec201c5037cec7caa4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0763c1b132dfd50a9f2f4bf9ecddb7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5988709e43d401078024373b7319c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7f635fa027eae36d021523c428d68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc803432d045b3fc74e10d3b39af05e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff353c31ac0dcd4715e635c42daeadd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5445fac7a2a4760b029114d83d4a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276dea498b8f7d698fac47b45dc413b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bcc6678e7da542d341a3e1ae2f38f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1509541aff256bcffcdb8f6c8ba0627181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3966f3480add6e085042303696186182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f18b9de1fa24c2ca478d239be1f45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96665c32a9e91e90b8b6ae59c528963184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ef4f5623a0f8a81835f65e6165276185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9132f56b5e8bf7a56de96c9cc43933186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba0438bde6ba0d00b7cdd00f3cfd0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4599d4f40f3d99d0853d73fbfa8fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678206e007884b5b05aedddbdc356dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054840368fd2d93f0f13ff0378ff2fae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69633b0858f5878725aaa6f94a7cee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cd96791ace37675d2e8638b82cd51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d557e8eeca87aa203af5fabd5bc73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff3d7c0e4bf00c9fe95cc9521651cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dbd2fbaff9638919191cf41212f91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404e357129036ad1b729dbbbed4745f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42657d2d9e67d4c0587ace97e7a3bc4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0a47b16e49b0a800379ba1128c47f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab0dfbedd54696b7d6e348669b4cef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa13e0329a84d9926ad74075351adeb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fa5db908e03790a491f9a767703b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232892497f598569c59bf8f92ef65425202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b27fc4b626ec7a8c5be232cd63be8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4986a138b11f2ea332694ee004699aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc337138e6787bf893f75370c5a7b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd459e73a9621fd57738a2af14ed9e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db5332a42baf4c0c43a6b034fe7846207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fb94d808da3ad8e30a7dd6290f1af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c792a89e52daf26e85b72e86b17542209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8af97e95e2b2ea777b77d36fc4935210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba5808b9dde60b33ecbada5b95868d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f0eba55d54edbed2fdcef98f6b6d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd3ed3b32adee47c3f28ec760584ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ae6283e3241750b7323e389129f24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d29443b638df1352a851f4af32656b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558777eb13c49534808f739838d30c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0a1a4449e3be0fab7115e43447791217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83e5d47926f8ddb7ae8248bd59e64f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ac1c80d06c01cdd1aab73f264c149219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39e4c4a5ef9edf026dc32f82029b62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0994d8b1c10d6b6c38eea3b64b31de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea012564c4c3eb758a786e37dbcea0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7b4d154a210a8a55fba63d12c5fb4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba8f070743bd28582456747e5b1af5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82943a134e3597851e3d0bf84998b655225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd153899e3d53765db826152707b12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f02e44c7e3f4999968ea15bd3cd293227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcbd51c0e2aa2485652cb4e6903e03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229751e7aaf103e0f47fcdd892edb06f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfc34671253843d8bf672d52396626230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536c4cd1445cdfc40870c94d5fcf958231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012758402e75adf297099bcdcba16ed4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bd7bb8c282b3c36c6ad2edbac6a17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb9f3c10d126f35a9f91f524e94a88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336a537550c89d7ad117654cb964f35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1931ba938fbbba653d9e368d55c00b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530437359ab48add55e49413b50844ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599705d80e8dd872655c7e7907b4c8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0f1fe85ba1089a081880c75380f4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600b9d4bb2543ca571bb69b76659d71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33852f2db3adbb16f7432623684d86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775187b3c38b6e44c827688031ff33c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdef82d1c7bbe346574146708cb226243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128712862fd5bbf1a5d9d8cdef29dea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bd2bd61d04b8b022dbc9cdf420a34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49546259f97174be5154776bf192b3de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d31e0968682d622a016ff79bc24c2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39225f6bf438798c6fef93abc7ad6e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afe0e3d820fa6ed677407edec6db3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856449a917062852707d15f134f6952250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f172ec048295a78de9bcf89e0d50508251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f64f4774aedf3ae0615ebcb13f60a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062af5cd2a930d953e9e271fd0abf1af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0d943b55d77c4148adfa3a29b1de5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4d0a7c064836ad7b8bec38c71cdbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e9ae0d477b89584cdb10389110fec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db42707d95a92f9a6774e3116b858a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c27615b7b6345797837e61c11b4563258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5762534e6809ceaaa5515ab626373d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed24dfc7cf050a7bd0deb62785803b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64235e518fb5a683640ff069d8983e32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293513854ca49877662831d9968b88c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd030162739e75652391b30aaaf809263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d595b97b24bab11d3cdddd19b1138c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777be75f679fdb4b0327e096618f1dcf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929799b6d50ae282bdb0712e00b516a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7968ec6fd7f0ad6da16e2ec78db6e8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbe981a3ac97ac468004416f2f7dd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12b3ea4de062a8b39aab36b0ee4539269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df0b35e1763f2285651b7c54e64790270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845ce15c2062c1ab05e5dc15b54fcca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9fe2276014fa5fc917690dc0f0840272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539b6057ca43cf7d4395e9a06d94e6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52348336ce80646463af6fec28827b91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dabd4eada18111e6c91cb34127bd4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f7008af3807eab206f30f4a8ebec9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b2bddfa2e72ee88fb7f110fee2062277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7fec0c7ee1cc677b11f1ef9cefa56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1877b832b22bb84b7275fd980966158279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052fbb39f5054095f4244735fbfa550280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172a53d90fa03ae581139353a5f9f1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2776c49519cf4ae29525fba23f66c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7a22ea4f68472703a6035635f30ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf7fa87043892b19bd1573ff13227e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fe2c74a0d877577aa1efaa70cc348285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f825a06a2f8e8e4db0f719fcf753a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22128a00c12e14c230bae7a2885312c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc2183b98df235d3f496eed4704339288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154a8d6c95b186aff0769f759dffd23289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b7193d824a4eee4df877154a0368a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeb72db7b1c6db96a4005e013496e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48270385992b9f24d0b485e7163f87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f68f813786d22ec1033671b183807293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fcc5a1963ab424776770d0cd2e1ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc23cb5e51570c8fea29f14d22ac31295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea5b2dfb6382bc6f50358247a3dc34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce55f38bdd9f49a83d0bff33bc74d20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67555db68ef9affa716bab684f3537298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47ff66ea51037ca3dd03fd50250ada299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037cab8672c40b2c85215c9f5934127300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1deec08f496962beeedb29ed40949d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad5c2b9ecae8a1630998eeb23413cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177838fd0d3320e0e97c32c3090dace303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eb167a8025b94eeea2a8dee9bd7ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c23dd773eefe3679547d6faaf6e1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce94dffb8cb9e0d66a960d85209749306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb569de2df0e20ddc6beb0f46762f3b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd3c28ea4aa6737e401df7ce929e91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d404488a610b8162e03c3727ba44a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a8770369ec38b0be9627e312108bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6319d71c5e467689c0e7269837150311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9178e5575fd487a4cc080e882839fa8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b96f3c52a097681bd502cea802dca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2406c9e1490a8a7d237fc763211e514314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2d60b6340e8776c68295b49140bd2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947de1b3f1e5a17ecaa44b8e9964e6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886dfb51cab26a3e5745bf2bc738ed6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a78c2dba34c4e253e18ccb50b4b48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0606e33e56fa6bb23b438c5d5fba88c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198757548a194170d1346b734c70f44d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5f481946cd8e433e4cdf83d54d8c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2823370427685b0426c1df208af74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543aa66c6411b47a464ddfc6d6c3e6f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d40d5cc20c0e5d24066d891b53849324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de41be73b8a9ec311d9e95eace0a9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611b72828366d308ebe732aad03f308326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6445110129687806ebb613a8451d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e43b266f784e09526263e2ce78f10b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f503f567ebb3b0d6de98c270e9213329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277afe895c47d54f818dbaa5d1991a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e78af5f34764a3c8e5f5431c12c89331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb939a6da33682b227783d2a462d7e32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3ca9e9d045c7758586d3a1fa851ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f585cadce198cb40c7ea675c03757334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87608b887591f51d866ffdebcb9bc351335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74094a2702f794b34d5be9f5b251cc14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12418a4e4c74daa9aa5566df23c6a5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76baff863471e320b58189303332d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2982c292936bdd9a41dbc71ae316a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba9b5ac676b7c1cfa5944f47495929340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ad91abea3a7cc389ad5f6087184f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071ae7dec9fe16b55ec34d77cb0fcc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c84069f87ec0232d7e23c2e8a3719343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9890875cc4c0c18f866a4a2d8b932344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929c0e5568cf25bfe6e9594dc8bc10a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b51af9cfb9c01f84c72014dce5b1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bf90d144567402d210e1cc2d37532347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12c2d78cae5aa1a8f134f35f6b4a6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27457a1c23d0413256d7bcbe915d8039349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48604c83b413093e30bf49a63a1859f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cc76a7890333373f8bae84f6f6688351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620ff0dcea4720b9028eadb8f500286352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e483c4646b5f42179a1b7e54c12352353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789edcabe0cf0dcc9958e90c93c87fed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42f3493de83c39030d9683c87a440f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e96eb3e05d27a67c470b5db7294fd7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480dbe51ac99feaaa1e93b9eec6f180357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a07935c4013d30eaf06a8daaa6446358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d8a15d58bcdf6a453dca43ae3fea0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7728ea40b80d8f6e346a1a7932cda4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b0e8f193c12a000b0d741411ee2a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5b73c7f0e5d8485f63af370f395e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fc2d1c16e5ce69eff94545ed77831363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e48954274d3cd6018ac6811435691364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1a823730be27e713abf3ea1ae57a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe7e6987b5d6f156bbdd693513e7aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9392ae1272fcefc3aef77054b3aab5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d547e71fdd6ad4af79a33f745065c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbedbf89290c2e88ed75f143b412b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8770004ad4f10cc4accc51c7794b06b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a06983b8723dab81415c2d992654c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911c94ab283f5bb593595e0174c29de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca53167e95423522ea71e7cb103994c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfed9c52fc65495169ea6c50e75e65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6cc7c1bdcf9456977c8ca8002b5ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1070a358e4f6ee8acafe1c7dff4104376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055aa11fa89ec62115e36f6f00d411e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5aa4853bd3c98e641629396e4b102378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c6c4b5e17f957c2a57c27a75be3f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ec15234cc034796d87afc88ce176c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083e5a6c314c1756b22b611c5f311dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41167e6df67aecbbcfffa0a44bb00d76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9501e5e343d8fb638a315d85895bc5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4f0ab986e9238c5b92855aa213f92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e440a45624b4d88b3d4d50b03be42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0a3d5ee9a04f63c5305a74af2ce43386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd00635dd6d7f885a2a614580c3aaba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea504a51b2981d982a7a6ac99212efd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78bf7afde6ba6ce8512a21cbc343ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752499ceeabd4b0cba925ec15fab3226390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ccaf67d79f9d9192ec6679a59e833391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dec0d7659424fe2e17bfb26c10a725392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc742b7ed4ea1ff72e39b51d1f9a2253393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9b1d95912fe47ae9a558560950f60394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fde8d13c723c7ba4af416cf433bc58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90e6d6f995034357b6e93c66abb99c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdbcc43b77f6e3b9e66c0c6ac8f4ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b56312c12f3d72fb93e039f2ba37d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f01da0f45fd70468f71eec184e91e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80adfb240a8515dea8e954234e25fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101eb8c8c48fef54cc85c801f3ba1f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdb7ab4be7d0a269f7ee8f92a6db61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1dbd631c9be7b14f71dbc0fdcfdce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7d750f69e3da8fffab7b8a0430ba3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b70009ec28cdd4eb43176d9c55ee88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f008eb7de5db57cd506fdf47fb0c112406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f0a1e22e11a2b946843cbb9e5ef92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d66f4e2c0d40a621d0588e14a650d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b44e33f3880081be30f064af39fae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba9153008f8b1cec34015af3b63e41410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f46daa8884bd91b08282ae3cc08fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f031f782e2084b8b1995f37789a26fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700638d3e27419d160d4dbc6f43e2d83413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134b1d51ba19524348399beaaba36c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fc684d1dee179b8058bc4c4399b53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521290f7d914a60dd6e1bd0dfad58cae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a720261eb81005297a7b8e757fe22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923269a50fd4a9ba49a5a1fa792461ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4c03ae44e012addc7b847e083e887419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33932a77b9d6178d69018421f9477b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0b337cfc8088d4df6c18214b98aec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486018f481050f953a71d4f101f829d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561b268172c73b9a0a501f6280165c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48e2f4be90d71efd4a3293b002924d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6674413179107fd806edc3511426232425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66db0c44bc6cfd4bdec47b450c46fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362b731a121b8984157f9e30393121b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653e346fc644b10036209bc5a61f635428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691c16e26f95ce6e5ed6ca154de4255429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ebba429f6fd3e36cbd66dc77d2268430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f9810ed6bdfcba151439074ec84ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d33c9cc6a7772c094b1630cad56af2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11033e496b878ea8cf65fd96d7e385433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237cc5d3b5b6e967457832b3b7c84e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb01c38bd219ddad6a464d39bf8dbb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817794e3ca7e329446b548f3beb68d2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a1b072b236aa1b52a98dd4d330cb4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75cbff58831f44f7d968b237cad566438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a99b5583c6cdf298283bfbcd068056439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75831b514bf03a990d0c718818d8ae31440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e738db2cb089bfdd3a9481e5e2d8f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dd11d5d7a93706142db3a2aaa0782442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22ffe122e956393c312b3aae5966d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbda439ceac8c2de75696628bab711444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b95c95f1628f598abcf18b02fe5d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e8571db52b64918dd443cdc1869fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87d5b8ca97558f0185548c4694f0c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdff98638753b38d26e79bd2f9dc0bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab113e7e5b2ee4f3f8db8019459a63dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257303a3a3dc88708016ec4e881366ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf47fa3db9dd3807e273a54ef63de0a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5822fe3e42490696705d7ae90b01f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adab6f0ca20ef82a0f02d2c8ed165ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e01fe6fe4831c45c2441c15c0d0e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334a4c75e7cae3ecca19a6e20940a78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c70945d94cdf8c81e4fa585fae8d45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd932227939e903dc9db3ef07d93d5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4b2f98c217fa240644c43a54ee78c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568e85cc4f7269fed59d49573c6f932459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c98538b5982298b2a0041e4f5171c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91388fc6d4a5eaa5479ccda58e9430d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f54c53b2157da04efb1b2d8a64767462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4e6b9e662777ff053ad45bc7b7490463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df9f7cd981cf21dd1f051daa644ee8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb67eece1a2a15162cc4f7f76d6f5b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eeb9b6f01c71ae16fb68d7fd69ef6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d866236563a37ae94664a4ca49e0a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0b8cdda87656eedad16b1657e630b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919efa77009fd57e88c2b67160ba44d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc18eda9f4cc62d117af3e4c73725c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464ccda2eed261773a4db33ef21d49b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2728ec8424cdb77a5384206600e3632472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f080905e0c2586b36bc9521d252609473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c35a32f8af1a1300ecbfd0e499025474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c13b8a857d85f659174970359b7ae5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984d549f323af6a0227980cfc6a99d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9eac480e5b8348d71e0fa552484e92477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b36f781c47744f441fefd501911cd7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95780aa1312fd24d44572b4aa9965bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7e675032fa1fd452de4c5c347ace3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc2972903ddfd19bfe7ca4809d9c92481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dca3ba4d7213b467a65d420baf8869482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d89e1c61fcb3eb24f5a95307c9cf5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187aae2db5e03ff6010050f844ab288e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af66bc49d8c3a4cb693f2d401ba49a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d5733c853fd8a640db018b4beb02f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2c3a0ea17b8eba8810eec2946abd7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe0df00e80962dd11ed408a3c2a873488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6eab2ef228a700a806004d073ca23489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f39f92019e7fe0a056fcc919ccd47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360bafea1b4fb119d7ffde432bab71e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df8365786f0ce99602f67d8029ce4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a0eacc19b20632fd1a674ebeed0fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3494fa79d2b64c66ad6065b30f46800494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5c0a9f7737cec98b8e74003b6c937495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c335ebaf81040a8e816a14da79f5be9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ad9e4915f26bb3c34e5482ea6233b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f94dd706957f7d386b0891e4a93a20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19011b93face773c94049bd9b5b7cfc7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def17cd30bb12c1ad73d053e57301e8e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122160bc54577b21a99dae7bfe154d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844d69fdb8a9cc5983c95f053e2b2bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58e9bdc62498f7ae41d188ffd360db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294665475c5bd163aead1fb252f3f21504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf01adf1d86c89c79e08fedfe17306505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7bc10ce00d99f1990460d07f81810506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf6e8ddd23bf178987cc4c0d28014b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d332526aa40a61364a7b7e726ddb7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c4110ef92279cefaf40ac041b8433509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db98bb76df85e2ae9a5b27f5d70fa5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f5ae4288ae3e3f20a8660b8b448e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b6c1832cc9eca86411fcb6c4ab49e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9ca76555c515d72b7ba6f89852d0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97f3af724d503a75ff754736ae2d2a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4d0683c28ee337692f78365270798515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401ac060cd20ceedd9e49f6af239ed4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ce6cc51988a259e18c27272ea0908517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a4532bfa8d5a431a3f436c5801a83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d13d506f8b545473820a65e9a26de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15810da2577d1a677f9ac9fb375f8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c246f07e26b912710f477e35f63303521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c3be786f993b7ba3e8a630e98aa97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0115981476a73ee87ffc6460731a40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447caf88f376150cd4e17e27dd3c69ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb53331fcbf63fa2329e1ecaf61f731525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53047e492aac2d94fe965ca85ea016d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9926f0d4a858ea47261db5637b448527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b4462bcd9ac6e6fde0963ca737b10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0573d35cebe958243379ff5b01af4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56f1f821e934276797c373b51863ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec330339ad991fda2bfd535c2ebaa30c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c925c09295364868da27dfbbc3f55d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12282ce85d22e4da79eabd0a866755cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e927669d093d68c163e0678913d6714534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e98d578099402a5f7832bd3d26e6ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cc22fdf09a485237e18607bfeaef1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f227dd542ad7b2fdf2a4d79779c98537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6073cf2e5804339220a1cd7fe9c9e80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c3c84949d730d0f5f520f73ae4646539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a2cfce9271288c80b7541c703defe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad8734482aafa9224d5b5a51826ff7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bd4b846b7ce64c41a3c2e9c1f1adf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0650cc89ee5ced1dcec026160b8723543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc2743c2035b652c506d4425600e52544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfdb9077ffba09f39f3410f59dcaa1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7c5fe56a33fd5ce92a3329e73c8ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91691f2c650e72bb84038f57420566547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036a9c0f7ca7ef41c799c377c6759e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f46840a31f10ea0a87cb47f4d92d66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628811bcb089aa0c1a5c4f226843516550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d10d44385eb0fca15e5dcf9f4b7552551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275deb07e006c103e0301e29e4faf2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee1a504ae37257b852cf12e43f7cbb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e41296cb9e8a3e3de152fc08e9188554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cd6c4f3550222d9a50edb08b8102f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e3318f7fe7ff23dce3b7027eb101f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0472798e0944622e68df3b5a5d500557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c3805de04046c1a39f8390c290ef4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0416302e57733297f0a75d35fb9d2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb5c6be60a30017ebdbbe384884296560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96350a74e093a4da626103fcfda5c148561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7c3ca2096cc8f42f79f15e0f7570c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56052372cc19b6437d2978a3ccf7d595563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fab9d601a22e43ea236f64755ad0df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a947f0edc7a54c19c8a233148ee17565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96441f7f2a07565ec00ac1dab61f8c2a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ec2a0e61cc707826f9680097c4645567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bfd44d2f8f806c26786f03801e1fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a38573e8cbbc43fec79afcd23bf93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceda4fd519e8ced50aad90c2d53a86c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca719c2e503319934cd097e59a1edfe4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3f2d55cc1580fc63129083afc8f44572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4d134663284cbfeae2fcb6955d53f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c754de660ba7074cd7f0ab31f1cdf0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7f72172fc1c2c9432b1cd999c65cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013b461e7d7082f47ec56bd6bc524aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e4128280e6a3965986bcbda0eabec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94efd4c6586d88e6c612a91ba0158d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728c02b9443317fe1add364e9facc01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb3fabe04b1ad2f321d243db3e3cdd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada6f2a32ded4fd2573e5622435bdee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502730d7185c0f3deadbaa1ea9ebbc88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82ee8ad8c54acb721a64ec05573dc4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7b5c90b3923fa6d69baadde302f75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a20c21bc531b66915a2fcc254001e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7cd54893d664b8f3ec4caa25fa22d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99946f913a6a733b9739a88da3cdbf4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dcce0d2dc433113c6b4b21d68a747588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a256d8674db8e102d920cd25eb1526589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9f78f38ae8fc7362582f385fb8691590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75dbc8369702e7afbc686040ea656b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140c664653885f9a2ad7ccb9513d3f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affcff02bd8207ac3c8bde4804d3080593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30e94c8707658d90981d566a302bbc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbe2637b467bf3f50f30683a53c38e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1afbbdb262d6dceac68a48ec14dc6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54d9517f57a0241338a8cb2084b56a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944060b778600f9cdf9f965654b4c8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6da9114ab8c6de00a7432c26f11b88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec50cbd312d39d37bf550ec5d5665e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4175d544ad6488d38f9542983eb81e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b155c5e121d1380b2401194173dbe6c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6efde8869004342107183776d3bd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ce4cc3882c358d2a2e5e4807f6a1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec4dd6d7508c0a868802af760b91d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6982e3784761d54556b7c8059029f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876d3de5545dafdbdfa830c51680272607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cd35ddb37c9ed6b8f0a66f3fc9381608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17ae001354fb64aa82fa245b5e38c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021b53b74c11571e11db0e1d177e9d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b3993cbd80c7a921984b923548cfe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db17832041aa1de537fb7a55411aab5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b734cf388ae88dea98716dbb3c809e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cda513a4f26994447c2f6a2f22494614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48006471ea5c3e6024090b33667835e9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea2bd7e59ac587853e53acf3291924616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701fa6034dae216f927d34a828c8cc1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61b45c724c12e73a0e80bc63c2ef80618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff791b696bbda4d13a923fd82935e060619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70ba96db4bec127d9fab88d5e2b30d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0b7c1f787fb9c80e0cca4867b0714621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03163bfb9c459a0e040cc9146a4c78a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037b5ec0ff686758586e825ff1f0c98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f26ef58f18f0092978aa977fba59b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24841f12870d91e78a8adfc1b2bca88d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fa866ab8d20658688664d634bb612626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db19c522abdd2d66170b49dc621265627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647376f3d46fd250c37d5e28e2286c63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d8289211ae8c1f0effa22c6e705bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334589f58a461b585a096cfab4c9902d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff10fdc81a3f84c2eda16f820fd0ff9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cef8538d5bbb4e99d03c29be52b08632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab94cae97452796b69bee99fe729505633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c09127a8e809534994890b2529c74634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce35964926e5fbd0dcb3365252add2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a064190fc4180ab0e8263d7faf357e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149c7a2566b3d08e1122c296b98746f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b8ad5e1d8a2b9dad68c2db03bb915638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6f3799f1f166695131667fd8bfcf5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ffa21360394093d364e638d819a1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f6d6211b591b1414d94875f6994f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2a87a99505e912caf93c2a8906276642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4939cc43acaf3997fbea8bfc82ca7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3b1524bb9973f77e0c9f47e477ddf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b65b5aeeb80cb7533fbd627ec229c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922d04b9cca276267392f23f1858ae5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edb7a94a316edfe4b3ebc16530d2d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce0b2c82e693f8897a297fdb1ef09e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f99e68da9362f457e1379257cc62e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa6fad2b5f9c98952d5d9f4ed3b3e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841350db512f063f1f352c2f9fe4ba9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500664fa8d2f48104432982931db5e3b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8458a8b20a7ae37de6359df5639685653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a01b36820f585dede0c06cb16795b6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09a4cacff493b1eea400c7c326bc9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d24229604e410179e52c1448f5bba1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49903cac951ca60dfa75f539156b1721657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed37cb906a424e97e067273df2a1e05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdf7bdfd0239452c5ae1f471eb58ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4abca62a019e74c85971b0bec5119660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a07948df712eaa12807513c28b68c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db6acef79732a5df2c9a4ceeca82c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bf9e6e16407321a60b0d1211ca38e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86805c69d8e484b62dca64621aef108664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8192e18883625a73c64a1cec15c73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e43ea7ba79724bd07791647bb9a43666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932042a42112b81ef788d95a7f4eb00667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8a7c9b8177a9418a1c9c84a763779668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8fc34c6aeaad0f9691114cb3d3dc9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff511e19957123498745e4f28cfddaa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f977b68c6b0148685cb70c73b20d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36120259ec4bb60ac8e00e4ad7eba3cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5817e70af70822c94b630322abc5f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff41cbd5a71b963cae7e310fff9995674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadd647ea011878d8d78d873461d559675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d219a41ad2c3ac533344671db5653676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f7d605ed82988fe2affed2457ca66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20cd8e0e4487cbfedb09cdbb4eb5c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc84a0a28e5222a27c55574b48e60ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feb100a270b5c2c6a1680437d40acf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fe8ea12afe0d5a11de6a9983e322b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d0002c5ef5c0b662dc6931240c359682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355616bb24cad2931c74398370ed063683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231ca9877db4b64a71c54aecef66576684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7c958bbee8a7b8a2e4155a452d08f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a58a6f0277de6a615c5e4ca7c0043686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb78ce2486ce55ba24732790d806d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecb863ed1ac1e6fe02254ccc3527e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87b8b28b3398c64c1d261b84168927689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5d77a706aeff505ec6a65c6f0bdfe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012603dd627352242d1664b4b0caf8f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435392d6ba9b042c1b591c577d120d03692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b746d402ed8817cb9cc56a617d5ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4b5691a5be34811270b73b245d41c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d28fa7e41b119f68a907bf95a32356695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8a6c85a3d06a98aa37880bee92dea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210e4a5e63834f78ff745822b981cc5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed5669de40b3be5f5f026852063801698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08224ef05b6961934d28891c95f4a306699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681bd3cea2378d16eac7164edd99bcf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c650869989889ab3d33e8b9271475701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dedb07ac6aca219117c00fc893dca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6d6ed43dcace7fbf8768446bf90d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f3ce40eb24b3eb202589395eec19a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0427fa1bf42ba3833466d569bf712a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a256ba1c39b89286135c3898a9ecc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936dddbf9f87cb1fdaf3ad42219cddb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e7aab6bc727f93ad861dc9aacbf24708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843a7d6dacdb7d0f7cc1c75bc588a18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0d02a735efe0d87f79cf03d26259d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb16c6d8f0607cea930951039df540711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa565c8ddf046396dbaf1183477eee1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370648a1d72fba57bffd2fa65306e65713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d512f68be96056dd92eaaf096a11ec1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6df44432a439bbd156167cfdcf9cad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52216f469bb50aac47b15a98237f10a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeeab18eb56664aa7e6d69b0f102bb2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c37e3dbe62c4eaba54cf8199097fc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dba0088ca7feecdb9e7b48247a2d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be06225d1b1d797c943cff649234db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efa881e3507e6ce5d50d4016ac9c4e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251319decb9b5e5c015567cb553f6385722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb078b63dd8d78e6666d737c0d2782723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15134e62513883a51e425fb18a1921a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ec8b336a94d5b3b7a79d256a258a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f956d370f297c3a15f2981830031f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bb55b56ba49d5246019341cdece81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d57816a6fb0bc54445f06f662c749f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd742cc99a6ddd7dec54a5adc3abed9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd515a585aee8644ec90158e8bba540730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d756734fc6a1cd356a6fc3884f3f5da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb054d4090534d3648cd5986f1d051a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5febfef24b9bd66fd5ca7e32c901dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd1de947916d2081c840ab2a3b0218734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2feed7b043e58593d1d8d84c760ebfa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5c54d9ca6338332f7c10b957e1129736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6a282f495aa1859c0cd953a5bdcaf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76b9af098c9a9053d01aad80646f9e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85738f05c1911e162c31ed19c384f2eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19a5177652c3aaffbfb166eb77d68e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1b69925f16bcef5b38e689c77a413741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed4bf2e64cb40363c37471f788d2eb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cebdb5cc6f25a537e01842ee81e4e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0b3a68f358ac180f94cb6f230f242744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173a3abfd84a905b2a075bc3468d446745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6f145013ec2b8063894e2ea21eaa5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a1b2809596d1c650a4f44d2c42f4d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c21ab71280417a61fae5843b5a67a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9a6029244764d3bf5fba8086013cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a96f479a360546c6ba02270442519750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ae7c494012c0dbcd1d03c1efbadf1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181664ab72f6d5c7282d1441724d19bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a6728e9a35703faf303a0d82d6c07753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784895e051edba39a55b4132c61d0652754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dccff424f6c22d29f2a150320b1d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d4d1ef453a48ff2857bccc18814b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c15739cdf0f4374884538e4df0dfe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba95c5e1656ab60752c63c3fd7b953758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3f33585c3aa58de908a2382bc676e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd38d373e9dc4fcb8b774d13d7aa8a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960662b3b35ce59446994512f9a5344b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcaf09b8932df097a655730117d3cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f59dcd44f666ecb6ed217febca6a1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652fc7514aa0b5ca4648534bb65e6865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122e44b17c4263dfb7e35d2961b9b486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ebe6946dfebfb8b3a1890db4f10eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001acd5b2e0b60e8194b0aff5c5119db8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c834cfba3bf4fdccd88637addc931c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa989d1a8b87c58c7648bd1c2c8e8b4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ee078879f822eacb74ee9adfab78c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90620f4b3b14c51edfb9a85c3a169f2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bd5f8134dfadcd8bcbf4724b7c34413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59fa66d72510993338cda9eb40156514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff8d45b0312bd66b682490727579be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6b9a9c3f728a05e86b47c4b387c8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cdc108b24d3d480ac8d901277c17c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505a2014205b9846d104b81b365893018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824345bddac18cb1d6189442359f7c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e163e861edd7c30d8be51559948fa8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403668904e34bb9bc3deaf6431783bb921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512df44cd6d29229ab2489ae89aa6ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dba98354416b03a5ebf712d7aff6c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3539dc91ec375c588ad5c5533837e5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a23255ca054991fb0901ccdb5ceaf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3a94fea690e1815d978c82b54053a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd900a27700d0e63aa41ea449a465c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c2636c5fe3787b52df24800c27f0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37c396876b2402bc03cda5889f2ca629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b55c4c45072bbcdbbbbccdd7b97ead30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6e02fd99b838f63b3ec0feda7a3cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64eb0eea8bd614887b9f0e1714c10332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce192df2081c18659ddbe5a77cb9442333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632afe37af8cc132911a9a8661530cf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad0dc8bb1a6a97b561d9eb1ed9a9f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde367f30afd7768f25d55722097aa6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1468134164dc93af05b7d28fd184437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87577c0bf03957662ea1d7cf5a4866f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac246a5d88abf94e3e2e73f8b6d0e3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaa658503e04114f7d6feb3a49033640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c0fafe43adcdfa0ec3e510af27d5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5659d5f162cf0ad3a7ac173df2c49642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1f286afa6cc400e8860927a61deed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdcf2c90a33e797a22ace37381c9db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2fdf3834e2999db2c68af5327374945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14a539176d357f340a9a8e3d93edfd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2135c5ac83a70db8400e7f3bb37d2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95325bde1ec7fab4422256d148c5c51f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e348a09a472663a2ae7afdee12660f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec74ce0eb931ae7acd5357d377095250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2609d0535cfd1837f116eab55bed5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2d5046ad5c2272c399165d4f93fe952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc60807248d06e892e095274606f65a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a59470600b5cf550fe6b5e5490cf654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07213349f957ae6d38cc46a2fb15521a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486f3400b97c8a22a5d10f60d21690f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020d67d15b30744394bde54dc85889657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99567366e31ee318fdd3052a426caf6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fa84bd8974d3643589e6e99976b1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5fa16c75ffdf5b2e2ac3e01eb707e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa553022bdf4ae50d837d97985e7c2fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995c4018236102920fc3defe13e41be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88363402f084ac64e6d02db55440ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fc214ee663b2b7c49326dad8e3f2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931071621915bf4d93dba013cd4035b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53607b2ff1588403d22de20683cfa70d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e96bd634af507b0ed0f9553b4c81967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94367790ee1569ee73738838270844168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762b54e5dfae64fd87ac4eb549b0f2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851e176a59c0895bdb1bb4e1cf93d7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eba2e6b41523d0be082b597cc2035671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b04bab3583d3b470574c1db096e6fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1110c6d7b58545af3e3d7c04c5cd1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97c2ff48c4ec4fdda979bcf336849574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa79b3a109e09f546985ae606d40d2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0d8ab7070b1a32d8483b66715bb7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cab33a44f2ace6f8251b3cefae15f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a31ae644ee07c0e5ec4edff5a0cc2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e7a5e31891800b3be697f8c24a59179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38ba1e4cafcacd421689f9e266ff7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d2ddb573a4eff4ef7aa6f8373b8a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416934fc8779cb27eeac40d473c3a7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30eb6ae10e23b01721eb8c9e99069d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388f75582b53629476bab03aa2b08b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aa09da88e79445fff6753b8a056c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e32c1804b3d6e11615cd56eba7252086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91ef946ebef7662615d670691d95ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bb2ac34df511a6b6bcdfd1791df0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bc25d5c4478f58e35d4e3543a3f9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b03fa2ef3553aa306b0795293512a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef766a0d28864eaa90b7f8acea0ca391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179530f6118f00b2b8984a4aeb6e2a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76b08be24a58884cc704030dadd8c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199126b86766a161328b0a1e443a5dc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62093607aacb9dfef0809054c9d9312695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a072c6baa2290897d5e4db72f03087096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e8b2c2455218a5cfe07b803699b9097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc11794876c1a114071d79ba5384c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956090782a6f9d5213350b3a63eb9fd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75857e5fb2828a37afd66a97c81282f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edcd0482c9b36382f211d0010814a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb742ceee1b81b82bd67da05dd94a24e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead382ed4a792acf73a5f82e658fc4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8526e2a4a682cf2cc1f8adbeeb656f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d08d39965ab9eced94103cda331506105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f1eb5c01e08c359686d8d45bd6ec1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2a63fdd535e16a924557477cc6c49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b809c24e2786a82d923819124de2ee1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59b32e0176d64dba9e4111d313d714109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd530d41b1e8dd05fe428cbd8160ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d496e1340eb239d79e9d1e63f2a97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d47c03e23f49c822da2951fdad3e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82edd43dbc3d896a3ea604220bffc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19918219799f40184fa4fa482ab713d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfd294c8f9d85c03b088acdc069983115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1065faf56224788029202c4b7194ab3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4089398e7d355d81c5edf8e7bb343e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f092ff08e6d9d942c23e3fb5673b99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79346d0b53104047052e84b49277c5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368a75ba8dbc5338f759755b31d9d73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf98b89d59fc6cb371921713b93bb9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b29c7895c24533c949a92587209bbd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e635e9afe29497280a472df09c256123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c720b62464d180fcf2ff6ea3b5024124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6f7753b8f3811641e1c3afa7c01eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c24a9501327208bef07ce9db33ff43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba291a4a9de669326ce5b6b348d4334a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ededeab67c88fc1f570a310d69d80e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafb8ccb3f2171f2c8c46990b5e343a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0effa19383f3626eb87d4c9f83de48c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4d334a8c34a118430830f4e89a1bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbf220519115f121d3903992c1092e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94090d27e920981bd1080509a8c379133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab1cd5df0ff34e2e60f42ea53e3777134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf17abc262a3fe4c102e473baedc13f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6134790c85ab763e49f79de208f82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388072f111d5bb8acb50a38eab3cce94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd5798ff8c7ec71ba91fe496b952a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1931afaa3be7e9a08309e3d46fab19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b67d98f37a44b355cc02cda4df87c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64f1d4147990905e39d299ffb1edcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719318a43c847eec215db6bd8025a209142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71544d6316c6368148a92e7ccb485e6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a06ee90d6f25e7ed48fc70dcbd8cdb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762fd22d06ad6526752e7c5a57dd042145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9abcb6c2cf0d0f94f7f66d5436813146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c423e92d04f024eb6611c582dacc0e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eebc0d664d23b254509c275a0b57ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16965aaeafdfbe5c3528b34ee0631d58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5927adf22b50b77462ceb4fd89897a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286d6714778d590e5c836f903b0e496151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ecf7f1b7f14649d8bbe64e106d26e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e1ba50124c9dc46701c2c2d419a99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d7f99fc30a878bb68356c51e09871154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8572b18de5ab2aa167e41d83f5e6a6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a66638e4d475c1330ad9b0c34e0f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6471d8a2b8501d51aed4795417784d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb991bfb02d59919dcabce0b4d4381158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc1bda8e5355215d26a2361c52164a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381188b1d760e7962f65612f3a9419a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3c9f89fef14ee50949bc7c0164cee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0f7b7c0f92884e3cebd7b7af30f42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb0852f907ebe31011597278c44e91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a6da8cfe6c1371f9e9bd77d721027164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea80555470ea7b5ee1897c578e991f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95698eaf1b4821000d7581073d8c8bbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f72458ac7fdf5f8341c1586d3f05d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c075dbc3af0229d60dd3470ab3897168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dc86b8d46649fd59ddd66de63af6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03896660612660d4e650733620c37bec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9129c7cd7fe098dd58a56c3cd50ad1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e4a621e911b0ce8b133e8c8b84969172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1963aee27e38382b622bbfb085fff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32a84ff25fa6da12cad8722c00629e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3bf9ffc90452e7bf3eef6f965ac48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe9e14797e1dc6e4ece23a3f38d94e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7119a2c22eaf1d0eef7dab7e2df73ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b48905f3de97531f2ed00f7bdee60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881e5fbc31856e892ffc64adef6b933179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf66dad27ca97cfff9eae240246101c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee779917ea80d52865598ab33c34c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1b6c55615812c499cb8fbae1f0377182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38fa80c6ca32efea9301e40f8a745a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad014afdf0487995123560e8ba7737b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757aa6f05cefbb2769907299d6a938f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51159f20b21ac5230cf002422a2c36b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3e6367ab889f97d8322f9aeca94aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2623591e5e1bb9e1fbf2bdbf8b4b2dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d58704a5904001f0074556f24825b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b47edb8c3f2a99fdaf7bab656b8ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a54d7f590d5a0d8af35d22fa85ae17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e82e01b66d1fb60594f4f19e80745192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13479b470db7020edf53b575aadc3275193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f27a2a155436726382febd0b11154194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec637d7c74059088876017e3cd3f76a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192b9493eff7bce7521743ff859aeee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a4c6632cae06acbade7ed86c380f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d6f58c538e01f56ba577d0cf85cab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b4c727d0779f8d9cb16763e14ee83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b6e4fdba41b0542929ae1c45eb1b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23345457413e9240c192ac6d486b5ba3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f8571979c900d247768dd779b664d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6c5cb6b728d6fa715697a3665a4ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad02e4fdc0a2bbb48d505d66681822a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc640cdea354f70ee2c71b064a185f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7201db8d4afc600853caf1cc41c4c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f72f1c8c36c2926dbf116fdfa340ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d66d444395241dcb2d6d7dfd6ee28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232abe27700107f909c22a1e8f05d81f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccd4da9cd91d05a2e8a13f17e0fdf3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7017dc8982ec6165c9505570bb8869211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df9979d8dd732a71f3376fa96b9a88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a35f6ec0bd88bd00bf1e203e475f6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ac8c46ae74dd4633064eed3c4a08b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa1074767a4eb4228c135eb171f1c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ee54da146428788f5bff46b06edf8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8e448e8f52d5c9f8aa406e69874e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2d00178e1681a69bbb3459d788850218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e5700dfc1197cbe4f17b000ad7062219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9715d92e3251fd6efba27ce1ad479220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7c7a14ec44bcc233194e2e1627f37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa74b921334a3b6318932dea5493ff4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1b6dd69b4e8d4fe8d5bba10736a54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a6a117dac0c08f6a73196ac28d130224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9218db3b42bbb13016d6dc4143146225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9f67ad7717ad656ddec631e04f3de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65286057fb36a818c9ec4ef60454cefb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334fa99f51cc225e6ef2b2c84cf3dfe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809809dc4cbdfd68c429c76bad4287a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62095a8b746410661f695ee0df0e1d47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc40b4bf1de893d0ea032c96e3e0d6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb9b55a3331ba939edd5cc068ef899232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99369a46e5c8fa80168f8e0d5cfffc8c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a173152f457003f5178369e0c260a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dc1d5d1041b160bd5136424da5165235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd579a1f0714698377ba490c014b09c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a9fa255b801922c3293d8603c9615237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07501d4f1dfe95d70b591c289d790c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2532fca5cc5bef9dd5494c6a834daf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183bd71e568bc5fddd200245553125a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5b1f6b0f54768bb80ed5aafe8ea0c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bc92bbdba4b02018adf1e7117bd49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e4bcf5e40f02d3018b109d0977079243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d47f13eaac362ed1ed07a40e34922244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa7b99c07d6a9186e04a91ac263823245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d1b997117cd332f84a4273989066e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71326827b9ca668b613a50d048a0e8c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c46d7c03cb9659cc72904e788c0f0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281cac949c6b591c31993a2a5fbeda7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887d2e4e16aed7d2e4ccc15a15aacb0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977828bd58b8aabaeea9e06814e0497251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dcb53a18699ce63ff61b2c6da4be9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27634b29a52b425318d318a0577a17cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6103159650b2f3ee2734a1250f12e03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa7311c39732c3671758a56e6cf2b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61021550dbd2560a279ece8a7674356256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7a913cc217dedad2b1ea9397cc2e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb3c6c2785d97f2bb1f3d121db8e40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb59a83945f37dddd3a450afa410aed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e23dcac5b3834e3367b01977f4e6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e22e61479bc07aa9739cddfaf8c40c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661cfaafcb23b76e1ee256e9879be30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468880fe470f21948cdcacf41e3ee805263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29570de4fee807727e806addca28fe76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631d59f4fc02d50ac565ed41ae77330265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d3cc3de9d0507365317e2fe1638a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a07301f00ab17b22ba1e7aec8d366c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbaf0221a25557dffb6bdee9623994268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1b7bb2266605416994daf19e40cbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0b4f399cf97b65d6ef4aa8eaa9e4f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afd268069fd3677925c8b12fed490e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fbc7889bc68904bfa757d4111b0bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4252067bf50ef421d7b069d95d16aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b2634aa2c56bb15e8c0421d9b8979274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88647acf8a6e8b2d9ff5c887578f0829275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638b1025ad76c7d2c05d349fd995eab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a2fbfafc3ec647857c716ede6a391277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4687b1f74523af7a211e040508dde278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f09aca26dbe19b88b78fda7868e999279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875d1e9db9b4a52ac4499815294969b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a9b7671617de8e2a1cf0e8b9b60c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7c0030cddf3aefe77544bd8e58f12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d72455a1eaa4b60284adc33c6eb07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c021c8159a24f4d979d44c693e55e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45646ee1d4129359b1506b0e14bcf92d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974e4535baa9ecf50b8ec0aa6424e82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480868e4f82d31fa9d106dc49b8f9469287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b0c31a686f55fe22ba2fd2a940dfd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc793048c918cad69ec96973247d414289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbe3b15175224d5a2e25640bf1c1a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8088110410f5e3fdbfc7dc287cb34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b93685232e7b0685ce43bdabb751b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29b7d2e081ec3953f1a9c4a4bda3cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de334e8028a5a5468941da3dcaabd4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6a3cd6e9b74b4b333d4559e54279e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdb205bc8d2cc12178e6015f3092e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0edf7d8b463ee20501232b22cf664297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1601cba414d2ea4e0affbf7896514298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd34935ea7abd483265512c2846d705299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a4baec5bfc3512fce739685db305a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a83139108c39977313151d6b4f8ca4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fe55702cb877816b5fd06aaf9f054302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc56f318c2c515cf2c991d97d95aaf2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9162897118618cad26a1d416e5db03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c07f6e1d04ec649cb78bdd6a7afa60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e11ee9a069c900e7f41f87ebf6913306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff2bb31fe36eee48164b3096dc8a16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78f88252ed14d1eaa8fbaba2052359308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31609ea3e85884a42589ec9d31e2c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac242a737dc7aaaf00525e83a61e23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f8109a472636ec6d9a5f0d1d8bdde311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178da94735b794ef05a2dec8b911e65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314b52f81119c1f4ec27a50036bf19e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcd308b3693f1d5740b8e418178ee5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cde2a4ba778767f655278e94f92f1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16853c6216e7b5780bc04347387fc02316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b3ae34f3f3b063ad9a2deaab59ea6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39985f646de626e329e40626eaf002dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4c2a22ea277a446b912c348f92d35319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b00f06bc4d5458e5cabf8e7584224320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283178007e90df088b33acc3aab6a03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb61230cd479c1a4f08c0b8a4b393cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00fa214bc3015fe7b4ce401fae1ce9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90637ed703303c96d2183fd78e1d402e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7b1dd3e936cd98e7f67334753e730325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cca6e7fac142c1e8b0a158f083460326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477a7dcff17769ddf481df1a6185bfd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682b50278331421974113355cf2e85f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e560056f5ac8acba2a1ae3296d756dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77754eec4811f7cd3810be662e9bd3ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc1246195e3e24527825ed2344b5f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33aa88abdf48439f69f87153ad806c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f13899a486a2acb4b96e2b651c7cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63984c159e9cf23da880705d4d7d6ef3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2176152f4ef04d46da015f7f2a6369335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8348c0d5272e40e26c8c858d12020336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea700711b53508f41080feced7c810f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad82efb2571fa11835a8bcc6cfe1707338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ee61723434ec795466bedf82a8101339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e6a61afec6f54bebd31fde0bded4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6949cbe9ca2822c63fdf7a17669497341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba91495398abf21f8be739e87dcfdd9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb203537c4d490e67f17d53233483cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a57ca445d78c373bcd28b1140ed619344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc312bb38ef1d471007796e36a786fd4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce999cf3715062942f9ba35e6cbca4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a0ec4b9b193da6fa20a97b718db3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86be1d89bb6f3447d767a91e127575348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784052b26181517b260a5f985e29c23f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166508a434878fe946f13bcb3671c1c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61baa51f488de7d6b2f579a09e573fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffa5aaa4e7185d607e0d627f4e7aad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75899bf4329582583220090635b328353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960719681cba2933800e95c336c2e11a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebad8c24f1f8caac9ca00171780a076355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f062f189f09401a33d3efaccbf0dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bebbd6f7107c83f1444fa9c2210675357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4866e76434f5ed8c030dbc18126073358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368e6cf61619efac5b502ab1140b4f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662b6cb307241592c456d52bc092e2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76e7a0ffca193dd6bdface9cb55123361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615592c7a52da25dbbbf52f96c37b50e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e17e2aa34c82902e728366a8d51359363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afb99ff7e6bc9b39db2ddca1ce02c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47195089ab25b1dd9d406659bc191d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331b2e8ca7b95f3ca98d35632f45222366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29991e962ef782c48d34ac725ec909a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18171b9018960a3e6d004bc1ad0723f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dfcf2dba151b8767628c96ef9884c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e89663bb2c63ee251cf2e94f6dd160370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1f2002b3ad073ac26e71f30f2e882371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c5898b3be80771a2b6eff529138dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3a269098e0bb26f0d9c198e5bad7c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80b8fbcd33a73f5bab03211fcfefe2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b6dd053d05bc0eab379d7ba7a055d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e311c5fbfd6c9aaeacca08db577da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f1ebbe9af9da7a2b92b908e52c5eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadb95a78179a4a20a674f61c904f52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858c0419d0d37b3278340cc90b5b61d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8877dcb1266e24ee489a2a79ee60d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c74857d93393ba9f2b6b3163ec1538381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dc2726a39f1cf92df42904396e1fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c013c08fc63b3d07cef3816e7f138383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf09584eebf6f6cb71c665bb45ac25384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b40fe15cbb2c96713af59b2b35995385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990932ae36fdefbc7c5b8a54737ba0ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a88db55ea6dead7be81a2b4fe14d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cceecd1326281442867e55dae75dc56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281ce1170829940e094a08f7671b5f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93044237d00c55c15c2ec6eb9843f4fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581dc25d89616cb054f1331b807e910391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7dd0d6900bed269559f93e767bceb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60b9c5d7022f75e3d7ea30194aa938393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de470d7f92b23a47f0b4f55f705665de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af20cf39da8ae7f55c988ac09ec210395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb60c849d6cf1688631ebd7de92e31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed404f264a0040a9725381fcf12383f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1753cd23d27e38c852258d3fd8626398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631978652f8ecaf8229356c49cd69e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c07319cdf48a3aae0b14d7bc76472400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45303b634f43ffdcdf0a36c39feb1043401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1daac7bd25a03a46e8c88b31f1bac6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9bad343e52abacdbd303e95211c8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541a29fa85a484807b0a0f1425bcb15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb642b7cf85782e6c871c574b450bc2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aafc76c4cdc9dd39730f7abf268ac5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175079d209f82c0e3e954145b1a73d67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f123d405a1612318a6c7010ac541a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec776cde2a2ef0cc09fa10d0751572409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168f669277ff7b6a80f46fe65cd02fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeec781ca404f98c81086116ccd5ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14203ef6ceffa143ec5da6438ed72560412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083aba6c26140f31255feee740e083e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1313a39167996c522b186a5be82a1d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a63182d53cd5d27813676c054f8c09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de1979b45ca122f38783f266448ba8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d7c9b61bd699955a68d45d573c72c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab748ca7c3c561601c25663d131558e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c176d34f315abd24a0528cee39a88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c8d55514ebfb89359a5863b624315420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802ae073ea0b549f1d9254cac357f96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a56b50037e9a6407c3dc5c09be7b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9a578286927c59a2ae79558cab96c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2dcb32e0ebbf17ea6ac6519f787c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7230b56528deda15240d94247758ec9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7918f9397da2e95c69c90b96fcc173426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986f74f15f3981ae0e6d09c68695665427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67039d7e065c92c83fa08e9e6eb0fa1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360f3166cbf54471a2a177c911da59d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d675ac6e9a4d7af66b3c5220a0b5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc0ce947dd525adb16c29068fa07ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882a8d13a3237f25f5a5e3f27b5396f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae105bb48477f83337b0564472508be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21500cdac9854500334727b2c82faec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6861c6d4401c3ae18f9d4220511cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b191263556b264ed5425d379ceef13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415eee25fee808dbd31eb9128e2d4ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aab6611e42e51ab5c5b864bb4c2851438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4298da22ac8a78349aadc29d0566eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64156f06fc58073e824f95148c3b3d87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5124a92cc914b9a3a3c8ab038309c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66610c00865566d0599131c2e29c5156442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354b47c77b1ac9f319c94143f6942e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1869001e57abfea6511bc7056f9f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d30e130c64c53f748c74853d11cb6a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909be44e243027e949daa765dc17f2f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c8719af13ff9ee6e89f9ac04495d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb9a4ea05764f24973ddbf3f2b6287448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa3bdd003ba875a6c9216f26b2db1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40683f0382cd69e7c697d544bea7c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1387ddfaf81294171cb570cd9aea3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e105b1fc31bd3e6c34f4540388df4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b46de2c791549db632cb8ac5520de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ad46445f0531726e7f28c672a6fca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57fe0ab37051bbcb741841ca41fa87455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71702738390d4b06e4ed7e1fcbc488f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732e12066d063ffa8392d3e8964ed05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a83b5a883b9ed6d9ad13528e93c17458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21cd6d05ba931356623e6d11227e59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12075cf9f45f0614ef8f8fc0d8ffe92b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d24825b86ed8611a829dc454b0b2bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41467e002485042b61fb2c19016f3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bc8803eefb3077d51d6089f6b5512463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb58da20767d31fb979f1d8fc8c76a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f415dcf2dee803a2ee613040d5345465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d5dd1f0c01d20bce9c4c6b72da4ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2904c14a5e3f5f72d7a9b29a2a93689467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39745e6d305fcabfbdaac42de6f94993468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a19d9823a2e48c956a1ad86b5a5f3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c053cc4c8fe03cf3245bc28dad1416d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8085eead9a710847cc58e339d6f63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f49dcf36949a6f83c61595e980df42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366947e3ae861bc1f1777f53e8322655473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f456a8721393d972947eb12f166cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d94a69dc5e89fdcb7b01b7c99f863475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c9bb25266913bb738f9084eedddae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b92a8586cab9bc0df364e723bbe6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd8ed87775df5630249b8cc0d84856478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a54f76d28794d4cc4c037198b86c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbded0c4c9b006890165fdc9cc956c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abdaeaf5fd2caa954161821d55ef47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e6ea2fc49796ce26cb13d199dab34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e16be6a52e3f63dc7dfa66e29c2e5b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43dec62d43eba32c6f24e8deab15ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9796b19afd26cdeacedbfe4affeb7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82bce3af9a1e2ae928ba835d94f0ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720795888733497679463571c243e25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46115e8e1cc1b8eb5837a2f5f5555581488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be96b3163e9fc40c0bee82a22a8d0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c72a3e227f847e12b737cce6c4b03f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8bd36c39c3c8ca9fe89e7a5c9a39e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9995112e39013577d671b91b0ee2c44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6564cb4d4cc2163b4128f86283ee736493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bf2264e88e2b50a8614ba43958b86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf1f60e52ee67b8684a5b7158c1631495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782156edd9a73117fb9e79861acc4af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850e2f689622c9eb7d6023fafe5169a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44140f7cbbf73254a867690cbd06272498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1704ce88bb5a7e775cc6cc2eaff74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272e00c5c43dab70d5b84ae92aaf11c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401aa004ce2766159e12a2fcb52b7755501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d086b43558a533494b1525cebba4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192624511b4782a1459c2c68db226da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbd4c352e26c7f059eae0b78f87c60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328c34fda223606c5bdcfabd48ef914505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a7c0cee6f47b7e9ce1e0ba6d20eac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e551802d8f03f8ad60b046fddadc69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56293b59e2be7a30c69ff32625408590508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2d5fe4e173d54223f752dbf3d72f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4205e1a625b6800dae6de5715a87f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b62b081e7de77eb4b843c40a2dcc1b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470d03e9dd31a99e2dd5f7b55d30112512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c39004787b139b1e5758b1d2fb063513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd461ef3556c78878f81f9eb59b0fcf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ec3e5e0e3bfcc0a7e04a1dad03bbf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef945cdf06a5d24dab44da9c74dfd59516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be963a1caed29e6cc24f4f2c0f8281fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ea35b65215e5ec62217e4cbf8ef2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020652de4385bfdca47bbdce92bce9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0601a8070d5ce48f3ea0128e821ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85299d6cefb5246257edc3f5076bee4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d35111c54144af425f3a55a711fb1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975afb2736f513f419dace1c9dbffe0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3a8e2e61752584c8bc43a81f18fd5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020af7f5e876d6de63bf7fab96ebd7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7745292da6d761b52ec2622380a678526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c240e269de8b05e5ce31a9df4425915527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd423863121ed8974427461edd8c17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c54f562e5301c3c052134e4f9e4d39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96248f5be62b94cb3a052c0cfd881f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d57e0af75bfca1bb7ead8dc01927b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a99c7fa5386b3fd966447833960df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15022c89c301c58b6630a90a422f08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558d49d9a01bdb78d8b30d770a5ce75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fb802a97ee77105eb636e3fdcd5e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6019b631ea1587e4d3b6cd4bcb8f64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d6437e6b12c54d985a8387f1ff3d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb17bdcdd29643fefe0111b4b9d0957538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129221a2fb8b2ac9dac94324f92d191a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222c18756133e4f986d3579ac483789540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21f230c89361b2223a5b583cf5823e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc050cdf9d361fd8d68285879e738dab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc09266d4bed08904bbbff7f7b67541543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7c7bc3d7933e3a4b5f210c9f895f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b9283352fa92461ce3e9576f17a88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe7622f3d578b4ef9a1ef1835febb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545fdf1f4c244168e0c24ed8472fb59547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a434f368e607a20661476e2dabe66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3188fb2879d48de29a065402015c154549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791d5bb3168438f11f060b430864390550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a58ba809c991a741fa8a33b7ec72d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6cff5f4980bcfdf5b464c37213d86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec2e5094fd74703e8ab4465294caa1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a3b3db6a4667369f635dc4caafc59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb27bcdb7d53973ba0f17a0659df6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e976777914133891936b3923aa67daa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483b6fb94b3e3cfff59c9e5c6d35b95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c4ae973698e7588db3a84afc56958558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922a8c89bfd72a6d9c08efabf0f283d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c515597c8510fd11fe2165e713e259560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9dbcf8b5d1cf307027303cf67d38a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9253b697e1f4fe9c0f21cbce7778f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf3de97234d2b8dd2be433b8e86321563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ae6f0f3b4da61a6e457a2cb370ac6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3836e7e025dde0bc2d650a7d2df2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb2c821b40cb342388cb438f21c17d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527905c0a370a953deb75acddd4a608567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b905317b2fe0553128495db1f92ae8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f3943836d2d01d4e36d2f739d20dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1d750f270fc9021b80e6e039ac0c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf118cd48594df08ba6cf33e31726cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a1e1c804617ea128ef24b9c1d3542572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f846963cc87e05b6d6b793af1582514573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c3c63cfff7999b610bb5a45be95ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727c3101aa5a186af2d312f3773dd75575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee67030236faf0fc3dd96ebc1632cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1717437fa0622b379820ff1e79ebc8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1f6e35145df990ecb8890fdcba376578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407afff3d232171fd321daa9c84c775579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c346c7d98637546dd5b4e3f2a6c76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18677924271ac3b3e71212fe81407497581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e393c403542473a098abae879398ed1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281b3b40ee3db6576d41df4a11ff16c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90706938d9c95fb6c55df0a7f2adf0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38b52be304fd78e533b2598291c32c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd476bd8083d5ee6d0fd733d56094c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cabdf63d95eada328b2a28d93cbeb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1ee324f35ceb17fde386eabf7108c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1d381da6de52390331ab7b0b6177b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58839da8542ee72df83c0c2d24a45ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6ffaa30f50d44cce01743f8ee958a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e68d7fb7b58146e2f873a26e637534592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b02690772d6d1d12ab93c2431d74d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5be58f9f8a73ee6cc5b142e414243594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94f5f68b0a45b530bc7a97d8da8ba3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2ecb4f7abbba70cb0a56d4e541b52596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d09422bb308fc9f965b92ff8d2f4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb79f01b1803c56ab51500d52f9cfa8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175736788e5135a3983a188b9511157599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ae99c648603e72eb3c9c4c2aa2cba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4e809830472fb3cf7055d3af0f798601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b1d5db313e84c8f13c7399aa12d9a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4373583622a64a60618c278613cb1a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cd33e8b636adb783b678195751634604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d24e747b713ca2cf8ad2c797dc8e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7553f9f69695bf7ded56af455d7efe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7bffdf4ab199af4595bc386503b4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eedd8b8835626b3ca70aeeaf095e54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20096ccd5b8a9d1d464a643fe59e90b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36161e6719552d06097a2e2a4f11edc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90712069f563369fe0507c49e0b1ee9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de74583bba9b9b74522008cefab70c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f323a4674014fd2345581b535812c73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28915122fa00342483003c16704c3552614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db81637991ab3c1821314455ae2825c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e62ce3af22c121cb23ad16f527f74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab64de19b798e0ce03d8a63185294b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad1b2043d0291f3abe5a50e8481733618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a57119904228c690ebc65cc0a34b83619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73344b40bccb85b6b1334b11ace6d4e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d479f1146660068c89ef8a7f17fbc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df414d31e5e46379e05de503c9a5fb1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cabf9d6ffdcbe328c78f77d6ba83c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696536ea6510ab65a0bf41cb5099f3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2c117653ed5537c176d521f405fc1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacedceeb8bf02a431bad0a71c2b5693626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b993adbe8d1171f1889beaa0fffdba7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05ecf62a45950d01e31e27a390fc98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1fc198b9e0fc5e7e8f0951d42525f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb23ae0b17b57b4540e09ed7cf34ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f767a195f86f2f0a285684b65e107631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eda029983ce21a25616621f4412c6f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f86540686344043192313955f0eb17633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855f25158b2284f0266dcb235ec8cf4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc3c7db235f4b30c4d7da4ceb40d5d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df189daab15308a4e6de337f646c28636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4364eb0da0dff11a00bb5318172a5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b3b42e38ec45f1c6ac26bbbbc3dac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4119d4af968d1fbf3c82c81a60fd70639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea04639fa12439e139bee4aa314935e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb944cc7a2fe97c8954e7689862cbbc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb789449317dc431af01efa16a4c025c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121db2f2e4fe267600e103d035b3eed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecf9ab1748ad75fe5607596706ed58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311897cb05305825eac0e9e6aaeb7763645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdc8298b137fb178054a38354c7280646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148b595d087fb134ae3d2a532b6402f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389926f6f36fad262f7288e5f3a83430648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3039834459a7b90a82ca990e3d2019649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c92ebc67a6a2d78e2350760e5b32bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b60381b3d51d852c76b5afe4b57930651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eaa1407773165c9bff1633608845b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9b438b75320d1b91fc31141d2e21f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cdd11fa7f4fa7882fc0fe4f659568654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cf9c3e4e08ad87f391bae9f482614655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152a44c5b2170090b07df0a7007e4b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110672cd43b8940b69bd24e5b6857ff1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3266feaeae469464633020415ccdb65658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81358d92e9e44cdef664643872add2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25712129824d3691b662a5cb8fbb8407660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0a6456fc26f4acea037126c54a60f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c1967db52418cc5aa70b7fc0ad327662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6fc2281bb6e425a368331d76c7e0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9299f642c640e89071f6b9a743d84e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20edee9b0d9ef8dc1508540db953017665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd071b90eaffb6ac387b8671cfb32595666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778d3a655bddc5923fba9658f7f420a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd64dac818bfade126bd438a8cf18e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcb86e57688566f10df2b32100118f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05cb99ed83b9ea974cdc3b185926b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac16c88a9b438f3e1338b36ff5fb6e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3913b5e0b7170cbc14f5d3acd559a4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c023cab1c46fee0588a1fc31bb0d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df332d989b194a82409b6c53bdd255674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b2b611349c4b808ec016e27dd3833675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bfe4ef66b961475784829b73d2d78676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75241274e99f2285518fd6c7ed223f64677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ec38ab52e38492e6f3a1612397ba8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f2a2d8ea8ab6ad08ac2655843a819679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe611b5f0f305e27a91d906a0288d003680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa2053543a6258e0e866cfbe01d5fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc57a614a9e9c4aa3f55c0fd28e35c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fecdc9a5757956d15411648c2da680683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e71296add465244d1b17405f8886a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c214968abca157f42c63ea49521c8e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736e13e885c70897c69f1c06c45a41d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db894ad79b099278ea29f1edb39c846a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8e3428cf11c8832df12dea2a2fae2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99ee1587363690f8d1b5c7ec563323689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53283bf073b08a37b3216ce1199b3cb2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3a6e17d42efbc5ec0b70b5993b66f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40139c2a240600b521228f4e2caf964a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc6d9db855bd65f5540936f54067c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e403b95a223aac9f6dbbcfed2e1743694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8901dfde6c8aaea98cd02d3d3328044695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fbe6e3574f228ae839cd1e4d6e3d3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c016fb4cf5e95f88b8c23daa44fb8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d102b87e0ab0c6d07faafc53cac50a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621453b1fdf825492ebbb8f510c98176699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39db0876c819d907909fe00d2d9bbc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a2f70603454be59921775afd31c9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cabe6d0e4c8ec24e22bd2eaaea9402702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79ebce51c73305b900a20cc95c845b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7b8fef7f5a40b052f7395aad3102f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9620e04a1f7128dfcf05a3d385a73f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059b912dfa7fa9f32095dcde01f90d7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d98464ebb264a05cf7f872ff4afd7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459129fe86c9ea039281149ac544e68708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0107bb7c0909cda36a7ffee02bc5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237328427444cc3635aabdd7098ffbd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf02ca91a3dee711d7e80d152bb769711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f201e8b7d56f1f3ddf3e48ba69593712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32563c4b4152cc56153aeaa138541b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446c7bdcad42abe3aa36464eebf7437714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48623e9283e27efab9fa4cac9e033277715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe84fbb394688114ce1ca8d43fdf0db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e70c5450f7b230400243dcc40879c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb73507dc09c0c2a389fe5dee71c7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418678a123f9e26f776be44a27f9eca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1118770eb59d23cac7c3663fe08441b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acb8bf1c4021467291bf9d947e6492721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea893278468e807ac3bc9f0acdef11d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89e2a31d5bada69db6c1c83d23a94c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14edac1a0bb3b41554720d45e454db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cfe4d73940c4f931cce1ee62cf4d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9de0045b4b5ad26c914b936819d65726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e27ce6b95854acccc0902740407c67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2654cf7be64b6bd0726c107816e89d4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c1fd71f19454c7fca6d45198833ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4c490e646bac066297a486c3fd8e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a17e1cf0b0d6cff8389cec02d9594a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31820e14dad08ce5980abc34381717732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c358b6fde94f6fe071ba2099fdfec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf77bc00ce39ea0275c830894f0af0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cfee029ff1b440c654a1e5d3f42e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53893cf64261c59e0de74e64500ff9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342609b3d85c915f3ffef1e23f5490f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0f19d784475b601a27ffed2c83b9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7696c201669116fcbf4b109543e8b05739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f50d03701a8a0d3e2e3f9b5adb9e8d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7580b8efc20e8c6a62e0863ae9bcaf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3741607c6427284133e9df9c4f973e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2b4114348c2c08e16caf6ebe4cf51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d4451a2bb84e77fd8cd1af65b81a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc321cd25d621553dcf3492d1e5b8cde745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8980f9ff5168401f3a781f3f03784746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e1c9cd80874e5380de76e02c19bc4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee62824f5cfdf6efc484d90bda36966748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486125b20cd841ed64f2234aea92190d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf30574be4ddbe90f20471447939224750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a76bf0b73fea44eeb06ab0866c8db2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54355703badec9cd338014c6827b93b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77e513482f2ba1efb7f7844d46e5d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc70ef129710ac589520cd538d201f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38a4de21d48249af155a2ba178fdd6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b20cd351516f91b390e319c105d322756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90712c70efe709bca0d2ec396dd2efd6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84c15e6c99ccb921362ff41836bbea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a80dc9760f68b1875e5734b36c858759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>