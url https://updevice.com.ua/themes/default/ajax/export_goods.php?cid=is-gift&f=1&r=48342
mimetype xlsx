--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2442d42807b243279f8b18903436a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6af3b86521d12cb3a1b934f4167332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9ac0fd7cf82b6b45fa5edc492616c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c40fbce6db993f6ebd420059235234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3de7398bd35fa8094ba84deb55bd375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fdd91b3b784b6c661383536fd4a596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70c05f9efedfeb2d698a15608131db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af07669dc7e85fcd45c1091744882a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90ca990d7c15b8fd0c7f269782d1cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b91a53a1a6679bd4822ca6767b444b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd51c609dea01323fff4aa0320845fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895c81ef371261367f5dfdcb1f38e9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c73c1e4af6d9685b75a8b684104b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5e54d06a4f251d68518eca25705d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220f64b25268e7acb58144a195a5c6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52e02da84fe2a1704be7d4b19e77c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e3059d7cea00702f5cd52249653f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc4a688daa80ab58580d00dc9ac44c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124696b45423617311646bd732ad100419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53f0adfc01f31d5b506122617433c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958e1f1d481383a881b91d6697ed22a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dd3a7bab1b5654208d5a1074a8b2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118f2c7c3a954bbe148f79ec745b63723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5532a5b4933f97c2062b118cc4f02ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddcdc05c281d8d80ec241771e1e64d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbf284140beecf39803518a86d142026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcc038eb0088b3d6b029f0448d4fed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba1eb619b437f9ea9c2e0bf9fb695528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8135746af2f59861b5ce1ff1d49404029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27676b35909084d6331c8eeb428c1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aff14a9313a30c6664ffabce61c4e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed7c46d9d77be259c249d7b32a8ecf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fc43ba0b8ec26efff4f2f7e43661133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d68cb3e200b5cb5aa55d79afd3aff334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7a8c8c31cbd4f72c0691b6bcce32335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0051255521b2be7dbee006b68b8ce2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60d11799c0569815797821cb9fccbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb1f38bac7619b3119930fd7f8a6e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aef07be1f1bca06021114d58e539139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf9b3bbddf769c7f12a5983f0cb49740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981424363653649b69126347246b85c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4608dc01eb0a76efbccb38392e8de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dc4ffb6ab91d2d0dffb5f4aedd9bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33418e2fb34404cdd10e5804fd6f06844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc53b20501c2825adae832fe4d207b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab4587268b6f53996d1ed1e93be14b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d3477270f2056ccee5e815f4dd7fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69246df72d9016343b144c841d54fba748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517bffe0a3fa5d523bf0addc0b691ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98b2e63c70ce8a032c65ec35942c4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7704f47ac629a0904de64181dc608451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab25c113d220303ed3b7cd6b25dfcfe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f03ba11584d2395b3e24f9ef2940453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad631d493562f3e8ecf81bb842310854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739a811f0efe43f71893e9360fced9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953289a68ec65b762218dafcb432464556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceb1451dd4fe94d258cbd52039547157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88e61145ae54d76150b081da8cc40658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8731d4d3753c76363e9ea5b16a6b34159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f13f903257f299644a6d04da2bc6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bcbc5e06b4ef0b2dcc32d45a141ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37050ad17385592f2bf8b61a221df9fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c6aa7b69279e018a1b8fafc0744f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42dbfb617cad98ef28cfa2d78ca29664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baa9d5244c65cbe6e468026afce7e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40deb7f7a3c194cf61040b745e9d7dd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22be044d2fb8213b53c09c241ff4b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a237d67ae000b4887fc69750e077b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c983cfe74243f0631b9b6ae47ef08e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e96fd4c127e20be52cc009ca01e5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010e401d36bde823f68c2193eb3d05971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9362218f8727a175b6ed0f7b5cc4f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea82019f012c20baac33dd7a045c8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a16b430f30bc0ba8eb16cbd474d5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e3b9d2e0cf7b9d6297a50912a3fda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f64aaa33b2bf2d17074eaeac2f046376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901ea713e2c31761ccc05343021ed7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bc83dd33959b38378ba9b5983ffee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4de9999f4ccdc7669920bd308adceb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3eeb6f846c60029f004b74688e44c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754e3e02eed275333b149ef5235012d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422117afe4bcca1c14e7abee576992182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafdceb8c1ae3b4d51435c202ab3ddc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8a1a3a541f983f5514891c3e86ff884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2139f4966a0ee80e09f0652fe933fbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6867780d80797c37f0fb1a66d9fce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a748a166967fcd9fe0b0d7986e5a4f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1312205539afd4eb7bd772cdf292888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88cc16ec0ce8a9665c8819597b449389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576b008291eaf11fd27f4aa62ebbca990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f5a275a1e5a0c9c12f2f0e6e0fab891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c651b77705a018b0c662b75ca09ee0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89043c29932bfccb61729acb69ac37d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e40305cf293c3363d83bc440ab913b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f2fe2925ab7b83fbd71d1d9ab851495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ef63a4fdc638f42c473e98bcc0a2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775bcfeb61c6b458bcf23664dff1f8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e92b4c8ac87fa63bf0392ff0c965b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b041c8dde584e704af79d54543ae67499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e5ffc81681834d310e628f2854921100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec61d8798be54076287d5d65f19f70e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dc4f1a143f36226769f42f8ca6315102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36532b28231ba88245006bbeb03bb1c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fc735c4adc7d3f16bb967276de426104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3eeb0c83fe5c36dde9ac5736cbc76e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe67dc35355a617d7c4475a89f7baf3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e48a479be88b6897267f74ac2a12c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001c25341d1cd3eca87afc8457723fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e2db9ba1f8c43ac53e2372cc0396109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631cf9261fa1f19e74f56bca9821b7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658c6f45fc123b9b90f97f05f2017f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6e60ebc02e0c48326e626e58b615d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48937fd721506a3bf510123e1c7542113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9a018ae488a02cea2a5d492017d56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434a2732ae9e4cf26bf39e2b265ebfa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdc517c0e519625f17d77d61a175f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1d8d9637588175941d376ec366e9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4364b3a1d2292836881a3c62fc1d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c1de51a5d8821a443b67b6b6afbe0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560ff0ea44a3a418a146fa5b600947a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b4f7d199591e28c4d93bfece4cb28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81b3bd852e7632c1e85df255d37e34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91f90811816a22372d1b7a8e1126ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fde213656995758c92ace6ebd57655124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad43dccaf359400e4eb489464e0e9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ccff7025483c468632843e57d17e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5bf1eb1f376feea40149a0f29011c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163c22160045d6492f623b612610409128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b4b1c5f249b486e1728be534abad4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8574eb7f42b47b7cd2f282d36acc8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c555a4027bf896a27b78e08d7ec650131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd46dc1355352f5d8fa37d974ab53ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869c590f98ae9db47969d6322699b31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fd2f6fcff33d136e14331e0bc7c61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae14658cf571d93560fb12577cb1de7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461cb34fc0c47c0fb314f5b7bc0f89b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055c18b89dca38b5d8ccae48a7ba25f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd919983f37d0b0ea6a0b8f8d4dd86d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e63b589256005b495f5d3fbc60474a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed5f9a203a6c32eefefc7c6145ad80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963915607b4ec7ba11214fe20abc2e2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae44f5a41daa0b90b025762b95afd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed11022d680d9e4425723bad01804b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096e25a4d80225c0529a82c518ea5c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c13b7db8cfc7cde77918f50929dce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e562664b4cdafbbb69ad58ac0931eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec25ed82967cb7c3684e72f516b1e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3dc8e3f1cc2c5290a283f8fe81788148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08341b4ef165ac1914ea2d214c4e1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78aa62ad41dd83bda88821281bd5b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091646f5d7e213c66f1e6cdbe9c72f2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76578eef1d5510db32b9031233996e51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dee56a6af63e46479e85b47078afad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed279ed9e64757a79684217c01b8da6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab1ad6a37798ca75ba5006b1d479c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334550cd8ecc45245d8baaff49a57bd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecee6e3e6695937794c80d1f31be10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dd6af38758b2f1f7ab55274fb7105158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cc6d207b9d989fb6b457c3b03609f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c77faa27291df50d394c0af5d7ac4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fed88d97696d133f4b6be61ebdeac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd00cba2e0c95acd264240950d08963162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657715da945f9264ff26300613f484e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5eee1d4162165f4a1bb2110e0003d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57e3e589d45a7071a4154c15b06b6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e61ac90355e1202439b6feeb75c75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688aa595cfc6280b37e1919c26f5c56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbd7dc69119f336bf582b8cf3e67c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de17a0aef08c632d1902cbee17642b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c82a458eb49082fbfbde08299dcf1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48247ebc30592204c46f49d55ea807171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35466dcabe825dc79631b64e81afa10d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14272ee003d150c5c49279fddbd569173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1ccd9340e767c010bdf7c78f01543174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b19c8091539efe6e04df4d068b738a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04bd4b71cf0b68e30d79321abed976176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1172580a53d40cd7ba999739725dba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816f82ae5c78ddaf12170e481be6d53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff43971de77b84a8d66854bf49cf443179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54fb104f7c2b3abccd28ff1e8a071c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0cbc127f86abfe857674e9c2d1d50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661654b15939ffba3cd0a848e800af2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55fec0770678e4119eafa64e293593183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdde8048670b592a594fb2c6e4a73c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4c1739ca9e3ba513f249297e83cdd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ccc1991ddef83025c07b053c10c32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71057054aaab4d3ade018a6883e8af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68ec710768fb3838450127582ce595188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbc0fd20a1c3ecaa07fe7d44ed9d8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e269779307011bb74db2e4b7ceb28e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a698363424540ad015850e1eaed50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9487b4b2cf83748ab449c3485a16845192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cd3f611bb70cfe77ba5a52ef37c05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc78e540f5f13ee93ffce41016a7e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff162389b3a351da6512ac128e8067195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663f8d08dc930cfbb3fe9fa336e6c51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18a77736d5a61c4d17f9c95c3cd84a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92fe1001130115722b50b5d54f1bfc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c91886adaea854062ad07a444e614e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec493dd3a75080bff5dcd8dc85d129de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fc63da5ddb6fff823b46848bb41d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73011919ad19452013ebdb1c276b9e96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ca55bc7b1deec70c5053a53587388203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bf4ce6923640515a64f1a24c5d755204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e86efa67345831c96e338339afa8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee104b0aa541e3be59802518a65f741d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104690c9ef21c7fcdc91f6b829704ed6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b17d7be18b30b359ce437e76f8750d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33809abe91b412a7cd94a1e20545e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487106cd27e5211fb2d8cbc62adc418f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f10a97ae9bab168423443d6c2921af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8c485a2a652aa70d910b20c82a8f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb3f6bc83e55dacbb74e1b7a0a6fbe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eac6c25b1b55ee1f5b576797fab0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e95161e24c65e4db43ae773f9b6afa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a90911d042f2c37b625ecb0eb9bce6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fe40811b4f25058a688ef060b3163217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d84fb468844310cdb390f5f6d759ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b49e933d2bc0cdd4e68195e3fea06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739c39fe43bb7c166bf4baad786ea02220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e71dc222c8d84c78661ccd834d905221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f22af57645e56fb5461b22debceaac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c852837b096446fe73caf53fd4f819223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed21ba51532d6d82de289ef7be8818224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafc4e92e07a2758efcda066cb55de7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a6904fe3d0bff8ba86f62cf19f8d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed76158fd908c74a886c223bdc0f420227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941499a1818ee0d8436f10889f2c72f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014a7fcf7c95740d7fec846fc187c90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd55a4a3c191cf6d65fb72e57c6dbbc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69545983fcb95acfbaab327f016e443e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a13139c31bf379085c893ea494028c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126b8ce96ca2efbb5964d94926de87a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041080bb8f164f40352dc59c0a678547234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8c6f005eed0cef51ff5b3770d2fa1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e69eddb13195abb400892771af672236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70644957eb031417b2ad39e7fb2746e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24966e9f3f7cb0dd31b62e7cd4e198c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40416b7e842597f101902df26f410c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c032facc8123e44b045af214c950453240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab8eafaa008e85a294d5b0390a8494241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5566604f010a35fa17d36668fc74e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca9a1e8a51b6bd5738651c1efac081243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c16bed4111538aa919e67d337e253c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88745669d1a2f99f72fe9196c534fa6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690ac6415d91b2346cf93cbd9bd4997246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663073f48dee107e2740ed0079e94dcf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694149efd910ccbd4a8b6757ee82192248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c139ad0943d7189d3a323c952967aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fbea6f01be814d18b3fa5a2ee7f6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a0ef8dbdabda181e354bb325b2c39251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351581b78face0daaec34a43b27e98b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80880a8cfeb14254b359bdfe7fcd6736253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d96de9f1d2b5d0ffedc3bc61fa71f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c05f607aa27c7685f93445a8a90a28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbed3fa490cfed1d8de5120b78a4c86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554284b77c5b4165fecfe2f937b92f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a8cff6b95fa103d73773d497d29c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc9f9aa06ae7e6d698f31d54bc7615259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e1ebee2fbc28f51963adacf2402ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb0e0f29b6747de4f6f8d6b88c5d03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102f51501b48e00fef050c2dbf6edb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a2924487a2fcef3c0250a51e68442263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba32eec438b5edff1bed9e0f046d1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947ac58407417003ad298e1fb53040c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea9f58b2147d247dc763fb2fa83003266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65269a558011b23fa04cf9d5d32430267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30213bc66993b2c0859b6848c4eb61c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921add62655018ef3e8be294085528d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ec21c8f37f32cb32d9ba823b99b46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb7c5140b12bc4f0a63d27c1180669271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c0cdc5362f7a7d88e9c60acd7d8d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b032476cf129c4d52cc407f81a4f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf947d27ec315472876ebf7494f0016274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a6c9635650deabf44934dd1dc8a16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60174d050c6ba2d5101b21a7384a2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961eb1db34e0aef019cc348533eb45b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35d9831fa9fca0491921f51c71f253278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426387e7c738536226460ab3f037ded279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fb05b8c74c83fb324d184d617ab95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcd70015ba17c17c0d3db55e7f65f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c8f355b25dbe873376d991240a9f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3680ded3f5b9040779cbc7de6d1b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434558d866dae9024265007f7f79505d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b306b7acc6c8ed9dedd803e229030285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98926f49c329231d75bc08e3493fef18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014345280035d026f282d5548769bb8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f48453bf299dc2a1b66db7fd5db976288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80780d8c1ebf297ba4c12e1751947f40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78422930e0bdc0722eff3e9f8196cb8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5737dec1315da13f66b881498016113291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435edac0b4f8fa1488041c97cc6dfbb6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd66f5ce73c724ba718f2f9bbab87c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106016d0630ba810127d41b7b4b75e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef53f84c9f0c6865a263f636cf8dca5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047b9c5a11cded2b4429e68a5c62644296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201389bfdf30186f132ac174da260ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3016f740b8ce27698295da815022a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c616737451c5a203b55ec88c46a5d82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f52646302bbc36976657783132289c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6f91b9934c73b690c00bf0f330f0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4facd5f3da2124627927419fa00d40302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba75e80eb560fd2f1038d69f92eae2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb2992fc5e7b11aeab54554fd2f004304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58476f6a19a9f1926db13bdd4dcc9f42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea539ef84edc9289d6731d54627d2a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3725cbc6d6e3b33560ca1531bb5e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef4ed9be12a0830cbeb0fb2acd64f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dc96a7ab00179638851836b493682309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb73185fac5d35f551d70b7763ae4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289cce1981a4cb73977da6b29f1ffb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c46ee7ed8e647c501480dd0c2b5bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726178033e141b9318250ee73cb81e8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2097a395fcc73ea663b1231080a65f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597a3d9390212166ae653f7e2654045315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786ae1ac9b407de34142623410ff8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c951de9626c956c69605fbefeb6675317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1e6092c26c8d48402a1c0c78f6ce3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151dd27757b3c9a7a786a3c1fd1edca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d4f29fe55e93a178dbd15934511fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f2c33988a039bbaebeffc930f095a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c0a3b79ea43090cba3f2e907bced3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b33a5e507c468f12a3ba37544a3cd3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cacea2f0fcb2e40c09e66174b6ecb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b808ecc06f7477960e8949821ceb8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd61229be4a651ed101fd39313c3f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbde49b93df7579ecc27483d934571327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83edf13719657e428289ff7ccef7ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183e98aa9d51a1763767c019a75f678329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adec7b393b75127b32e1dfa8fb4b00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4d394433fd9dea36afe025cf16f49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92882304f93f320fc5b2da2682c50d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e2c4afc6cf4e58dc11cab24038eee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95927eb4e878e96ba92f074167dafb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3b9c33e938d4dc63bd4e669708a8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6a7b8ce8337e853185e8f3193183c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18187d9eb2be533032212c90bdaf5b14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe10472c0984610defa1a7d42985350338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af761411f07419a76a67f2492595fe5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03189a2ddff08b0a1bb4568bd7b40697340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0526f7a436643f65fa8dcab9671c80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab908e96c9f4ea09a3fa58def806d85b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3d5b2a31e5328c8cbf00fe51c7aab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e3b8cb5a8dd8bcc8ec02495eb79fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24930cc9525d6e45215762c188d7c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c39cf434b2cd6cb8c0d3cb0e36971346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74945a654101fceb04aba5e5310cc1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ae08096720afa6a7c5e1de6f85631348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95161eceecb882d863297bee9101801a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcfe778ce08afd0f84f84dca9cb660350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91874ef83eed1a7fe407c21513e95c3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f3892d683263a3a9df1a8bf285143352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3813da15c82ff1e6cadddb31fd7a1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fa53d60a745f972a6bb3fc0b10f4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f100b6ac14b81c58f0aaa486ddf02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff668eecabc2bca4842b6045e506f170356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152f2b93eee477f94f8417cc1e3c2da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3a2ebec746ab5a3f1332853e58d31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47bf4492eca6a9b8d10409cc7771cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fcb8efc32747315ba681962193f12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28cac94084246d54697f0b19d5b33a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50285d7ffef3f609e7ea6cfd5d33f9c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339c901aea2d0ebe1fd1873183ef8d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86487b9c2f7c129ec45e2e04edf5888364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4c3d7ad1bdb664148f9c2617ef052365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4a19f45088877ae3efbb57eb79bec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4be81321727ea9c04d10bb09742fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9e8b35ab02c4f3ef7825d985b3592368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9853f87a94adaaf09725321d63f15f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61b70fbf52958b15f3248c940e0f49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880255f5a1e77df092e6beb1990059f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670943ec3e4bd59a5257eaef98e46de3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f818f3e5660a03f6dd4302965393276373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d9945676b397d020f944948dd9db2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e40bd1471cae0e5b0c331cba7e019375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba968d0b9b62bfbb2bd57bfaa14b2cd0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089dcb844b2ba7733b124db6e3dcf81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721df4b7a69f0bf2498c8bd552957573378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b63cff253e33b1fbd4a7b706d0e9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f079b34077f8c3660c2b841168825a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb0a17a9f1f135df3f7cf872a2487e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8e61ef68d92333b3acad902e18935382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206b04f08560072e299fcbad247a399383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9aade74099c4cec01705acf6d1163384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffc0c768e0ba8afe7369ffecfe50bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e16939f78a3f9f0a57276b39c92d80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96006dd32f7478c32304ae7becab40e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521da3af339df6821a9568058d73608c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0bbb1cbac6466d46692b175999aef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2d3befa74eec71a5e3e1da4c08c57390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7045bd5a9466a55680b9c23d38e0c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50375ba6966cb3fa57325e4ffe0ad0dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2863c2749531ad1c6d86e6ad76c2fbf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ade41da598e4d678bdac4fd44df1a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b484467f6e6d1598c1ce2615b33c58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d14df75401bba60c60a49c555c6c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d47f0a36acec6811e9f754d9b554a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55fdd8d939414ac87b4dd05974f4b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97efd7145738a258ee12bf724a1a3d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa2a95de54229a5bc794ede63348b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187470cab66792620aafa2f40ba4631a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc290462c38884089e8d862cb91a3e1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a842f31b171091b8224bee4c5c1e0b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a818f457d99dd1636f5d039e1c8c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb85606b11c79a2ef03035a52c04ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c909ea4f9c90ae6aacbe84b04bde8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e22540d614ad19c66cf6a14de2904c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610827d7e9b0a62d51b7d75739da2481408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11a3303b3740b5280be0317eacedcd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7bda1d5ffe800968a0d678b1582f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c7c60134b1f3ac64642b5711fd5d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48c24c231c56a6c32b2bd0cde1003d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414530b87d736cddd02514a472a330e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61ef4cb03158af79c4ad73999627e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085b29312c484b0954cdf2d14afabf0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2e8cdbc0cd3059be848a039ce33b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1231218940714179c3627c162f0f22d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ea8e6d1f413f06e66d0b6beccc387418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ced0be029a99c8df3b1ae0761c680419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5e7fa8333c0aa32309b98fc68297c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385be58eb874358046d2fdc1ea627f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dc2322087672d675e87147a361bdc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597fd74ab726b37525f5c4d18917178423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b962eff10456ab3b16054ad3183419424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9acf22d8040262d1464669343e0756425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84a244aa294967698d0b5ec51ba69f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f998f322f55913072f15013afcd14a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaefd13c74b113180ea2e62b042b5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6212712dcdbba8c2117672b084c17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6b39430eabf463c57e812eb9e31d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c1db7e55e228b1980bbe159653bbc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4481aea9fd490fa469e2e59c21b799432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4c59bbb2fba304eef9af5850b8098433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf26f977fa92c83f878672e75f56d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c14ae3f7a0d19c986e3fa2d1010db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2956dba345a399ffd213f8e901b0187436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701785130808e49bbae3bcbe6d08e361437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32982f4b7e09ae5641a1c83b1390480b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce786ef865798f6f2b6622702111a80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5e4fc34d86af1bcbf4eb6b9622a17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597461f02941c4f385ab45a23792797c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc17b8309a0520cc63448656c3ed714442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9281049a396aeb07befb457ebf3396443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266231db4074eeeccec5e9dd2a3dad3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24a178f2519fdd29b7781bc43ac462445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5832f7be8fa0ea3d4db515fbecc790b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a950a25523dd8774035a1eb10304f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808a5b7051e1a2953c6c110ffc0b112448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c426603b4c7509780a73bd6f3b76b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a802857263960961fc5d17a484d7e93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c99060cb55b01a9734275e925a48cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44f1575e8f0781d480ff4f440464e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234b30dd8d84c460e572d27d9815294453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2641b9935c8100a54c0cee88b6260e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e95fc18ebc19244e8f10d2d62309f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72b0807202251061627f9f5d312fbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44b1831ff89af933326c3b68291d81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d297033e13433282a211828a7f6810e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecab0048a67f8304f3708758e499b87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940b1422d87213d3ea8af59e618e4e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23154853654b1d2fd09ca7c6f271c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbce222ee2a18e94c5ff3ebfa117b78462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e44356889e1589696b88b68c1661b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ae3fe63e90da2c9f0d5fdd25d9612464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c798a82cd78087f893e0206ec19475465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1119bdcb176058005daf3ef31b626466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929841e60b28e341abb54e96438f6f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef88241b183be8e645b047aaf0ae0d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e10176610595cf3b2350ba6358181469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f2326ffcae1c58a06313c13c1651d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d2b9d9c6981dab6948b77a62fb471471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3073c7a1d453b49698fa3943a434b95472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6b739c7c448cf8db4fbd2dc5a7963473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f37d871d175e00844a85d34fab9d3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe06b3b62188eea0ea8a275124398b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd448ed04721d79b0990bd32ba31d88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536fdc96b6621881af4d022e37c0320477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55f0e02e99bd748a66df7515564646478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891271cc66d9b6d654c7166996fc5060479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fdef01e47e3233e585aba3d42f325480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd5260517a17df6acc1d9d284bf648481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771994961248ffcae1fcd223fcfcdd4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ef1a66a2e3775af99c817d0d13f5b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ca9bd341204d707f19465624baa03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5de89b673910de994952fb78b35d26485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf98cf6ea78f8090e727222b6c4aae1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c90c73f1c7f34952064ef587fda0b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b966f14a38b71b06839a4119c242f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1a969b9114b73a52ffd90eab0025a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1091a5398d353d2f4ae670e1d86fe1b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59402a6ac6e4f3472971af85748846491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b2c41185da503c44a485f7f237ea6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43396deb50daac7d5165ae331656c442493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616246437f5ec22c77f8e38a06566b6d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a74a5c6e10e57de4aa449c32e9ecd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0303985cd164f0ef5c59a1df245bfa5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147f7da87c6d9173f94d17459971b2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d73bfdff0b2ef403675e4448770454498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eea56c3fab26217a1ef946e227629499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a79f59d63f63042b2bc8501378f28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bbc3232c6556b06c9102eeceffb7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37346df960a4c873ec641994ee2cf604502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaea1e01e31e8f372f2068f2b2304b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c4f5c5181a18a0f5652ef88e40312504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bc80a49d173bacd049c761528bff7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8990b27e4f5eac313a825c22f99bc98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71704ce01ac5b743e1b51efb6bd2491507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ab01dd274f04872570cc6e81c15d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a974484c80862093645d27da78fa0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeab4e1861126f042949dbcd381108510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eeb57abbd904906266590c1630543a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73083674cf6a196ae3b6e5cde4dbfd98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4790e00caf36a32462551a9fec831bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42135c591d3056034767b3a992e5d92f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965dfc2cfa2a88aa0dc86578fcc7db8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc1e01f57a5ba0a19bc9bdfc7d2c9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc3fcca31bbda8932f95696069d914517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2b3c1c044944f1ea033f81052f54d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859be51f62a7e78de8dbdb1d61dbced519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33282414e7a968f1e86092a85b82eee4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f9cad1d46e24230ca9bf441ffc1b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e172eae977969a12cfa0e8c8208af56522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584d8cf8f1e669650442072dda415ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a6c5dc8b61ba6c689fc31ee9f0f8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b273b3fe698a89650f1bb0b10ca37f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42a6bcf99479a4bf01e05279922cc5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae228043d90c9d95fdc2782593a10612527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8cddd7a2e2bcdf8023d8280c4f886528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be43fd84985c6779476c22906055eed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411d1d3f0937293e9a5bc994dac1613530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b729755e2afeb97435c4cd8ec7fe61531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a9c60a36b35f3b1a45e90c2789e90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cd5de3470705f88d2de86859adb83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e782317c609c6c2919bee03524856534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c30f017e2977cce23f7c7d582a631a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323178a4edd3041538b7539c1b2a9cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62b8a941662998813b919e2112d86b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7db51e6d657d1ec01feaaa5a18e1f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fda6eba6c25e095efad130c0f5bd8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3efff9f68fa00c9e71131f9322853a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f177a1895d510f639bfda17df8cb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fa974fc21b07e7822abb0c2743b9e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d900bd78ba3f6987697ac36973c1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406da76891874eb308830d7c374f2c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d15f7dd8531b3c021014e7124d754545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd783a9f9494267b0820716559bf44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae381bdbe5d13e300d8b5e8a3fbb3e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edc1415132fbed3ea4cf6666e7f99e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581820aa35f4b56ce5ce7ffe22a4335549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a658af0f5c500a207dac2e0c32040f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26826ca5a23364b4813d64fb3fb1c38f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31813df6a91e7fe99039a6a5e91f0072552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e3f55ad57bb848a92eecb176f3985553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02588107e3b07bc6fa67e11cb02b0f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e6b6c9793ce686fa3682247007459555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458be1dd5c1b4d5cfda3a54ec6204882556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c24fa72e4d4ecec12d208b6457a3ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e904a09ebd7e9c8cc86dc01428d25b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d904614a3202a3953ecf42499413225559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88d16669a3bdb5beff1d1a7c24c6a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21567dc5998f881ffd14f79abdfd9d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc0c862111fba016be52d84343ab82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab109a3a8a9054afba3c1907b32da0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213f0c22e8e57c96650c751c76a1e20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d86b83710e0f50f2cfc65bb03524b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd04c299d924a1d46978beae0513e07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca39ab56eeb92392a4adca1f467af7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef70ca821afbd45cec7d627ccb7597568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453c0d4cc5bcbaf17fd3451dfe332b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acb8faef5b140e9435e89cfd42de31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13517a7f529797e6424ed83324461e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15f08155559f4c395816a2ae31228d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6b0f4ddf3d77e56af321719f68859573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577cc2839cd4bfccb71cd70c01c7cf2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cdda2a31b4ca35bd374e181b33467575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f81397b4927cd40a4c0190ae49469d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d8bf54eef10ca66f155bffbb044f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f8094820951cd359236b253db8c2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bddf3333cac6ddd35724b12ed38f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff57c8b4bbca4bb5f61a1f88f021594580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffb4810579d37d10804c0cd4129dc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005b865283f0a24206f4a454aef23a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430153086dcd6f63c7da77f25818af50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f534cc16a07df4956aec53983525de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154dfcec3defa52a12bdafd94ea957f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820489acf0015ebc0e9bbe92cad526f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c1661f2da194e3a92c9936e377a3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e8eb5bad285f232d566f22c884e21588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcea77546607bcc0ff0dadbf78fa34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c3ebadca54368c1b2ce4a83c09239590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e499bcea87ffe9d725badd54ede5e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6204e9b503d2fe353a330beea386e8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3240e2057208fd6de07b417f46b7c8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf143b77deb263945138d1fdb9da51ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b31d2705a62b72a0c71c6bbd2df16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109354f0654fa38fc74eabd6cde5b928596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d522ba75a62cf62cec1eb33844977a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf92f9af60b85289a152dc07cb9222598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807655ff9e0e05ae3d2bfcabc6ff80d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e85ec0217947488b65f6f34d108a6c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e833b90fcf4b4fcd8dc88908d54f4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bab005a2b2fa4a6f4c200d383c060b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd825dd64ec6ef5b50b53d8b46635c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e7ce7cd911aabb1440dc7d94816a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcedb5439629ee4f3595ce844092f39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedec430c194011c2a4ac71535aa924f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecae31622699c9b66769518b691dbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704b5ad970b1a6c275a2b28502357a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc571d0a0c2e08f0f214f8051ac42e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccd3849fe28f3343b59a2c6e4a4b0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028927e1ed41e639aefb3b5b5080dd74611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d704005b93f5698c588665be281efb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cfbd32452c2d8c23a0fdd20e8cba7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26cc7847515bdb88742fe1548efbdb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26baede460f1d2358bd733fd6fc327d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5d8ceff10099d85100e9d102a2064616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374c8668fe55ce74c24a1a0332d7fb0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b435a560a93e32019d21bf497f439618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f213fb448091596e9b2ec30960a9c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e4d0e96a4d8d6254cd0e7f997a66d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1bd72e8464feb6afe9067795b573b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de9f8fa3cc6ea0ed09f2d4e1785ae8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645ea39b4086b57445e4f792609d926623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03553d8cb53c6abe6cb9d8be7f153a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a28d58c56648cb838a56eb088194f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b56a8bc7f8665357fbd7a3f7cf149d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65196d2ecd3b26d81aaa01e02ff7612e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6cb5dfef55156350ce8fdaf982ca2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e9b2e47ec22262e48ffea088fb1a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd196962314349207fd00cc2cbf44ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae1fea130fb5a23067e92ce384d6b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa24ca22b4d1afc4dcc4783c804157632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04c45b01d3efaf9cc326d165985a40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acee48636e4696db04fcf8f80fc603634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211a8cbcb9685b3d7294a418b42272a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caaddea47682aabe9c8fba2db03f9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddea9e62ea28e2e27a679a93f2f9a48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67849f208547ae9a64b27a745e7ff3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797f8ce1cc030e3ce14cac6f183bb89639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375fc28a7377bd814ba0266b3039349640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e32c1b0d16423402dfb3edb4158050641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea05c0890148a04cededad1e712138642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7f49964619deff9a346b9928153fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38df74caf0f1dfc6e000536842b8096644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5f1a3efc8bfff7cd04fc0e55559c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fa5a726af25f438d952b068d3c237646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcced7e6ea7c3dc04499f997b8175c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60acae3b1f0e150661dd8758229f94c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad59fb9696eaca189a9aa733130d216649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffdbb68d7d1a81ef47cf2f6a9f1ab3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc25360f08b555f1076af6f3b27aa27651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04379fb913955de25c05385ebafe9a92652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9bb350ac95593a30f5b5d61c4684a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e793c599042b4372656e66facf865654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67283d96cb0d9a007e7f7ee6c598c2f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ceee791122e7197b77549cf47bae2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633814ff37da57b08e9be2ee4ee132d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5434048371e7e5af90d0ff4d821101658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f59a183fa7cea63685fcd1a4d3c726659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a737aa526182ce47a7515d66e2051660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b7b3aec1b924aaf59fc7f5b7d255a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf190cb59fa66c3854ddde90f0f849f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf48c07f8a58504c6e029303b6982f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba2854c7052e14d27e02d11208d484664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff1488cfda418e60eab2ae1c1a34f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36ee114258cbb2e3d935bb0bcd6364666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f3c394b122bbbd52d88445a7fc4e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c427753d01e14127345b420ec11c236668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f002218fcc7b5ed91b2146eb8725cfd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d575f87cabd2f6b15ac209e66ba5b72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ff0266c15141e2afc3c9e6d8902ed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da96bbb2e2de3691c3332e0f86b324672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba84225b6bd94200b3e6a22556fdf3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c28b8e98752aef37f04ef9930498ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ba07fc8dc5023b80ece83e730f33e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e518a5f347624b57a8e065d16369a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbb154159d8f74424737c7a1d04aaf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf73022984086c42bfd66b52f330e1e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755ba01d5845afdf2ae136eda2d6025679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598989dd7c215777b3b2e9ac05b440c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514549bdf781987b8798b6441f7f4fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a809a1e1828955c9559739db5a0cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2a33227180137b31e995348d6a715683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a54c320e3656fcaafa2ea6ff8404d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209601d31e56d7ea88daef31ce48f0b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77ab4dba451caaec3ab73a0deb1b88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89520a8f5fc3ef91d990312c58e4cf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159e67bb42f24f9259dd6af806208f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2071733e84933bec771ccce59dde9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58a3775c8403f2d7585ecd664f8f00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485db4aab3067f41a35317c862996e12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759da57d82625468c4c06f0fe748cd63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69762bfe67ada999e8c7836a2cc09e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27224ef2d96aff33ee408365fc32073694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1834ae313cf866781ae8a27013de0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e54ccf0bd1688f39aa1f69f342c81696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8189185092822d63ef6d6a64d47c9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360b14def0e5ac12063cd6f0221c9b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d93d6a131f0760c6576ba9beb47ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70b2cd103da3fd33dea1870346325b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d61839c467e50a1b069e10c22d4d8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a874f9efcf683194327c107758fc9c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b998da8b8f17416b73abac4aa901a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7359a95848f41df456e9f4191f8d0e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0701cf20598c431fa4a82544f52cfd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4ec2ec5e4c23ba23d238f48d19679706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92797ff4447b7911fc4d20b14b86735f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b86085524a1d231b49a1f13504772708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff571e5df84e360c68503ea497b03f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d50ea62b6e99eb93be64b48f67fce5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc3ed02ef5aaeaf7954d26761292da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c69a0bd96e86b9823c91caa3ccb858712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791711c997d3fcda7ce88c8d4fa7d4d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf44db5d161273eb0a0cfb89f060c74714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba3e8d48d79e5139aa62ede9c05c8b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d08eee5f4b99d30f02214470b697d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28b4a2bc286d9f43277ef2fadfe9ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa43f5911f03dcb46c1951e1344702718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7f6eeb1db6c789ab7dcc74f25b30f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae98c7b06c385c4ed5f141b0ef1a85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb750225372ab4d71fe32db5b18bfb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62beb5299afad0b44e2c1a8cda76afd0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fd735f03c579bf1d61466d06410e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8fb5f2239ef6a7320e94656427d09724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94db4a041ac526b34929d1726877e60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41efa6ae0c64d9ffaed3d1e7ec3eeb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3a615a51268b1b5aed6d6c1d7a2a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5256162ebe479a291ed495f26d831cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ce050f6c691439b71765edebd5b55729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913591cd45af9055fd8a64c697a2ad15730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ec8948c81ff54859766116a60e9d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35e1ce142e8976f601bb93a931ae74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af85d7ab9aa7da72179c3f84677e5ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246da49d5fcdc98ebf4329a2e7ef388b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dc81d11221c3b1070d5dfd8a9d078735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7b0a529c5c8c068256836b7c53bfd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157ad01e4a499c6183172f439930348737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6abe5d25ddbd175726c624b84d62bc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809cc4a97373a48cd1784bc34132ca7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0088e670567f5a1a06abf467bcb18b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3005e99dcdfec04352089675a43827741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d231d2212f5ae5e5ef99f8cca9b6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c492cdb436027b48f7e73b467cac03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b859d6d43d9c98b6d09c94a9001bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866323f61bb697ca63211639aecd9f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee96376f669be3159f56a32240c3e58746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c692e85733f24afdddf4ecf8d94b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed53ad54675a044917d32f203b7c903748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23285b4cc0240e847f9c901927b6137749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967a9f62a16968482d19e470abf7367750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d37e92be3174174fbd9bf3180bb18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17b9ff371d788449e7506a25c4ea45752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c07870c0713cbe45c8483839c0c9fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14490b01ae7c235789f0390ebbd0daa4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6627916e3ef1018afe1a98626aa4b1b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92411a55ac9e94020df2f0216c7b64756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf262aefbd58239cb371fd8373b40e5e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341c6262988ea3624436b4f14fc44bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f60339b21fbc651b2ece5532c00e42759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69433e8db3e469bcb67a455f2afb4a931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e82495e546ab4c3627c90cbba601e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870cc3cef2c6a2fbe64d68c379679303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aefc95cd863aadf14a309eccb1e7984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d46f50b84344811b5ed614052ad7555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30f78f638af3aae380dd7bc7d564596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d5d6bc8c3783cc753ca4728fe008d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26903cac1eedae3b50f1c492bed17d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08c2c79fc2ac9e8e5f9d58b59d89a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c4c200be57756e6233e0dbce3a35a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1dd4130006e9a560bc7fb477b5e3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7ca4881c75cb190fac42551e1a3a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33faaea90e6c3c17721ae090a094ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4779203005cff0e23566063c02b54c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4a7dbbc3264129247be92f0b0716915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5539ad0b4fed8e95319a4cd856ee116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d715e945c13815d6ff1841793078817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292a33e8c1e75f992fd354dd4303cc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443684ee1a9ca68667b1585ef92cbdef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98f4ba1a07d8c785301fe8bd149d2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ba0a4990ee74c466611f3e74efdb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481422c6bf08dff94be736a1fd341cd922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173641596f9e392bf508e7dbc2bc88f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfeb975acc2bf102e2014aaea32ae024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57427aedf84149502a4885bf52eb010f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0d50e81c3078fe6ca0e3ed868a06726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4ef0b51f98e6d8d68867873f8d46627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a564c39b61292d8bd3b2be4e8b757228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d80885f48a050c906c138cc9434bf129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb3670d1b7b2f57d8a458c0ee3e85530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79999b2a4071b800f0fdbcedd1cd680131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a770a906858bcfa1438a5e8cfc5a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a336f1b1155544f50262cbf11a021333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43a996db483288737290a147bb5a2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d30aa7cabbc7924e61205d850076b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f0fa0bd24266e520a0fa1403d329c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80ba388502b17d49281d1f9b30791537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c6d7b4c0773adcf4bc25c5da63ddf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f09cd95da9d3d19b8881814b6a46139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510a74f26322f636669b0b746efa09140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ada41d793a258a956e64d9d00c77f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b70c948e01dc1346c8c8655e3759242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218d0796640088a24f27aec94382b9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3f41e7f46decb2eafb46c3c56de1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc387de2c0f1f2daef48e7b593e577c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59176b06826b5bda36e83226cae3d8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742abcbb1e94f78966953cf1dc2fbcf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220cf84f7c1a681f00463aa8d0fbcf848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4c567dffcdddb612bb7cd7874cb4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85227d8680e2062f930592ca110f34fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb0076abffc233ed568360adf9a74a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45381ff0df823327c6582a845726137352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a6312badecc28134d15d7dd071d9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659788e5a339eccfa759b79386efd28654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e55e266b13ca880889406e4a5066d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcb2217597d361978bb006ed43964d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e4f966c902c3bc34b7aa36611337d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511c5c1c54e1284530b58335b2d447658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8f5abf74f8ce78270100605d03f7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17307a00c8b801531300ec36c9b7382a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0b69ccc1837cb3e4b29e6fb2bbc8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76738b582925b88a70bf46c6eecebdaa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ce61078dafd5be5178fc2a32e344d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88278c026c9949277e215e51cf33146e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11b80e950ed1b679a603945139b42465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9294c733b0fe10e2b62f9b6dff2f1ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba852167eaa503f077d8f31399ea99e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36b6a85cff346bfa5d50dfde3db15968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51349be675b0e96449c36c0fca459ed169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a62283e4b9739a45db91cf9d56dc0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf491860d200d8d09451dd3aa4362b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea431929da79f2426ca9ca0bdd4625172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd041a0d1bc129b54718458322dd2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595e8c61382a83c684bece8f191d3c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a5c8ba8befef54a2323b6e713b86b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ff8c3d70702900e2858c379fdf42f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0237e3111ccc53ee95cdb6ba48a35777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5245e6dd7b945929054e779be725378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f73f67d1d413aa548acfa1ceaba49279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320e7738d48114f01362b7d5410d43080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be5bac6643f27625b78f929683b11e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0f3037a05f0f29d1e4983e651e79282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97882aa9f419737500eb63c67e41357c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c2bcd257feae3f3e7718cc40e4a4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648d83d70206f4c2ce99aa749879f9e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b050a422b5ebad69ceeb687d86922786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1e51da97e65f362e9e66d8d1194e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dcf1765c6751ee0a177088fdc61a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ff2d2b144344c74c491b38c2ac95189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba7623329a423260be5b9d8d13394a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598ae1d5640539098fa28c9abf51b9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e5d91076cba3155fd36906a905de792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c28536f918eae8181848e9c72421193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d2e63b17b46233cd89a10b38b7f5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e86b100398bd431a768214d12935495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16892274ace71ede0f156e504d31349896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aefa467fd76a74154852de75c8949897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1da18fe6a712c68aafd7c3d214d0d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29188bb2169d7a7eda5d7ce1fb1c352d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cb08efea791cef71c5fa4b0d4ca66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694c7f51575cb721d47dca7fa9dac36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc088c332699ccc774ae9df52ee5a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee978ee4ff25908591f4cd62b70a4d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee3f3ebd203f92162e3b4e940d77f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64e7248d77722b3ba5bf2855d5f764105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196921e34cd2d3b4b4478246dcb8474106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9c6a18e4cb553256ac7382efd3b0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6888cf092718c2a81d714c84a61c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb943356826ec323f7c2dfad29375b57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79991d4aef77405bbac81232bae69ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8113de702e82d48bfa5bd4878493bcd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633d8ab69de9ded0d00d64ff6d286cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd09b6829a761b38065491f3a8f0a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba16b2498a7763bbc3bf0755837482114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9bb3aac733b81877a02a894ba17a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00d7e761b35e2670fbd3eb43ab3d36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83a0f48b01b1faee2017840d5d2e04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fc6fee7c1b87cfabc926d2e04657f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422db6d28403ab44ceaa8bab91d1915119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fff0dbc5870d4907edcbc720573d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bda0ef1c0f9923dd4e4b9cff2e782121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca8ac920845540bd2dee8128064dd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40599e87955a20f919ca4bc417f6f004123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cd8755c1ad83a8dcae35e536b31f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89051dc56bab4f0df44e80c80a0885eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ea22689bee784094b5dc032b85a95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309302a998360e60293b4ed885702eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0035f5eae877b2c0718f1ee803114128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e882880ff726498b51e044775679c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473d6ebedf33e2bdf276e44c9710ef9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc3ec6629069962c784f0241f1774e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b393fa69055b2e1297d4dcfe776a8b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27b58fe1c1fe53c8069a0200614888133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76e5d5bcefef23472334f391d2c034134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46401b35246b6f6654d03166d197175135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1b0b3fed8ac97588d81bb3a9f166f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c089e926a7ae709ab21790242b7e673137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be3ef26f57f5a7eeb0e86859b7ef72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292344e125c82a820af0902c6a9e00cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b69885c114089bcc8561592de7f81b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3d2537234db1d184b800f83627871141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782605fb94c30a985578ccf833c1f8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d93e79a3efaa37bcdd49141fdd3b87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc300dd7ae716e465710992061c8b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c59b4ae376fb85ed44238046b51a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cb0ae0f00bf4cf685de4ec1a27b2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fcc30a569270b17b24a0365384ef0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d4055439b012a90d94390c484850c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d6ee121b4a55478d216a674248d3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2668b83285670fe209c66524dd278dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1cc87861bd65e9ee5cd0858dc4e9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1767a2585076aa4073ac988fcff6f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36c05e09814bbba318edc075141c00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691b4a526e62bd2558ae7550184dd1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b242879a43c48fc5e25df8e509bbe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae443c118958328b2cf6e9987a8913bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678ef96a0d7288ca23ff0092ac6bd57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e105a1522a7ea734a0716af9f5269158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242d5b47069f3c112b6640b8f471899159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae36e2fc12cd93f3608e2f021389cdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7acfe48c83d2ba1e4e9d8212cf8017161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddb285edbd08331349c59ec9e0877d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9ff334853267e8ac16a12f1a0d9e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12937cef0e98a52df55c6c49f61da425164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a85c2f26986520d705a75e03ab9318165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77f5c51178860567f535e0c103d9b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9008596068b4d8b63ed94f782b4df5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b6d415b786562f918b4f2b94f5b6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa84945caff8c7c118d095d83ac301169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6d91c29aa16546c45e467c337b7ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f068580c320a513aff3a13e27093d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc9b270cfc97baa43835fa017ecfc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6498ee9444129a6fe4e597887948c92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b5ff80d71d4df05df506940cc1ce7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581daf3c3f92ed77bb01b7a0f810963175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d58fd35bc535ed7eee52544596867176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171230ef9063c1d9795f038f9200fa0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778151756cded379b64e60123803343178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a688b55b251df35bcaca0a87dd9f603179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9553166e66ea2b766ab3c3549e4156180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c9fa7c18cffe512b4bef0303bd27d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70305a9eae17d91aa2af03ee9441e3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b28f99a0ba2b69e5f306247a31c39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c11850397098e890bd701543d5d78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828e9b54eb8d9581c91a534e6a7d81a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb70219bed96b9051baed8141a00595186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8753b073f4e29b3d3b5f3d8d7cd89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f0a5c7ed528aa9df28695055d1253188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aa46d707d13ad4288a935ed05b7e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc897a4d721b49a8d510ea99c0f0ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1db6dc78cc0fe755e88a01c1f238c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae547da708077f04662775976d2b0cac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a32b8e885ca40a7bff66538f6d6cd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600bc6a0ea37d473365042f2109eaf3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6461293c408b80ebb254ee2d586c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f395aec38994bc6a307cc2a85f845dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505aa69f237021ec8d29d72d026eead9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fd2eb978542f33a42d2ff530c0b25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd747e31ec13b0e53aca1cac3a223efd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c72cc9bf119bb39373f9adcc1aa129200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947493f443891fa406840350868fc56201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43aca5eac9b0d3d89b7da9e9634771e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bf1de40ce40a3db8b3cbf37cfcdd4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1fb4726a5c0c2d4f4f05b7d19b044204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d347ce8abbd7fcbb156e51b6f780a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a052fa918e252c240a01ebd10c375206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a08f08627ccdaa2c3dacf536adba1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3bc31d3444457cf2d1d5d82ad9b3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f3de9f96f3347aa9dfa6b3dcf85a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0999fc54bd752d544f3e93c0e50cfc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10469fa5d6008915dcecb2e25c0fc94c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9144a7ae7f7fddb7f4d881e54cc22e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34220bbd9b487fcbfe89aae018eee02e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33d3183b6e84489200cb3298f409d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bd3478ea939c0112967d72aa7029c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2ef742ed7bbba03827e91a9e43df8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638997edd5d15004ebe1b48dd031710217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beff4417469c169e2281197b607670218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def10984cce6afb4e56380a930cf2bc6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a84b770e0bf50cdd20d97e8a98945220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5baf0c4511a7519f252a605bfe944d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58e147e8b9f560a2e25b9a72aaf164222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c37d5b949755eeb6fbd06b932e5e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe02938e6672784e332131735cf55c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241022dee851523f733c4d6ef881f2b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696037125b1d5acb08780cf93debbbd5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339b4deecf0aabe5f89de0bd9d54e24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacf11617a8bf1b27b4016fedf9ceed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4afb8e3631844db289c5cf75c6e10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905457622d60d5ddd294ef02f6a4727230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4206a876a0527c4a0a49e722c0bc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e2fe8c9763f516cb4ef3f26a5dbbe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a96e1afc0d506e4f6e1b772f7e8771233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d1692f3fc621667ead48e0806fdb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6235a850b1ea2955067985b4c3104235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c85e16c9e6d09d67bdf634f5951c32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b269ce2d40ab4111d65d6b3fcfc33237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0f973cab715d05556d58ef8d37960238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ed3fb931873b3dea9ab4b5d83a2ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed2aa0bec371cffc960ded159faa51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98360c7f4a71d036d696fa17d69682241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebcd2aba9a26a70d0653e9abe00804242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c17468033cfbecedd23fa5dffe4857243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499c124016394b3bb3f81be55cfd6b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a941ad03622d1efac1726237cfd08d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b93ce300c434e39ce52f5543d2b225246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb9e9856df7aaf15214e2abe3e4dbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49365576f2cb73e28e0ad437b66fdd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04b39e630f16ba2c12d5bd27f1c499249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6d209520f226f1747e1b23e7ff2ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec64064d6cf32149d800f3f8c6c82d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7ff66caed4d274d02cbd0859e0c34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42f8aae0e962342ad045c77dca1e91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923f805b1ce4ba6ffad6d7f646ec816254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de4407269a147c227266cef3976849255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30ca5c15e260b935a01a5839c33041256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746d083e56f75a372b3ca4e1cc010a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0480c4fbebf0b7502434284713a841258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d877ec98eb98836ef0bc736dbb74b23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64269a6cb28ebb73938401bc39c84e2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a878ec30860fd99914f1d2ce9a090b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd5814b0b77378a9da6eda1d9ea368262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d4acdff4db30f1d1e9b7e0fba921a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32b2e4526d092cc39f1f7d78557a33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea81d50a204146c02322ff2d50c7f2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1176f657e3d5999862489ccab9fb03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535936904796c07dfcf076a06ccddea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff7690da486f4e69e134db60648f30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece06abaf81a74348500fe131912417269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6272d9902286bf2ab79e13cab257d51270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e3669615736b57d8660e470819d52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a77588471990c94707ee663da174e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b037be130b55e73d3368f08ec395d6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f869a19de20af11d77df3c506bd83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820a45b6576fa372fb1cf990862274a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c3428f4fc34e265dedbadca57c902276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2a9076825228b8306ea7a1974e3e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ccedb41b54cd59178264c8d904e8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b24a7102d0354a3dfe564eaa2db71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5143a47b2e7c3318874911801a1c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf1e51eb5c1576d281c7172b90c626281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2dad555d2cf1a348b6de6ad4d56ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e62759e10da6ca29f0ffc23310ed40283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77572db41760c420dfd6b9b630158cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d7ca12446955338010c38ede9b48c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315960422494c6c8a8e3f2edf45431ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fbfb5f6d941883409486f5f82c4b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dd4bca53e78f80d8da4668f8b6cf5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3c5770cfc2410452d26a797659e42289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc560fe917c9ddfaf799c35d0c39a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e7db4724988bfbf08ba1491a22648291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3ec6a07a48c9ebcabfac161295d98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c4aae4bf07af9cd8806f0675b0b45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7d14760abbd61f129748284af1e75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27ee168d6e4c007fcd8fef5dd26d3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e80837b89bbdb4251d6a5e708977f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63422fee1d8bfcabb4b44012850021f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdb34826924bf2f9c48fb73ef6b9b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f73cc52c41a7e133a538689994ab8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a88fbad6aabc1d92b5d709c9dbac3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963f78cfac4eb576ff7849f3d13a846301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac3174943a389dcfc1db3b0f8b5471302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01998aef86ae27cbf5e02ca28b942c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06affb9a8adf6449d41eb7eb4eb717c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ab985b3d00beefacc2e1b71d1ac7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064c7e8758bbc01091114a4c9146c6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbcdf750388a1c363318e32b6b6f85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0cd3e5dc945496f822433ff6d814b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ee8ded450477f4a9bb59849c5cde3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766f3c12d28c9e6393d38ff0d57488f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55efcd004cfb8594250c6cc928b2ec9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b882bba6c8ea77b46dedcd676c7f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde044a9c6627f7439583a5d584004fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b2c641d366d247be285a00b603a35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0e6cbd5235cd99580dc7f9d988ebb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f79626387b8b98dc899c886fd9b81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64672a99c0f164c021c7ea62622956fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a312795f2eb06f2ee0e60e04e3f6c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d10fae2a1758bea299862fa966403319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f44eff7c1aca339548907623fcb2f2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d5cdda786ca6cbc93b3bd5ef66ba0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de295d6d4a784e18aed3ad84539ea90322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c6b0e7f73da0d56d4d156ab367b5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5bcca5a13617b7d5992c3a3430840324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bf02ccd28c4fd8aa229f2bca9a13a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d1fdfb5e46180c8d9a159f36c528c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1795acc1a8d485beaa807884cfa01db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4c9058f5b69462cbe51e3ded0a14a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e561fc9bf4f9cf61ff72166a002c34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed0f983a0bf6e0089e3933737a788e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701fa080a16f2cefb28c68fd9cd963b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4658151f475c98ace9ecc7c3a3c92e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf785a43463f6f36fdd6d27d97fdf19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643782d2afcd68ee1b900fc7958b2f81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484db7a173a69b90e6a4424b3dc09424335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c70307872bc6b78d588019ad292ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91bdf772603a78f4837576a72bd9fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d07091f824ae77a09b2c38e79c07bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81366b7589447b131950e9d55058786339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564dc6e7e1fd1fbc0d527d415423789340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cf8f5ca1e9e5df28da3b17e215126341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdb81bd0fb46fb6cf88d0d1e8894ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9edd62a48fd42b0102a29aab242e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b9b0a2f02c37924be3b85f7f10e0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c8ea1a3c3fe660c6037243e84d3bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e17d145e8b6e511d51487e5fd5617346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afca28c99c76ca692440c16ed3c7889347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5554cc1cf43b2d14d10206247e98777348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bfb06016364234f0f2ead6fe31146349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec8f73ef2c65b4d8652ddeae947959350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650acf4d1909e8a20a7678ded3c30362351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317489a5ba215d5a4c00c8a93adc527352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a9722fb3bb6ec5961128887d4d5ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98996fdf3db34188f49b3498e871418354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7913251823060e2069c50c4b968d7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec7668aef99027b4f74da7f0abde5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d7d218e9a34e7da13a94f2caa0ae2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804e7ee4943bc82bd25cf9e1cd7444b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf487f600a496ffb24acae927020032359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fe2f0f1ac4082e6e236b7b4e03f31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19453396857041bf1405fc5166bf9173361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f60934eaca471df30ac838ef19219f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1299162a5bf87562306a3f9efcd6aee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b11f9abd6aee47cb53978d363a803e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384892ea320f471641140cfc2bcd534c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5980c6b92b3834a90187f4c394974366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9ddfa0d35ea07c3ebc275a0dd00e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5dce682e7adb6431b2b5e3ab9e512368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac3546a77271689a844bc439f3b33c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464b2521f91eabc4de5f3c874309673370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5681a6eb311f0b144e8056a17e1d63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186ba3f5818ec6fcd546a224a1f9a48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee589af91b45cbf7ea8595e3e068194373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f5741f8963bbbe11937cd4ab763eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440ac175cb72ca93f9d28005fcc9fa3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31deeea87a804ea1327cb7b2fc7a620376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199ef96fbb6726f0051091aff814b2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee945aeceb1d12e481cc41e632ad674378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d971a367b4daa12e6b7e6bdea9e4c5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee12ca0a8bd8fb5efa52bf3390e9b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a156772d5ac34502db9f8c5ac23fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4eabeea7e7e03eacf46912dc9cadc0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44418680180a24cb74bacd8a95894b1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec85b8f738cc6d5a58659bc996924b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9402a5ca5cc00fe7a14f7e18f4ded4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62270e87e62e046a983f4e775d88c8af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842f539d2b33f15e6a893750d9765e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef8eb90e0a3c8b4dc1fbf13cb98aab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2c2373aa7d6d273454d1df2a503e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38554bf7c377b5bf521e32c0c94c06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cc787b07136330574f2cb33eb4acf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426223dfe0fff858a35faa19209a322392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798545ef80a982dabdd82561b4d46e51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad37a0ce41227b1793cb2a7a6b800b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496df32ebfa6078ec09a400255ba9941395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a55caf3328fbfa38797cd2b3e5eed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e14063fef2bd7b1bf268afaeab7c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c428ef0c5fa05139a37f08a0c92ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d93eeee5c55a5abd45219c57d1357399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afcd438df64917acb8ef336fd8fa24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402da5db42ab229ad5b5141172941c19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaf46c026c170c7cbdf68b070a0372402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d99178b26c9641d486151b3e7b812403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3376ca34e4ea617189924e3c0a28b21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9e59e0c5343ac6cfea5c5b3b936ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8ba770735c12a00852f45431b0c89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65091bdbcc1c945d9bd7a37a27c5120e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1e4f810475f082a4248642578f1c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8babdf156a82e2209b9d62ebad339409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7137a01539c3d2e74f19d444e92dc4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1e70aa354ee7a4a82049085ae8eb7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d888403239c918fc2a07d605d0f5c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d24136d1b37fd802aef2250527816413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4dbca4cf80ac5feadb069774795e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec83fb52e96515cfe967544e7e558b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2d7146b0ea1d7e155e2333825c944416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff5294815defd31e0c60bcb8f242ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca35b655195cd84ce28964ce4523cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ed471843e0bda86875342de93f6cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d30f8cc7ceaf72c87e49cc7927373420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26064b2024e4fec8bd1dbd79e9d2a5a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7206b1320c5d003e8c896649eb8fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5321c6fd7ecfa98b98d6770b29bc3ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886c45ee1a93d273de602f758afe33e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642550a3b1a775aa757bd016e738fb7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883005b8fbdbd2dc014af5a283cfb7a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918e57d0a59759ebbe61c6d6a3a0743427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c07c30b0534cbff2d304e5e10df9f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2da9c66c661e2ba0a90d29f59e536429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973e64975ee0700f442980dc1b0a259430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7483d5aca595967ffa3a222c85466c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20e316f818f92a802d74223d9416cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a0b03137bd339478b2a7b2c912d29433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9912c743e418843355b3b89e696edc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a57bdd09348924ba42f6bdfb26858435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa0ce866008e2d468f178ba8ec3fa2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c87beca1ce35542043cb5ec7a98add437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49152396f2b3c1953acbe0e50b41d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afd3984ebdb1bb05ed707cd4facee4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc00894f09584197beb61f8e1c59f9a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3cd02aa3206e87c9d6f094900b084441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd48dd75a4fd9f1ff402eb4ad6aa538442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd3e2e907f8598b1c98e6986c70d8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1352be3fb8206584c2a068279906d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d680c8e6fe76188eaf9d773404b293445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe9c4e53a07e9f0d723ced3886283a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359cd7be660f7a2cd6314391270d65e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b06f7f3a7a1ad2eb17b099e401bf9c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea27e08d632bcd14593a3c06a2aecd5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d44858c3c0d68bd9099b0a46fa2aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4db8e73aa86fa718e10dc42a6d27f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c4b43952ce8338aee354f33437230452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d596d39e8a92cc085f97eaed4e4701453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fae1d85cbdb85f89144eae4cd1f218454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c044a96296ff4b209c4b32dd70e3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039477f9e3ec249755615efcc1eeb757456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaa4a61107d98f89338b744c19c187457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d6ddf630c28cbf244a9b537f65349458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7502af0da8e79ffff92371b0c0d0605459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db228699b84e830521f388695a7b33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaccb811a338eed14ee9c9672faadb0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3efdb4e9b20b2145e9ffc51d0410d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0eb746a1fa7aa83c273913d1f1937b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11505e019f83fbcb717a7f93b5413562464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf178b25ecbd00344621470726f10d2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7efab711ab62dab9f1cc71dbf98df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf1eeb7f4a99310e95e455cf70a872467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28222d6ba1dbe03b52677fb340b94946468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be386fa1c613e51c7676e5743625e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35e28a813891db452068fa7de933f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124f7475620b5f48be0754edda5474f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef211d60786463a1ce2bea469b2053472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c05032bb70f8f4cd80213e2d211c51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4e805ecc4434cae92dae8ad16c0fa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920bc643d006e0c8c84145ce139dd81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89045be1579a9a34d015b7ad3b2cc69a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0395a908283202a8ebeb89b0654a9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfba89f42b7609cec926e05f71fb004478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2068cc65c4ac00ce1698f35d198d80479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d98f12e93e5ad6d6a1478c25e84ff6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334a735fd61d4ea0e076eeaeb7eceb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502f38c2eaf2dcd1081d293a9b00cc5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe656bb58f3febf7ec743774bfd48cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c79348730bb03bb9917257c12e5e55484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603a5916cabe9b0ba522ad7bf040b4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5f6b21fb5bdc2e79c6f9dc141e170486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2079032b5ca20ddde3c206813495da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1032cc17245a61e04d5b408ff6036c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996ab000ad132b6004f14e3a0f11f63489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ffd0ebd0bf37ee3984fc506e052f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088582a662a7ec6369b182a7dab1fe5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb897c9b7978cfd8ba99138600a2b32f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca32779d5654785320929a37c9dfe08493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37aa8e9c34d7b9788928bc2f0ec0092494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78dcf747e87a9100cd578e03155fa3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f31a0135147a81bc83dcfaac3e2de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886d0a08dacf6417355a4633a78820c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fa128018eea345b6f5fdf0f7645df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8583e0e5e0cb3430dec82319a7c2ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38bc0050ef0470db31ca81e768288d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daffce14c9731c2057c0bc5e174540501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2021fa80dac9b9a23387e2076ebc19502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500bafbff2f2f9059048fbbcb085250503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14a874f23b9f23444f07bef1150e8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc1a3e9eeecd7251bf9bd54a493804505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e302fd9e542cfe52ca0d2838c8be68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dffd4c9734bc941ce4c2966fd5b243507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f5239a22f3e02ecad298e4720900e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539f1e6ab59ace50e1e62b8e3a1f58a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f7cf77b7d8f8e6e6e77bc6d920783510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab857d6ff45570bdfaa08370589b2faf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fb05c654a87c055719502e7b9975d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9108f48e8c5683f11698ec63c8ae0d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd38fab141bdc9691affb7af0528523514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c62b0a3f215fca5288f41c0180b3e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ee211261b5f98404886bf842184cb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be2992ad4432ac446ca8b42b0b9059517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c787514a288f446734c3759fca9ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8baa7b3a990ec05c6b09846cdbe561519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c1f11488911b89f88f72240b42e75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf6184f726a35526226f2c4342b897521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38366cce2ab538f94789aa63fabb1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7443e1948dccfed48fbb6887a19fd6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd4913a1321cf9fb3488789c4c0385524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b816aece1862a94b0c0d18f5c6421525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f0acb8136091e315885b778abafe1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ab6b24ea869945619e12afcb1eaba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d2bb4270d2fdcabd8a68183777b50528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579abd997c4f962a0ef14811e758be7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ba9f1b967e265c91fc9010c143f2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250982a4c667d627e57d6a6621d4232531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4337cbaef64f509c09b6a9946081486532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75556ca690ecf1939b5bfbd270429b29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560c00b7b0084c1e50994ad438725f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690df61b2de02cef52077978df28044f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ad4ada1c11ad8236ea1623756c4e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061573c33803608a7fa1d67215d7384537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb0e1bc753dd819a62db648edfafed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146e2dd38732fd749349d27cecbe0ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f2f98a39d46cff64e46c0745df24e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4840ee3089fa33f7e0c1d3a3d11854541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbb02e45e48badca0633ab3d765841542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6690bf6e07efce0f9a55fe66e151e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9203a5d4c8318b7c66c6298aa90555544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60953ec91236c1a9f9eeeceded540488545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529d064aa17410ec35ef32b618d021d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8deaab238be39d8849268275dc4645b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798364eba27b09c46717466dbc3a0a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9d8404787b30aedd88c709ece66ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8c5d0eff7dffa67e09197d9e4c174550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4af67777bbde8eb2a60451ac560943551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c276d5167e185b6d9765dd48adaf9a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1878c3956c2821bdf7638e0818fde91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cc593877751e222880b968042febe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bba7f67d6563d7bed6c302f3fa15d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5055f8d82440acaeda58bbd8962dcc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bacd6927f3b57bed288a62713bea8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6dd10dfa68681b1497421c1f34aef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7daee31ced505505277f23a081689559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc29270c66325a533402d36df497b5e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06914ecb3929a6fb9cd54b622bf1e5e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fce321645ae1945ad05f24db596ba5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bdbfb3341e0f75504b9c13bec5943563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd363ed87fd849a9ba219c310ad3b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909715808c7efe8cd612167facb715fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79141aca5d48da986566a0b262d6240c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538ce953dab319593b166247f60c0b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e0ebe319880a085bc269707b7090d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e82b43afa094f0749321ce7cf61e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23191334ee3978a451ebd3419ba86663570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eeb5f7dd7fd1b09154f2ac50c9760d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8d5fdd62467f145a3cf81d56648aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8afda08a3931bf574e85dcc74e6132573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08232daa7a2cc75c79c9281d4184243e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ea0f7fad9477780ca35899ba37e32575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb99e207e9292e222326602b2dd9feb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32967b78d25c9c7f34bed8a3227e0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b304e5d54028c86b51b02f2c29e0c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6fb571a4e293c6d4a9a264ff4f136579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed32b39a528d2edd8c73af62a9e7f0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024a39ab24c2b2cb2b3ee35641dc22b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c416dd35e603fc9a3535ec44c8376e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541818e13fff0f0eddda4d5926e328a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9becb6dc42e65839cad476bdbf5268a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa32e3120d06690b31802814ba49aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e5d82546f37a51ebea29c8502ffbc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211197afe8c54d80b0af05fb92c06bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8902aa93a5ca7f630fd2f8790b18f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed2ed64952fe9107ac681514f5e267589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb8043025ec54a91157aabfe7066f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53bd9ab2e184c88ff7cc483bc9d3b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7726c378eca53a89007909f3732ebc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edeca8f71e9b86e049227476997843d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323218686483dc8773582ccd960fd08a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f621234cc6de79197c16312cfd62d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fda208b86075816e64bce61d1d032f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db143c262bfc588fffd9916d4469d30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db64eb761e72e541c7004226bc4a68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b3959f4750c24b90940f63459b504599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c1a8bd3cc558fbec9c187dec88104600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96de1eaa95ab6ec15a59a7123b47862601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1c5219ba86efa63906f79cfab930d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72459ebd3257ed20d34782c7c88330d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef42c902598f07a3e2e8d3666ced097604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c459aa24fd4a7146a3afc999d76ebef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d51ef7ee08b04a3e18675392d03688606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447017427d9fb906754373e3a5b6df7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175e67a7ee35d99e9a67d3d4a1f20a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af14898fa7c36a7267c3e521307ffd8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408338a4acc4593538633dd3068b2cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc09ec1a991dce1d18312ead279d825611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db80748b03968a996430e31d1fdfeb5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cfc0f3dd062c3d4469719804ac61c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10278a41943fa1e9d5e344725ca87948614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6671d88e4a15c86cf0ff801f438394615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0bc8283d7479e7e9d26db15683aed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cc4971ff7106675be896d353e1c89617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83d86d2b5799b65d4a2050ee189172618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e30e8dd4c268c265ce5694a06f4ad5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e75f585ada70fd0c53a542ed8ab93c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e41c354d7742794b0c14eb6521ab20621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7d0603b950d5875ffa975d790e9a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdafc17d2ee69da1eb72b0c14f08dd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f939a200461f438875469b12d86fb9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073e8ef3a11a2381308346fbbf6d897625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6d12b73ebfc79103ae195d6fea847626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476945a027077f2b44c019a78c3d4f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39a95db4555b2369d6edb5e68f35af628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7ad28e53d7ae51b280855aab960fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac229c679838d066cbd67e1281cb743630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39993f8ac114565306bbfc452f7e210631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a45170cd2ccfc10f35792115f370c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9ffbd986d6ffdc7b688a2a869ee7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f9c62cdf66b810d491ab590c5eb08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef389ed96a24d3ba7ce8f4015e0f7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a064b0c3f7e02d2d6384a8d8551ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0132886595d7d341b18758453c46f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740a0444c00718123780737e7629d45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1b1c079927465e7d8ecdb283b7c0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5784d73a957fa33640381b984e3926640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bc6f8ee726f2fed34fb01fabbe82d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9913192d2fca5f49023f6fb715d51e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c009ac74afd937d47411cf8b7e6e2a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2e80fbf290eb379631e6ccdd448a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739889ac485e9b0a8793fd845d4fff6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1208392b47476a47105f7a4400d79646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fa5914626f9bd1acb07840ce735f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e079296bffed3084db6b8744f1b5ec4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b727daabaaa3337bba39e911edbc9e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d869a577d60eed40048a2753731872650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305dc5c40bb979d12e16fb922d68b8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b3bdbcc242189f43bd536f532cbc5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd77ae7f6a8781536830abec6a690e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c09a0c32b06fd868001dbb0d7f5087654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f7a8f4d11f5ee386cfd5185ccc838655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f0ed705360a07b5167212c1775c0d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e50d71a0eb095d419e1919896281ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e605ff9e152926ee500fcf66fb1db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d441ccf6f27c149c1453193d72faf9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c186651d6ab8a03840dc2eb46d1024660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2b0a1e01eaf5ce17ba66efd0b9f12661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8985a7a9b7deafb0ca16d02676dcf24662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a51fb13a7516217316299c657cb63f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4cf8cf4347815cc53ff90dbe7deb0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef8ca97548295e32a89f8b1b8af3aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087612d99560e0016784dc1a91db9660666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ac0986ca1e130e0d43f55f5b64480667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2e8974537c59c192bc2ff659997a4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1d6cc459c79b8009e45a0178e868b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76baa94359f975f572fb727aa0e5f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b74e84b33267a477f3f81e2fbcfb4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0cda2e6463ae2f9d973b2babd9c0e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8322e4cd4b4d7e04850de4c47f1ff57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b03f0570f90437f5aef3c0dd0e155674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c44638513e8b25e31523de852903c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30bd610887201ac918ae7b60afd964676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44775388c048d5e8fca01192c3ae4d1a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111ea4dfc56c3d96d0024f9ecae54d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4b238e2c7586a6b97e08b02cb1f65679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdddb94fac25ed0880e4988723fa1b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff550d6adcfde04ba532154ca3347989681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3b28a7486a79b9a089e8c857dcea3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21452efe0d618a50a62e7e01f336df68683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d3ec3040f33d4053f9e6209cb008a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fd57d18a2ab4dec6c4bbcc97c140b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc814d6866137257f9ef85236558787686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbbcdec31d6955ba6cebe3555626c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256a6ad2527b3e0ded3c6be7b72fb09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c786a3976e17c8993f692f4ca84fd8a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9795ce8ebc010a8d66cca4d067d11a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d118fabc83937658ac13f6177d38a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c5aa37b8283178fcbcc6870198362692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a7353efcfde60c21d1e125e82c1de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d89e16d3ad29117967ec3130b08b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e698bbc5ed5f86df556357b087fae78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa0ff29e2098a213f16e3b719e9e59696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4d1cfead1eca6e696a5ac792226c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b216a7f0cdbfdded126e7e203b9843698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124ed6289d3916b55276bc5785c0d8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece8a08e3d7fbc75e31873809f27ba4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9aa0c45942642b12e37f05dba277c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca516ff7f720729427c7985e9c9bb0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f33ebaccd0db411486f0f819cad3b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ab297a74e13952d754f09f2235910704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc195bfe23b662765b40148d42465b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f860c2d2fad16f775b1a81c702f9d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fec121cb99e5638e00f24c6b3d4a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be44809784ed30a5dbd889bf793adfd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa423ca12c3b48531a685b609aeb827b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a099504fc4fec8562ee70e6e880ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508fabdad4a1d0b4b898f12aa0404bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c355e882ab178e148bf773b8b420c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af5652040bdb3864b4507e09eadb88713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0aaa7d80f263e60eb078ecc84c2fd7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30f83e38ef68dd67848699be53bb47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e32553a58edf357d6699bf08576cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb826c61b5b3991293015db68e2fd324717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8702166bdd110b72a9b8738acf6317718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbf7bcfd86793801af4d14ae47ee5b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a09ac0f7a195b77d0370eae012059720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d019e463033bb941c824ad1d758dee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032df21408ea9b5605bf0221dc769bdb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134410e48fd32ecfc0363dc88061d80e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2d512b2686f1e8cea122243c4accc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f05be747b69d547a0aaed5e9df54cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293d963e0d9278460fe78c03db10aef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca85d65abc36c4969f6e6992a9fb553727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58720f3d26d655e8d955c9d4d144e1f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673427ab89b87a72eaa48718a091957729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f855579ef158b5d4b8ddd81e69c3b30730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3df55154b018253478be5409e3bb31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df582bff46e2c972be0d931bebc99d84732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d33c52eda97811cdeb86d2c9ea85fb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be92caa9ed34d9cdef876dd96768ac1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b543862cccc0cc3498ee78fab2a7e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54c4882d5c4c93c20b87761a8f51ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d83516e8055596b09746c0d35fab57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759084da99b0761c97a54c94299c200f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0b8b88743087af549880c22a92e63739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534aa883890d518ad1725a27e1f5e6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f2bc8b4f5fbe3c48e76fd8e9e9e81741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986854e183a79d9feed2f8a9063116d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78319bf418fa84c2b64a23f6c53cd06c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fdd9df8cc86c331be1ceed9deb41f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63668f86d43a3bcfe8841830f4ffdac1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae42dbb666070a3ee0e9c76720b1a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9ae7b4a487d24313b4f519babe85a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b859e867479f55460de33443cb37315748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadbdbb6368deb489cd77e8f726b5a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca0ad5f52a3b9495f252aae03fc823750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eba9eb30b2cda4c56f59c7ab087352751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda993355a556ebd48c21a0ed54cc5b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540de45695c2e4f529983dd0d994cd54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088c2ad11d66711f045e1c709690e3d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2bbd0f232dc7c5e0798cf925b2ed4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d48660763b5b931d128e037dcd36b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4150cda1bb0e0ff930b0437a9091a5d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2304e0f1d248995f4708c35c716eec8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb357c4c80b8194194b8b74f68051c59759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>