--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1255f11d3092919c3a43df4543d36561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dca417b7ed793cd3cfd069be5b67f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74f604c3e3419027dbeebd1c7bbdd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a23118f81b20a622c685975b65693e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d82da370acc3c6fa820b5c72b5122a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f589ac7092311221cb0b02a6def0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b15807a3f58907034c0a96768a2427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae34e57d3a9d5c30d423ff715ffa968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9e68aaeaed9d955340031f777502c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914fb4bd78493bc0a41e106fc5f96bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ce90f3e2c063036754a2f60867b7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2fbf81a1780533f09ce9dcf9455ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81456244dd9ace596838adc90aa629f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02674b4ef58dd358aa16e5671599c3bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538beffac7a89cd4437de262b33715e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f6aae196eaee7687221c0a4bbe1fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ffeeb2493a57ee9cbb0ba5129b4b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071d4a4979ffd6bb65c7f93d4bce81118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a066766bcbe23fd3147608c24c5e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9161b22597544bcb2edb66b21c423420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3c76f9e3d00b7db3b448e39ddfbc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169be530dee4a9705bf6cccd6906aa422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60c8f4e604baa72b3379a554db16d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0660f4d39494a9d7a3dd854537fa024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c709ebfc342310f92f2c6843e3a7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482b6880491afd48256bc2cca962f9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fd703408859f0916e02b4c17631d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29b06f9bd4d16d218969589f3bd83e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638463958d310e84b52228b914a356329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20953c2ee1ee32ffb2cbc24fd100122830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61504217771ca87d9a92dfbe2a5e388d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7459ae4bd4a251645cbc257ed137d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948afdc285e3c1fd0e6ae48295832df433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d2ed87abf48c6cc74f0f7d3f8f7c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a892673b2dc1665c0b24b6b16baa035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897cb9b672fb2c60ae8f6108cf8670836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fe4a62b7f3ec3d39ffa298e51fd7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8708899ddc44d8c03081f75bad6c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460566dcccde5184b6aefc7d03fc394d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a6d3733e22f7a7b28f60c2ac5994d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cabb36559d4842a876f5c3baad50b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ef0b7276a5fe6ceccf01d1ead2db842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b58d744da620e8196b2ace83d1335943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce21ba3b3701f957fac673c3e7fe8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb146edfcccdd66849c02d2d7ca8ab345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e150d624bb0594c3f8a21814ba49b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4e5a6a056214160e5dbd4c6e70ee447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001144882fbd278e8b8e2421bcd00b0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba2823405103f3742f40a9ba43c42249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562ef74b3b88e41b63a7ae00c8a481450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94597b124c51af655e28b5964f157dac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263372b76b27e6d1ef0698fd38b0a07152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a112e62d59db898caec163c25b8dee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28214d96e94bcb96025f7f1100be8e3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc802a2f99794e83f2f4c560b6ece555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44619f82cd6518bceddf38745494629856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01857413ba2c66e52cbb4e8db69be7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e318938f65303fd9c381a36e5607ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d2f7ad89396e5264195abc1360a0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeef964a00297d0948ec51fbb2572e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede51d5c87067efd86d352b851254a9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a724a17c636259bdad87b0bce614ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b06932ff814953d7b40e87f0c0b7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc470a2c0861deab9239aee061e882864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d5acbd63540e113e386c392196b3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110085486b5bbab4f13c27a91943c85b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004fc896a54814e443cbf911273663567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766fdbd2e1a69b285a25e6436990e2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538c86b2202cb565a76e1d848e5b7d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cda4e6bb8821b9549e6874ed1345d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef180b28dcbde3ada2902b90afff4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d507378e17ca9ec1d02505204ecc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dfdb536902de277d8f655943b8a0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff1bda0d93e2eb102c1d6dbbbff70674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521d27c0115980f25964709d10f303275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313610f50aebae2134b5143e3f2b5a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6c80594c51b1ada22d50cc89e719877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5445c4400b23a2c2b374989ab49582378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9ca39d3db1afcd8933cde6154123e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c394bb6347daafcf5d34a796854aa980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828d60d7c3b8f66369d0571eee40ebd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a7607c4fcb2197dee721e18844c9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fa1dcb248f0dd67e48c0523637b5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd33821f75253fe39790fed7ea9013a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9c84ac375be7172fa445e17bc6a4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb07fa3420d8146a0cea56e0348580c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d35677685c8dcf417f8884a0de1b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd72e5080ef35fad6891c270a1f89b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bee9bbb192cbe09183ab4bf0826c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfd9f17d1c80b397e6f72e1bc53ca490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294956921c93af1e2b3baecb7dae080a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e065baacb5694f9062483682572c9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d3c76832977c9d73100293c4b3ce893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447439bfb6a0e6f64b3e380a47e1b0f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648db6b133c4002dbec3e3feb7cac4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a717ba53dd6aaa019b7729eb452a8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664299b6e5421e4316c541475c0b822c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbef147a8783a20942d98458e3af7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ab38cceb9240951d467e704e82a4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba589beecd895982abd73b2f24b2f8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd046fc25a02a9cbc46383196738e57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bc569208028399cd812b1a0034d54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77aac5edd616409db27c74af9eca82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1f0ab0a283b76bbca26af853feab9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a48402631f7aa01353b55d768cf34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97847de8cd767d3703ca06fd2ab134106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf355b0560bf12c886cf6001b7d70f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5850c5079139f56b37a17a029a48a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc44187ef8c742059929916a6e20227109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb7f3365382ba254e9ca2c6b6a6416110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cb37a00d3c9a734057f7c4c01f5fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdffb2aba3f2ce88a93f2a1646bea46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716682e47a0508e57d1864e26f1a5404113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a6a8e04eead882b1acf6fd12d6fe0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6871b6174348d3951a807b7bbcfe124115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872c374e91fd2d64bbfc375f7058594116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb67dfafd9ae5ee34391ce004652249117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6673ac4c879c672087786bd4c0543118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118237412e341bc0e27fe7af4d0765a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df56423dd8887c35bb24736ad02e2d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a8b9d12394edad09f736d1f193271121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d828c3326caafcdd0cf98b088e0de84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6647647f946dce52faa24ba0bc54b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e9fd935668c293fc1d7107ae33e19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7c319903434ab7738b1752fba8a95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c005368e4f4520e8e48b5dee146bf7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23004310084f6ac32ff7e76fe930f14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bb3e188dcca950ca2fd894a5bde72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7ec253ec257a2667d0b3de6afa328129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e22ead73a49b1f5d949b87c070495e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759227b91379a76189ccd28e0076843131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773b85c553e43dc980f9f28d2457113132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac07178b1721d242da24490010ddb1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a782448ee916c3ada7970c0737782134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2837b7aa10873b15b6861bef322ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3be265923aa53918124dcc8dd8330136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ab68a3b256fd84f5dfb1fc0b244cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa251f040001a881eb0f0e102ea29f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db7478d01b401975a662b97433260c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee813bf7547cb64633062b9af3c1ddb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbe88dcc59f059d05efdfab420688d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfdedf96105cf44cca4149948a6bdf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a4750937900ea5ed9badfeb35619c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad38754fef82ea67b81e9fccdbf8ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799bbecae0588b9c06aa017061765ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58d878b17de7b1fe08a259737b6d63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909b3801095831a4e334394f17b092e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018fb04aac831fd2f42519a88c658f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e07e43513caff94e96f61d56fb2f42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828d235ce462da6ba6459e6455b9fca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578ddc482f8356ea83b9977069e21bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221bce191ddf53e9665b146074b71f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367b50032b4080b843a012c99f38aaf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93063f26c7cc0b2dcb6b3fb07ab0baf9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285777a2d2362e83a74952d8ecb9314155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7b5a0ebcede43603e485a2c8d08ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbacf0c826b18395e9b45581b04ace6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca541ceafe83e1a5f8a1c11d8fe57338158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9479fd6c21489b7dae90d831161dd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77450c02446900ebc4f4b95a5803e5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a95f013cdd910972e0e07ba0cfa7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a97891d1c513db0cebed3afdf1083162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccb8808afb2d7ef6898864e810f698163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0a675382376133acc75d1dd268d63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f317df1e1723d7b5cea2b3c111c2d43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce8fdc4fbe41006a091bbe3a49b14a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132526a1aeb56e4c52c593f01416026167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df5c5904a292426950962c2721580b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f524cd1a665187a0cb97611cf1683169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c24d9588026d7b940755f1e25810f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604281a8862f22d32c68069411453dd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f25ce074f11044aeae37791ce9d2cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633e8ba7535a69abb4f10c9c709e44a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3c43c0f12f0ee0e9f85572ab70c19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e3730da0853f9077357a17bb5dbff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f505b2e050e0a03d2346ef1f5e91ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1541e81143ff1fc301ebe0b4c4ad0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01d4998d644ef849984a9fee542a4d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed8803daacda3c0372a696b9e08a8a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4729b7d1877a8a50803a4ec466837ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b16a68a6d6b881c21753ac8b5aed71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66348e99fcc94d2162e7489468c751f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cd79d2761b3d9d0285208cf23cce1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76505b751c303d09efc9c3439f1d66d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ad2aaf946d2be4003b5c6021d8294185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b7b55e3bb52db0f0457434412b810186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ece515eff62a23d0fe82365fff05c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b937a441f898102b0b60ed63c70fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea1221bb12ec96d906ab469e4a8752189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd6b0c22116ec18caa8f84ef8a1113190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d145c3bbb4d5fd457ac5d510adea838191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d77abeafee4216f656eaf8ef3e91d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af3251bdc8d528a8691e59000045e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a3faff15ca0d617e21a1b7697e06e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d6235f644dc362a35b3f0365902a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e564ca5c50711f6f55cf989b0aa71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e72ef76290834a1e972d65872189c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0ec8def1f3cb47d3fd4cd6caa783b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15383bead9685d20bf419ad99cdb93a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd09033bc7b301db6db782c7d87ba81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296fe8d1b41e924540dc48883a7a7a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9338a6efa6e330d5be5c17a752217a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fc7c9c88f7527509334a0a56de8ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1e9fd204184074f683ad60d31f039204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10791150180f0e08d271fd64819749205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb81516218bacffab5b819e3776e7fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb47670e46c931abaeaba8dbf3b7f2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63686513ad7cb49a32d31bc76e6a54d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce183529291dae38507766d2ec7b8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf78c1ec0fbc4c35be77bc2e0606566210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ed1c41ddae4ab3d29705d0d5dce25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc70bfe4d4a342ffc41898e3d45146212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c6854c105c17194e6b42cbba70381213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f92e0dc642d7451322f2c8315d829214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a35fd672bc40d82ad770c44c5e0dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34a7d4c7c61274351ee173edec4035216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03694f50ac8bd59d2d601c727c0329e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04eb658566c191107ee566e176a1f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9ff5d7c87edeeccfa31ff3c353c17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddeb82eb4abbde5d39141a1bfe429c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7526b98b660ddc3daafd598bff3edb5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14802bdcc9a138219cf503c332da2c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d3fa54912915c960240ac87f30454223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b8232b77ca4ea001a34c425dbf3c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecb4916887a0019c2e6d4166a36f7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086f833c78f512450e8c18a5ad605e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbd4e59379f5150e47500a6a870ba8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d6eee705c9fe3e76658d892fd1d10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74453a96b4c7a3b226852a965712f00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287735e2687962ad7a7abead481b409230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251ce24fc7d6355b2abf0334ff9b767231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94b5b7ae7e33ce039006160f3e3fb4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fc4998d60fbde00e6d12e09d09af7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c1122263d6f25a87a11f844a892d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ef755653666106704f3b2ecdc5472235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20f556e86410c9d70bcd55bf033c14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50426aadb5992eddfaeed8e29ba8f564237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223c3d497325af1d9cca2fd1f1d65df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfeb5f3b7339e7bfe2dfe957ff54d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e38abdc5c5694fbc320bad07e28a84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80d86f991a841d0a91ffc025e04546241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3fccc42a9666bf1431517f134872d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623786bb92f5e2d083565a2fcd16495c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2296941fc69206348ebf8ac61e4aea1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14ad062ec145caefe4600d410bea24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06a313a733b9dea0fb072ae4ffb451246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806e2ee51e7e8bcdb73fbf8c0b043db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54f473f4f5b8f65af47c5edd98f8d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fa7aa9d05afd12849b8847c786b42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658ce8d47addc91c22119dd2b1f3904250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71cd6171e9840d7a7ba7d4817be463251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3eb57aeda88959b790f6d20719cd1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea986a937d74ebfac4ce6595b53704253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05f18a6e09fe6d10d4adaa7dd445a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5265ba85300f8693b490d488ce99d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebe57ea6bd54b699104a13fd101418256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e2f0bb30abb016f4f407a6137ef13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0f5dd5a266bd4a5e2361ef1e85b25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68759ca6158579e19ddfb266b30133a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9a49813d97dbb0f7954282ab383b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29285f235ce017a4cd8482d62e705e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f66ef1fe0e3e4fb560f44f9b082515262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5bb5fafff356a48aba4af6b3c9e92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c627f4c85693ed6df21fc94f2345c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b983f975d6592708624d44f2fc0a846265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c43479ffecdd7a473f2f8d5ef8a15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b78b401046d684fe75759e2e0c6a53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86972f291c0e968404badeed770e4407268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27829bee3680c39b7c90111e7a248ba3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fb0994b6f295b3aa83b36c02e83fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a282dd40dab22fc66088317ca6271271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90316e581f1b8936a49f900e89b4c622272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dd4a13cc26e006cbdd7e9b8775d8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5827b02d3d22d522c811e318fcc35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4283c96b404114a20b03a460a42f0b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e93b16e5fb6204233eb3878496ae4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29367548bff29c5a8a3807fd219019f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6309901389108ef2f932fb72171180278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84d54bab40c700c93f164f6defd2e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e5195999a1858450ce0fb7830fa3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ffd9c693b99d5878fa58d822c92a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d613cf1d30935b7e2ee274351407e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043459da26bdd26548cd0b1571d381fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a22b4a2f1e7aa334d45e9eef94503284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef68ce4b0e9ae5246369ef5c677622285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5e5215d35f62fb6aeef5fc5d9197b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174588ceb3eeaf157682cdc0dc222c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3527bfbb01d4acd1ed55400cdec2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34203a1b5810b33ae0b0a5e0a38f9362289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75ab993f39a8babc0c9d5d9e1e715e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf70307318ba15b07b33c5612657de2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd18d0f3d59c17b66e35c5b9b7555bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2466fca52b56542489954faba15dfe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b84f2f3408140bb683202c4c30fff5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bd8e4d40bb8fd3141dd77998e87e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ebc49a09702389ec0579cc1740957296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254ad7ab4a828b42b1151eb476121b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f6e423e7adc8fda5e627c57fc84fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735cb428bc6122688510a92d9425012299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7202eebd3ecf2cc96aeaa0d6ee497e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c73f4137b04202c18e29a9b83606f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07edd13afa9251e15762fc9dcc7d70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97dd755b379a9a30783332cc2bcb2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bcaa52e1f8c78b23f766016dc2fb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ed7475d50635460ea1e5b38df240b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd742a34804a17b2f30b7feb7661c39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c33b289941180934bcf706018e065307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6705b67af684c6335a9860ad9d35622308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84446074ec2335717ee9ebfc525c89fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bc85210d3377c646220107ebb716e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6578f15fe20f3ebda6e000187ad59c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2388d38314364873a1b8e02455bc3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a75909aef83f6601bdf1229d24bde313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608f72277cbe3a9da761453bb0d1572314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047cfa7444192dfba0d86974fe72ea2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00b362b8cdc856c5382c2961d183cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a91b731a91a6f9a6570ebaa4406b60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc4d96d26ed28b9f172bed89f39f66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820ef5cb3113b53783db33428fd0c9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168bd14ec2e2f4e2be6fe262c987f6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e83f618d9a8143f42415ec24f4895321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5a4d5613944e22d4b21c7899dd793322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6d53be87a69b0e2e2e93d57290b51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889db1ee5f21f75370c2642cc7772b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aab49e439f2bc49de0f17c04389505325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9bb0a1bf9664b87c740e9ac432002326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da8d3b185dff957891dc4f2c00c907327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb12b46eb33c37425041260905f2293328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c858438d5228774edac0ef0cef998c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83e0dd94a968e1a908c6f43c2feec8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac130888956ac7b54fa22fdd670fce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7efbd5c485e46c068cdf14a52ca58a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e267f65259f715cd420c7880443e05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22812f2b485f216d5bdeb2e50e98e184334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13822091548e5770a1cbba0cd348c6e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c663632b07a17d2f22bc586c930d83f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd23948237ce9bb9f0fd5b59ffd9b27337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc20dcb0dba50a4febf3797c80ac844338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3a8224011e525ee74e6b26677bcb5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13891daac8aa77b9ceecc161bff9e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9baca323eec4cccc1ddae0cada38a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843312bbe621284770457ba3269f7941342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b716900f9fc1c9c8315730ff3f53c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29289302871f97796141ff92ae4d7296344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e90f6f94e78532f689be1f4b209c48345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695a883a0254484320133a3e3ded126346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064e4679046bdaba957cf642ae25a7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03424f6ba9cc1e2b188aced1449f81df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623acb076d1111fed5d5f4dac100f3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a244c58202cb5fd5580ee590cc37a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c24e9553389794450e66f9c270dff2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df18c8fb9320ee49fab9916c6ca050352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c961f9b848918933f0d820f03af37e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacff69471aa5397065064547ca96282354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b8c8351c28421b58ad27f99113a5f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef39c2dfea10c902aa49bc2c9cfa7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f7ded58bc6abff2514794d80cf2df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b2fbc608302e03bb3631efd16af86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1117f3b748661f1faa6faf22e58b867359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ee05d789239c1e999f1de4d828b52360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ba0d6d4bfdbc3c8afbb7c760573ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616be005032c8d6768f5c2fade58d95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db83b86d2d56b1f1c2c020bc546b8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0331cbb1eeb40e888eb98da442206df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76173e07a948e9bc013a851d31abb46a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ac03ceaf70b4987634cc2f0a60b3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62416da21adbe211916327a3ebcb1e09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca0c912488d986c08bd1c8fd751456368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c1c5bbc8bf94c871ebe16abf18f05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4b33a79bfa7953ddb17c8fe046e2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854cb68633d4f11dbfd79a4d3659edf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defdeb25ecde210c7e24e629dafd61c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92b3dd3d6c443459b617f936c4010e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b94bf9f1ab64ea02501740302924e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edc504023c7e0104e641585bc15457375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73984eb915e60e8724d058fd9e80255c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd9bf4fb42f769d50669749b7e4f9a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf08b8d63293b719816365694869bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805645ecd681393a92841ec258fc133379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88393d997c67c7c3878a975b287bb0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd58306f28730b3fe19f74f162b975b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf4713a0cca4cd41ec9c4ddd577142382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846f88dc63707795a3ee30ab3e7fa6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52128075f8357a2a23f0e5a9848f51d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1e57e5f327289ebe0d7d8ebf2e600385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fef92f55f7a52902c0ef45899dd87e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8bf42a83a5dbf5405303a0a511597387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa765c4e831cdd1655b0a0a9229aa02d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb23567d110491942e8b3443247c98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9026466caa59f52dbc3604ce7c2b10390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb5b3574da6feedaf7d38c94ca36b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d87b367e611533c996a09007847341392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e16d38f5aac08f6253a7792e07c59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3455d84c966807687e1e7fcbb996259394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052038e78491c6e38e968748aaa0356395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885680d0d55ba60ae124ce858af454f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5736e9308637d8b2a9fb374253a64397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07c68d602233093c7f0b262bf574d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3a4edb8d79d0e10f07dcd3b2a76a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ba7b96bb960c321a27fe732d93801400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036bde72afcddf3e86fd195c2118e79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67894a51e2e48b6378e9534341f88ea3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac9c8f8e15f4540b166c14e7606d74403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb3eeb2ba5bca0733aec9c12ee582a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ab374ca48bd233e3d9742578c6ce4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3e9f871f2261a7606258cf706c9b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab504d8b4222df918e033c26171c1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d0c3c8ff04dce655986b463976446408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dc100bec5bc76c00e6e1246ee7534409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad1b8c41583fc3dc4604c2b446a891410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c4bd968f0f9595d63f2ba6ea198a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53586db1c466381f39e5dc4c3add4e5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9167b5609645d9c79619b4f56dab5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44b61076a35bbc1a31838e47e2744c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df91bf2503f06a13abf0aed6477eee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78be1798678d3f570869853bf8534fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0bc17cd085c2a624886310f8f4e83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1fa0fddfd606c92473732b74f3cb5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc90c24bb1e34b66defed285a88d6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819c1ad1ba2d89106f2019e01e0556c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b1dc979a9a74b32dcdef78fc4c07f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431db400141b456cdd1f9468c00200bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05c60d838f374192a76600b87b34d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd7d9d366d2bf10b362af13f230b14424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b06f4c630f36fc4730000a2ab54582425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04530246e01f3f80581e54b01f393071426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4beff7b98238124309477b98661519427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31084240bdba6a380efe6a48b1c67760428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9c2cc6fd8021c17721fe79c268da2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26eefda356adc0ae0de83935641233430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38b4e234e8ae741aa8e9f848de1b37431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6ff638dc8f4a399764c10ddd29122432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf76a0d4f4c14784e923200655fe626433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce6bf9e93d059cf5c1f8beb398e017434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfe2a8dc8c2809148ccb46e7f3b501435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a577524c91f66a54f1021f8cdd2e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c003b388f55a40fd32e8cb6f50a32e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956267c0d6e63ad983223390cc5ee16e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bf0e47c821e1a9afa70bad349710b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805719ca6b051a30da1101b04708aed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16202d12e4999acba0c4f6e51409fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f71afcd8f319c2066361c74b8f579442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bb9ab7ba76ded37fa18a866197468443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df69356b215df9a200b0d0586359ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70b7a5dfa5e2d293ed341a48b0786c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eb10db9b77b346335399996a2ed09446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c02d0f7bffd1365f91587667511ff5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488715250c86741314603ec49ab48479448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27310a1a955a61982aa159dbd2188f98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c071fa92d6c857d2adcad6041db224450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24888dd4fd7c1a689d536064f29b5ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905dc8f2d196a2d06569afaae7be60b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7618293032c22a2e224253d1e67640453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aab608186b8a3211123663c207b9d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a9940db1926d75dcc6308bf53de3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadbb716046c2adaf0f639a7710890f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c15e7f889a84a5b7c9a4b7268c7e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5cfebb2a8a735d116c81a6be475c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9a7a17c9263445099e82759902a0d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a8536324ed850e50269dd23e1fa10460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c8d6061a37f9d789e505b31b08363461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f021def855605e26c51d194220a4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9008ed6982ee1a4e48afba11067be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0bf0efa063f4c29a2043b7da7a47a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de074fed85c1ad3778ce7c758616666c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fefa7883ee0dfa0b9d39c53d260294466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55323687cd7f5bafb8d3c7c3294ff40e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668980382edfe9c0069fa2610f8901f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52144b46d38202140b097665d88242469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb24e3ba04f2f814ba4a79f136e8b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e127aa1b0bf1c4bc5174fcac893a64a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7e00543e08981b365b6c1ff2f8941472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45819935001ba1365388406faab97a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8eae1f0bcdb5153d702e47faa89cd1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4738d21e2640d380dbfe3a18630c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742cb4ba476b96d6209cec6f77ad449476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f30d30c8ba4b147e0459f1ef9ffb1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b349ae42dbacd666e189d7744bf8eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53d4c50273ca58b6cae210d294f59a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fc46f7c43fc2aad038dab4fc4cf61480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a259817f06bb559e5d38e6fd9311e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d15c41795d7e60c4b0aee560f1d6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e4984158a4f8381fe62ff342d7349483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edec495d92dcb675488b4a769ffef1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2ff04d6b0c83cd0459da481215b3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b5c643280175ddfa5a82f63318cbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5081e5a964928fa694b901afdbcd1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25435b4920a72faf59a8fa4c2ed2652488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a972f3791817eeec6328cdd051c70b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f100471350937081087d8bf57b85e23490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6b1e0365fe9f4318a255cedb51280491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619d2c851b5431ed00dc30620699bb1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fb8d7fdbcb35d3504e3b680790a2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae7155c6563e1dcc9f0de9db8e8d44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1ef829538319cf3c03bd85e60a3d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73054b08d30899aa22766c0d07c16b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a223c3dd15509857e9333ee3f141a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27503a81ff539872cdc59f33dcfd69498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f8126d145851cd3c4d0f7c9f0f94a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5953aa4fc876c6d6a9067de1fe36f7f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0d7fb8e0d4f17b02edc98afa6a5a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d602c75d3598cddbda77b08b49ca020502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0f6e56d3b1e9ff468972576696d51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf02012b343d58db29c86fbc18ea0d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b9608bed3f2548bf0e571d8bbfd99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9aab5f3a33bfa5e9a3739b384e8c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006189b0d87ebbf9ff40ae1787aae5c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb1c7979f5a088338ccc8bc6b79ad9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1ca95c87c34be70d612dec62298ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e51f4f037beb6939ff4ed6ca081cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dd5830b2d40cabde1b6d5043787c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac45965e508b62d76756779387393a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da2df37c4f7f3ec750429ee78808c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3fe16fcdb06a589b0dae90fd668ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f66545e156a36f053832da5c5a037515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aed3570024c181bfba4b28b4d2f9ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24dd586c9834ae231fb6603bb62754517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ed14988467aa86376707896080729518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf791dc2b7bffe0aeea27422543e094519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bcd36d7c08b45eaa2d27a5e84bde6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2144e02df2954aef1d468bb9b3cb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc0093e8cc56f6b772cc74bf78b3d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655f1075346d03e8823e45bb270c8df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b84a2fa2af173deb5907f35d989f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7da1efaa186a698c36f3a3dccd97c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7e4c44dc595c456e2e65303686c29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b4089dd2f7c1ee99c0cba2c404b81527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366a8259b537b513ee8acde824b964f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa07b9522105b0a1a048a804bda522e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a159ff7eaafc137765bcb5ab986df92530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd12fcc067e8f76e88f2b496812a7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb77e520de3e4c9305016d09eac345532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272770185e211f91f4405552c680ff8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ec1d702b8edd99dfcd0d1a4954c65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712155a118588a845916a7bfc06fb118535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70588615f0f8a31a49283f0ba4fe5ea2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d158d9ec5f7fe9871861cdcbe5c901537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d31d8efeafd1aff57f143df74cded7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fba68ea40f79bc4b6ebeb6eed75be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3bebb9798190572159721ad5d0436540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1b03ad305ab7ddffdeed46e20bb00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b16677adcbc8ca3edbeae942b9128542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3c91c0699691c6f888bc69d8c00a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064f5ce5d4e1d071f4f794a2f7cfe71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cb414b84982229b920941fbeabda1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0bbc4426fa90a263b070e2c1a757d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4b05da1fdee201c2a6052f637cb9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a09148cf72467f23c1ee749f0d2357548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd838fc60cb0429476e78fe12ce65373549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30765433127b12894243a321ee3976cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292a7415def77170c86ac59e352333d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bec1b832a5633e44489241138d63fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e804a79de52bfb0d9d832f28e2fb17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a7ac6d54ca52e773b08b1fbc3510a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07509faebc56ee03dc0300c388506de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7234d6bbf11b82eb022615a115287c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae542c075b528d6495323635cfbc923b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7e3e349d375db69d1c8539781437b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf2e321dd08a0979da563b78b606af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6fef60c569916ab3053420efab2d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c32a8da1c4c7a961d0b95cf60b7d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19e0d22c70bdf4ab1cbd7e293ed92d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ddd39ff7b051c72ad85b0ad4a92d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3902478ce601b79c8d12c189867dbe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294db0064ad69bd90e67bf730f6293d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58821e2586094abac3125e1535d5ff0b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f61c4c10ce232560b6e501d51d7a7c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52241ccae07746cb6784ff1030cf1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81bfc55742fdecdb6b1f971ceeca5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2763925137456957644a4c7838edf1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52c0b213b6aeb7214a8326791d744e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e48fa383fc3d2df573379ae9801c2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8a6b69943264d1e2649e325327444573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073541ed467fe568239632d31f29d991574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f84e5d7fed9c69f6f8327be5547fd1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19306079b4b5a7cb9b139cc78678066c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa745299c2adef5af85da176cd2b063577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76246a0c7e7de951f8cb9f3d7e3f9b24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de20b17ee232ca3130e8a5d0c0501ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ec765b4cfd05b9e9543cfcb105e11580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f01a2eb727f771fefd16896d34366581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cd7df8895e6812dbcb12ecfdb4acc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec939c0dceb9ee43942498ffbb155d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebfaafff2a088224fb229fcadf421d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567d4edaf7ae3856a450d514a34d193585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c6e978b6479f37e719fd27db612be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed56fa94bea12bc2445758fb438008587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1aa268d95f4cba4a745634ba20d90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b69a7a32526f80c0bbd8023db3814f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03fc6efb292833927299c31260c747590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e08c4957645810dac2bfa8b4e352a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fe549d56da2b142e8bfeb55497e61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ed09f12082c62d74d9862523db4bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d572ca91fcc5c3eb41582b6eafac81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb233d981ec1ba08a731996d711094595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871d7c6e4bfa51b55c3cebd4ed14bf0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912b0474d27edebcbefc2aaed29383d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84488634ce744360f27c06205a757a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c360880bc4716caccb0b6f7aa395079599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ecbcd27b0adcbb5f363b8cf508295600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f865dc98d795a30ab38ca9610003d0f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899aa4c81b7b1c091f4f5f2adfc590a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d9d67566dd09020237b746df61a8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d468346699a9cbe3fb1f63c6df4069d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fa7f2c82211db905e5c9a26de16cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00b17100ad6a95f034ac4e3e989491606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fd534e678defbcd12218aed676861607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18431f9be3d547fc6bce299687e36961608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62101f24b0b7f63a6c439a24e630308609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d355368ca218616166a2e22a93bb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f8a71625cdb691f7a622f986b244f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015f318e89d069b7d010781302cc3d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ccbf0da4d7e2efb4a134b482b41a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113d11e57920947104f95290cd77853614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bf64eac895836404e67f214adc652615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3578c384845bf8cb813abf8a2140c0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26037b460bfe306ac8f815f866d7d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95705c5286e211657e7654fa590a0878618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc94b667f25aa70a790e8c6010dcf9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73be0dd0b6159fee62710c2fd4aa0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f17a8b8248bda9ebeb778292398a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa50b2e81be46871223f6cdabd014f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de6f7aad17a815917e752c9e41550d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0b39b3874195b7699cf2507562c7a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a4a71023989dad4289f76e64f6490625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979e8c3a6fb8d934a2d1ab0e06a8756626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fac3f7b84cf95f338a362fbd41f753627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfef6589b6fec5cfa220ba6dbea2ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce72233e76dbda5ca04f1d4a178bb46629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754813ab7d523d6d890f65e5bf5af7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9316ec10843c423ceddedd7752ac9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624b506393b466a5c3a65b4c6c4e3e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6712a6493800718d1c84bbf4de4dae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fc4d2a999e74edb9089e1ea5944ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cba7585d1e6bedb4fe294480437417635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47b1fc942d373f11572e87611f849a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd3a3a27ea304b84e2323136f63323637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e7fa942f71e207992fcdf2b8b8742638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7798e2a43b7ab0e2433f7188584a504639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fa00b94d76c220d5e2e3af29cc8b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d73eeef00da91a46b08e47bf2fb4e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61716ff62a40bd749700f590dfc38b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8f0e4eeb30b480072eeac09d86c4e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da1e0657e5ec44017672a6a0919ada644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1299e0f5f568d6494eb0749b40509d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6410ec90bf2fd4b07eb571e4206fd41646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc30e278a0bd3df587c3c2fc1646690647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d9673ecf2d0c4c2730319a160db48648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c144451a95f11374d59fca7e5527483649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1729e826b5a8580cf5aa2c2b7272c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80b328e3ae14b69fc027ba8957546a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9523abb7af3a8b0d73fc852fa99f341652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989e330405dfda3df149f2678231d4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f3a0149ca74046a1539abe84d3c13654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5747470bba9d6f017a70b4dac7435a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0244bc8ef569bcd95c595181cdc40b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89316209d207f16d52aa05e92d1f5f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c374347909cc7e44214220301d6be4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd660731aafa3b37cab52e5cb3b9011659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7192519f8ecb87af4cdbaf77307fc8e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84c4951c0fcc7ca72ba4dbb731bb8e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbad6480c8af769f45789407f36e1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f496716f130bf228fcc6687346cbe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31562bfe7fcc2553b54471ee55110513664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc73ec1ee5d6b3b078c5894a4fc5ebd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65a05d3cfa6d7da2ea992a63426534666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5016d99f49de667a18b105e4c45376667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b68f895e977a42d94fdde0f0c1194668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc69aff8fff07c08b21454a6d01cd45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd1007099137be5d5f5cc00bbd1245670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d52dd056ae290c5fc3fd42e742f666671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe8fb91028e99bc7c14d2897790ab6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a3529235b5b4f84542d47db266b7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309521ee91a43d7123ce87c01ffbd484674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eb5a97f384b0fc65b107530d35d7f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7d6992c8fe8b6b0b3f15d00b381e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449911d23ae87e2b92809b2f7cbae74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904427aa07863e62f3b968ae1cb0bd25678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddfc595b208ebba25e4f8f9e2e5f58679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0dd7eded725476c42fb85c6a0e4da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27a8e37ff5776cf6131f1aa8247884681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9c418c14ca53b676f3717073bcabc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07056112b70358de4f5ecb59cf3a0cf2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19740cf79d3ceed37a3e6cfd78c56a76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f29e8b6aeb04022bc41fc58b38a381685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8c57a025e0fc3a9b8590d52ee8383686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26da4d21908ca50d2652ba1f51572a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7b83d99f5b185b1c0402654801024688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e195cce3113b25e2bdac7c2dace7876689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4d281256f75780c8c60205509ea90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c78a0feb7db3cb3b92907aabdf9ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5dcbb58b927fbac5f7926d8bbf544692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fe62afb916dcc90332e01a6dab14c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e00a24f37d5e8420ea8b138e8ce6b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c8dba6d52fe7cb175984cc8ac801a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed524843708485625df39dad6fc738d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258559f8143cd3d854ae5823a528074697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859d043c26ac4bfcee267505db3f360698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c773cc0b7e8f70f5569ca089793db3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5b59749b1e6c4b291396867d887bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff62965f338fb5b45fba1aeb74806bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d6f1948a323810628d5dc3a24c0a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d60d01a8ff4dc849ddf2eaf0dd8f50703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4aa530c4151503f65da511ccdfc157704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28bb4775ecb7dbdd87e1d7460ce60f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d39d745f82390b8b4f2fe00ebdbb4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f683f08cfd2f6fe171082edc7b0bb82707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97129f4fc9a9eaf07ff330cf1c8b1d16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f3563d0193f29c4a74348f84327d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67575ea19d94ed57a280948a3d65faf2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d403185815e872904a6e49434efdd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddb9b229846f67c1cbe260d854a7c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278828f310bbc1292a7fc6503ffac21f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468494bbec26287d99de040b0c7afcb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67527476e93bf0440b7654bccfdbd58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0177b91b89a01f3d322b47208bec8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d30f308d4d98f04b059f4bac1cf08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4d1beb4124623264250d84ae0ba31718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b3d2179bf694227c34ec5c31e8aea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d099a94dccc4de7f8ac7cff0c9e96720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f6a4923ced22a56af5c189b917da1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b21bd313e54c6c8e120b4b2492743722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d595e4aa990998be12716dd9e1de63723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5b25044553b4242e062a70c4e3bde724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754482cd75368f08224e6b66c9c20f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a268a2c21f2726efe602fced40536726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4346f5875f23f0884896f68d9958f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0912b9f3a228050d0e7a8666e59bae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1894568a886367675d05967f256201729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5f16aa066b7da51c7f4a7b6c9b3c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ccaa1795878012e0fb503526fba94731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb759ce5e13d0f9bebc8a80602c55d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeb539e8fa85c3ea93530dde8d1027733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f69dad37b6ed279fe88fbb4cfea41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb417fafe8e6ca6c1808ff732b7b6116735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34a0238295a96a2a885612ab9db35d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5626921d7614e7e443e07b5700e4c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf7d356ce89fba49462735b99c5e15738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77b5a0cc36f38bbae871f5fedda451739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42376bfdba4f7b94f8a75bd11b7173fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94debca149a5ee9f0dcd887b1a859b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce85b8078daed12b2ac539ae6e6b3e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc996f620f82e6b96ec97bc260a60bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c201821ea8dc6e480f41d77cdfb94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439758e936019df639cb0fcc44b1160745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fa064ac1c9c190bb7d651a63405f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc607b45e5c3bceacbfb8fd57309bc3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb478faa3f535cf4eff17a777f34608748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299fc685ac2d7dc62b8539e9cbeda35749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f47d3b21025db1488fd5d638390df9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41baf58ecc82b873ad846c85b27f529f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5854717dcc183f1f9f791946f57c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c0c4d4e7ec1faf9428605df79ebf1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db24e9d4025575b99f1bd8f11f0f34754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ec2dc404f73b1873896a8aa51e0cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf411d0e6cedaf71b88cd4f6cdc3a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ab82a926b6b11be5545782033ff81757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccba0f2b5350f8d22911f792068d799758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddb35d4bfa930efb7aa4a1ccc1d74a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d6640848b8813762378ac88fb5ed91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33e5fa482bfac067797616314e30b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992954c128bd5fd3fe2ce911e3ae7cd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3d68dd4cb0607274c6faa0a4f93a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35144fee1719d53d751d8920c74c6225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3219f034b058a2936042518d28b5fa36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699babc7856ff7023799503704155bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a7c01081fd92ad28023a8da93364c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcfe3c061a68fddd6c0c8edd71f8309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7f2ddaaf0b71a5b95ddfaa9e5b0fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba124e070f60de0d1fbb79a396324eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071759cef0187a86d07da456bccede9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924826c0bdad11701a3c350e046dab313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44013c10a82111d06f6290e4f7d60114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487361b02da83fc1843927237b8b81415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5727b09c0aa00d67e07f30d11d8fbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecfe853b23421ea6ba1d2254fc21d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faa324a1dffd291b53ed265b5da10218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77543a344ca6632e645c38bf5032026a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a3e598a90beb0d592ef3fb71fccdb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c74d7d9d0f8af85da1cff653f21c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037dcc127c3fd082b1aba4040a828a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c58fad814eb9ae57c069fa3d132be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648b51ee3cf842b3a792cfdd495bab124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2242d1e7d204afa8e92db6d153b2b1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97c2edf6f3c103f80d04005abc9cef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e40a0e37e3db74c090c5d3afbfe6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b1836d910fbc4263e92372d0d0d4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f3bd213f8a2468cc19d5c5838088329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7557d21e92ef930f03195fc15524030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c22dcb2203dff673f9894709c5ff031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610178813fcf46415cf5f3a376e6a1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d327f343b0668a2a7f908482f71aa933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1a278a7da3cdf4abfaaee4b739c3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52cd92c26a944d0f8f19d45c41051835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb280f52e01df35b7fbeef27337acc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9a862f126f04cde1bd27238e7eef337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05679bd900868fb7d4a1320d2a2659f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e4c3284a7d37d2c85528d363f585b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1f1d08b69a670b891752cf513886740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6f3c4e2237144def953afde338fb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde2b38cb361b74cfd0fa6544342b2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09c1f4bde6e199e0d11ea33358908b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a92cc7b76d1bea3a351102d0e2ac244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa1e7dd2158dbe4e260ea8e6a72ca745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dbe5b9f20e5ede109478b405f2da846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6b37b91edd484aeacab47f292815847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d5d91aa6705fcc6d1b54755f15db148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a7ba244fedda45d0a8767529f785f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec5d19e53bf0ea1d4e40d723ec800b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c6cb1757ca7a48153e3bcbb5b2e2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dabe5aebc5894586fee2de107300952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37750634acae5a05f1c261c9b566653653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44364fd3d14b880f1ba8d9ce46ad4d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478ea7e047f65608bd087f410070e6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b42af4edd71a85935192d53673c47f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a163df8877ee50c933f16153666bd857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e583c1855fb8040867b788d4e63afcc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e38845525be653c2231740b8d323059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda86a9494931dfef174ed50bc5a284060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2002a5e326d8d412cb825f68e8eca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3c838bc2c290f52cac40625065ee762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b46065acc97352457d86c47a2eac3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca68c2a84b80d84402840c50145c0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaed23be3668b51914d8be02139315d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bfe8f2464e6a63da8982da0e687e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382aad9a5977e390db3e554dffe0bd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0189013f5f722d4caf5c5272a7dd3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c587bb497401b329f8ebc308928bd0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d4cd6fa25d823e311dba14763f7a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7e784d0c6a54472241093daead94371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b57332050eeb945908d7ff2ac6d86572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f537180dd5c27bd4fcc99bb43a72e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3878dbeb90d2f72ff7844e608ae9d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c639fed7519d0afed57842e954e8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0e8fcacbe61a49af6d3e9ba092f3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda6d38eaa7f6a3fb43cab97ecdbb9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6839abc368908a555d229c3ff2396678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3ae4847b2cf0af708e6110d2de6d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4c3c8f8713dd1070190409e9b305780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cee864f8cb89668d414b9a0c8a10681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce60c562e66d30535d27bf66db1a32b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066942f44694044c222de65e17c419483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a66e9575f9454fddf169692a2c03a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f487b47311a5da85d5c9a0986ffbc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018d6c219c5433cbdcfe5a0a357e8b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f964fca08e9e854cffa8127b12df587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bf61a693631e970543bb3ba7c1cc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf486c4fc117b3c5b1590a1a8e312c4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90768a60f540066a0c3749202a36894f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906baebcbe41de9c34404e0bac082be991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bca45379526589d0b89d61ce820db892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ac9b7515a36ebdce989046361725993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe649b69e8c5a2cad9f605ee9860aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e78c1d1aaf5ad00797c51d8dbcc2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b825e4e490a9fba238960fe4826d3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ba1ab8c7a97a3032af6dfc191b91e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b15c4411da475abd5903e5027769698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986a5385376e4eb583dc6d41b720ce099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8a46dd153997e04b9846f102c8299100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd812710204802ede11b88e90930e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c048dd6a102b783c8738d2279713c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dddbc9a096d6b0c276e971908422ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adde7eb0a3c5b04d6de3a07271d804d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75220d0e84e17e40d5edc74808c4d58a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc3046b0088caac66d1c1860262f24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b2e32b2033e942f7ffef771a9164d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2e65e5836d58a9c02cf782e3bae4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ec6591d98a5dc23bab4f5bfd7bc05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01a3078d77a5636f1494fb806b24a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07185acfadb25919fbf5b0f3d29d7c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600c646ad334169c00e6bea7d14a655112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f8213ec3cc901fc99f806ec57b306113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38f29e25acec0942364dc2bb26ed27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b449e0b74a2e8412e13b85a1d6b93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67767c918592679432287b0b003580c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc0a4044153e7d32074a19d6231058117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81bbaa2700f76335d95b0b8c1ecb93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f901b7cabfb9280c86cbb132f8aa836119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09208f1e932d62f61232c84b73077e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58fb130b5c10d4be322e727ff5a6d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9d94f0909b289382a16fd5825ea66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaa901f56cbfd19d6dea026356b8a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d50f24910eddad6829a45a8e3f7e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88c87367bdb7bf23bb9e9b5fcbc8d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8900170becad72b0ce4ff712ac81fad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6408289793a3a4520d20a455fab76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5feb8db1bb71c31a909ed960776e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb84e9eb1b25abb6d4193897e4b9ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bb60ce8ed2c4db844433a0911f0ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68722194fb51b558842114457fb292131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b47be3b149ab02fb6821f77966a347132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b057b90caa7344a7f5317b5dec50cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391c425e4f7f205eb69aff7879949ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1351426e6af391c6344d3b4df95ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ae52992bd48a7a25176b8039214f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e41a64da913ffd5f0cff9a35f9df68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b0c8cdd520cb0497a84bbb80dca81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09f71dd91aa76e33eaf75dc028433c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb47b8e67a33d7384116772b3cbf34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e34e6b9396ef12313e761f02616401141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af308ca4040c517a981e662870a3aba0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133ba4054eeb6336171517f3c8faff3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae05acc733170cf0b3ff674895aa97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eee9fbfc8d84034283cb23d6afb732145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f280c20c695e9274b6a9604c6e18b69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44779a9f6dc62904ca5e8c50483e183c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36b7b644b4ed11d0f3cbe56946d2ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3d703f1ce3045dfc5393b826ef50f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c366be9b3491cc604ca5752923485150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7690c0ef8dbbea6c99f9d99dcc5f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe825dc0136a3fd15ebc1851675e2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82180fa82938d034f452b73c1dd53e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ec24d9a3f79f01a0d4ddc80b07e81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51935cb9de5793c8b5bf9e6371be8be7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc13cc39972960474e8eabbf54feba4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea45ede49ce41b34303ddf70aef0a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3497cadd8dd3774d199109a61e5faf7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d7b5738832373573e6f7fea13293b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9970f3e3adce6dbeb74a6a635ef4e6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542f960bc44093bfff05e13d69fab38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dca2d64f9e9a822ae693aa09873f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6340da50daf4e220c4181870d5b58e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc5ad48eedc673559e3b51d4068bd4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56c71984922ca5333986f3a1537490165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71440e2f999880fab7a062036a1e275d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80317ba654729a1766df0eb362adf03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7fb8b874bd77c557fbebee84e9097168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05b35148934adcb7bf9f550219890b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810613830ef3065ddc800c29dc5e4f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639e07a3da59896ba5bf3acd3637cec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c81fc1d5fd3d10ec814fd83221df4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4d57a6edbc39855a9ea8bf51c045f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aff5c2a4e149d76d399409b0e954d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcfe35707c80d31778fe1c5d21fc31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31bce45a61ebda48a273ca2f218d89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b5d38464a2729bd705726c7582ab6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650de7d1d04217417325c185ef6dcf3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fcd1130b18712e35e645799d3c2fe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0cc09254bd9f4068360d3ee582536180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59bfdf6ad58877d2350b10019373ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82a32c58b16430a5a8aee9f0383f57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb59bdad22f77db172a70287286b6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af255d58a5ed79127b4c5848b6b36a0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7392c08643d450bedfd6546d79d8df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf82ac8fbe77616d45e268da917412186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1f57fe02cf6e23ddfb3491ffd4ba1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0877743ea7368aa021459f6ad2f1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6442d06c1289351de03a9762b2c904c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4372d619d38bed27425a008dec4526d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528af171a9a0ed1d87aacedaa09b0b4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e155211bd83dd359cf5a7a73b053f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26712198dcb571e54b34fc7cc93a66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f687013566a0f9f0d51349f83c32d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26be72850bece59af47e6df234fb3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69101da7e37236168d59cdad23effb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d7ded935f480a2e83442d3a541d51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2eca746fab922dbb0f798ad64ff82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc0ba7e4b27676c32bcbcff52bfebc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26619b5422be1c1b51f87a20553ec930200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639148ffb9517a04f9736b195948020201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fe8a9a68f51881844485403a19466202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da683bc4d6e35d98f9c153d88ae01a2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6811e801648cd3803f4fab6301429d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcececb472f31855921b079d656a15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38343d946e9b5655c4656f1ce30736b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bef7aab25ba43b09fa382ec82ae62b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025daec79a2a2e197b35a5f52fef90c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66ad0952d4e9e8d5f36ca9199afb71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839ac534ca1cff8a3d4ca64bf52dfef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640df93c75cd3da9f9dbc97a5b4a536211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf003721bbdbbff00efb2b2f284e9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d2a4d3f93fd59760a9f4d72c303ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fc7f0662e8860745d19c4f85c1687214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b238e62372c9c44431075de846823215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb470c150c1bdb9368225be01f244329216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354646d8304273f85224ba670a73614217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc51ebb8b743287176e15dd7b6b262218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425d9cca9bb8b882aa40301e99d42da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c8f9550e98764b0f841eb1c30a9b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b02a5faeb87eec5d9aaad7325183eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9839bb03836d34965b527d13fdae8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cc295042746ed1b2bb3def09023e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d665e86d924de490a1cf6bc13d5c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcdb1e02f2ace0ab2ae3e3b0c160a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458c9c3e396662345ea2e02b29a17a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93c2df183539cf58b5534bb3c6e158227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fb301b985db77938cd40b2c4e2aa6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d36061c5078f08e7b7550a9666d533229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45768ea5b95ab3fc4342590b4605d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75ff4191a9f30f349a71dbb4d09b33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbb174851430d133337adbca055327232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751eaa23668cee438f978b57a8b00ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4523b9ce579c80ab4610763e4aae79f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35cbcf9b809d277df33a036f31e478235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf234614cc1fa457ad12673de1ef17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99337f5b0e5c7ca6d7d8bf7833648393237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d1585252c5e01571b7428f38fe1a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e2eca3d3cdf602275f142c9d8a301239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f10213c712037844c1b6bc24d29fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7be36a895d3aa1d12047a798bddd96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe9581251cd673ada2447d2f9198a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085c7bd65357440b7de33a68ce38728243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a8fa9317fd6e6e16e8e4bb04a2441244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd294b57629bf4a4186be8e40418507f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bae9c5c67d0587fde0ebb876e5cb53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0804218335cf6dd7e6e8a9457c9ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052a61cb00671774c5d5057b98d2e14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ff62ba8960967aca96f10618a0052249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8baea87f85f34a2448a9524d985ea26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df7a675e22a2ee53eaa10dff091299251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c9fa7d0d075e8ca785a8c3789be82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1412875cac9c0e9ee4b32941be1cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c29931cf42521bdf133858ab36903f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6334b8e45ee2e9a6edb8bcae3f244a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc781856d34a5a0d5f6e453af1b404256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08110d03a01eba9e4bfbb0993edc7bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459013c814b1905a16eb43348b9e2614258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be5a10e2070a10afdf6c3d5a360293259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba9970b52e0e1e6be7f20629666fa0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8fbc757f4e4b5fd011f9269ef256e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3f8cb34d7ecf4ee21e7d7117521b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b061cc5cca51ad42bb4806877b2ea1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b835361c19b773f7930a9dc977b220264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8ebf77576a7f1e5fb050518fad861265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ee84d90bcb57db12f6118d17fa40c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a26e7dfd78bc1476362fa8f348e9df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925e5131ca5424d59896d853ffd8683268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72cdcd44563cd2e810be4878a699cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0a00881330b6217ac8f652fc02894270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0484781164d78a6a20f45d87d5fa5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa7869724e33944b13af5d2c08bffc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac053f43513174fe0064ce4e4a87ffa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b555f731d34f0b8ec510f52d75538f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ab40a9ae5f219a831db41501ef253275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b99e32985dead42d19728acf50be2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b89fee0bc4d52881dd6cc39dbb3cdf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db2e681f8dddc907420b44a57670f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fddcb40429b7250345800336d2e28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fe51287146ae1056978c4a6591adc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dbcace32e48cfcff4c2d7566ea166281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c405969b647b36c875592c7fe6e0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb75062b309f8629d31ce9a74bc0f04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98947c9571c68acfac63ce7b7336841b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bbaca2127932a6ca2f7af16bc89a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6c368ce33558ba758be4faa832aba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61475f533d9fc53d368c193af5e270287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a172b018456f91b312a97052c3440288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd7f179473033c797a0e9203a0423c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c5a07ef5f1867633ef015a0f86398290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19215523abc2c4394514cdfce7ff49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbd52fdf84749c82df8fbb1f255b36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c4787dd9a6cf687a0bc6a98a7894c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4edfe43b3ab4d5c8197d104768c46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b6b55296ee23029783d2265a9e9f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33359410a0dc17ea84619ae32852d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cc088da8edae098adc497b5f0a228297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c5d508dd12d139c313d4b0691b6a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da13f90ed8aaed1e39033039e38e94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a2c1c74e84c2c63ca56dddc3c7f3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a83689df6d7c59c56f01df33c3fa5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7433de841d1bdb8aaab80b40a3c95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c354f7942092e2ba242fbc61ef66580303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfd9176305082c9b4f1dd0fd57aea7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fb0c74bd956ba19933471611078ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4ed6f8709a06f35060b28fb426390306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b75c57def166964551a24866e8d1e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f1c5a3fd3c71315f00e74ed78b820308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05035a7fc2b7acca3ecf229842bae51b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf73ee25c5506d8210f48202d71a63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80cef720118725f91a9765169a56c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b716d441db5370b4fd85f3a035d26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ecd95227d8c98ad71ebcd5ee10deb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdad9a8855a64027141ac952448a2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99668bfa7fb511c6297800ef020282d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef866fc6b9ba12c470c55a353b4698316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa3a5cc8cbb7397a6a71afccf38d98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c14425c6cc9e32159b434e9b5e65dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fa2fcd5aaf9caf4c49c2781ff87c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03e9cfb690c8b0ae7b9694878d44e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60032b1d6338bc1a80b69a223052d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136b73370db439abcad4d7d911e3dc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f687dfc1be95a6c315daddf9e63a309323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737981da77003e4eb2e092b1b9fd3099324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b50eaff6f8c5e9e3af1c8dd0a5c94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5e90b320f09f1fce4e1b8675c6c1a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123099cae661ed440b28c213a3dfcb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778aae143e05712bf15fb0532066add328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e47bb5b3d43934049fb448133da6e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba424efab34f94a977b9503a549ddd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7659c4b8337f4d3e96328e4bc8ba70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93c7cf832d4eee5e1b803f08efa911332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76034b69eaeef11db62c84e6cb665b47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881875683a7d3df9e56971327fbde10c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e28a1e650de94c1b22cf87cb5ffc0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582311c668297d3055627638bdb56a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580afefec32727b399e2926e698f3de0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5bd3607cc5196863ed5d9d87bb435338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cbe10c61b3114eaac81447238ad54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e28900f33046e7d823ee8c82066b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0bb1514b6d36872481e9ca8e176c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d0fe9ee5d28dde4cd5089384a75d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401055e7c25796176eadcd7d6fcf3605343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e65bc8a8e01574e35fb859f446191d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68f3f74f24960b5417317fd00927b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdf08ed11dcecdd8ec1e308856d070346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6305cc449e8974a3c0c37512a8af7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabd5fe5f993468d9894f8c769826e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062d90a43af2f0bfbba5ed692422c2d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90628d4bcd4d7b8dbe37dd71a3d484ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c1c26340b1a9ac8fd367b6fd3f72b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5b48f5410671f9a18d94c12939e64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802082610054cc9a5c4b0f7c0fd4964353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded66736cb1110713921f9ec00ae877354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baab4bc48b56f56a0551969f90ac63b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1401781d4916bed1aef2d6c9439ae0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878b0821c181cfe1fc1f4fc2596fd58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05b2e24191cdd16e6547341d932fe2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ccad7ba6769f4e79b49d4bd0c3b0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b9db2ab2fc4ac0601c3946737db78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034ab253eb8387dcc691661ae138eed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098e6b96ce934b1f8bdb72dfdf9d59f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb4cb7249d1512d4e03d869e2d15a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372b393e2fa861c764ce83506f0c427364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f408ce1319c55816ce36eb64ebae3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0130a768751c640102fe8236ed912366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7afe93a834906515d744088d02fef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a869108ce10f09d07f889a1b84529d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a52451f2bad0f0a3eaa572e5e7da4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd774d3f5b8d04f6ffcdf29e855e56d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21877b9239c2d4db025444dbdbb4628a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819135009f9402b38726195522899ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5116951851bf5443054349ea7a16948373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a1107db3d045b46222af42532d395374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff231207edcbba3790e0269b849ba3d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c317c0ec42c4a67b5fb768e703ca858376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5470146b53787b804fc291d52b7b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761224aa08d0ff7e2f789ea87000d69e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b1b800b038e6b6717ce22dad4b463379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a289f94e1cccdf1287405663ba9df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c14c32956088c55e58bab008ce712f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c0171bfdb5957ad8587c5f3cf57bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a525808d153be20404c8ce0a5ffcc26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ee7a144400c8fbaf85b39680bb662384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be7806c0e080b1a57adbb2fa660ef4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe334072222cd64f7a74e663613edf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72829a327066b5977d84d1b9b251967387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bcf5718e6813c789340ebd4f871f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392bbb854ebe9aef90f209039efa46e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7994aa0aec80b05bf235e0d0ec3918390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693595d328502e5feb9b442ff05bf802391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c94a9afae3e78bc804180560996a96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021c3c252d920006a93e783115d3a3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eee5fdd4082523918b4958b1e52c40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7962fc4e30dd231492206e6129658a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c587f1b8b5dd3f8e0cc284fa349059396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedc406d8f9ba800612f87581eaa096397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5200b45f7912d6f3ca5a26569f16fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec17b27204e05f8f041235e46b4a03b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d9b5f933dd37e7b4e99404b01152b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3b80df4f7d6475d95b19beae5d6ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5790813c0a4124860ca21eef8ab9fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873fb87a406ff3c515bd769742a8786403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb374b0f1deb51988cad28b759ca1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50153f80d41435c50860c319b2072796405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aedf784072408df474aaae87deb30c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe764f62b3cc196dbede916ddd4f7370407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e70e360cd01c9e66ef269a81677c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c493a70bb88435cdb3e32ccef0e82409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d904c1a61eb702329402173a8d383410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356f5b0e43c5e9336985ee5b7e90052411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbfb2e111a427ae93eb4ed87734ea5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d923b593a7977aa027d52f9c040642413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b2f371062a06c6b157fde775af24d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891af2320d4acfaa5a72bbe4cd94ddc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ebac3784f352336bf63a75f0fbd5e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ff0ab25c0f22be13bb5d8e492ba30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7a2bc4ae2a85c02692cd30be3c2d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12412e3700103a9cf3568eb3d62d30c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d87e4085bea1c865f8871aad8e783e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af858a75015b2029970daf7f55a7cf4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd3936b786692435e1ea771cc44da8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33467e3732275f18538a24b4da44ec83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06d3081ebc0f468de83919deafaaab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2fb12e66a383307b6e8ee1710cbeb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d68ba14b1756ebdee1705b7ca6a344426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbdf96a6ac510ea6cb2c51b620493f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6415792e3b6a055aea503a3dcdb491428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c853b47df99c13e779f91146e9b59ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074478f82fb2f96f082c513b7077ebb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426b8fb7faea7c7aab27f51059f3e48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8343ec4828a47699a34fcd4cdd45a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f0530dfedb1faea12dbc45874aa8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a4db248679b59aa86f3393c8c8cd1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac653a563241d1ea99862adc43c821435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15428fbf6fa93b082efc635dfc9c97f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b652e5938eb97f17aa82f6cb1438d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139952369c8bf45ad5032b69eb8e03f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f61fd167b902fa4b7675cb6be4af6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cb9da26e455056656e0846405825c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce42db6ee91377b015ff8ffa5a3e72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e06d6819a9984dd6a5e6b9823ee6a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58264afd72ff34af5359fc181ebdb1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e895903226e1fd3743cce77949bebd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ab0c2c105e0022ddf30d2d313baf6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd727d7f545bb5344f3706bc2a4b0a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d509fe172314f663aef352c75655dff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb3b00d8480c8a2cf31e2646aca590448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e69d0f2c980f8905781c2e82849b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f62a2e9a643c7c018181f247eeda39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142bc4c925ba84f8d5d662a8c606be9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb3e13c8bafa5a390bf7a355d015a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507f568e13ecbeb23cc98842e76655d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7bb44399ec634bae18638492d22c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9efcddaa1dc1a3e6f75f08d2ed3e0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2e8d1ecbce617549ea2d83d9c4052456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cadfb61fb30c8e6fa095e9d56a9b2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44b19d1eeb22068f7f65c562ca7821458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941134a7e31da29f7d7c529dd415b2cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fde2115f326d761f6ed2c2c93ec6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cab5b834fd90b3c2be731744a281b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf342538b1a62830a713d86078c6536462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af623ee4fbf0fa74642660a3898521463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541b4a62619513358edad5885a13cce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c59d8cf30beb04105a841c081204b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0e1f5942a8feefb8e13d4520d8a40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea88459964102458010ea3d10a88eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967bb44e4f38023f864daba2211b881468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105207151d05772873eec9511a47ed52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cdd743e04668135ec4f04479e198f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05090bfe514722fafa816529ad7366b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30632dd30a49dacc22db20905dd64f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340678bbf20bbc1d035bf8956e5bbb3f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2533ae1e943f836e067a0e2405e4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabfbc1b1b198f880e8db64ca4959cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b369f2fb1e08e504a94ba124c26292476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072031c9adf4f0b440b13f086ccd6c36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf7176e27bdf086421da83d9a29e29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a481ce26c6c7e500961702035af4b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da3f3a66cc309bb4fa3944be796e76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736beb69b7e2bb6a52caf542292bd0b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b4e0cbbe458e6f45b4611f7436006482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e87305db19c0324d7dccc507805a2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9f9135b4963581d665fe93dcb257e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c4a6e0fb64de7a2c77e3d50a8c7c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fc7d8d8029a1bad699bf375c0f1e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c128ea43b0299b2d6a946021f027593487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e01c66b1aee5ad16aab4688538873488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83d47cc6fe6e8a2c8340a5bacf37d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834003774c7b3bf342466a03d17c61f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d52cd034ff7f39fdcf03b9cabc8af3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb014dba9f40424f0812267ff13f8392492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6013ff1172aa00993a0f8169a3902f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf7e17d1e0be1186c3ba3d857349b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f238e88594e26081573fe016b808e22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734207fa50e52c9bed322e201bed2ce5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84016c83cef5cc1de69a2a9986202f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2d1bf6c2f6259576b1086f30523f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a95020e5be16e0ec267c1c5e4c1e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14963c10ca5cde3b3ed07fe88e8b2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119b87c99734ae7e26dc93d81a2f4ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e04ddd528036a6a32708fdbbf82264502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567956a9c340f5560ca2483b12e57884503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6293c4282fa440d23f3c7f2bac77e40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eefcacaf260a8c3258847a95794e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b5abdcbfb20924bd45b2cf318e249506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcd156524164f52e4a7366653cfb97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2907398013467b932b7d4bfcec0188f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b239d0316db9cbb53644082d01d15c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e0e17e255c017b91eadc3e1f37300510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d12b71c16b4815887f8c0462c40e49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8c62857da1bc100dd0a7dd380b240512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e11fff129555e0b03b4024322464b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1696def0b9de43dc4abdbfb83ad32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f90912ab8fcd912df3a66a0f3faaf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87163a0b33d51bc3b4d56d730ef13bd0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849281b097bb59461f4b6a6609fbdc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12aabd624432872403f2b552bf23140518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4b22a8f1823af94776a405f87a183519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8a2fcd0a700d5a1ae96bd5fb361af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81f3ad31e198e3198ccc2f6b06f843521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395399d41033017384a40067c9bd62ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a43f9db37475c2fcd10fb28311ff8b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98803bf86ac707170304abffee32b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a21bc8524a5d2e2b0ebcf4c77c3a66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943cb04252ba91725ed7edf843dba30526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844987ba2f84994eb58fce53b4d3a0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda95c83b7846b6e24adcf650dd39f24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fb2b68f82ce327758d6b9ff12e121529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075db90e9dd3a62cf9ac4d0a65e57e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880c9650114dc3bed51959796f7a41c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd6a0331bffa2904b55a580b7c65bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5ab4e0a64490cd23ec616171cd4b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcc0535e3de6c63d925737b857e5a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d81cf59f9e30824e698faa2ca767a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dd630dff16f74db40fe7b412ee0ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a65208544564ed42acc07fe905fba4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1526caeb273b40ae3b7cf05e42812c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631760760e37e0c29b95c4312165521539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80837f129c75f70033893e46936877aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d26f6120ebe8b9393976d0d68055e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f6b13660e1bceca8493b0dfbb5089542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1a558dca825f7327cb1905a6b6066543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff600f1b36f8d6e387ab141b8e931e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9123ba1915794355f8377ae9480561545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437f2683ac75a2fae5470d66ff81f85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657552012beee580091d9b5b983d127547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f97a82c1f3dfd057f415d525a81d68548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72026c1974db10e92f4db0546179040c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330c2d343f915b3fe9de9618caa55a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e00e621a748e6d31d1c8b53adef87b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c5db610c87ff6b2aec1fdd288f3e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be05b3c81b782d03883b2fbae86631e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c92ce46217912ac452c470743b354d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e3091a5552cccd6f83120c83f2134555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799c5bc51bc813bf28a1ede0e36ab68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f0e260253edad8b840cc618a0dc58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222e1a9c6824a4c55b01c8772a35e2e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a949c3c04701c956d29b83f4e94961559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906929a7d12de109f99b33cc40e0f776560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628654648e2e6879746364536affd44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02bf6954473ab3da004c345fd06e8f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bf1fd1dbbde56ece62d0a927e0e2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1880a413f054be525fb7c6928ce89c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca41c053ccf9741701d2547e6f72ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5c7d4abc19d87e0d840a511147bd6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbc555850435ae25665d2ded5a6969567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330ace3a608f7cc2669cc54bc03fb8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec771383bf0936b0cb42d9b260c6d840569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ed86d826fd502c69aa7482bc33f80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b654a7e0c03415e2945746c7efade3d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b31f098cf05fb90e5050a3beb5ffc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f7194defee4722a8344fcdeae07d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd307a43135f15f869ea8a1b8e5975574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04bd8599ae49c96eeb402282540591575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00611411773bee0a32b801ed3580bc1b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444c622dbbe45c559ca88a429d4cdcf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149df7a6c5164bfa9009583c276d49d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d05ffb3aa78457e9a6aaac5884a01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed03db32d4757563b792e8dcb5bf7b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1706124c60add3eb66540a0ad1c415d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2a324e5f74188d4c554de8d2d9b61582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b7c985ded9c90b29c6a179a74bc1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f071d42ca934de997d103487c6d6bc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a993c729a0657f3cf9f0ed1cf31831f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b31af169dffae706366bf97e2c73c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bea0c2e1d9642036106e19fa1a563587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220f9dc6c7e8b0032212da9017e3716588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c6bf7b87b56f3bffdc8e76cf176a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25413c0e93538be423db4f5467f7a440590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a53c996ee71d1467d0bdecc2b8872b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6ad12f59bbe99f5e26c3a1ef8dfcb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bd40f37db377ff383aaf766257746593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d72f0683733e5898bfe55970ea788594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd33fcd6c952da3a855e85dea19e338595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8af678f61286541b14ad87b68d5e08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5657c8e739c03b2743320a6fc9b1d47597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4834f554db65d6ec401bd5e84983493598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcad1a7e4563d368535335c9269cc43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc202a901fa5f34807e8db993a57480600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dd5c3b3a74f12862e681e717f73f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d20d90807db821bafa07c39c5b33d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ce10d8222a7126d27f41b9a314148603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e2edddeefbea78f06bcc6bb505430604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd85210ca53886edfa1684df432cf63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee031f7ae5da775c070dc92433486399606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c1aec1b22af6a2025845b617d3c4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe7132218f14b48a02035d83c70215608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c34501c095b1d13e9ce88b98075eeb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180069abdeb7b9cc30f60992385d872610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccb31035e9a9ee11764ef8d4700ce9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d20da0058cb82f0ad0801a2a0c963612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5de5f1fbc4b8ee88ed88b677f8c9dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed90a73ce972e666a403e152dd2c900614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5be17c25203f562122358f179ea53615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7973964ff4e0fa711b042be11f25e19616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503eff74151672789c1279e29b80da7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342512d8927ec039eec08e3d5c5c84b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7558470399e322a1a6d9f393ba982c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff757e35fee1f0e44f43c2bbef66df16620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def160024b1da3b6c76646067d70fc98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beceb9b71038b58e03d707f080da7781622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45890feb24d6f830b06e700bcdf6eb12623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7809631666acac80a127a84caf5491e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7240c930eebd982967139f5a25f8a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9040bc794633cb9222e32bac4b772626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00819eedcedda7e50cdd2c97ee38eeb3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87fffb21f9e4e54f5fc855ffe0ab0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8959c433bd0b2e5c72adb5304a2b1a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d32b92c9816a03d60fafad1c0b033630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dd123e89cec7d169630c83ccff055631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eda219598bd58e032b6d80baa6f52d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044a8bd618feeacb99c0f6a98b9e61e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7819a890b954477844543259d6e7b26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ac4cdb5a07e78956aa9224ee41118635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7114b7e5d805034e0398133b2d337a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248a0f4378e7b6d486cbdff5b994d8a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eb2f1cdf11b800f7befc1d65e167a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8772afca9e774e78d56f6dd6386bd7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad9d8d3b5216d33277230ae8a83f02640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c397cbf234941ed49611f1c43395d4d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e6d75d13655ebe9b0df2aeed2db8f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d6d049db6d6b3a44a80a57758466e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378f701591c9a0b72f37005d6a72a58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c8321ff91616fc5b32a0257ace7ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3d573361c815550288fa026215b87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0d4dc05bf08dc6a06af1e82eec189647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cca49c38cdb58bcab790d7a8550d39648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd505c48eb37588ff3a05e32a59292c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea3517bd107551b996123b1c2b42fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed891ec503db26bf0e2c28c20933db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a2a225a66ebd1f28fbda61b523240652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c768f883ee1cab11c85bdad4e28c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff463803d686d752feb988280155208a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9ad3f45fb2123eca69e416811f00d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb3c27b1fff75499c10a92f5161878656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f78799c85d04eec43e4ab23bce840657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dfe96cdd70ee01183a570b7656cd6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41541094682047c21af25ba3a1e2dacf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c368d0a73835f676dbcbef4742c7d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a16734c3eb8331866d284bfcff57dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8b2c5308a1d7b78ce769dd322c77c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ad05c82a7338570b9e418bfbdb4c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417acf872bcf5abbaadaea38300414de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1436c2cea3b9506ffe8284cac1da23665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cc02d32f7809f5bfb037215c1c0e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eba6429a443134b194625f3b601d0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0870db8e1aa2299a77569e6e5646d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f6525ac2e7993f40f4e0841b5c6b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62754d23c39c0e30f53df9339ab58fde670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e10f08a4aa9ae9c53ad51ef0fe31f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c1575fb073aee2fb16561596a4691672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94206711a9895b95736f2ce720e43e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8287ce710a6ec033da4d995d85a9a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bd803712b54ceaec25ad09fe35147675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9328b7ce584df1ebd548ac82d7942f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e8cee2dc086e37c8b98373fb97ba5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7be8a6e748e2be0ef8a09b091dd7f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3be59051b185270f0eda23ab063ee0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e0500434f444c9ae021edd29087d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d3e306c2b2fa2a7ab5d675fc96bba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eb31980fa621b9fa1b26181c20b0b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32b94ddfaa3ccc0e87accec27912b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aec5ed79956ef931311b578c9b079e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4277404475ec10ac6d36a1bcc9977a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae210fb372945f27b0d5308fb773c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ff5afcd026a8add021839df52f1b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d2fc2b6cfc759370a635e744098e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eab17f41929795c476416226eda5a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717d76431d56ccaa2cc5a0e7380b601690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3fe173863002c40332c8f6e0a70bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cabfc6c34dce4ec6d8dbeb94ff9d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1b11757fac9cdc4a054166582ae05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d556f509935d1ca37e9959f8619df9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af42b944c251fa266815ec03cbf701695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b5320f85173d53df286bd1251992d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fce578dfbb6cf011e54f982e27a12697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5abbc1fa8e20cb82acaf660075bce4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f139e3cd666905162d5301047a4e423699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78620f015a7ba9d608ea553ffa729bdd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8c0bfaf1c42f36e299f930b0b0af1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24d0b5286e4817927fa957de6175d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909dafbe477f4799043a9706b16163e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a81c616dd4728b23797c783c417d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019242f89d023bcb9f0a69010ca6a1d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e67d3f61d56ea6b1e5dd02a8e7204706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2574a960cc24075bd4f3ccf32583c06707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdbdf5ea87f6ec3345554eecf835c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4663104570f4651cbd7bdc769edb15e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf49f8d0a591e9717a367590286808a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21ca56e3029bf375f7c57c968917e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d2f13fc08c7b526cadde854405d6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2fa4ac9f3d6dc6941504c655b0b85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae787e9b3abf4d215e022cae09186b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384ba90691f9dde6af41535777d6eae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb90aef4245bb1171a08d713dfa17fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cb88d01f9f4119f8cea2396947c34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1b4f3ae20f94539f59a57df2f2a9f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e63b1a2570e604de43b446808d34d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343041fe6c5e233a79660a2852d8375b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4c2a708ca101bc8d80ed2ea3a39fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850b182abad3b5f028ae851a236bc8c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b238580b205b344b1eb730054c97fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c286651e382f10409f9833288cf36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f94f84eb89050413fb27e91b90c5a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4034747f02249de11291689169360aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7c4423dbe283dd176355e72ddcb21727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41275f14a269e37c27c0fc49f80e53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c451538d8a3c623d27331d4d639fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde2441c07f27be089369943c089403730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6f000d1e3fdb766beb88f9ac88566731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fd69eb3c6d6811501786ab2b2333c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68184ebea286b710d63e67c2ebc14f59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd733d146e883deefe2c43508cd43334734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66646817e9bcc66a63c4a61cd5f5b5a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76263e3f6560a0e58e1208bbe5a1f3c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc9d8ef53b113ae674b5568fded54b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb269875b6df4ba3d10e3c889331da36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff905836da8e5079a6a6e6288a26b7f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f993ba60fb6a5274c2f6192b42bb28b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4f5b076edbe978fe503ccbdf40385741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126706bdecb44bda45ee5a7a91d067d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06be6404b60c3d1460b7dad1c3103a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14737617e8c9692fcc7e5782fb9e18e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82fc623e8c3a7427217afdbb7fedb6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e839c1f8d485f12c33333def81e920746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614717a03159518d6564d03667b3251c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d073ecc36619361d7f9915597d1b708748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4c3252cb16d13b55cb6af58deb14e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ba10eae80df59bfea79310ea14b59750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3102686b6f4935e23941ad36ed014751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a69bbd5c7110957150a1543f4b4ea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e5ea0f92efe34a970bc5e6dcdc1f9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81aea13f9451c31e628d47602caf4d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f21e08ad26aa2c62c4c4e7bd630c1b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8e7b6cc31b19bd9bc4463d271a547756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2cca0719c4f77c4265c16a49f8b8a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5f1b9f846fd989bc81db6940257a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0381195fae3d27a9f1c14521f30c29759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>