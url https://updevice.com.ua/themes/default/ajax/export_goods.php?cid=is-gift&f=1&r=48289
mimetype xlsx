--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438c68c9bb29bf57c06583c3f585b4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e69e48489448d5bf37545274acc78d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016d1ee3da19606c6ca0bb38cef33593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864b5396bc3c0e0b53534be4e356b1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924e39e543bc2ae90574bc20f6ca5b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df027c4f72582b012044fcfc44a999a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dec448d20ed787920e0ab6881ce0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f00a0160e992540c3edf7e81c1f3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564c6d0e695dd3d09e0cd09960b83b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4f5425199656741a4492d751c7d8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53932cb0605b7d0006dfeda516fec14c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4070ebd4259c07eaaae98d046699e6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11f18337d6cdc320321cd67d71a0d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f20602aa26663217394b740bfdc68814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bffece59421d89feec4deaf0f4eb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274cfd6efec3d7d500a71703680aa1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f2de4a33a7ad5173d8f9e226b7c9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bb47ead79bac77ead1199bca745f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3275d6986e551850d8baa8ac78b1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be51bff7e4bfa9d030c5257dbb211220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cb2ddedd96387635884aa721c073721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cff2ebd1bfa97f8da8eb976212d81a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e4217a95a8b7c4df7388ee2db178023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f29e7d197c997a63080f01d51ab29124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a327cf04567ea66f8c67a4c6a3d4db125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb7229c0b0eb7e8288f3817b1fcc7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09657345f01ec34022af3e70fde4996027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b219700df9c6e2b5dcd1f93d7b931528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17194dd64a8255d349404fc6fd0d3d2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566feb5f0c7d0144324204bc2786118330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f721c45e551cfa8a7e8981b0b16867931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5190d972fccec6e86961afbc91262bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ac7ba4e6e5f62f541d63efbc4f1fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1a7d9e46706188dd1df054c7ae7af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b721dd98dc4292fbb2b8a5ab0ac1d2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbf85b4eb7a4f9ec61870d3615bc4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833b33ff80d05299dad3a53680e537d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedafdfab6df137f9d89270b9592fdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d68b4eabf95b36fc2ed09978df60839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ac686510c192e84cb721d68bfd6af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6284f14816481a2a884a5e4de481341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d846bca06b7dff31b572dd5cbf01e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71722fc79352f6432cfc1cd88c501543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6a4139f1c1a5195298116f47f148c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245590136aaa023cdd76d75bd6a499345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81279c28c55f48ec24ed2f78d892768946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f0910483fed6188c79d7c44d66da947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6afa2c3d3bd0ea34ae6eb98e6d53548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d3fbef32767a7e7da3609a238ac9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3468b814b0f7d2a0ed490afc8fb0ae550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf873890ba50c995c9446799967ae5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4ab28fdbe95a371c8cdd2b765629052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bd51482f8bde8e437bfd997a39c9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f191875477eed2e0812ed1d988d60ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3bdf1c89810f768e263c6b410b6d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8652d5a97447af1d75d440852058656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0db44f34a84482b0c3cf948c72581457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37975f9f5652ca1b76b950b9cd50265558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48bd4954481227d45e52e02c519b9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8601eda027f8e5ec2d4e348b6044d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251fef2c98a98d4c5345383ce8cba6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb24e969d1ae2d7262ed15b607b1cec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c84f90c59f307990ccdbcc874f22063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47034bd2f64a5b164033e49b22322beb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556b5ed0f6136775a885654f69be14965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bef685f4226c198ec8db7188275ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1755e7a8dc5d5884fae75ec055f357767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85883e78e928ba68b0727d45ca7403468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417603595be192c109a04c1d089fc9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676e8854c15058cddbaa3fb96647d0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b793d381853f44caec531d8f7954b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc98351af0db5f36f0a511b2cfb0d9472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab79c91e401aa1d545fa31771e9ad3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60bc6e08d463feae5f4759b5da2bf774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad84d5cb27a9a4307d913f2006ee82e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bedd20ed221ee99ab70fc49e0b04dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415d7d16c5d1a4e4e24288de7b13fa377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9240b1e40bb0764a3b8bc19c18808b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9cfca6b2696c6d4045d51fff2aa2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7543d685483927ea22929fdc1f5b23d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f5c5a137daa0983ac4991577ba73381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe9c3b862239630073b920c7bf867582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e264ac702a9c6f935820d667cb61e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fad40b237397e367c71f454c83cbbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c679312c747c06a5c71916d5d26a0ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7ac0004a5e19020ccd9d8ac21f13c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e5aca19e3fbf427421b9490de5c0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de71124801ca16ee356d579273227e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d2afec2e33cf23a8856c0ab2b76ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fdd8e0ec8b276b53f826c3af4024990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6812067d9c2ece0b84db38175e6bb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5f67db7490c9bf988c21bb0dd701b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8ad57d705b970de8cdbd5f288038493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bed80a250c10aef434ce75799c11894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154710e481c096896237b9944b7fd2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e531c0fb0c275f6aab55fc2eb9d6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cf7985e6950aa2f7447cf4d3401aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c034de080e0ff6e72ea4318a98658e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d42a35baa3ad391153ec5994d2ce599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaf954c67970451cb3e1db7ed50170100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8181dfefcf3367d5ce52e3fa11b471101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b6e56ebcda60648e4189d36a88566102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a0d59ee2af65233030a2477fcbe24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449d72b0d92f5567c4bef68cbe41279104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4df8530728e6308c9411b58e5d2fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0040e151f5b0046f86419cd5ac1f655106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a7b078c08ed82e67592e9f5496fc0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a811fe765bd1c703a6520d9d11db45e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e45918e2435433eac2493621845f47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750badfbb6cbb1705e193f9e79009c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36563be1f5b70ccac56342f56da4b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955f54cf3e4d14882b8435de3fcc73d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e1f93d2e5c392c4273b56612b90fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a62c5cc6e0026bd7e36a9ef60c6cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7dfa19546e2f76a56d188cc036fa8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357b04cc72f965acc642f7173217b0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0b44a7aa3e079928ecd7d24a3e586117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14b0f51df18e33c0db5c021cff9374118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3322472c9e9c5277228ea74d3622b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1036f8f09fd90103808a077b7bfcf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321734b9ac3125bbeabb34067bc4d1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed229cd108ed1666c02df51b982ebefd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa316b1a44327d70240c05266b8a9165123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d86ac78c1d11eb9ab1cd6ea1fd7dd7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb700bbc9e7938c0f056299d46809ea3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075400ff1df9cb15cdb4ac1d42f3cce1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aadc9473005f5b354e14fbd3001dbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90433ca6ae8f25a541164af459f8e00c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bff76c8b065ff0ea1df29ce6f6d90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cdc191c0eaea055bac15cb68f87ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbc56feb665b50ef628f41febd2857131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79a1221e5c5fa80e12e369d60b4ed1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55438c7470f43f96006621789799b1a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b621524fe3d078ef0229f6a572b82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dcaf25bb22aec906a88380128d559135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349842a6c11c05b56daed3aaccb5532136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa091a1a0e2665ebecbdb9f2c164aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99c64d05ed757fc089725964ef2012138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36abf96ca7f9b0bf4e3562a70e27954139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f52350ec21cb4941cc9da64165f1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4112386098c8b34b3503ead49076868141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46d20adac4ab89975321ad73698bba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730213f430012d3c11f12206db9521a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978d859f8629e16c929953d93dee430144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30ad3ca3c814a3fd9c5145628d6f7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81ae87786f93becfbb4184a57d3bfb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ee499efef2511c61d040f6fe593f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c7d961912fd3fceab8b00ca6abad5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c089b5a4011da2e3370b52bfc66c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28541bf9e08bc129974aff202b0c116150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e7f4ec99abc485bfbe144839f6518151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39f920c1f75f0dacf57c0476c4a600152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8380ceb2427808dd5ce4b9634d00b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568eb35400fbb61d248486c1eb8ae6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929b856293fad701c4cabfed502257f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49043ddc8b93e9b3a14c71d05131b73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b656db45bd7fa0cf68e7cfcd7149f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72004764461ca89d2ffb543c5c16413c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86900993581e6989eb5ad336d48ad078159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4c2ab9bc42dd1867190d2fa7de12b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6cce7c896a67fdcd210e5a28312ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da5c201b63c41d38906e15d9d2cb3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ec6f85558772d8033cacc30aef6a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01077a3fac624ceede014e9506fe98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c9109dbfdc201087465e043bac001165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5fbdd6602c073a4c98516ae9abffb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11db522794c08210d1635f13a41d72e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d73e6d456ddd4cf787b09e596a2d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e709ad4b2faa6b9437183b57f6a3ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370fef320041e52d6dfad28d78480fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c5d72635581823d35324318ef19e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2ad45eb104aba5eb0bd565584d6a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b6530c2c063964b6c25de753ffde5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2716e8f164e5620b69ff6d09d0bb554174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4036057953dd72f09e9e2835c086d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982963b664800bdf2da96d139ec56965176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216df9e39f9b76227178217e4d4a6ed0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ae5c3c766dd2d222b904f25e8af9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2409233c8ec2879dcc71cd5718e73c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bc235d88ba60946c558cf797bba37180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80801ee84db501d12ff92c9214605172181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7330e4e642e1919fca7e338cbebab60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb7540b8565a8740e5c89a03ee1624183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92b5af16aa256decb3146c11742c92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb81c46bf69399e6350764ce0c8e049185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9bdeb6835923c942a7c52b74897ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e392e4da01d9619434346216896229187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ad136c16da369754fc58030c2a1e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302049260549b04f3f276e4afcec644189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13955852f33ea90852f8906dabc503e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a18f5cb5cbbfaa41d39a6f22f18e09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ef1b9cb0b378083865ec03ebe3f1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acde1197e87e7bccedc3322a1f01b5b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d191e91534ec262aee08b9720345904194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f537dfbeebff90f889b21caba3e600d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c4c8475792058b82778b80a8cac0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7d4bcc3101ddb7211285836aa9769197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd2015679f23ecf4d20c4d3f46d036198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f1ee8bb0b14fa6f404701f733d456199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f932e3f10f5bc7e1abb6b94dcbdb5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d012665c6bd4907e7b3530ee624ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8680d63cdeeeade46ab6f86278617202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccb53089964b03016dee4725fd1754203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b98f0161c83b14906268037034eb91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125b8107335ee57f69820714f7b81a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544196c0b8f6ed598f7a2ad4a5188bc1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872fbb87b8a00c5f53500fe94c90250207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7601f1bdf16016a25cbadf18d558de1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159e89eb4f18f7aee05fc75a8450db3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888aef1ead212557973fe547e75961e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a9f28e2cff9a51d8d03eaddaf65a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be41957fbb54b2af2855a29ba1ffc5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88908b2114ac0ff07d67520522cb07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bf11a01e92c799991bd155d0cdae8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09206436c9368fe4f301600a7491d999215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f796c59b5d02664c72c0444599f273216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51856ff88465e3ad1b0885233a74d4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3926e366061a884730053418b08a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f8ae5295a88a1f6f622b476514e24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be0c965bac56f8013cd320b8e11c62220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38be015decd6781622bff32c6429ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b794b10d46c1883bee60cfa71f15240222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080101320790119fd350aee9dd080f79223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b7ae93487f41daa6742a91861e40f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eff0984a64050c6811da01e1a5e506225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce986bd2e05337553cbb19269b4f8c2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce82b3f67333501a842fc1a581000b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dad1abfc367e52d437a3007455014228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103e672972d8406a5595d45f2b14b83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56871ade9c1a2f549de48d64965249eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0c368ba9375df3a0f8c9b2c42f2d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28073e386cfa0ada4ba98beb20ed4e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b4e6ae5ee5e07e922481cc39323a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44c2dcc7d2adc388e2ea258d727ffc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32789aa16711fbcf4689f1b169268d9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62890ada07c66258173bbad9b02c619f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efe40c1ba119e5e5c9ee51080f7b4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee7e5316853ccf45665142b5d57c31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deab1a9a2a4dea608474487d41a4572239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416511d3dfa0097a74489c7460b34bb9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c292671e75424d5688ea5dd37c78d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9ef3c04a4baa2e74a1afae5dec273242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10decaadd2bf9f42f50f49935c19117243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e25a83e3b5db807e2f2b847ef2ccf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3276b353584d3ed9eb95abdf57084245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b04b8d8a937bd9d94b3217f6efaf51246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2569b04eeb569018d886fc302051f3d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebb2b8a5f5639d99aa3ac3aa4293c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b0bc16f0b40a04659114867347a89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed6a9e35f07985979a29cbfe382c52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f089ce25b58e1a57eed568c1ab2d3c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce203f22eb31f1bab6bec27453f5c2df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf0858f3a556d8aa517f0840150053253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee69e52bac7a27b48a75831f3f9c3ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91313ae3fda83ec976460a5c3982d6ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90874366fb0102d747d9d2ac728c4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20737fcf77c96ccc933acba80f099de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f57c869abd4b87a590c88272750f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3b9599f2a4f8b6fb271ba40a0f5c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239c639969de3282bfa81ab4807ffe9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5d855ca87b3ad3b02649601994092261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392c9dd648e1b337138074a2dd0cfa9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae2304e9fd9bcb7c159a3ea98905a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59ae9195ff7d67fdb0006006b424e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80746b26f18db45bc18ae4791cfea00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c4cb91604b20585748f28a35fa914266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a042087376ae753be8d1016c4e8b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609e06883cd6c716aa26a8db37e4567268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fdc00b7f52765e9ef3dfe9087936b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85161e289bbc6a7aefd0398ebd564fc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac87fcec0da5aa0b16410406dbbdba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bef3eed97d413023ff1cacd16cde59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71c0eff6cd5b4ee3487563f1576ecb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7c2e317707122fff3b8e1d28e72a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392ffef0b4073ddc3e410580ab470bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b27f820efa09e9c90007c43924287276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d73e20e0474b4070ccf3eeb5c7862277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6449648e56a0064f03ffc96abee66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886eb19b231c65283ba54993fb286c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfba6c82cd16e1bb7ff57327b04092c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4fdbbff5e9d84a6206ec7b819fc1f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf94c9c6df8e334cd7c566148fc2f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77985b28132cdb65f0a10a100695041283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce212a109b1a77a6cf1f32e49b1cd0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa2650d9a98b68bf9df1a0d2532454285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862af85d0898f4653281f10092bfd5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78673639376a854277ef6119630b85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79afa991a7709596bca40321ee6e7cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e0cb0a0a7187efb9fb6ad464feea3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedfe7728d01ebd58754992786c4fa2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dda303c87ff7a3da6545ae127bd89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4f45325f500ee6e8acba830bb2c2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102c9f69cdd910c7673742127dc955e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f56940e178d582f0a75dc612a269e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db687f5ca4465f498a9401330490969295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c361336793e92ca1df3d634ebc5d90b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d500965b47be39f1f118d242d714b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e89125598dabf35d272e5005c4b78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547a8043db0dc892bf8204eb13d8973299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1dd59e8e3b3f6173bb62a46014997300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413833aa9de965df6166f6bda79a3731301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4682795c3067e160a80e9b39cb99e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe19ecfa14e63e80b84bafd2fe4f5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c3924c8e9cfdaa5acf49ae73c670e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789625727f6139d06ffc58ca4191b4cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70896b1656e7608ad135d6d133cf20fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409aa7aa176df69f9eebae66a907088307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d6b6232a9886716ef9b512b76a8c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9e4cd7b8ddd1a633bbe48a12c2a7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4ec205204b87f776d90791f251843310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9076ee9a19a9f6392e7cd84d6fd1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91645babbf507e7f7d5da318bb2933c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425171bb224f702927598d7af096954c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150ad1be26fb53671a3529fb87876d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603163cb95ae967f3a7516ec1893d226315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c0c76124bc516c34a656e0d75b249316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a773b88ed4a23e5211bcc919ec4981317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdf3f289014fad9de2b9f1d461c289318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bec060cc478ae2c12971e4ce421fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f5c85c190c26b8979bea4592cda70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94449893055e2bc6c91d7355491954d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3d13622888960e5d183d0aa8e3a01322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb0842967803299b25a9bcdf2e2462323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea431467e0781b261b6d2f3e3f5199b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50feb06869f73ef51f39fd9d581ed2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48057d444a544377db3851cb22069940326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ca41063eb7be901025145678cee6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e412d0b826d77206c0bee82939d18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc513b731ded0e63bca040866a3079e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754b528cb7cbc29e2454394f623aeed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ecdf667fa1a423f82cc05cf177268331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c303c2e5300c066e8b7fffcaa84ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20305c14c8742e9b4ee536fea747dd3b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218cea2bc6d38edc49ba89cb4bcaeac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0df8593dbee0b756452a82959ce5c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5aa8a0aaa51b0b5ccaa8cfc0668f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7772f708bef64e4cabce7764c83ec0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfe4772a75e0672e4e4896f09dd029338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1e7b719c9d5f60e9706d8bbbaa1c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33ed79194773f78be6fb836b0c5eda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d95ea6e5dde9246e40ba46fc674cb3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f025315745a0c6e51726efe5b2dd5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a0a7b25a286bf8647c770f148a1be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49307e06f07ef8fbd4bb49bde6ae6387344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b13e7352cc7d6e148af2e64fcbd35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb371107621cd633c6c82a6985fc242346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378886bbd9c776f065a242d21cca20b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3925f8c3641b571b3c0481ea46ea49a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678e1cd5db21180376aa202bdcfa6a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441694bb24ab9865d921367aa5a2e73c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408ae71a5c76554f38f7d840fb7c5cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e18756d72013d904a7d39323990c2a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf21d8262419276e5c07ffe99a4deb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494fdb252d508be75abae2d8f785e5c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59505a0440552dfcc50bac7799988a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce6fea6affdb960711cc0ec8f592e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0906273b81972546fbbe65626ba853357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0731c1bcb3b7526ad4dfe1855f5afe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36eef2f2b993b5dba4e7efc8e8e4cfe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9109111d2534b22e7931b24346899c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e82efb4596fb358579e43b434cead361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a91e7811a26c440c0b6bff2434e93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261be2b88811897e741a4cbc92b2995363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae484f7dec3eac8438af47959cae335364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9425a991d0d9f082492f23b877cf253365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ff1d6ceeddb97b5dbb78a8efbae3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567530e648f2db88afceda832f87239b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757986831f30ce57d9090592ec2bb0aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f900568662d09254d4bfb0875f1dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de25fe9fd165aab54190a0876e27249370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f0afb968ffccb08f428de66f887d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d4a8c82bf95c047febc6257ec9424372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c612f5eb5a7c81b12bc51e75b055e0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7655c0ffb6954226cbbd3468cf583f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f1a6fdd7ba791c49da931131aa520375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0226cd77e9481fe313874d162637aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b21566906ad645c8ae79898a871f9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fa7e3b1d8719fb4fc18d499a90b13378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9e99ffd836fcda6b8ffd8421e58eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db379da83dd817deed6c5a1fc048792380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463adb8ea368af1ee5efe741aca38bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4fdeaa7d896c4291cabc44882e266382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205e552f78a2c667e91a03d43c7fda9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc983648fe1c25d274c03b805698d7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f34414e6dfd29a92da74dd0d84806385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd11cdd88d51516d2befae8481713a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a76452c8b7981bcfdea7f5b93ec961387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c1c2c29fb8a66105487e8e58d290b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde7c841eb4a585af6f938c9acdb574389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d9360c9c3c5ad13907b7378ac608a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ac8d691fe549a9abe1e3efe10fc31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895ad0ccf5474478c7d47500549816b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43435c88466896fdf49a8ddae4276323393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbf9180b533cfb748f3be032728c42394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebb4a3e4e92ee9d9ec87b29bd69099395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3f5e84a73d29ad7792e3dd55a55f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4a8f80431790ef942f8a325f51062397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914b85f5ab4c16a42be8be97265b444398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f252fdff0548c18b1e0ee71aacef605399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aefbb54ac62b048dd060ce8ab91363400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91d1cec7ea74bed83847a7f2ddb050401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65c672fa500d3e23a70249b53d778f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9845d3182b358b8b7f61d553087513403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e778d1fed0da042e904153bb2522d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e406e7f2b8727ac7b97753c4341dce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fe3cb34c3ed9fd60b88c992540ab8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b460922a93c71eca712967c13ef1cea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c704e74730513b06cf9bdce861c2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a868a37dc5bf9ea562c6db48b3624b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090a07a65153e21d5c03a03b42d9f86410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5d2e6d41e5c2441b903503a77a25b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa830428c46b3312f7c2ab6c3f3d1e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3207e916e24a1ddc87fb6372154c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e323cc04aded4348184450bf6b5e659414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871e7e6f5f826ea2cf60b23f6712101415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db969a78e4eb0f8f74c4e1aded9bc56e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b47c99c7326b709c38e436ef820de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3eff7d984828abc141739552d3c99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecaa899fc50a26f502e84d8d797634419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f53cabafa0e0b6ead84e1766747b3f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa910a9085af3c779133e146a6e92de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d044af58053350444412a2c581bcc9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349de18055d1c68c0c97cb0ebcdccf1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366c23a0ae8a880b508675832b89507424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95db5729db6db9a9a984bb497ffe94e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfe833b77ca46bb2ecea52df10f417426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91bde653571c80e494ad5dc68e56aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5ee233b42850a1ad6b27a9952965f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ed92cd0c8a5444f6b5b4a61950b29429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf50849ae6f5c6dd6b5902aedefa547430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce880313dfa5e86b73c261e69c0e0150431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0458694d0e4ae510edb0726fa2546432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b865be2f0f65de90d68cdf78ebc40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe0e6b51a962f3a5009a448ae35add434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5289fabcb1feba6fec0560baa9e4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019e8943283115edad233ea6ee839e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce147b17495d679043ff393ad867276a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22ae7c9ce13ebed2740441f65469e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98730144dca54716918f1b47a60874e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b2920f860f28a9077180cf8ac9318440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290e5f8cc7f12ff1911d627951e4e76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572cdac6fb3f391b86035ee88245af4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0156bb351299b08c2bf85701d9b79ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8a1e40657d064990354fc428f1003444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cee0b4a9980dcde210a8da0a49384a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa224c2f0ffaee52f23e15fea04a2412446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7fc473cdd9f628ab476d5e0855877447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaca4f6d5b4b4ac1104e55fd04a66b2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e635f941e90a6cb351ab312af1813449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaef669ab9a7189f5ece2664d61008b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e257b8d9156b3f1a6869aa7d7664b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6af9b8e6a2ada786ea5e1f4efa2842452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431bb35c1bbd81db9b05abecef0cf36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6b4b99599858bcba312c4b95054f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596affa12f861233e9a2237e13c3a018455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000b43bf7eaea759a7817397327fd45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca90ca7dc2d5ace848c16064a9940a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f051f367139c11211cec28d8aeee73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3bf9908d6af3b902aa87beb08f4ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b9d8721bf925d66ac9e4c4f7395ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568784ce4f337bc04790326579f6aca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e063120fc442c676a172bc74b33d385462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849166cd88e2079ccc2dd0019952b678463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2407cc5f42b5e8ff7636d20a8dfe72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731da90d8b89e1f4cafb71c2869255b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece569a40510a249389667744e240ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07281abde26d20d7861022e9c0ba62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b884d8ed370dafa03a19f6bede74c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd33887464481d29e9fc3616798006469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f400defbba6dd12bb4fbacec162fbb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dbf5ed251baef9e7d9eb7a606934d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b5a23555688d0ed31e6ff653de7ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40c13440b5d8c61a6e07dece393cd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9c43a06124993176ede5195c60c09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821d46e715bb8f434db42cd17368b90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522845dddbb88ffbf26def3689af62f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b32f3cc43939925f672dcc3f6cbbc8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93c6982f1b0425ea6b26b219bb5163478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8f1dafeb8f35934ebcd2ebe9fa4c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114a381ccbf62a6765071f792a7f768480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3193f3696fbaa6867d27f78f34d7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6918fa8a04616959cbad9bcf8efb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea8a5a12d2c20b530da5a342c24e04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9ec2f6806ef213a0407e858420ce6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194e6fce826748fa86d501601eb2aba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427417234df94fb26131f23686a8074486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fbc2d228f7e051a69ba742addf9e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9141094cdefb6daeb6e0056126227488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd4194c31bcf63d9c02ccdfe334cd1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd0c30187f03f203a3b4709dc434b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f1d0cb4da6da66d42d884360e2a2a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846b97dbd990934e80ea95326e564d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3b847101bb716a1b884c7fb1b1f71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fae100095acaddb7b020ea6f089f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a74a0f3d7f9dec3d1779b6e330a63495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720563c2511fe82d05ea6915c00fe153496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fc3c288eda18f9cc33449e1ed405c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc4447d353b1dc91697ce54088ae9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2991f48b5d67febe30ad8b6c598453499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242bd483c00706d51b115e0229d9ce5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa424e53adf5b29bf43864dde77f30501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238f5930d5968f0a6ab940418948ad8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b188a2bf3b2d1cef6bfe7ae493591503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f2b58e3c0f3b602a3da9d569e3545504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c17fed515edba5065d346e4bff979505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c1d338422b25364b9e9063e1db825506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff75d419462035d2dc101b78035573507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91d8c6d9dbd6bb559644bb8c01be38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be81d8bd7a5da4e3c65220aea6dc07509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b88264432f81e9cae4c7837e3bddd5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752d244fd793bf47501f43bede5e3cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c73179fa10c30db271f0f5a412966512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4e644d0160c52c6d579959d197fa0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad00dcb147312bdd7eedb886cffcefd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701a5087dc395dd855e0cdff3a68a84515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f1b55dc353f581ca37ccc43416e6a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe4afbf87834dcfc91ac3dffe385f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77170f81e5bf5736d9dfa157f3f44c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b84a578988f80b1d07f55641a4adf4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf98e3f96bd39a374aca455a3861b2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f838df3db427742dc5fc976eed3eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329ea73d3bc4c3507c4736785ef339c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf368ed797f1f5d2c0e6fd6e8d0d80523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21944b40cd054de30d79400a54290347524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df4ba224aacfd34cf19d3726de959f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68c49c7326175e2535dae0e5a73d59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac805134d86c104d80e0bdfead82105f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce61b67037990e26436468675ce2b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d603e8bfcd464218feb2b0bd616e6f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f8e9628a5b64731de5339cb8331f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b41de7f416d28f5dc4011994b91af3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe00b86f3dd159db134cec9a0bd94c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a98804f6767b8f1378621d56a84582533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d566ef85a7387d0189228abfb13a67a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f69d77f51c6cf22ac9dfd56afc149535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed9ceacaa69ebd6578a758310e3420536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cdf268dcc0483bdf060ea3529d8af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c265390c27163808298bcc108b62334538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f05b2a3b334f3f2fdecbc92a18250539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3b8fdbe83a537ed114f26528ab58d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda5b7d5a64cf03b2749d0b4116032b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199d6b62215d52ea7bb9dedb3bbdade542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ccc221be8f7a6233877a4433aa77e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feeb1e03982cf53957db9e94e769e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb03e91076c1c3abaf4d7c1d0e5cf8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686bb1e5061affc71d026fdff6189b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d804df24348d735857cbc3e9f5f615547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62548d6c34094a22263b423a58c855548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67390ad3917da64cea690cf2291766549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f58f38d8047816a3fc195dd1608eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65726654be285a117723fa5f34cfda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a4509dc41d0a8fd4993a1cfde8b97552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7a21e2311d0c00840b4e7077f826e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15740c243e5d7a3edf0a922b67b24257554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18be235345b2d36ac9dc1d9e99dcef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3f963c3098b9ef41f11e88eab0f8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1d175f30e9451698dbe80d4c1e10b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617faa1609e6b511abe4b3e4c2ec737558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ef1c46518caff56b809c096aac626559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa9aeb20675fa2a4abce9ba4956372560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef64eb9d2c05269a67f9206745d2fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fb3bca29d66694cf581ef35489cd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea08e995a4d42304f7a648acac82713563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7aa72296cd7b13b751e327ee05201564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5d7b235d89a4ac7f95bae1c1f281f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff26c3a1312d4f800693e58d36aecd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780924c775c3d00eca7fa943cb3f7b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910af41d0f61b6d4da3fb37c09a2193568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65807536c9c6bc3e5cd6a48fd8dad5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c053b031a2620f0a0d57c34b6024c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c3de0bafcb5e5f62164f873ef06bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471015510e910d8b342457228131f83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2e34464161e8e3966afb3e0fef1b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559e313dbf217d63a84e9a67de01612574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeed0e996c14fc7a7c3cfb72bf96358575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8d14644f05ea6633b8f58ded00190576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7986fde7ae1aec6c17cbf080301b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5da1f08e87a01097c9090d96ba9b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b33f30164f33f2f59a12297d9b92e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f6ba9193b0e98d00ade7f4d8049b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b2b7f296d7823dd9b8091692a22a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df647e98f1df8b27d102853f6f350df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52d7b1b6db1cfe6abd784f8bbda33e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971e4fd4e0e5950ea9628447ebfad6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56da55b30b8fdafafb1b1fc831c2ed6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371b68b30aa89deca2698ea908c89e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11666bc0961d00a87415186a2f615a50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38943fa5b29228780aa5a0743c38c11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484f3460c214477fc7b9996e4c97e8e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb9ea2ee36624a79139eeb1fae0b26590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c55bf68422cc8356acddc57d54c9ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd290c4f19ffd523edc438aad2c86544592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569c71f87c7e98dc5fa5f7aa77ef7cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76f33472d0dbb06ed3df03b424d5c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858f87a64dd14915573a5ea28bddda5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc0f6dc96edab3f19bb8e20c2a7f10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596063f3afa36454dcb2af3d710140a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00781117cf2004fbb2ff1dc6cde8011b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1e8711cababf0d286d307b8b89f71599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76406e57178f02395c601509dec92029600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5ee575662bc79137a6e99d70c5178601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cbf685778de2a7cc2daec205458f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547faca74777ae71f5a177b838ea42d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b93bfd2af8ab2bd86ee4e474f9ae1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b5b6fed90e69cd6adc6ff3bcd427f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fb09706bc7587096a4cd13d25e0b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ee139b788d9aec4b5c9b45cfb5831607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e41822d35b5fd32abf541b4fd08f2c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58f0b63a9f582de578394637393799609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22b12089419bce73df4e3fdf6efafe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03644fef2f5cee1f7b75b1d165af0a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28cb139eeec02ceb9156aa726be221612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76c3a61de604cc1956093572376a3f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45551d10359e212c1a614fea79374b1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3542ea781eb0614b6adb30e0de716b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f04dbfa6cf6f8724fef4eb69dcf150616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4aea0dd17c8929c49c58edc58a25c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c280186cc9cd1aa1393dc9a5045187618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613888f9c9f840c70670bb3a623788b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fdc0cd4d7a269c0aae666a036c3f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f217f3e8d0bf4415bcbbf2d400f3af7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d35261476f3ced431d049595ac0e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6a9b42ac2443310a509d5137f6761623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc136d3c8d801a178c0e2686beb6587624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d0e3e47b2eff8521fbca660eece18625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fc4bff34a4866fcbc283d2b8e0a59626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419f9aa29849b8600079a875400814e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14c42b4ea8682cf68fdfba615b2df0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a715795a263083644572bba5e540bfd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d3051aa99cd1cab06cc36d65d1c56630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709806f60350dee03a2f9c5860ae4cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72633389a80172bedaf3a2d7d57db815632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d008d7df8ef2225ffffd640914709cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fabecd28a8b27ca44f7a200a90e8ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954255c8a46ec37488dbc12ef8f58664635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1cb1aa2d1b26d0cccf5db28c01716636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340b046bd5bb3a488d266114801cb11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689832520543e363c0e6d05aac02edf8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871322fac7fa2431140d5945d2c2dee0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da747d61eaa9803081c4d5e54d7b246c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0c9a34b1029bfc6d232b827e1437a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54686fb0e3eaf3e3716304c381b596642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556811718e84e692abbfb1d38cd8f3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e954fe245a03c4a9a8e33204ae335b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9162494304ddbcf151ad45fd4b7dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516393f67a53c238f0e0cbe1dab524b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa296329b8bc6d1221baf3dc6bae28e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5397459f9cf5ea7bbbf2e5ac1b44096648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd20304cb3e63c47de56408dcd7280b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7a14ac0ab54d7aec7ef8b219a550f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee1596046650b55b0cb24aea5d32df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec26f1fbbe5973ed8d71bcfefe2ab7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3ada043661408e5216ad5401a31a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d401805fdf6604cc8204c60c6f7cb5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfd066dd673f7c95803736f4c09e5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100f0dc2f2bc2bcfaf1576a57a6a5d8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb0701862028a94b8f852e89ccca6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c67a51f017b0d0219d8ba6d8c42a6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0db7a885099f0ddcdb1735c0106cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee46f113d78bfa809a26cbcdce4a33660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d50291775f9e0cfbd67ecbaf26bc42661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f9eed3359d9286b6b8cdb5284244e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe0eddb94f12bf0fba0eb0cfa7054e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece73bff6ab818fb6aa496dbbd97ab0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262b7998e60099cf7558a7e554a6bba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e830e755958d3367b4a6898f74e46666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dca63e436f03e35792f74434ed675667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07432210a4becba3b6cff41290e3e60668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2198146aaa53526ec734b59593dd170669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7776d29b641a156e05923ea1ea8768c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c1e7210d3d868083d3a686128648a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15737626f2c591ecee12023003dc468672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4df85284f3de15044610a0eb94067673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70648a53ed77c8d8bd5a03963e54cf5e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65334752c9cad7da092bccae6ffae59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e79203882ac6ce05ee27df4c9dfa6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723739c3db6e39729afb9d7dc55ab36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc2afed86a55725846f61f3f64587d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2539d0eeaf5faa9d126012cbc6ec6a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129c875d4cc6c270c6033b62bee1163680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843efa09b01076a1483237f7f9ecdd13681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad18c41ae28f579784f30b3a9e17bc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3523574b9d5a02fbd6aa3f0897871683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4437012dd81afe83b97701c01f60dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82162380279b95450a9bdf227c651c4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f3944848b1d8c710bd2433eb00daf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5a75e1ad6a620cd884b637e8ae71f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9dd4880b727665c09dae6699888bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dc4145f1c31a8ecb9c6af18c52d00689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13666aa080980d78d6bacace2f455ca2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99f7f367e8aafda4e5919288cdb6af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7a71da0ca9d15919155c3b76d97e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa42e7c0c3079e191f3d42a1eae7926693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29810f674a1b4b571eade0bfab86d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bafe9c6e99af5d33a730f82f6bc05f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277e6da70ec155ac681ab1b0368c670696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0e1c61ff5f57a98e7fc79f33b1aa5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eb03eb02ee01c23361702b8bf6b86698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a503184f20d775d6f44d09b1fd4de2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b25b0ae1a9b07cb1fccbca3db705c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9d1ffa7651c9487ad96b9c4f449df701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd274a1f1fa8678eb2475c33e659d47d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be11095f0519e9420feeeb324ce25e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e42c8ab140bcf78973838c7dd1b65704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f742ef2da6c91c6345f96a01cdefcaa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53287b70c12473adbdf7210674d16b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065a12d308325384f2beef0113fb604707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ea2f17503871afd4858e3b06bf8cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65a595871e63327cca007dee71c94a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c186ece3606e96cec7517041bd8785e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ed6ea6354d1048c82bc2786ce5d1a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f53bcb4d6e0a5959be6e5ad1f4dda712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c042f7c0664979a887ef45533add18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6d1caea0796c5b1048be8adb2fd5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4807a1440cfa53a5a35db49051daf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f461d7e8ee80a99eda6f885246c9c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac01a55a6ce97c18b77c2a92cfe93b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7b15665e3ae2d55587024e1f6397f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657ca595cd7ba98a69180d5d8fd4789719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f7aca9113a3b8fe3236f62971383d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8886dc7be3399e47b9c740cc3d7253721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61f5a617bd7395aee9750c2d7da029722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e6ccabb091cdd99d70bc1858c59ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a0ccfd844cd3fe5fda7bdb320be09724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7fe845aafcbb24e9514b7d8b1babd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39567371bf0674ee9e81f75fa07c05726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfa194c75b41547bbc47fdb662e460727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6f4647f5114bd4ddaedfbe49bfb09728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32465d9f190664cf26075aa66c14053c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ce52abbb8a2f1e3422dfb811699ee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072771b3e9b598d4272f4902f5897967731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e225c18c411a82f3322c38f2e6604732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee479715932e05bbe4018b7bbd34ff16733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee737201aaa33ff2711dcf29e64b96fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0a896c0601cf739246f8256df2d11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80986c80febf7540cebe9d03427fa65736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d5518cec6cbb2e79aa861260839f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8adbcc7b009e8c20b63677cb8e532738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3dbfaca6544c8a8468f9c853c05d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0476ce3f27a468cd8a330f122d5df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928dd7c58afde16a0df7a59c3df524c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f7d74337e87d678df887df48c6997742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741327838c7b656e973cde4429bb944e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df5fa82d790d897a0ae6af88b9ab03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ebd2a631190be0c1b4e095efa9e3b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd73c99738dd0349d0820eb08c43838746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19a122a7eef2d03dca46fcfb66eec9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1d0357d81f1e67113978b598ec3c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eca992c694025072d15927ae93a92749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d670dd10068108fb0bc7ca3936d944d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485149bea406209dc1f556aa3f53bdc3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f05f210171ba397742f78d6cbff832752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bff4dac314e44acdbf9bd9e680e5b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765959a62f9d7a08a0f4a275736fdd5f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056125df36be756af1f3dc6ed262d29755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab887743708032d433f673e2d70ba0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55e8cb856c6a44066aea417bc2d1e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239e817206f30f8b4c8a8eacf5977c0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1db5ca7667dee2c88eeefd31800ada759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827b8f8ba902fe3390d4c7107eaa2381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce9709095629f4042294f9cfb96f8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349af0ba2caac0064fcb31b0298e6afe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420b1e60449f9d447c0030f1fa240d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1639774e8f1149839146f5edbdb0d245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f5d6bfb6eb575ad29ba5983354e2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a4e0dbfd5aac23fcf2051e63dc7447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9cdee4bb8fe9ab99af46049c73dea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77d2fa7eed2c295b0e3d2169e06d229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bff69bc8ddc2c0191a3ee7d6af84310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adb51b3db0820d5f5ba093db57b72711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c20a205d39bdde52a3b8438ece85d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43207c82d1b75144182b757b79734ea613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533722dbaef19630de4eb8b6694b39d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d701576a63ac84bf7ae685c6a933a3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde164c3780bb57573f7d38d30691b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0800b26df9c002e8f18a31c5543cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ac2613a132eb7939d46b09914a84a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f7ecfe94f60dd07e1d7b9c17be25119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc0e558f71f70dbb592e26640f38f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6025b7ef9bb7c462e9ef1b4d621ce621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61385232e74c839da6fc8f0a7397242b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f6432c73b854c8033ee5712dd77bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba26407d64f2e7465cbdaa852e5299b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee11b8c9d611b1ab2fbbc29f2057d7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ac866f57968cd70668f9f86945aab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcaa2800a1baffc7ced9b23ba1088327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e645a28261d4a09236164a05a3914728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1a17fd2b5c16395d201048a478a0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ef8e1385dfde7b24e37b7f27272de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598f53c34997ba88c967fb872607b3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd01ace9b6994fa5830052e648faa632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c1190ac3d709c66b5d99a54c2cc6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260e8e141b349df8f0324ed253e70f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf763192ab43301825686b2eba0bc9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dc0c3344f3f1dcf13f5b4cacecd8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54793da04ee0a3e89c8060de02f0288537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749210beed189865848829c554712be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4df1409c19a2e23f0dd22d04f5dc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b4ad2b23a23d6dd61cb43c21b70fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfd30884b6f1d4e14c5fcc2a9a5f7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa57f69cc2fc926e69397fc9c4d226c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcc9baf3137d159a0b84cbfbca1fdb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb925408a4922f12a85b4bba7b55ed644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11827a22affa116eeb8d9065db5eee045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fe311b496a2a128ed204add4009fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae779a415846ec1fab5efd2e0d516cd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9c8607c1791b45b1de1c7caced78d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f58bdea585153d59716b51ce7068c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891df5a0260481ccb8fa38e097b2ebd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b77e400ec81379b747dfa17df0931351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47edb054e89c6f037e2cd53e5ca19da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034fdebf30bf86a3cbb41766b52a20e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd6baf474368c98d1a558197ad50bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f2892c5f1b36e53f9e697b04686ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e61aa112a13c86ef418dc2c85a2dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3931959017fe9d77926e08d8a27f5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef916402d542f3d4f23b9cc85387fe5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe2959fb44dd6f0c904299a2cb882859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01577c45474fbd2b5f19d567253bd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36742faca0c8819262bff1e6e9c802fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ceb273a27964c0ed5ee709dde04cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82a1b2c9989ac8d50a3c5dc81e7e3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5106bf558970c6e5f3c8bd143dd39864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27b313e07504c5be102353e811f6b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5322efc592f743e08eaf2893900c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d47cb9233daa8a5ecf3661f9584e4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92430183e9de61d9c1ce89618657a0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1998e3557338b14324f27cf5ca23f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370c0096e9559c3ca49bc12b79e098670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11a0ff1c1f07c232a9829900783c9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44116d6c8e4c7cdf8246c3d4cc53878272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380bf5691df53e222d54baa8dc5ccdd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba7f6ffe06f6d54863162f1f13fcb174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e923e7d96e5ddf047172fc50c11aebe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321d6d5be30a8178c94accaaf7aa8dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f239fd5cf0d5517b021c6b3e3eceb1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a28c7be7ef9544f24ea1664a11b88678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0f0edaa46d4674e33f29431650e1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ce892ea7169909980099594792a3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe008110e639b97de61ce6855ae3e7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4bca28c7bbf228db778bd2cb02d7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164f058bda3a4cb9148e8a43b7f474883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ceb3697986efb527569878914e91884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec97ac37f62287ea774d01119a853485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c0f582c3d5ab1d50bca59234b660386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0933ba80d1866aac399aef80e10ae687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dc297ede4b69db8ccd040904cc5ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad0ae1e5e8435f8978ec1f84b0f4aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0f3e8ccb4bbd0f3ac6679a5a6560a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510aa96634b545408790d67f27a809291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f3e32f969ab4f6c221d0a95ca712892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38863b46ffc581a4d112146df43c158f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576903e937c0b9fe4ec24038342c51294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e574da8143c03bf906c1a6c37f85b8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ea3af06344c32e8e3ef9d36f50a5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f515ddc27e118647617475926f6f6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ede10b77a05b69aa5e69e965cb878498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970466e938731ba6185cc5148b92cfc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6d599bdb9c3e639a9f388a1fac87d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982c3472795cc5918efb462974d1e3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90591775e68c163d5d4501c5a8d3ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51e30c042cc5d4273d5ea27e88ecbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955fb3755edf63fedf4525acd11474f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3598908951ce207a8678b6d89d103e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc5962c3e96c4c2e396abeff1cc272106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f84776b47d54f3d409f93aa584fbdb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7338b933f355807bde11a46d6e22ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355af2c84bd8baf39c0aac1bb4790f09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9210f25ae84abac9a31b780f6dbaa5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e225a0db3c9c7fe5d69817065aac5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456700b7b827858568f126b39797da2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cda0f99be32e02cd3ab07fbe0594f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3d9ce8ea8f0734378acea44b3c794114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c14751bf301b4def865a73a44f4c6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb813c972c94503b47ea5a863d285a24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a963d2422e0e70f827de9fba3b43e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becdffef0b90e2f6ebf4a1f0f5baad4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38227c03a06f24fedcf2392525e22723119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d80814c92cb3059185bf45605b346b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a32e0f606b03357680ddfe9a22d5b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c26ee4a902835d1cac120e0bd0b99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8e8ffd92bae03bce63c708e67ef1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec12fe31af05e738cc8a13ef29fa9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41982e0f13947526079fbe2c8ec0d925125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4997702a5b5015b821fc33e39f375df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087bb588d18dbb11cf4d8ccb4b11344127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b1279b652f74d9fc077aa20556a29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303eb026b1b6ff91326e74f59aea684129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25956454399e82f928ceecaf497dcd2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b3177d7cbd50ff9c80ec2727a5c3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484aad82b9f787a4dc703f6aa013516132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae38a1d37a68c53227eff756341a78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef769fd8e984b3c9e972433f985807134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e203f0b136ba64d7b17b5b2227c58135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086bfdfb094cc8d196f3ecada7a61d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df7ccb850529e61e148ae1e844e075137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056444cb759fa280fd71e2bd4705cd69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3659a234016375673534fef572d2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4bbb75574746295867fa0f98b19f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895070b79a497d2a33c83a960f791dff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7059ad57f22a74f57f7d761a0d4c3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0d0273d92a6a4b611327b3e14eda5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff30aa1d60382d8581ce99b4eceb663144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe3ab852ff8a2afd4c84ca2ad3e8c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f8741a5cee097f9c38919d321bf30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284327da804ecfb18c6ce31df9d3cfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b56aebdc366b106211d4005863fee7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01033025c52152952fda6bd544093c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78174d39477481e05461f19eb14b261b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baced7cdaf1664592cbac44418f47202151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043407a698da2f75c9c5f988bf56668152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee601a947f3ee0f1d1fccf235530c0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6f84c48392f442d8adab1f6ae8bec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c9a91b45fd12b756aac76d8417d5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fab8608168ab823cfd65f337fbe7e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce99f4df40f0ae7c6320810f532663157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de71331aa33833d6126a60cfc9e799158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca45155bd3cc35ed828b4aadd22f60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adf9c40ef63ae08e311f83ba8dd6bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18deb8e775943c2901ba7f9302786d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd730f0624e0f032d30e4373ed46ed5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f814ccb1e1b6de1c34853b564e782d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99269abeb890c2df1f4c752f6287e8b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c39fca263f48da9429032822d57333165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bb2954a84c03decbc19dfa3e8be16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acfc52863b83ef56dcb81932dca9e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f11c61e9f75f76cf3a31bb228e4343168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0f0cd1463080a8cfbcf601c779cca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c83fb07575ed3822d975c03d504bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3ca72be2dad0f2388f9f3fe400d08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a126b880ae846bc769113546da6c832172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640570bc59514b4c4c9437b5ebd6e6d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972b878d8330c0f08cccccab2d2075b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62260bd809c077b00290215fecf7b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4394ce6ed7e3bc4058d43a81a435706176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050fb6ecebcafb838742355708843ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14158c7218ea2c7bff4aac292ce5a486178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971177bf432d6724a0ef6a605634fcfd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f262704ae9710429c3b1e449590aaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfba1011f2613dbef69fc23bb87678181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76af8179dd67b294ad92ded697020e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb18a64d84b7a50f7cf48053aef87b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e88831b2d8d7da13bd729887869ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb91d187599e9b38c024827b90e814f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6bf65eccd78dfe7c73e336ef04b16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e15e2bc632a687b0698042d43a707187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9d61f4f1a0b8fa268140571e1cd66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d25e8042f2c7533cc9f530df74aa29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf78d8c5b5c8d80488cd3699aae40f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212a364f3ae398e31ccc5561e4bb587191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f7dd358687fb9997e9a75dfd061c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08fe4f86a5220d839ec64dc13074ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bfaabb6b9717577d7cada14924b44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288f9f143ac22c89847e7d25df6c2a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3993f32483117d888fab4ac401db2c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b4550b7d0d50363995e4468673b38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1fbf89ab1a4db73f5481c96bb4618198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1bc98148190b4d3f50957fcc576e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e942f8c73ea6029aa370c0edb102c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12ec1490150b939ae0cd37e709d23c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733edc36f1dc86fd7fca508583132e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8132c2d3c923583cfb282afc3b201203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901962338a34fb169e7387607351c5e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1e59c5471cce6eb86d5560107fb20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f550b0fd16253c9fc722acbf0fc8d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff71a48b2284fe2b6347e40d2b533a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3964b91d44a4563a43ec96010101a7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc962b486a2931199a4a0adb4703aa5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65460bdb26a6690790b56fc45d8109b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a41760ec15ad8dc19259c154e4c7fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853890445cad3e0233c73eff960f83c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51e1f0be651a76ededfab923f15dcd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8eb99a85d56e775c38facd4a13bd99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a626ea61f55654cb60e2c83f3b73a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e0a2ede7301a43e4bd89a86020ad6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a0d63bceb6edb1bfa261b53e99b5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0f5978bf6a1caf219f76d53c92bbf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcac5c438cc752c711d35e6f37dbb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de2f694b3097767ce3ddcbcd9ad6be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7f03c59666b5fdb7ac53eadbf8c8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adc355d39e3c1adb46886505f9d158222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb16c17b3f62567217ad38c118b7d50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d9584ab935d46403cdea9e2756c1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad89be4f403ce1fe65b7eaafaeff82225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126fbe6262019033433789946ef335e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef79c2530e63db60745a639686a8a0b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cc4931e174b3b5f6c2e1fbc6043cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632db64ccc1acad35c706672ec159aa0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef76181e83c407783e0a18a20f73ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127426954f2c75094a27271a1d30216f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97396493944d1a8d3768492f6568ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4040134bb80831bd0940b67e0f3af9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ea9bc6dccf81f328598842beef843234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86f913f51d13ff8ec5143e077efa92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e16d2903a010055077f5ead04cc29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca65c6f49f49d6c53eb9cab52d4ad4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bf54410707389afefa2bdb53d352a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2d2124fa4fdaa25a324d95e0045d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c958e28a3a6c52af68d4440320b9615240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a4e2ef0117e3e9464cbcfdfa037d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519512327996094b31125226d13ac6f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9d0e9d210ceb018b1aecde31eb82e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd6a3b3a0d7bfd2a89e5c57a315b6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80192aa0c513856cc0e48c5665b848245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc9c279fa81a6e2f6806712e37c6fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0706eba21ea2409c62219770a44c44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e3d4d69125cc173b6fc51ac1a5c4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fff7770ed12f881d99f67b13f6cf2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb58914eeeb23b02444db5c707645d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd443b1409b5ea82efcf6e0d315d234251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3955aafeb215deb0e1ec46ab37622ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e387f42b0235f9441439f748fa9743c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737db8c922b0d3b624e870769640de3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b94241109556d22e6080020738835255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8188fa695e07f6d250a0281a6e7c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc05e21265f91765899d99c66e432ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe7adeb7dbc4682f8db66d4da01492258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefc6f2389787096617fa2b0ff887a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c869575825e5867f271f3f913115a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdf2c0ee52a4f84265942e7fadbd44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859270b8c6ce9a0312bdda85ae73b0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db3b668ed9a5feea57ac2b86d5e16c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ddf69986e72a775678dd58f4bf95c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524077ef4d658c993fe2d28ab805730d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0caaaa9d135465da3075971a0dda0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fee76e5af255f3c8b088e0bab854d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8719d2bdd6b17e82fc0a3cbe874bcb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19fe5f118b790063b2b1a9b530c81c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce29cb553ac23f2b399469c4ad7457f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe149baf76c659532cd738b6f02e7b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40063c9c6ad5f02d1a7751fd89f085b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875bcd85929f919ea204145d88509c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f51e7d3b5d51d7d962142f362a9db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37897861faa61d6713689c9596fcfb4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfb2c9fcd2eb62a912efec50f228f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89582581df1a74799651088f3c75430277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91322db9e8adbae8d804f35f726a5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765ea42ea1f3acd98246024ab2c516d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366099ae7b0df2685a6e8569faf0e696280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3211ae43d2d781ac50bd3ad92e4a5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866d6de15ce66df8d8594f9953fb9d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c37fbc46eaeef640237824220b9998283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643a2f4c064afa6d5fe28b86cff168a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c67a69d9f0d403ce04825222c6627285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f37651e7cd0ec80d6e346da31bf14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3acf65bb3ec0af438c6d96d94c3d7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8590cb698882737d4fa62764f72ee9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03133bf93b89665588ffa8ec8b0881d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd36da2b5e4baef95882cafe54135b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891b605564de44b79c479c522392ca3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129197e1c41a916df89c18cc6781573d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4e3f39c7a609674569e187982d8ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e269906c561e50f63a65d3eb92183294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e618e6915e0695804a7552b8aab952295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238babbcf39cbb45a4146540ea7dbfa4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4b3912bbb6281d325de43b4bced83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85c409ab0eea138c4aff29d4ec2a79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d582e3f6521fc37f7f99102c76c2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb94bfbe7150f9c7fedf8528858c83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb517aac5752ac31f4fcfe3056e266301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549752606a64988f9cc2c4ca479e3c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880cd4ae080071a2693ad6603200f48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c5fca76a6a17a58c408060a5ea4d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650291bbd038c521cc5ea430b9e638b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d572046d32e950afa31c3b1dc4b842c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9d2467fa4005cb8cf13fd64b7f9a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33773760107f51e5e32ddcc210ee8947308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c3dffb6e9848af47495d90e953b66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8fd4f2c1f8403f20ec6358d76a077310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141172d30c244aa522eed03c7f338a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323c319a8b995af1b736a7445d1a8b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970482964b3d6b82e9b648434e2747d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078837baf8c16086276fd29149eb737314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36058927eeb3ff986133cbbd871ceac0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f3b4fc342185565038ed5d61c7893316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4bc41cfd70bc313a390b919588b2d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04722019078daf3a91622028472246cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33708a9fa954f20249dfce0812ef19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336bec46ede8eb2733c097735595852320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bbc6c657864635c22322e43870961321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a434b50681a8f33a0b58c2289984c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b61a615cc7c193b58de3409526306323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746e48008a41c17d647a9f7209b251c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd52b346dd2aff8e1d3cba5f208cd3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fffc91e7077cca19221251cf0f4b93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858706c095efb7ce4d75d4862583b9e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b669e30157390edf54a8f336ce884ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63056cd0808c87fb4d35ceadb20de971329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a18ab2973ccbd9b2da19d6f52a64f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029b4d46f94caad4096345970580fe6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aae5a7007a7d87e401bc2ea961002d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae512475caf140b81a0638a6cb93c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01c609dd0743c7a7302a919de30e5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237c3edda84b6e61e0b975d88d3e457335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f52a45f11def5ca0392c1d0d81d96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d1f38e2b2c6ce60069f83f0d0191c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aff3375f1dba8ac43a4e9400d12d42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc5ac6acc0e9243d8bb15056bf3be9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e2892cbd8e733a6e5508cbe48d1bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33039aad46d13deeaf9aae1f56464e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418e7083272130a4606c81809b3b95f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6d6c3bd58b0f414f7ebc7a9fa907e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54037351392ab5b96e5257280b5d1c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df643a16be4fe64eee0deca3f894c13b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1703d268f69c3d58ab8c9feed33da2e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194adf0d28356c01247e0abfc5b921d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be5387adfc76bdc7b5b4aacea103c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdfb863ec8a28322f8c025653bcef8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33724f0b2012bf9b6dd4f34b4998643350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e48487b26d9fcff5cb703ad67fe1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14270470d953d7e850b0bf3ca1c95578352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec039ca56d43addb232bb77187252bc8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc023f84f5d21f25c593725d2394531354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b3eb68a28aeb1f830a82645d6b62a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b94a2c14dccc12acf4bd100e088f0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247be894565acb886194d9082134c4b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900db655a740b468f15b4afeeb9d603358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12111f67a03b81f28ac31b5ae27ece359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73d81feeb755c4a89da3f972a1b6d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb851cb4153920f3f2da6d6acde1f276361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce822338d01d6b1128f24fd40f0beb9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38234689958e5414c1891b409b7914dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce70aabd2a4f6235e03bc48d428271364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cc7028c1e85605c784ab0e3b753e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16752c8b7695d5fba003a9a85a98fc63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615c229d2fa1193e30bbcd6c4ebedaf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fa9c100e4a840549ef935080c1826368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97ed60ba7c83fd2fda32229d375be0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a45469eccfffe1e61da6b3da2fbd32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0edc28487a693c1664d3d137d0cf8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f0aad89fb39b8772f606e82cad5d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e79b6b5a08bd2fe21a0e28afbb37fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9639f11f4c786f85236d0800c0dab48374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662f4fa13b7138ccf23b245261ef87e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0c19c9d9d55e235a7a34ea9de0c9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f262e7a7ced8117436b9613b90767c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51753a8b65395025ada44d3b29e2b928378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dc8bc798a09f51e541c8f398e530d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fc37a17e3abb5d236cc16d9e913b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f85c89a0d67d1e8f846f172089990381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf35b1d1add47fb30c4a3cf9cea6d15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4ba2b5c9abd7eb9db74f4d222fed0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee357faea7840e0be0442e1da7b18cae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88903d89e125618ab7fee64ac44e339d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b1bddcf9eba0bc0a7149837c9c80b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2448affc1386dfa74f9d4b0095c8db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d6368ad3ddb21f2f21845249938f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56390a127321dcbc824ecf243a20e36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd7cd4374977526033f6a8a8493e17390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b946a0a743506e6ac27054c1c0634d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bda6f2aab2f264fbfcd5fe18bb748392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9f172ac7c4e1ec997d0c6f9585ca9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da196acb7b0558541c24f7aecd24518394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07b2dade709565717029e0f510abc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd207f50f378e6cb6cdd3cbdf77305396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dcf167b96529b58adfea34b77853e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856a8250ce376f1678e9c08005b2a27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d27f25a42ad8d7035144f6a973c91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121782a52c9aa281b1c6db19dc50e08e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c846e14a9fdcced6aa12d64fe708f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2914286292f63cbd5734ecea25d15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbac5575c63a8ac7ef820ba3415004a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707266e3311dfa5246d696c2e8942fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d0968f5230f9525a75dbd3e6abebb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca7c9f927f2ba9252f0e33a622774f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce023f563f60d116fc744b38962e5e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f4ceaafdebcb3348c42486926e7db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70199e3ca2fb0efe01295e27c2f8936b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f7efeb7a1e033626e0c097b2886f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c018be59b7fbb65ac5b78aaf76981d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a40c6669bffa91a958e509c072f7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22011e8de8f07542d0706d2a7523b05d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1194733de95d6f856db671fa83695414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f7a7c1dd8eab5ccb12b89e4c95681415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d52ed37db7a11e7269a40e97af125b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72463510f05198421bba08816fab09b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d58b671d291fcfd621867842f754ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e44013f0fe36d5c7f2787501fe5a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd81f117cd66cdb599c687110228f7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff7028b22c49d7ed45c343397a93ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed9a00f3f0173407253dcb5a542d60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef19bfc39434f38e5d4bb6790c32aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc2235d1fd884a603a3876b62fc191424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbcfb4b5c43b3d33be8d83ae6073ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf156feb4d8340e1fc95862996eedd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ba067e5662d044a3915996c50738a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c4e9982e02b4875ad6b557c44da9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78b03f374e5d9869c8f778e01cec1c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37634feb030f4812403884bbcd3d528f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae2c11b2e91dc3f2604028d3fbebd4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72ef85a7e87f1199e9c9459c3019cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaf7d4499216c5886a3f8baf18e5db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198e3f7a39eef140f8f609b233b36f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84d5979c934e0aee81d3571ceb1231435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea726bbaccc7b3182e8838d22136fff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a210fb909b9d2778cf15b9d4b4deed6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4bcc70b4582bc2686eafa13ece689438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afded783df855fa0359c492a586c51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1830699845bbc717a5d6fa725fc1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a43e0b792feca5c4807e9941bdad11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de157e5da9ce1e2c8b3fb1cffe56dd5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a125402f8f6b0ebeccbabca9e1bdeb6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baac2211c4a5b34691976ef5aca568444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166da76d85d06b0e60a7bc4642e6eb60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5de5a923ffb6b8ea3635fc316637f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dbea9b9cc3cf802c66cbdaa49f7a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f4e60eb15d167f9c49df725f7a22e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478f3d6d321a5b5238f7a31c5fee0f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a33e7f0776bf2f204f424f052392d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91008dd4418ae7d8f6eb5f48a6e0c07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fb8224c1911710edab48e8fc3d8de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998169cf260e6683803cfafe78a656d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b29bef4fe990cfa6ab0151fc9cd89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e760495c752811f2a99f99fd76708455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ac5102f50bdc7d45076fe2247f580456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f606628058594456b521de6900c2d07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3b68ffb1fb280c7a4fe174f7cc398458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d138459c4d1acde4772448cb30186459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae295550bdbbbf2ad486c8ff5e80736460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab389d99f3fda1a63d6f1078a70959a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb1749e231c7f7e9e8e4ff9a69065f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758f30e9af5185a77509a22f49b45c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96541999b8797d614910ffd2bfdc09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef10bd8515b86f7de593589e0e922e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51282e98a376bddd59a2dd5814459c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9070776af0cc221fd6c1f211e09ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e95223b24fc9d5903e728558856a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73243882e9cfc094ef83cb10f422b98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4398acad6ef2515071102b367b2fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765652d136a29eef8ff61cb664676ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4ed897a1a503ced5e332be67d8dd3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5fdfe5ed85c1f839092f4f5478c12473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a8659a6d1272d32cd79b98333be11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bdeccb43d9fb095dd2069fde96602475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109256f56b47e16dd88ef46e502b4b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267266e7b78560cb37a9a20e948000c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ddd4a5fa89a1329fd89eb0ef90661478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f505d95cc98a95ede7cd4e656e797b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e60b2e72fe608b3c9adc45c1ce4150480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2678cf4b49114230f6b745e288308481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adfcded0b664b7ead105a94c14837b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053bb83a0e3237df9bf97c265adf326483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829cc3a26ee5c53d10727070cec613f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb7ff7e784d07d9ee944cfce1b534d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf280f42338e80a7e2456e8cf380c8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7d2bf9f61e6ec8a1be744cc92fb0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78454ebc17f3c19fe56e00e563b9d97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6012576d3f1a0e89d00ab98d7040895489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed421d9137eca2512b444b27b03df7e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0b4592e8133a74fe04b5514a0228a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7646b3ae9de9ba28d04ccb8615bb9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4be9721687f1b73b4b05a738d6084b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b366ecab12cf157281261b2d6d667494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab924c78c1841674b7d397130f07cabf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f045216d05862e52a6ebb99810d512496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb1756ba1afe9ac4761dd906bc7ed9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f26eac2250f1cea76313a8fa039c72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b15d36894a9ce8a23060a32271ff8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ddb30c14deae9237f8bce7fa84a0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11659af4da93dee90ea01ead41180e73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8f51e094a83a200089b8874be3f26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c76264d2c357fc32210d6a1ebdfca5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd984b55c7b237ee77d10d076338b62504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddc9b5e6c18480eeb856371b9d7ac0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbb81a4d471d927ad0726fefbc19f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fc7fdecaf6b75ff2e11ca95f0ac53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f39ac24ce4ebd1bfb789efc16e939c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948bf7b04427e1770fee0fb78aaba77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2276cc64ddba7ac8b8ea03e6faee4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30390a81f6b95353b4e1d3b1ef8fac4a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376b4eb65d4656af639b13b7fa62671512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d620e182d526c2fbd44ac7ea1af78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f686f592b3db34fd130da812b852b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8637f18d475fa7a45b1da4e1f49de0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3a0fc9cc9341a1240518d075ce3d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ada73d5b1e75c732fd64071db97013517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a923d037bcf7efdd45d8fd1b06ed69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2f9602369cf6518375ca4701637fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b69922d089dac1f5b664037204216520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf89585ddfc04b72c774090e51afba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a8abc241f184907747b96e67f8fbe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeba7fd8434fb628cc1e268d2de8f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce20032d34cff3db20dfbc638b1583524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866507ca68678b0b5a22b98522932394525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4cd8f75d759d449d054714e8f739a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b65657bac55bf061105e58a016f43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476248ab569c60d0e53d95e16ba3063528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430d1d0ed05570810ff40ab9945e575529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0d2c8f5cf5cc2c7556ee070dc6b22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837665e2daa83e65601f2252999219d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598bf473ceccfda92a96d0a4b2ab541532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa752ec4826ca277d505a6592eda3d11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdefc8b0a6b3175b3b2c5b800112075534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc1538e6cf1777a688fb95359133bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde8bbf198ac77e0dc5cd4aeaf67ad0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0765d7b721c4713f74d77f636027f00537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef3388188c78b73b2f455cec537366538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e06d76d5d2d46bbb58dde29dd8316539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6a04df3e48f485a6212438c859afa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efef6b6cd0ffed28d41194738c8520541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167783b449ec2c22d468cc1ed45a7d86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975f1ba68135558964e5332d8288179543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad92ff3cce2918ca1be78237f1f600f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6daba8143797e34e7dc283ff6cb305545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386ced3421da3ac56b8e8fceb7572a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc60cdb6f942d1945ee9ae3b27e3c55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622fff78791c8e74c2bac862f1fcbc9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d904e6eff9da33cde886bf950d8eb82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b591ecae5ba9abfb7cc123cef24ea2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f496775675f083e7abe61359bd893b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bcb23d11aa4fab1269de827311070552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ef33b3c36eb266ba69038caca3520553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e9dd23873c3d9b3b42ee526a71fca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a922063e840b3d492528d8acc7e03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870e3494cbdbe06cf4dbd028840551c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78481bcd75912ef34c99443ca85ac5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14048dfe9384aa7d224de6793b700a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8dee319f4b62ecda9ce1ac6801259559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421006104e583f151d41fda115e46aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1678c904a1951ae36ea148191dc06f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3022c191589037fd34439a6f62a1d08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bef5c70529e4e0caa35060139c109563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec8451873ba72d651bb6efc453959c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22333491f4d8ffaf24a123bbd0d27b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88924be14720f74ff39983c114ecaeb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34460514956c325d93fc29e4ae5da7ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077203a7289fae3ddb6fda0a8244d11f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9eba4007165b50d5461b7571c7969569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aefb9f4f3d7739ae78d0c871ecd23570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe3afda62d4ea4ab95813f9b2eedb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f6b904ffd37faacc03e0681e79eb5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbe219c7403413a297e82ab57b3a28573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb19866e15126bcaae911547cbfb5b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3214e4c5baf4592c247728e903dfde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356c161cd448726967e1eed18008210576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25df79dc6bea27dbda217860d8b721577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec963cbbee66866c18f43f4e974f8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f14bca85f3c324afd726607506f51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cf40b0712cd45001faaa96bdcb734580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f24621bbe0acbedfbb56b29d2e560581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d6fafc3b4c27535d9c654b349e0cb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c1a515f5a2f7cf6f6480f922375c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11969de6897a36148fd419824d47b24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b3be01e69c42e41dcb74804ce17b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc6e04cfe2ae7409c0635f15016052586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e004e3e5c5ee058053a59a00c11d907587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa810f8a537d869a1ea561955df65b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968d30c4ef16c9f7c470697e8a6867f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fca8d129e059d555352f50c8545b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb075a932a55e97471e3c7d97bc7710591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7c7a31e507de18368d9e6220461ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842393a9dc6fbfeb49c18d18722dbfdc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ed51ef08185480e4d670f227ea5da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cd076e5efc35b75657398e14bd402595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c0aa2811ecaf81d9b51eed53c40dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4841cd2adc16dba35cd9eec1b7516597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b93811441b614370da03033aaa9bde598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6a4e0f8403d991dc2fb1d97e9abe1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f7f8f8422761319bf0ed523d82b74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95677dd77df54d8f3b18c6091190f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecfc405229b18a17441cbe3964c2f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb3df10994779bfd947ce4894d8b56603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a16edd5f3f1360c85e15a337544ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d31736bed0d74bde28cec1d4c2115605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0134e2b6cfcfc2fa460966125465cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c631d3437956b0f07f3a84fce0726e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173d65d07f9f4fc298a2d4248cbc9cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e778414fb1b1cf36fdb1aa242af5e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11478829ef186f32e17dbf3531b48700610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e57d60ec1ba6c8267485ef65fd6332611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d632be5e76a9cdbac700d9f20cea5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9d9ea1e26b1f1d9424c91fb0e0bdb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf436038270a7514279fe7028a68033e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c1bdf0a25b5c1b23f166d56679fa9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf841ca921fbbf4f41021c512e39f0a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b92ac9405fab996e72cdf6ab98168617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564cce564251ef101c99f3318d3ca34618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712bd94f2d43dd372388aa037db7a34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0f7402549829654b8c048b7ddb231620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444f45e74b2f88b9b722dbdfbf030bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f88bbbfff41ce5c0f1b1ea8b3e09c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab785aa9a9230f96b0d582d3d24766623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052801c81a2ab73deece8c429f59533f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908cb6adacd36f9323466d957bce458625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3bc0ef19648528bb7a04bbc24b703626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8f3cc7b808f52b2316bef41b1fbc0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78beb8fe88528101a13e5fc6f19d13628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc92e8824376c8982c249d654e23f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57947db9ec3d3161175abe77e551819630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6179c9ca105dd4435942793ab7ce7f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cdeaecbb81b3a31cd28c72f911fc0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600da47837618a41be4a0fc33587d58633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b3d6853e07bdde58846b4470d7ee9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d353cea858ad5aefadd5b1f979004635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82356acfe2548b1b4f4b8aa4fbcbef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88bb5342b53d5007cf756167eba0f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548440a617dd7ffe50b3f2d584369013638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54237173aab9bb359090da881591436639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923de38aecfc18d107456f186b6be7b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33953802d99829198b59f199ee3f48641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc24d3e22604fca24a6ae90158b68a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbab21287479064c4563d4d8a8f6259643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7daabb5969a6d9e4fad592d384a51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1120cee5dcb0d0e860b5849b71c9c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b80c66aece975842839fa0dd0213e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421f7d7a8521ff8e1f8fba96c16c966647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0147d99514618810696470e286b70a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737a4f6d206ed773d064e3a5fdc63b9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273b16bc5827a9f1fe6fb3a9cc61d4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49170b20ea95640143763edb1862a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc4db80cb9be6465195da00212685a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f69fc366cabead2119fab0736400f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87411ec661b13387a59a46a9c6a3fb7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334c3a6cd85afef2498c155dd183792655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b4327c6d3832c5259fc68bb92f744656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629ab6dd9c242978b00d86503957fa3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391623ef1d60dd99858e74fa230ea686658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8a04ac39f261d3d8f0e0d9dd0e26f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bd5261b29245b93850ae888a3b374660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e411f5f0673d1cb6b089503078d5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218753d21ffd814675c4091b9cb31242662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb376a36d4f58d87a72ca43335768a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04683020b95571cd931d868ad1f00f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e6d0b9e2a1dcb5fa38155b4a415a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e4a5bec8080e6e3f061172ddf2b1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27939acb40c46db29fad5153618b5b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ea655848e5177be14c78ea2513b62668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4efb6b8b251794bd4ca0ec78a688ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700e69d3ae425fcbb8366de77bcf86b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cd65a7d605474e34ea3a705c08141671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d28e87a979082d5023bc2d8e37ce0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ac01b55fcac77eec2b6442899df36673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8865e228dacb5ba7e22df3ca6686b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb069f8889fe3f55e193b4e591807a8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d45d07f9907f3b44b50d48131dc5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7964c4c0d792d8f788deabd5ae183f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a3dd8a4c806573188111428c35f3d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb4918c10d91381bc9f10f093da635679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0926200d3c7d53e21b16b3dcde0d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318328ceaa338b35ce34362de504387681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f733786b2b0714ab4551f393228ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9466b937fbf16dcbe63275be7b910683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11454d05b6bc7d28c1588892f80a53e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369ea2116e1c462834bdbe39e986113685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bd4af7e1ff4b079f324ff78902f2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e4ebf66eb30ae1130fca84d17f1ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9baa43894a5cd7e6e977415ad08e7a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e65e9227fb55673cb00e72022ee363689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a46b3f33cb06ff539f041e2503dc6f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52e36f915791baa06a4fdf62637e78691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6661002b916de1369cee58fcf175e0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876dd2b275ddd8a674bfbfa6f07ea8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2df076be4ee4e38f4b0968724bc883694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5648abbf2f85749dbd4c35076821e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fddb97e6736dd7ebc972e43f1c9bd5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4385df13786907bba85b0a73db23e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414f932d6d165d03b7d5cdd5d0b2402698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0a4ee53ba2e74039590a38fc351a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba5b484dcbf3b2923276e1663f326b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620900148ecbd4fc767f0b09c13291d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584ce7bb582e7d951fda27a0670cce1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d870dcc5cf44fc7f8216eecc4bd9990703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee65e6b08344dde9dbcdc5ce4089a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae1325e1df54ef564dedacedc198df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c05835f793444014f204506c9ce599706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfed8d3677823e2171f96cb038d06c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce944f1a7d60fd8ffa437d561023cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819b5e39d0f50af7aef2244eecda41e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41eff266a4c44f1d9c771c4f7ee8abe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02b59f99fd55214de66609d0abf403711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92d4d0cf3263224d3ed8a7e4d5cd41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af227598ebaa5f09e50c89ad21f8a39713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5a97f6286f61e39e6e5e2b64db834714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59796583776ff71dd52fc2f40d310485715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451aed72db51996e62c8ca78f19c2f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb8c39427f560814a7e679df439d5f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4ab1b8d225e9511f8e4d380f1bd65718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3b454c25482bbd298137a9e26465e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74097ed2094b0c6f4abe0af1e6921ca1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33026a6862ff71f77651fa754cfb4b07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd493aaed753a5ed3618c4150805f60722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed433f71d6dd0840f5b64053aaa2e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210456cc96f1a2c8092da624b368c687724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c937e5581f33cc94f1d92e4ca7604b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d98f9daf848664f328047018e8ed6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c106c10281bde1e1183b5991b0094d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1939897c428b186ad408985745dbb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ac5f4e70b12c158130ff9b9fde781729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7242a812bfc216742fb33c3411c483e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9767f73620ec8659944104ae0d6bd67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02718b8d101e53aee164cf0f4d028de1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208d79b344d0fe875af097c06703daa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476354b642b4ae7196f2dffaf297706734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffe64bedbc1c10284acf7c1686d63c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfef75ebaa69504d23908749c6ffda2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a909020d13cf4e603d6a100757d61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ba593f579982a1cf317714b2b5f3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d3c2431414c965fc5ace0d4f54537739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c149b777d200c890a0e08231b5d74d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0fa62ab63888a0780950cc24ec6e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5483afec52b8e41fb0377289b704f9b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac20c224dc3176084ef0fd423062a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc263e8c6369f227769d152ffceb77744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f2200e5af720f927b1c4b8cb0d9b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac0849d0b4dab139da46fd0e258bd2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbfd299242c82d1d7677288dfd43fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504fea8f2fc21d6b8710b90e048ca1a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6954c669b6b02fb9c4b79b2b01146e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831cfeab6794cb28594b3c5e7258eae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c92e2d20df64224942961c250247dc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f14aa5819af93ac3d82fb813fccfe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a25e76475c5fd1739b409eaf914153753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>