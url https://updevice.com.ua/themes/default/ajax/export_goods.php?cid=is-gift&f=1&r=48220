--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655e35878fd1d393d4c34ef4739da371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30838352c0e866a0f02c39e1533dca42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146db51281ea81ae847f8415bae559233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceb4e90ea9a5e15eff313a521597bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149005868e08bad3580d2860c9dde455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e84eae5703ea0c044f1b3e81603096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050528b7d6cf3921ee3f0e33f342ae77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0bcf8dd5f8febde8ca8cce57d436d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592092ea351c3dc88f92bb34cc3241d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d41888c0a5e828d282a55ce415cf9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72cbadfc62f47b2e401c5d91efad3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c1dd12f6c0f60d6dc1b13451c3cd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c837a679f06605986075d47fcbc36213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a8c0e3b5c64e758f5992ac2e4685c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e55905bba2b2a19840aa98c4b8ea415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41045992a5801a35d4b35db83cc74f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7235b7740b63ddf9ff1f2ace0e68f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c51fbb8195afd406477546c63097b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb297d0bb9bbb670b4cd6e2127532519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53329819c5b3c2083aa98725ab23c13020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c0547995af462f0c78299fd7021a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719835996f196d63157cd1b79e7349dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9751f2f9c86981fe484e335d484e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91a6aac8e3b7099448d9b78a5bd35724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371cf7d0e8c7584193a201df5f0743b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f114f6fa9ab3521d0d94145b6c68f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbce10e795d756657e45349b4bca9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1828b89ed7e7cfc3bfec67886a2d4bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8f3b5f61f6b09f0d07d1e0799756e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d04c8aac5f0defaaae91abb3f0bd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bb368be026f5d2992d16803ee468f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07360ae5e619acd2a17bddd359edba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ee63d64389793e1948e28756a379833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215df9521f1db0c846970a5243e6ec8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cba4feaa807b3de31911511e04d07d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723d8f8758a7a110f03e7364018d77336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d60f2b53a245973a063dc5819b1d5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d644a08314f7d0805f33ccc0d440138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad259eaac0ada8bdb9c766f42c27e47b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f82ffd0faa24caff2ff419f51fd9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919a8b0ad1aeb4b0929287ed4253fd141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09de4dd9f98f8ddc24202d022616fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6c881cddd74ba9788cd3556c5f71143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d1e9ddd890b02db907369c6b8377544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecdd0b127bddb6fd39669df88b0ff945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535d820f9c4d4ae11b4b2403a75d87a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9368b402e0cc12b8aadfc54c9c59d8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b94235a36f86f594d8b02ed6336a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f20cd7b5596114db277e193068e8a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b02eabe156e2f0d7088710c817e05250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1185973c96c41e78200e57a30c11251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a834931ac5c16874797a51fa60849e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bee14ea1b834c99bd40288b86021653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815de660ed80054d4ee6d5dc93d7f7d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085f97265e3f9bbbd5ef5007f855ccf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfbfbd281c39a1be07d3a14023f73356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73316405043c2b2978956b9d4af420f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706f3fe8488025b225767c11abb4cbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0f307c8c29df6601d3825c900a4bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00371b68e44802b9cc627c1cbfa7948e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9370601a4aa1acbae258271e79b9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b122b135303436259b75305765caa9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e43fd26e7ec7b4b2466c01c2d80ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870f1d804dac87d88badfb5a3f6ed5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c467a2d14d776f5934a5d8482c0e8a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb46964b5c418a2c8d20f938055ecc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef2ead5f344db9c47726ee29a83dd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761697b7abcd0f70916c7f1f5e4791d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f984b5cec6434ad55a67e54973c593969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd5dd8302c7a631a837e4830dbc2e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a491c595b93a87fe469aad8ed4094371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6430cb8ccc216a1e56bb8a918bdf072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8d8ad8d4160fefa8f26042468c60d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02650da452277c6b597a321cb27d3a9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8656489815089268de6139143a18e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671a13fd8544f18e80dee04ac6eaa4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d61d39dbf78fb36c0c8b659346798077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4b46946115f2874fa7c777386363c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3ce9facc2e11adc86ed26af5bac9e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563a736d7f390711cf74d9b863de12a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945c4c3c5cc18445f81e1f98f80a6cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fe2313799646e718d024c4d3db9e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9188e77a9c2641c6a5094919bca84183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2fb92310b9aed682320525152984e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c422ee9ccbc962507ccfeabc8cfbfda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32e2f8b9ebb5f5a89dce3efdaf503186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493e1fdd288cd442f0c61304915322687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61710d9febe8193a4e74c2db3c2e501488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0228ca811b5162ed10c8cdc3fe4be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634cfcb00dfaadf85efe25bd75ef16e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d389d130e836d48b81b1c992b92b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a540476ae19600d39c0cd65f2b2a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb34e25652ac13827667e7375b19fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8dff7b387c41959e80cc67e30137194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f4f220bb57e774eac09ba57a6208295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e95dd83b13f4ef4f55bec86cf68c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3e965db87b41a92c4a9011e25b53d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8861541615e3630f5f8d8b9ef4e66798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec02a28073679243af466e06c24f6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45e0f429aa8cc6e299435f31c34024100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5179a16363fead5488cab2660a8f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9829a36943c3516f67a761a63b53b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda186194ed7356cda71c1210cd2eaf9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542263b206a0e5fb5281d7dddccf03d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56222cb1b1ab37bee8dc77ec3c1a8c04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbacce5e8b01f90fda619b8d0a7b27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f182c4f501df6247fa3800ac3d67a3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0d1606ee9e6f46b7251fcc01ab208108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524ecb09f3f4cc0f22642f50604d491109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214027ab4cf45cb1e7a46895e8220ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c4900c6d91d283d16938d05bc4a94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c599cdf40ee20f459c6eeaaf10d51c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e25c02ef8dddfc235936a4f0fdcb9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e778d16aa6d941d56001636fc1f2e25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d0bed4cb39f17f7a879cd4524eb36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd092cb23c94c9d162a825422b4ffc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad345a2f43eee164a53653f69e60ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f48b50ea03a99ca29dc16ca8d8170e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a313437ea6cf16fc2a69caf1eda0841119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14f06d3dd164115353f56d71650685120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361cdc8d328daacc42126a602d4ec4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1e3b271d3a217c29d5cd985dafc8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf98ac297d5a17fd963e8f6e886dc4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deebfafa9df897c177cdf9aac9e72a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbf620e0b38d8a480b2533ae185208125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c31ef241adfaae828171e823d3ff96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddd500a415531bf9407202ebcb45e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e87e2592e13b4a79b3b4e177781738128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38d35eee67a599f3a0a7814c7ab301129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97397953a1b068ab1261a655a0776dac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf0d56cb1e19bab9d37282e9594271131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf84d0acfb3484e6a91aeb070e03e56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9240705d7e919bf07b38e757fb1f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447fc1bc2055b293a1e8dd4a5bc5beb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28756c212a4f9fceab1307fad461e054135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eee99cad81483b453f24e1e886e6fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef221ce92d5b9b01dfc427140db6169137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf6352e556a619d90bdfa60b8a05b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0af8d0c505ec132d12e415d2a31e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb3dd6e2ca2914c6c41120aebb2418140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec2cba688319c529c139796ae0fbde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcadf2d9632adcca9f500a9a9dd422142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a353a6b86883bd640e1ad720e3b5e03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce96c66f4d4cc35d01ca79d2d370425144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecb8e255e27981684fc0433e571db5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6388be65d644dee89bd533d53cfe4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b3077fb21277d32eacb93fd1649af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ea4d707599b99cbeb17536071fa09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dc1a8d45809495eb20b946cf88df6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c2d26732a59c35961265597a390eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad44990f92bed2add86756dc69474f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148ea0f3426dff532449362b9f09c00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d929c94f73f488aac1e61d0d1e794153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292f24cd9754b7a17219d91a129043c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faf7be512f9e1d546967d22d9675b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee82d86c93cb972051dab41445a88f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22781653a41fc86ed55e4514ddbfc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc659ff713b2d939c14d3340b9c63c22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb99094e8189bc01191aae676337a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a69a9c955da5e21972f95346bf016160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61278ef7f76028994c1b1130913ebb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0f68e5c5f0532f9a86273fe41c2a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76f6591f49e3f9768898c8762dc5e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343505155c8efbdd1bd80697fe72a79164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53916dc9ba509211176ee6615432d532165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff2972f926b6337f538d97884a539a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226b1d6bf330a1827c71bf4c3c818a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e979ec7c3d2e977b8c9b2f3af2e51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89fe9571a87aaed97f175ebaa303f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c23e5bff62a8a4ec0e93d532b0fdfd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f0a7f3575ca9538bc6c7ad0880c42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fdb013476763c5464aa0f898eedcf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69498dee949ac526fe33280e2e43897f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064463ec6215ab85cb5a8973b36aeed8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89631b2eea085325ff846a59f1304b28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01619725f58d1523bd70ab85d956a8f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a7712b3a62a8d4d7f42cbb3c52506177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f46bf5222e8d54e048b94c5e214af7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f4fb70db2174887bc11abaa3ed581179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b23581298f73854e61edaa9ed728a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a3dca33fa95e89b1504d5e8da3163181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f45725bc1b0a619bf6c80ac1b2b8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2e27a052ad2e160dd653cf8b122fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c86891f21a09a90db6208c0e0794cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abb16a345df642048c0d994140c0d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b977f84caa25183ff559cbb7d4108186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9ee053b3e5c7dcbcee2794e359d22187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a09ddf9be4f60b0994c55ac1f3be21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2d94161d9ab776d6edced31485caf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc47ff70cccb14defb5a74f33fd0de4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9db42ded3260aec5d70bfb5b46ea1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1698f924ef8545c55e261522e039ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcb23359fded777615860a2503c729193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b866c080640bf87b0f02a4e9e147224194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420537ac30775bb18de52ea5b97da8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebf9241b6e773cd4bf48997789f57c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28794e42ef9844f61a226f34a155f33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4139386c1dbd79c1c0b036d434dd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072e9c0e08208ea70e47f7e4bf6dfb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d2b4c8d517bbc2ef70ca2f3b8b394200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a4059d15fb2073cdcc64d4d0597d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c10c130f790a36b43d943a9f1810c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e62765987b343b3a58fe620c44534c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1a131a15078e0bcc60caa3da13e2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007af46a7d12d207365dd783e0c1318b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5155f4e213d9d03c656e115685fc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d2b6e49b4ed8442f4962563aaefb2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e4698320bf4ae32ba05c8b856040b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6868b9203d1d0a28abdb7a48d1533209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69991b8c41523a4270494715169ca2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208421f8ad0d08ad68cf216532dfeb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05922bc9a1dc145e6cb6da9b7da0bc38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c307f7986a89ea2a3348cced16eb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525eb6b2e359f97243059ec1fe94f80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7704bdeca0b828ce4ee49127b4e81f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4ec34e61815ea9d69b949bac26d53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9dba52dfa82f9b9a6853fcff0fc08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30249e9ef40606a3b82c2140f64199be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6903b396e1839e85782d85fa724f30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed72cfa022dc0443bf8c7c0098a842220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae92da66786d3edae67473cb512511221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d84f26d4e17978ab33631a74337a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e0387f889afbcb6db0aef6d79e711223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6ba19b0c6955044b57d0fc79fc805224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d2f4b6708c73d53a55085c408dcc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f347e0e5a5c3262cb83ff293b5cc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ecfdb127e5ea8bd25018172887800227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04760498fac0410916bed0d8628ef46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f999bebdfa18eda864f9203ffef95ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9675aaeb15c15fd52cccd08732ab87d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80beeb0afd14c322b9c5add411487116231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b531a480587d79885ec30ef02ee8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09ee1f12d12ec84b958aba406c4603233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3833043ed3721dc10a05a6201989d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb939b9e0326d13bc1312d5c8088c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe8a15ce615645e339b0e90e4e1f6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5294c25bac3045ef39142f037c260b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54b3c0748c068bfc20df62c76d7faa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e882e4b6aa85f116363d57fc7af25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50658510886c8bc5b69087a6654034240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a37d2018b230afab43b92d401b108241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0aba7889a8854f82d114c73c9ba93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe57509d526d72416ca81149d150e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabdc2e8cde1da769dec6db15ea4cf6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89284532cbcdcc9f1708642dc12552d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c1ea028cd222aa73d57b30485f613246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01055a808c7601889e71508e179d9830247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717e3d8394ee72ee6b0573f4d7b40c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9359853b033033d093bd848004cb51249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cb7f6f6637ee2d17a68e57a2cbcc6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b4b7bc4a91332989540cdf7793835251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794538c07eecafcd1b8913b6cdcc22fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e21c79ccd6fa04edc707fe090605aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68973b03a2205e83d00712fa16d96f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32947b1e4d50a014b2978b4277d1968c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4af7b967f6adce970af0a744f9aaf1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2490802bd1b30c4f092aa9d3900ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29db584689d62f69e25826634d06324258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fbdd833b690abef5788427277b41c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c4cb165863a3bb7cc319c03990cbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e22eb911c6ab4dd7599da104c30917261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00015aec96beda823f54c3005d39d34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97141e07bc1cd259aaa32f341eadf5f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117da8d8eda2f4248a43b960f9a8b75a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7800c72d279cf031320e5eb0d2609d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff014401f111381e78baa70c872ebc6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fd4ace54ca0325c584d7404f0d5b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904bf0504ce34f288daf28b98748a68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9b0cae1f7e4c63d881b5cd9ebfbdc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9042d102382e02190453cbcbb5feac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b305dd00fdb449bca79157738faa3bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ebe900ef68378027e64e9ea1a3b19272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e50808c58ec199bc12b6b217bd95a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd49700e677af471e07bc27042f59f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72251d8b5f0f959a52401fc1d8f3122a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b60bdf60ba63bd226194d5d13132de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1ce4a00d7850465a3f387be5267bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03769340859dd58b73b0a9b2633cd00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b77b02dd35aa4803415c8c85b2b87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251959bcb654d0529eb6dab908ea190280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821265f6c028a57917950bfa4a5862a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370af8149bcf6c004c05dc25c65329c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587917931e2988f686a72079b5e255dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddad1004ceaea2b7ba3de244d2d199284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8491cdb10fd880a8944df29325f8a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5073263d6fd7d4c809e021f2f0587286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab5a20f9d2fd033901b11229eac847287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2420c69c88b00003d5b2004555a2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f0bee2a41bfa2eb26078b83888f45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4557578fe56ec8997d1aab996220470290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0799a44dc18a8ee3efa187767e0c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c579d6d3ac3921d4db939a0049c7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5d4db20d73522f11656032d2ff102293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e91c227157d548de18544fb17cad6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89665fc572c306dd1437aef8df41f419295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de54c4319bcf37376182be1c72c8ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeda6481bb2bc7f3c3396c05ff19bee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb74b69c3bcb35c70126ab1c0367b88298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7765848f70f44c64d1e7b82b799c1f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c20c4527605b6769e5743b76b4ce0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efb1cfee99de3268697fb4487f1dc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123f4905353c41e8d93a87e75e56b42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3ab4709dae578a2aaa98b856b89a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ded26d479baa2e8bb23c5ff8bfac6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e76f477f3e57b70319bb06c60935ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c886705301fdb13c9f21cad8b1a5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b9be8008ff5248cf1cdf928260a5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163de56add6a2d1bd2bd11b8c51baea9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b73dd1f79f565558a727a2e52473ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f764f595819c3d337a98729cf2cdd5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fb3a7ab9ad513e057dc7049b45882311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804662a4fa1e1199cccf4543f4fb876312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0091d19265be337b5da0cad679ee6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de34ce4f444cae8edd7abfd46c5a8d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f966aff17dc73a57f3475dc008bbf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f4424ae59ddfa9ce8bde0cf9fad99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed530d108ad0f796dd9c1bdecf4e09e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe269a5abcd211ad87527b37e58c805318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ca721e46de4b4cba10f90c7bdb8e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5cbc087c0676408408c06e15e37f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc05679d2a9ee3d137682cadcbabc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af472afe7c34bce8bc3e4c6713dd4a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51a85d1653832104be0096f53cebad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7242246f040a134f6d0b88a70367a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d96f09515348d312b3948f767c80a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847c251988e4e23986f3250e896dbad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f528ba8d5a82fe9ddb86b24831cba7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ebf8b4f00ab3197e4fcce45b5f5d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b781131a772ba43c231fb7fd03be1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ed45dbfbd39d0fe603bdf2317afd4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301b9a93d50689d8785b0548202f7d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee61bef19583d4db3403ab6ba966e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e377418364041dcc53615d86c5f7fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb21e55ea745c98e033e4986e96426334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699e2b21056d0f4d8fd1a2fd72da886335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b394c2c0389ecb02e29126cb5d499336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783fe502e88ff64c34d49cda43f73bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f0ad5a1f4d823788f86f49fbe2b2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa9b36616dbbe02be0fdc9ee6133cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2a0170f2908a08c8507e84a07157c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b67b4fb39d66b41c1b6365cb334cc8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ad2f7efeba351dc361b2b4f36cb9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfce1ba60383ea61c732e540eb870b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774690acd2278a2d4f56aae4b64575d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2deadf05eb889468f33d6710c6949345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5625490379a39c7baf94d4b9d22d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61197602fe4f4316c4bcfa637a2833b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d35ed351f28a4d3c9df4940732fc6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ef97cfc70adc7e70df34f03308aaf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dd10e5dbc6be1fba132be15bfd776350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae6e7805e427f0ae1feac06d28d9c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8acc570a5bcff264752da6e285a77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193f220d03d2e844fe1e5b28883784d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce49efd75a21a5ab6fdf10b5103690354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73edf391235aae08c6eb8d823b3108355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad229edb2687b111ffd9002581916b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa112a6941e2bf9a86d765e8b009f723357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fe8c5b2a75a0d0e03976cde0f7d8e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d5e944a7c4543c740b0f4ada61c3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf7ba9dc6475f8c9cabcb84988c387360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfd744f7ad815f38589f8bfca6730a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7bb326647a1f3f08e3a3c92070ebc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0481d6aea7d0583b77f7c88e442733363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633ac143d73172310abeb0336993234364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b403543444b6ca45dbdbdb068c5274365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540903611ce0be3e7f45733bfeb3c3fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c6cfa2cd864f1ee99066cda6edb80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc709105b26222be32bc063f7097f45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3585693b4a9548c7d2a9ebcfbd2a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e3b399a71ce1a568fe89399b2255d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8287e6df241a0cbb68043d083f8b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f344a863a997927c16460e2cc1331372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44f51d7926b7be7b7a4a26ef3838ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0795d3cbd8834413ecb9ff1f9ba9d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c262f564a2cb4165dcfb0c1feea8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e459ef97b1f45f131e4afe2b4bbd611376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf044d4cf0c858fea8b0b1bcafe5fb38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b55751c461912bdf5b39a7608cc833378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081f36f496833fe2f8a7e1532c8a5ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5c40c3314c8ff38f1eef1898224d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dee791bd76be35d92cea0aad6d1e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9db2552edcb40a08adca513c71b67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e988616e67b2de5a4737a12ebb87f6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b469a2d419330699e1693690a0a8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b669cb9d0e3ce6fff5b10c10bc10b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84c1a380f4d590005441df3abce980386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941f5b069c9c1ae0b3c0656a4cafa35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9382d6205b6af272e4297b9199d7385388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05628638c55739de0cb8b9f0c2accfdf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e838bcd3bda7205c6dc868ee82d4dc8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9f103d148bb117c56efb7b271dd26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b12c9a45bc51cf3d86ef7e393a4c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88593d79e67beeccd7451e2a045aa69a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab18e5dfc731178c566a766211dc47394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f64fcf7ebb2a0ab8e6b129c0bc69a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fb5952ecb5371673e33e1538ee807396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f8e7533cdb1db3de3dc3b8f7e35db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56d21741e797ac9b270eb1413c4cc3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4917cc4010f6d2f52a9e3dd09aa51399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9a7131d286510ec328eb316a11eb6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32738512bd4553fc1299531639e98aaa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fef05b0fdcc8fefab3da3813205bce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0cf238479123cb9fb4b0fdea1237e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cff63b7932db7436e165d676aff565404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a24c7f4229cf22d57a3c6e0c96e522405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290509ecb15cb9098f50ea6d9b2683ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040ce57a52d87c11a1d30fe886a2539407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd29b8d4a895ab60c0b437b5c0faac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c007a5cfd7abfc1524160c5dddac1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831ffdde94d1ed913bfe683681eced1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355a965b8b77cf13d077bd38f3a3416411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853226209007173fa7c25004db280fac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb805f0b770dd1978971ef5992b173a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f8c9e0193079e0dd1e67c7ed9bb18414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362795df00271ce87426f170324f358415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c816d2db7c1fcdef7ea4a067228c2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6981643cc22c7bdc18b7fcbc2a9d26b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f31ec29d9bc40d3a0f30172020a492418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cae77f22f5271c91214cadbe54bec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44687bcd525375556478a547d23fb35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea112e3f1c65460c91fd915b1be2faf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228390467dac7c06c65e7bb99a33bcab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352d116ec5eabeff7f526b21968e29a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea7e1da85e1a0437f36217429e9f16424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb21ebf5b5e4f9cba3f461e821dd1a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa62951f5595ef9a039581f25b212e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90f045f512da7a7399f98e2ac7a179427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be966050b3caec61c5dec928f4e2381428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705adffbe5515dc7df0479d66dcb1d0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b539b293ebfc662e23f716017d59a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac773b889efd2b61b61be6198fa986f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02f245f4d5a057cc88926056c71496432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ede5ae5ba7ed2221e75d52e209b7a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33986a5c9fd6a28cb0ec3727d86a340f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9cc4fe1a10b2c751797cbf9b63c57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b3ee7f45abc1d1c98918ddbdc3f76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b729371d69b455163c8d62aaee6e2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d9374a49d273406cccbb8d2de8ce1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc20e505d5f5fd0f46c34b3f65f708439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42931fb2d268c06cf44216ca448f2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ec741e0c9112b51a75557f42bf42b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebd000e7a336eb7e6930c1c7484cfe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8bd5606af1677eb9d5810ff687957443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e74784151c2bbc128d7034fd771b2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4de4ec6792be22479771549c8e43ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd70526fabf5a9082e486505703e198446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018aad9975082c6a2b978f68bdb3768447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c65438dfd80cca3628bbb969baf363448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4f1f58cf7bddb767ccede2cc79690449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b914a66da5679f1f2f52a078a13f287450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7326898b41ad0e68f7ba2efd269df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ea176fb956392ecfa1c7c67a11c0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60710f1dc6886771d0d8ee5ea4f62dbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1330cd2b405d3e92704a2ab12d1bc02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a10c309f2bd4e7733f13c90df2172e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2eb8a2655018ad4581f912bc289a05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecd4fb29f233dcad8dfdcae7e58e92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b004d0b3cc77c9d33fda0f3d0656c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac751c944e33f1d75944c2dbe1f829459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2612a618852e547774d6d9976e55597460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d93c673e5c3584b3e1d8e38a3a4223461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6954415359a1ba5709b68b54e07c66a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458613946200b4cec2a09f029640e88463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f84410246188566d85ad896fd2055464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3117f8801b238e39acaff8be5b852a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb68bf65ce8492866369a321bf43a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c576d3ef91be3adb766da250373f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee2435f52f2bded3e2bd9f101fe8f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918765241da771c8582eb7097ba1b25e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30c8027259227e03fc5c7efd67aa5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073d6eb4e3945328f509f2684c0e0c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3c16d55546358ac4b922ca7c6e48f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e22ff1e36a0b1752f3b3a093a1449473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3017b1bf86e3de5f41b147a575152474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c3012771cf0ee3da05f968e06b179475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c47f00bb340fd5876dbb70e3a3c0eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70782dfc4b43659d94328ea81f40ae49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee476c6957f734848070cc02470818478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34675134b3c132153198ac6394a73167479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4053869487e94c4ed76517ff1b201480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898170b2b5e1cf81b4143e2fbdba40f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa29ac9a11f097b61eea4c5d4c4a2f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4974244e71fc21d7a84cc8ea9f8d7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d74475891c6701a131d57e75dabba4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8f6477e7684ba9dc1e8619bc2c0d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b06b8e3f1a42b9d69b3231700a6f1e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4e6cc5971eae4afff6779bfb0fcd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2cf64fe56052201d300bc66d98eec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0525d5624b19b68a79cb58daa6a0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3cb814363c8fb70dcf9004e7596f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256c9ea07b5fc79be1074ac2c93863e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebe28977ea8d27d3a28e9cd8be8f35492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8e9c6fe0942c71bc4120574b7bb2a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61f589a17d93e62989c9a1c4ec10f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086aef59a3880f15ca7f4057a03b433495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917494d2a0f363f61df32e7a2aed834496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2aee4fec507fe97986daca0eab6cbc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78d97fdf9465599c910b1e747657fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34d74ef5c3273ede562562d3b62047499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a21f7964e722a7b18d46eedc06d57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de482645e2a36a81743bd9046b94fda7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c14aeb93ecd0c6f8b462f44fad7d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97e6a986c9a1fd7de559f2fe32fb8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be7d2a2c3cd4705f8e9a232e5df663504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9900a0f270aab5522bed0c34eb64572505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221424627a20a6afabaf4c845c9a7bf4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e001174713df2aa239a85ac273768507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b017f243c13c0cbed6b4821994690508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea27316b501a7fa1f91641ff2f66834509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13b3f83c11b85c5ae3c28e4ddb6118510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73c6599e620504afa4b16734a75046511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc8f490ea440c2bcd4ab619e91284d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf37f63223e357d9b270249928b603513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9412237bf571ed771978240033260514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c897c62b3dc69ba9d6415da0db9aff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eb14c187249ae3ceaffda299503a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bce22a1cdb690abcf7db234082384517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b07fb8e2410a9ceaf527119c6dd5f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cee1d412f7e8d0ce8d908bb31da1b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475a24062aa6ca4c9efc6743d743495520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419b6203604f3179da916c03cc1559d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516a6d4944f1a0641bd13f60cc5a40f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7533be9f2441b1b4d2fb218379906523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb446003c27ddd57916fafb1822bc3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089096704efe9850ff6b3ec6d06f67f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86373f78a5ed3f88aec8e49dd5afb1e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c4105f9cee36c8df8c52511a91265527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdeaaf105ab4726c826b3c7af12762528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768f195d102b4294a96da5fd82d7e18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309f532dc463ef605b7d80dbfbd9600530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b42c585b60de7faabed6f080cd12d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88752f1da4c44e8882bae472fa209fe6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3318218ddfc5fd8965a61c5258d433533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794999c0da26fb91177ae256a103ed48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b24f6d94d33d19f9d51c244ace992535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bae6252fb0956ae4cfd5d665e67371536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260e963d6974b7b4beb5196340fca98537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46b74cfda01bce355501d5ae52c2e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46671d9ffd57bef4348143ce252b667c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6485905b05d95db86972465347929e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac613626ba3ce71fcc63ae86d4ce3776541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2249439e4b274f67421cd708e02a01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb20b387b152f3974bf49c247f7e001543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb582c5ac396804142a27607c259e7fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bdcbc7736774cee28c425f8d04e0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1811f1fe97c679ab80cabf775d954546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451594f85132bef552d9e0e9a478993547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842ca6dbc87d32f91b4ef2d3eb2108e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df423217d88e37ea9707fdfbee763b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70a2260da0e15d63d5544348f660ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4262a8c818269e6018beec10434b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a42d40e3afadf23bb443c4e93bfa17552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f50fef7b1055035c73c130102e4e0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a016d015172738c8461274844a4297e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244478086cda5633b527d69b4a2df2ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bd9601450b3754171f5a28bcb6a71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b47200b6f38ddc40b70fb37f9c5b9f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab758af6e1993f705cad402f53d5c861558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2f91b4f8c99e3cbd01004aa0e1e7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499be51fe89ef7b53406b7abdacdda7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c88ba5b9fcd23dc06654da9a8a08a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195b4b2928cc457dab37bf781f0e492562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc032194237ed25bb7e55df708085f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43dedabe7f29ebb950a1ad2fdd4d08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b1930992663ed08f65ad20e20e5c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c76f9dd8a16b29be5c73ece89d4aac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa84031cd1976e9b0634c22a2a9cb21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275550b108c19fdb17f7b4ae9db8ac65568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14163ca3f035082d11c426077fdc3612569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafa6c2826472e4e0a63fbd3b1a082b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9907d2f6fc2aa9c7911231bbdb3070571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454f93fca93fee6dda2b28bd1c4d457572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd6c2901f8f968ca9dd77ef7c20a5e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc97aa1ed5b5c9fd937242b35d6239574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1710ebe49a5d292354016306abf79575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adb244a1730fc62437edab1588d1f1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ac69e9b582628e25df84608d3f38a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681722968e012c45de9ba46f66350eee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7825bc0c1994836715b2ecf40e860579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5bfc9aa80439477c99ac5e4223e8d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfee271e1b23d19390c48072b86185581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f41c9a597c563e4cf0eac1bfd23a49582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d566b7c5cf64af50a3e630fb59e76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1d7f38fdfe6d9fcfb7e2e99eec57e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450a9dcaf11f00ef56d4ca41b8c1dcb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece16b57d2679a60768be14c972469f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bb214ce0018185c4b2b2b7dd35e51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6394f5596ca2960e16250e4affada4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926a64801076bc3d81451eefbb51be3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca731553380b96eb66fa1396f5e9a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accdf237407781d3f3a7562c93e90cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c63b75383ced028f5431c24bf15e65592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e256153e6f4c50697aa6fac71cf570593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf39a9f53568dfa0c9eb17c65b9a53594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb42388c13a0092313d9fbabd4263d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1a7448164a2771d04431c947ac4a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf87e6fb7149738ec381c97889036d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3adb22ef9288c976978182bfbd82f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4af5a1af29ebf179fae1d38814bea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6274dbef9537f9ae264cf24ba70f57600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee610ed12923d856a334bfe43dbbca4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281982f211ca07ade3b42daba951537602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22780ae2c156d5ef0009c89518b352ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcf481bbafb1f2dce7a2df806f7a7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfcaf2a53a07a423de7b976f0c98f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc8fece0e7bb96ba1cc24e2439ddfd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90cdfe154aa1f64d0f5f525ce351f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36e386ac9e12d8f566b72b83f415ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bdf0a7f606758394a8bd5fce9e27c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba945bfd83768b44f0c4bb208c056e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15697907a2d51a694e0591b996d9bb4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b533c8d554b8710749bb04f908116612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689ece1a3ac7a49761e5621fc8fe79c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d34bc4f610300844ce94d07d143231614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94176da1e247c916646a090fc360b4de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebc5838196f57afce53a0dc87fb275616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7000c5a0693d7df90ae1d6f77e1793e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab378ebc891438071d70007d6189aea0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d83a7bc654e997a771b8b1ec71ef30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9ecb2946a89cda622d86463629a6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ded836aa55286369cbe5d1934d80b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc3154d8e120c68e6e229abe60108a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643471bff20aa1121f385529d5e7fb4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7135d813e039c123be0a2c326d88678624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949abd8638d465e8729d988aec30c955625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72cf2fbfa9549f1afacba128bac9df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b30d17c537d51bb11969c24b47c052627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1dfd16dbdabec537e1348061d9a1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41454859648da3c36ed9b2a9b63f6e1c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada0d928c0f7707fe9156dbfb581c33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d016dd65699e9fc93ea244c4aef442631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884e74a92c36e6fe10000e971dda2ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca197838146188e03130f4cddd6c9372633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd67ead3506daab02bf8524502d6bbe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efdea1c63c0353b67f3b2635f63bce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41d54074596ec97104cf3004491984636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20af0b194c54d80b09b67c18f626032637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024286167e6094003e4c09dfb1757afb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa527b6f3cb3672eadc30aab21fd9c4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c12330816082311e9069087d961cb8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07326c5045c7a50c8714af01ca534320641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67b22c2535ae9a2d420667a12844cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b14cb7e10634ff0d2b179a126b991643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ab4433a7d975c22564b689d5ec27c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc36d57a5d0a83bd26e8bfb1ac03ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bf7506ec0a639b2ee68b8986a1915646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c27862c577852c47838cdfff6e489f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b7bdc65cf11f71f006c1be5356725648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d0eaebc889beddefc817e1356363d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c486a1ce7d67f91094664a856c3ce35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58c1536ed31d18a112465d09cda4ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb66c6f3ec0e0719bf502790ba82ac3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a38a4e777e4c84fdfa2012ad235f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c37b64df2f9837c04711eb3e6b722654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f87f9c1f335872ca530b8549df44b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927e0b3ff8639cd21e5a14e7ce0ae73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24c2307c0732bc7df99be433dc624b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedc5c4153383fe10ce46bf15396e0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd589a78efe997c29dafef531a1be07659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b876f969c11d78ef8fc66091663821660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50b37e790fb0dbd87e7aa017ae7236661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde076bdb67ffec40e310882a011340b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c814b2bc8724fc18b4b6903691604663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bb7ec29b58d615c94de90032b09f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209fdbef689e6ea10ad265554b0c547665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe9ed12c21f20f544d51a815c609b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c607cf03800b09e5e4bc5428f8ccc6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8be18f31fb70f1660fe3bdb641960b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1aa222df290ec0147ff00802b8d34669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758f18d9e9155cfec38f9987a283b08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a128f99fd47c567e3b034f8bed8e6f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6e5c5a42025b22dca93915c93843f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcec723a84ad0de21771dd80766bc7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69eb1e7d3110c4d35e659446919613674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729cc4cacc3656ef037faffb3fd0c5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf59b2d3622c04214ea815be149f68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aae1f9742bf215adf8ad7547f65bc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bba19f6046dff2a8dd39cf446c917678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3428611a3fa8844f0c79835e9814b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ece8943dbcdf033fe8b20819e50c28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a52f426ca445617c1b7b0750cf3086681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd80c0efc5b2e0ba3d79b2292890e8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584a6821d5b7caf67b69d3096d1b85a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73235348e63aa8b4008789c1a37ee77e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88359ab4490a02bf06850e43ae6af492685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6f88f9ca24e65ab50faa32b603319686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95dff46f2e08f93d8ccaeb762d0154687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e959346740801de473903aa2f4646ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ab9ced29a2d3a7637549613be22a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c52bc0ef74356f1ee9bcdfda7d59e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff19d4fd026798e3d9680ac374ded691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357451d942b5dd5c617622cf9937032692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e322ee192368d8ecabb54b4c8143fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1f59c4a3732da1c5771f4d1a528ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4537dbdb0cef56d172a522a9c5a46b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e435640e5e07930a46461178be2419b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa21880fd5b0b82529af63dff945d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237658e73e2a208bb2d92c66b61401dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2a9b1a0258f99737e1a056cd0eef5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bda93e3adcb4623a25803bdc727d08700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f7dd3fb64055c7e56fd2853635712701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c0920e623d4bc006449a86f6cf025702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7726f33c428303c4667d818ac6fb99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f94878d015043519b0bb38edf3c2df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbea6e29bb95d2916ee0c43393edeb7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536083c6e9e04977b95ff8eb7c4fe74706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b4bb5b433c1365f14a20be7c7fde6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a19426ef3a7179b27f867f9dd3c8aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014d05d12c7fa5b43405463fbd5d690709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fc89d0323c34ef649d7d37003b175710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb586737b7193988890932572a024e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37834cf961c0bf112b7308441916001c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2669042ad74f0df699f25f6302e02713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5645c56a43bf0e33dc10857082e4618714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec54bcebb4cb1f627d88ed6c82380d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4ec5d972abf006cfecc3a995e7aac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd628753ac961262a097452cc805fbf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728120e81a8b6b2b5e550bdaf9d88db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3dcd681c967567def25b5b5ae946a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502736b8af815888fef1b679bc57dafa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65583649a227200d0a3b4c86bb9822721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226d69d7ac95f01b97d517648574b8b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a5ad33ab48824025ec515835665d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49238f8343093846d12a9d9fe2cfd8e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b435b4c58d0daf66dce42bad4c67a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53c15eb9bc63b317ce1e3f85c41853726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d72496e98cd92189afb8e728263bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b80065518033fac4fdf1d755b85c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a71e49535670169fbb8a68296138e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4698913887df9d50e7bc328aa24a59730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a54c3624e52067c4eb85186268d4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb36a9c2eae46a6696dc63b2130c0bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3f054c8c35dd7677ca417130f756a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4537cf59ee34e9ddb403ea86a541486734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f26503b079e96c08e4f44da826f68b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20173abad0d2bf94a55869c5a7d7abbf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b112b2851d3356414e1a025c536851b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b068d7b673f1746551dacaf110c9d93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbcd6edfe5a2ebc3f760ceef8f658f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685cce0bdb708b523e8465b78d92d68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64337181f73ee1d875496d6d936ea1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905aa82612982a450cfbcdf29c96070742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177df71d44b116570eeb70fc2d70469743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84fa0ae22ecbaabb759a44f7c1b49c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216de72af6060353492bd41f6b3ea948745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22478c4a0333e219d5c1839ea22635746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dc86d4e7b5eccc93784831790a846747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae5bba3b285a314497d2d4289ce910748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85ddbb0c195f256a9e08f86a40cf82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7b1d8cdf7cca7070c8cafaa227d5a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13832cbf41d7a4cfded494bdf7b41da1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950cac48f67f8f45daa3fa58292edb7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1500fa00b6581eb8bb3627a1cb78a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e95cb09367709363a2e5efa2458c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549385595662f0406f681cda1c0ecca9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445014293abe3e820ffdb212b33267c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f724ff8af0f9649f1439c8676d289a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0cf50d36618f0ce778689cc1500bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c58f16a5bf69d4850923424f04b4fc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa8dcd10e10c18cb5ab81a1e8cc2271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c0aaebd4e1429816da2370a1a36d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199ad4c481894f041dfb183dc5f7a1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9bf50dd89b67c6247f0e2663435e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161e42df64ba8d4075fa4e456c18c8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cbdb3e74501308a687d87ab24a8676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d20305a2d47dff556ae01cb26704f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11b08da4802e08ca7e64333d1aae278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682c4b0d3e24464f791681c4368050a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaa4219b56910aa84b13fc2f23961810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c451f8b599aca73bc6f17a6ee62185211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b06947e8ef5b95c158dde4f2db3df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87d24eec02c3530305716782ba07ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639a57c9dd97c5b74efeb2ea6f4ec1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253819e0b309c8352c9c608b9e40c0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac5b812f6e2922262fc1f76ad24ad416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e511497a7cce7f1320eeb915ba92b4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cd0e264a36e5be3843342aae6ce8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967cb49841b99f8a6cd40d4b4143b1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294efca9e3474fccf3f40661ba584f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9911947b8c649eeb753fb046f081ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dc97cb4c478288651c6170ee8e9bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbcd478489aba7125de095b09c63bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7537d846a85b360b23b31b4c1d8807524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eb0e7e7e778191a27663092cc8ab925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90fd93637f21dfd5b256ff4248e3da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca387d7dd577e103df584a9418c74d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8de89987f2ae07a0b6d709e6d56f4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe29ffa3548042d18788923a6e8dc8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856efae29523248c084087af9939af9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89510ab1ea87374e010c5a523579b04c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fedba40ba950dd50fb4e8f5867e7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0c23559e262aac2d84166074c4e2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2d2703ebe7add83e80b3e30265f5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b35e0cf924df3d1c67a045b05a87bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e6e67e2d77813a278441843ad0f7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da819a147dca53dab5f1d945790752837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af318a2cc3040c87b1a477300789dd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e588622270b66ffcdac8a70a845d43139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad897a2e8cc3bf245c494ddaadbc3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cdf3ef2f493dd61d0198a0bf42dc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd91138d345257d64b620b39aa93d3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef4ba76c2cfb2d799a0fbf0ad95ee443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53b30c54453e984080219652017b9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753904bcd9d495255feb2831f8c8a7e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ef3d31f09c54af55dab5a6b68542446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d67c324939e4bbe84283279880a74947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6114bb1b39a84983127503b66873c2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18964b7d4d3a3c680026e859e95fa1b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffcceb058419e9da25f07c1e3cb5e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3c1249031f337a9add7c07d24482f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86065b6742215c3c35c65f76104ed58552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6cd9cbefd8d352889a2ad5121ca2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac35ef757290328e712915da3d99b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67cb107c6636f1c66d200d060fc5a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e531287846f4908d5c7ae0b0b52cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616d3225ba7b42eb1c958c24600167957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377059db48f7a44c009333af255621758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f219ba6f2a98d4131241d1d624267cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d4a35a607f26b7792223f644a74ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152097daa404dae5f4ab3669389fd6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8b3f2e933ee85e8bb3df2924439f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e25c83b15e16c3fd8368abd1b2655f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75400fecb9e71e175d40701628ffc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714b49371251ca172b7ab4d336930d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec2e19659aafb9f059362d0898251c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f4c74b7b1c49316f87ad3f428019b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32299e8c8da6a575b164f11534daf768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fbc775e0a94cd4067b1c674a36a2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30978cea256a4d421b5f1e8e10daa4d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e85bd77a0243100102f2abbf9bbab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e037bade397189ffaa27eadf6affc2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae5073cb1e6d6f8716061d7c38d71673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde09701a3850fb3e1fa068ffa3ac72774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc850d9d3466c9930c55ee96248cc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11338fc050c28c03746dd03e6076b9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629dc6e3815103575d7baac1fa4665077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63758bc144f2745e40bc7f0e703bb6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b379d1b52d98174c7e35ff1159ad279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc60593fc94b390692162fa274047380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fe2a66b3ca42863d70769967ac12781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91abcee915480a57a6a3e4afcdc88882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22eb3e31c02ab07e6adaa9bab4b6b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7216a540896e6dd8a2184b22113da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482498bcf6550730ec072fdb8b9356285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffdb05680ec0fec3f57c6b512b9f1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6962d120172a781e5cca726fcda8a9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff25ece929b8b1ab80a7dbce1e373088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff931f0748d0e12d332c6448bf4f88389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a423da054a68185be2b90114094a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1cffafdccf11c32740d960ef3d1bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467937292b1f77bd9381805ffc7845492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df8e01452fa024c8831a2c63132b4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31cff9d8a21435e1b3190d93085dc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f59bd38f237558e79e71dcbf7a8c1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614675bc2e642aff529bac25149367b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2fa4734b09ecff6deeccaf925521797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58bb87c7d3bedd2ff7f72b327f28e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202469782cf955997183b4eb85ead1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3d7c8e711f9e33d208016b46961c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15062868ac42a795fcc90f431fa6de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde1118deec7ec8213eda707ab85ca3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce520f4cf05973043ae30b2db03953ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb93fa00b9cd1d70c4955a02c6bef92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f5c1dcf21e9e3bd1531d2ee5fe6d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af6494e4e28ec93e5ca7a955c69c80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7ddb8e9a48c6396843b3a8cc87ab8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891d6d327a4820f4a9340bdf262326b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521587e7581a18833f488155eb57283f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d6e91c0a34188e764e5722f9d811b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f143accb3f75a2cde6f518381bffbf4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb75c14d3001ad2b122cb6bb6469e4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367d908410bdf0276748ef3a6234a6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71249a3e1e3e20000ccccdd1bfad861114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeb01b1ff49707bb0f7aabbcf09afb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71188f2205d376d54ea679c086541b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c2e050d49573125e58820a8c5dbda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69b9d1c5a2b17efe5fde8cc59c784b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217c056cd1889e5d3ce223cca319f31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938abad3fd372377e44ecacf9ca4a764120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046201a29bbedacf2e4b833948ca4634121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a299fc00c1ff02b86da0011f30bb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e49ca05ff7c79969f76a80cbc9d4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693c1fc7248e1ef91bee1cee564ba5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037349a341605ec5d93eb474b921969125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a5bd60e8041fa1edf55dec707a6a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82723c0a3b25841022a66ca82ef94e38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343c8ad0aff071ca6184cbd19f2187128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3059b92a83de6b56a00632104cbf9e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c254c2748321997ac85ecbd21fd29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aa0434863d7068576c5ab3edecb4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c28b474323244149894c356cf5095132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f238652bf5e8dbea25dfa7a07bdf755133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff54391c803d20499de8511781cf7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0944ac173bf870511756aaf8395be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bbbf1ed72d72da3ca305ec07d429c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e1e585f33c95d6f7d46fe288153b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17824ae8bf7c092d46a59823fb71ffe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77365b4c841c7387bbb1a7d579b06bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47443a16d44a665500784a72851c96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1a528f835fbb277788956f8097fb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810cfe92bd5bb715b39180df48d81db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be033fcbe52b34e3aba3ccc351ebe91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f17d97e930950eb189f61edc431d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf298159c853cf6513e44aec4f5a9c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2d34db22f9ac04c38ed831680bf6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfb2969d510afff0ca340672ea222f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff8becd1b545c83dfa7d15d3fa2961148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe32bfb921dc87807a49e79883a170149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e87286e0be34cf1d0bce727f4f028150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d234bd585e3a48e4956fc701ab6768151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b8be6eb532bb6ff042b7774fc62dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257f116d352c598d7d2f97449f27519153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b2d15176183a78c55550c1e1cd444154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d13ae2057f40e57ac2a77637dbe37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a57703910d51f7eed6f3d4977f33b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4d9540863a8d40b38e60ac45c4d08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90a292352cf7aaa18e6d57cd5c04b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cca674a8ede3c5f3a8295598d71bfd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d1c51c690eba30f233953e0bc4f5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f113955aa20eb92fa6f93aadcecb77f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c6482ff9c7f3bee36c2c226bfaee9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31885d248421be4b863eddc4c92d6a00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eabeffda01eac8e151935eea52643b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690fa78a352fe3a6fcd2710b7502e4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c121ce25a228d9ff0fcecc70931793166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cc936ab72588f02a8060f269f810c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fb34d5a162d8e5a00ef0b915881a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e23fe48f5fd012d80f639aad75c145169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fcc744116113f73d5820edc6bca38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba3b5b5b183191e8947d810d136719171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85fac35b964f313469838446f8ab37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0600cb30ada5439ee279e3b45e519f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f95943b7d71518e404422cafd4b356174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43035256f76a6ea360a2897b7793e4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea03d3d3aa60cc27880972e35f82e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6bc5593d02b39bf1656b8346de996177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf848ab35965591b1f4fb07ec7619b2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c63a74c2f182334182fa1cdaa931e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b5c054b7109f44dd01ad78c5914c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a675cdcf39e6143cc276886af07d7ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334577b002b0edfcf0c4819cae6f7e27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5364be55b07dd075cb0f19fff2e5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ca315fa1f4c87dd7072791c1ac3b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249971c73b5b4b18367bc72a0ca6e71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be670c43752ca6a22363bedcaee9b97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2c4ec3176460499b4b3e26903a9c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e52ebbc3de9e6b62770329075b8eba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959a98a64ec6dca7db7c36b71e55eb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dce7c8904eacd8a3c80b48f153e16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a419ff94ad612025d95fe351757ae55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6347783fd6282af3685adf7307950a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbd65a5b4a316c276c9de68b1f8fe1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bba42185b49579ecaf217e78381a3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da64ba247eebad400958c680bbf428195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5612434b3b614be2f4744d86859fa47196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004870ac0170212787e47bc996e82f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f619c3c7c6bed400063e9cbfd816b56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d5c27f1c47eadd63bea59a2601213199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead2d8c3fe9bcccb71f6047de3a2e41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da028b58dc5fb97c47dcfb8543641100201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9339a8bbd316efd9613aacc66e115202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af953cce6a817db960d1642bc344d281203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cb98e4fb21b058f34ef5f674ba48b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536e841a300ab5e34e5483a72420f33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f982d097d550d006c76928520b159206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b005009ca746bcf5dc36359c346d917207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f1c2fde6e31f06da3e4a5de0860cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3421b1df9037bf5c4efd6d45c98a1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b571da4a828985cb388274ccd97c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215851cbe7d7fc327b899ded37145c91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc31552b9332f5670b0050b7ad78ff9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570577e1ea50b1634f2bf929b12a0de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23774a2b4db8b5d851a42f38609f723a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82787f050fc621b4526c19dcee79cc43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045298d21280a98e3cc936d7ec7957c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e465ab8c57814948a4ebe179f82f47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230268bedba7eddc841d650f19b517f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa094ff20dfcec88cef70fc706854e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cece7c831adb4c33ede0672674f1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306dae52681e144b37f7a7b8375b54c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43193579bb4467c7681b5552ae0aa2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff04f56c907e1708b1a5a458558046223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d13f079279a64ddd080245e4074a89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fd3a571e5a81fd85c251c51a9c584225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d533ec5ee8ef121ea3574fa92e332b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd45f9d1cb8f65ec1fafc2a5254c9d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fd321316868c63a3228ce34b341a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c088fe8ded498bc05de4eba3338239229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be757f489e2e48d96cae2e991189dd21230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b85efde35009e051c0e14f0245a33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00421cddbb74eb3e18b0a9556389092a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d2898860823caf496c844308c10e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c30fd4dcb7806ef10d31e1cf5703e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f0b54408df891ecf28c3f46b97901235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6594f1093169e49eefb1f205ad7e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdb1631ca8d008c4de32832e0e679d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0cae864f61eec58ce2777ed608bf8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b2207794e7ff440e4a70a17e80f10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354494374a89cbc7c68b0da7e79f5c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c3f047e46d6a95ce54ddf2a7f7422241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276e35a8eb3010fe065775b9bf977a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de245d59538f834282d049a0c308ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5d09d740646ff4b846aa90a2f56c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29c1bf4be77f437afe6e323ad5d2f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866f4fee780b03911f46ea110b4d5f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd4f976131232a2e71a1a384180fcb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d15637267f595aedffe300f0129ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d686f6249b0ba55e3a0c8c8c8245e48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9296f856d485377a10291d77f868c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e384f668d16765b2bb8e9838130a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7da48f7049c51579e5a253863bb29252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43ede30018527c8eef39c3b868c3dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b7d668969ae15f5664f633c1a558c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3c866684023667cbea88df5a73655255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76604e7895660aea16b781687578acba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7858318012384060ebbaa09293ffbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f04652ac5ba571bef6382d7c22903258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0521b705a96998653f3ce880e4e18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91148927ec6f9d99c9a029cf95d1abb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafee102209a839bd7074c2d0da5401261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33032de548ff0d7cfc4c302bba14eab1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9e58e928b49ed8cbb024dfce598ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4f01df251f0bae6a904991f627793264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33470c2add1af8c724ae89c16cd92687265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe75abf4e166ef145c3cbcb6542fe5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b5e60e73ef830ae61a96cf1f963ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f1d68fb2071599bcb7b84c811f331268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549d00448c5f1d16ce29ca580e48d88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc1f5079311453868f68e8d2b7f941270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe95064b6acce5bdeca6719f55a5ad7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e216a3daecebebbc7ad7fb094aa85ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13ff371fe12b92b943690556145c7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5e7112a3ba4310c5bd67b797b4e65274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8f68f805a6545e77739cbbeefe2d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec76bc49d33ebd6f876fe4501f26565276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dae3cf6fe1169a5c39f744fbe39ce7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7cfda7dd60cc55e44f3b11063206a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48e820c07be961c94617e57a625cd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb5ef58a5f430223cd4178c02c7b48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1636b35a81a7e880ac7bb3342bfa46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c2e3b9f6b718ca3975568f637936e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cf6f5b4bc002768d22afdbdc62798283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe28c34f0f7dbab6926cb6ddfc38d64284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1898b56acfa950c42d71770123d08c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68569868411f34a523beb1343854efec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65c7385d09c6943461fb8091c2dd04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61dcd3e7a5dab0856720939af7de10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20693ca377dd520900c8c3552e72a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f3768387ca3a4664c7454628b29cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaeac8d137d8970c6384c2ff4f7a73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33814e47d86577933b1ccd8f8a526791292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b61ff47a20915fb4947c9aa09f0f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dcc03ea5f0d63b43aad5d328c20ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4dfdd07ff2d9da8a593f492afd34a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93c2844e23a2c80bb2dad0e0b82013296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e3bbf24828aeeb10f1e4727c4398e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25429d84a63a4e2ecc4192ddeb7c8ab4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120055ec9e1f4ede9f995f7ba189637c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5171b3b38e29a1f3a46c46021949a8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b94f5a402d192c5396d1f08cda124301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa6ce09c98b3fce3731997c61a4734302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7742e47aafe45f62ed7c6ea18fceca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779a476cecd3174976d620e6a1537eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe0910ad234c83e349341949ea2397305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc548b9544f441f0439804889bc05f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929c9e6de9d1a9c786c8b69a9cacdea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817aa74374b83ec0edd97de3cf663826308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98585c1da6e9654cbf7ee8df980620309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991441172cfe96e873c72c981de6129f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06662a835c8f60985b66715e7ec32e74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b2f86c47b3efaa4c7cfd9d351c94a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad253802a4164cc406eb0c12ab3e9bb1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e163d4df5fde976be915528429ef28314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606c4bd55e8c15c38892ef1a0cc3188315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f525b66300b9f42970129b98d9fc17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098cd61a193ced4f5f3693b668c28cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16c002f823b7f678a52f6fddaf2cd0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efe315ee7d5fbcfc8d129b2003de9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901578fb813db7aea55a6a52ae9b6fbe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fceb552d403283f8848e3b74c0336321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99f22b92df7bd9fb9fe6207791aa13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df501ea819132f1dff63115a4d6c5396323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9104515d71b1821401083ed650e5424324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098539846b374f1d534f76d417cafb6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe36ae7ba1c2581a1ff8fa7dd4291a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef5fc9aedab1ada47a8ecee5a6fe01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d151bb0ead8b6513e3af4f12f0228a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e06bf507fd7668771949c1f3cf59e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0c9af0dbdfe5f1c66e0aaf561a5e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5410af307b99211c99a230d011dc15a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b31b02e027427203c21b86bd951236332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0347ac512af6f07dba873447c72547333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b98f4c39d1fa4238777f90aa12bfa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d946410c79d2f3a852b57f9a613d34335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5760eaa1b58680c304ced81fcb9e1ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dbae669a6d3a7fbc92af9b84db0ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc9082d7dfd1269b75097e3311c3b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb251d75faf8adccc80944e71b239c7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5190fa39b25b7071ee654211508bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb57674752416cc23a56ad0d79ea5ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e72edd72ab07d781005d00723912b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1b3bf60087daa22451250a38d6fb3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae1d67a5e3812347861e6d75859150344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08538aeb324985d22c9d821bd96b4cca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59d7f285e31acd9fb6387f4d6b7c09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b25bddf9e6e5e323817d116613952347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ae04998102015d44bb431a0ac43c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d60b694c6160cd78b7b0e8579e74a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21f90878fb2b0216fb7dabfd0c6953350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e526bc9fcb3f96ea8376b93033595ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c398cc9886ddd69fe225d240f0944352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab4c26a85596205888e6738a42b88e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcffc72f77e10e2ebd4003888ab652354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c44f2fa16d08b152212f2eaae6d540355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311464cbdf04fa09da16dd7152aebf4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a097b854b524959ded6d2eb9a7c4cac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15c583abdd56a1685ff6793abf7ca1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82eb3175e56e654be2183823f0c3c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07ead44629699633d1d205072a6954360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e94ce2f722a4574edd167796f8620361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fad471c4b77930f16a658939a9a8e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614e1a418098870180367ffd163e7fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6838c3bc7dbe312eeeddc5f7fd5d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0508c5ea3c1d41e422a2c155f4c476365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7c066896035be6f88b66b7a4b8a2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0705264b9b62bfc9bcd5b5c9cb81f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14587d45408e169b48a0bf4ead85374368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699c64dd0604e49ff886291dd77cfa2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ac1ed7105d3aa2f1215a2c507ad93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4ca5f08b9af49361e2d205bf22ebe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9071e9ee86b950f19c880df58eb2133372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22569cdaf66b9a3b36b0e8ec4be1218373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6958f7c5ee0be04e2c753e5e572c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0ff4dca9c6eb814f70598fb911bb1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d633fae209af86dad2852e4c780befc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9169cba67704181b4f4779afc03bdf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8035e93f9cacab8ad758020e3a6d4b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67b97ec4cee019724b9bc46ae9e1df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24302aa194084b40b173f28df0eb93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57cbaeb38efbd95980ef1b4c5a0d43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf4f166c405865ef457296d318d205382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65a00c406f6c3a5462d8dc1d9df284383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c88d07a6b8c04e0b2de4eb811ed3b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca133d213dee8a438b719cb287d9105385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e012dae51793f30ba2efa34a8afd1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdde0b34024ca122f765975281b33d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13730fc811ba9ab27277431449cbad66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815a71056498cdc1e64693cd5d20cb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc5f83047fd6135d411c725d67ba85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a73140e818376be2c9ee0abe5be95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf24878048c7e8feaa20614cbeeaa0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de89b0532b21a098025cbc2bedf9c38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5f051d680357c49fe8a5805e8cba1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da83f2b6295a98ed0af60cbc9abfde6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55561d48d71828d2f72de0a165aff763396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fa357db9bd957fbc3fbbb60e23088397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7de8c725cf75896cdae3cc16ee3021398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85481f0612e15cb2408076aac3d88f62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd39d5e20c863d99b3559ef0c00621400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfe6c7f44f791559882794f7caab99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34d637a1f564bf5fc33bd377f35d5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bc957360ceed0f9b78c39c466a9a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6678173b2630f6ade57a805d08cf8e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d25d5b75cb30d48cde9b5c6262526405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fe03044aff1ff214dbe7be266469d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f96ca58cf05d07d71396ffe8ecaedf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ddb56f165150ffa83d61b63caeae2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ae8ceba2ec0f428ce6978e01d2f5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719ab96b6f38549aacd5dd1ed8b321e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808009dbac874d851c94eab3043d1a1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d41fb57c19038f5626f1e49273ac9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacb9e53a167f54db824b6dccfecb1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633072a330d6d0d9cef77785ed7adf8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538284f184ac7312874d146f1bff53af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88fbad534101586e2a355d843131b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46906fb6966fffdf398ac3bcd4fdf393417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507393fc00e01e05c88158d038d18b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483420156e7d1bcce6f6194132ba9f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f5aaed489a33fe1593407dca2d822420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960da200a16e9d367f9df49c1b70a24d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b50a33028055887b45ed0bfc45f42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abb5749e8602fa20795ac4833f450e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917d8f8989a37ab6989621354d38d48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28772640b27c66472186577c3438e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caa83a183134c4159991194e0e3051426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19dc41cc4ac8184984e236b89e08e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559b91a1d5146fd27c3e13a65be44b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8301ad7eac02269573c10ca68884f72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8c8694f8b7e04827de8c8b681116e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa29bbe50617c786c91d6ade1e1011431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faffe6d904ce7c50318ae64c4bd9b0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a7dc0ff65ec9a606ea1b8c91c414c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdd44e5ad12d4a4f85bd38fcf42c73434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc240767bd2954f0a7e21933daf9f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc0937f2d5fc9b966bf90cd602a12c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76c66951b6b9b7e3f451e0e7a9cc5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650d2bca3025d86aeaf6b1399622da3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a53dacaf759fd26a8a84131c2350a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975a84e6db96b3e9980bd1b6200de5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60b4f1302018bd75a9fdce5ead3867441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652497b5507f7b796199edc6869bee6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e1b00e3e1b7d06493b1404d029993443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec799823d982a4ffff35d28c5b91b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbb666b4414c9e8713563f4a0dc1ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4a32996b0c61052124ef0ba49bf30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffea66f2b8c6f7c1c2d2086323dbea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e61de34ab7d4811aa7e49425fb2ae4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790e469616875e1e9a69e63502239da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62695c037ee641676a91fdb15544d00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f79c87acad16c44520a720a8e83e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236532054b3a89b57a3660437e6ca9b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e583f9762d6ee4310e16a930e2a5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91a7529b1121c0b181e1d3b932b2dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b23850a4df18bace3b071feb6e501455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d776a5d13ded3174996947d1deff49456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe70538fcb90241ef8c162096b2e0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b252b687ba0abc1571b6d3f5344f0c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0e30aa79d08c1b2268236e47b747c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74bbd41aa5511331d626104e4a4be4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134ca4de0926f62e4b57b08580a5dfa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13915edba50d332a4b8ef983d30454e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4341864973ce7acba27a0595b6609ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250c147e86aa4e7481270f99495c6d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cf2d5dd29e3b26511a01261dedb31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6b21e38c8fcb9071cfb13b981bdd5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24bb32bf678d52163a5eef0744a242467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff698d81448ff5a346734cebcce6be8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4eb938e593543dc5b704af2f4e68a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4f350f7971dc4508fe7a68d524798470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb657ba65412c4a781a515e03e6e3a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70a25beb839c05a34262557ad49bee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99905a441f398af428ed510eda105c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3e10d240b8dac07b774a6d4f507a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c3b2b63592b81dbf45bb096bbb768475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9e9be601e10bb2c02a91ab99790b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883481578a194e9da85392e103ddcde477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f0c9bacf94a9fc3516a28224ce9b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770085261b6c755901ee4a8114cb3286479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965a74c31187deff54a6994bef0f24f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32265e16a4fba7b8e7dd7db80837f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55172be55cc7ed79162f25896c55853b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b92e5318cac245b00ca075c60991a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b5a736c72ca7fb00a6140c6b7c743484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6d8c0495dc2f4b1bc5918a870160b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56254e9a47c38174247653d24dcb87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999327340bc95cda9f5ce0a2f34d006487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0b294cabf8b52cf263a2934e3257d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b45314ddfae14ebfa19f731fa7bbcc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebc884841bf2acf773e1fc4658ee1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab553c07367561f283dc313f8f90c097491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3aa09ac7c4102b2e5b26b137561c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bb33210b8f342db6b38c45884a33f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857f827b1682d5cf7030fefa4cf0ccf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce849bc11f3c6ef847734e5acda93e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153cd44a40e40a3cff8cb276f95414e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887643fd30477e0ff3c7a797f981544497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87735f8ef099aa6948208d5440389a25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8987301ca5d97a9988f14c8a8143dcb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681a474e89f9b0dbaa343e573dcf7c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012f57b82386fa58033005d7137936e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc217c532c11a4b8c5698e8f425c5ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099640227935735f6a770f561411218503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9c74c4a97c09438e493d6edc10be7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026eb6fec44cc29bc70099320c8d77ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe5cd7e518095c955701bf82f7bec1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6a40c4e51045bfd74f4cd55953fd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a673f9eca5f1004e32778d9434f94b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ea2db326b3453eef9507f0f25ceea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f89c8a12595f067b8134094ef5f3d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60454dae124ff4dea7aa0e30dd314a2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a387b0fe3da98fc69bf6e2d9da98cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303473eaaa216d9a41d0198b8a8e209513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208aabee36141d99bf0f1628d1bc6c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495235f6d8faeaa0592cc120af7db4b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb8dff26cdb81ad221e9636e9a18e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de5d6dd7c89d7b5b4f8e0ec5dc70b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a31734e38bbbccdd741d2d7032ec6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dcb6d374d9b70b6b5addda5785354519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef95df3d9d7cc9575d17484917297d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a4df0da0302ffeccbd4897cb56edf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936c0127beae4a70d67560a84dc7b55522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12de80df3cd23dc07bbf60d313fb9ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858417b6d9a2fa5afc449df9592c71b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301458ee48c0687e23f0c41268af9848525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10056fec86d958cf6216fca48c90660a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea1d51ac17fad7157c02b69b7fe6fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28c384f888d0e2d20bbb34a1fda83c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf56dd28551fdd1812c5c90a191f528529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e3640a5777a9fd4ea8ee0aa954c67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9375c8d3da0c46027849b54d6d3c048531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ba837ea28127af1070040d1caa0f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bdeceffbade800ba02a92499f10db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d089344153407349daabc64f320fac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a282ae64c0c75516a4e0e6f0150ab33535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9b27d31cdc868b3d9d6cf6bf14378536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e88f6618f0ba0b438ba0844f8c1289537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806eda25b1342bedd8819274dd3f70a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab186ea28008c8bd6b41bf2c6c2418539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3500854b81096a9d9e0f585bb1d4c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c00dbec1625b6f9029c9ccc4c456e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3df4cd673ac0f37f02c0ab395be00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfe6f63dabe9835bc638b309d104d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fafb0a3bed0a4e4424c101bef2860544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95199b9e43c497282dbdb2915af10bf3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a7866104e12c4c5803355befccd63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c915869c100d8a69808ec60cbcee3c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc277004e810770430d978f70965054548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249942943911586050364c1945c8506b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d1af08c297446a72ddbd4fb99ce73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d92be793089a6b5b31dd0f9dc17dfd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f694857078be3e1fd3ae08f707b3104552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28187b947ef17c9884f7f1ca6bab6f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4816df44f4b3ca61ef69f3cbd5011554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062a407902e8bf012d1fe1b5afe7245555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4214681a50497dc74c25badfe2f41e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621ca94ef576ea15ec6c0d09ab100a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640d4060053260b6c00a4750f9fb6ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f443217e9967b393b68fd4bb0a463c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb30d03d75f5420d47bba8a6be0e005560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b18fd17ae0bd3f41f3de86385d522561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fe1e4e33fed2cbc9cc0b48221a67e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b25921e5c8cd3dd427bec4da2b3fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddedaaa60c4fe63028e26fe32bc147f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a81c18a04979bbb804bd300c1287f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5faeb3184f45635f8e695d1a65d47c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7a53013c8b022ebc1d739ffc0d58a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00acc75b46c36f59eef6425664bef4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbd07ad02b1865fd6d703034a8b062569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220a6d65a60d4d95b249fd7273dede7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d180bdf559a0308253633203babe92571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3daf7bdb80dc1fbcf6e78cae16da2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f18e8689831c4896b6a1d4c290a6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d8d387e481f328294f32c220e68c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea471ef839f2356fa526f5e1a7fd21b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b6cf56d5706ee2d572b4fae5eba13576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09496f06530d178ebdc5736f071c85a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c41cf535fbf64c545a868cd68acb0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577b19eedb50de95568421a2c51b19b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d6e24b8c67bc63b8fced95c990e63580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d25763e3fe64516a6e21bc8329123b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652b2ede8565906ff8a5691ea4d3404582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddefd3186b7dc4e2c21ed826fe921e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5be7abbe6128d704b064a063e9c61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f871a66ab28938ff247711870d8c28585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17d87ed9c522cd6a43e0e672288363586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e42505f544de58245e8e7c462e5e44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e66bb10b3ef8286d884a871db59a53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d54483c26077c2ffe7df005e901870589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189004ffde23389cb5d870e034ab8f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77155a79d6b21d3ee2df2529355d520591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade5e612d8b10d38afa1efd3bb7de52592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336340ec3e9b4ead9cb750f92a9b14f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e4d61c8bf0c49e5bd24f4f5df0b90594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db72d248425620087701c92b3021f1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d338595369f9d2ab291e2d5cb2ac00a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1407a55231bca144214be27d11473fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3255f1999420ae578cd84966cb60b2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5028acfedb4d25cac07213dd6dc22b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af328d9dcebb8e54ff5f4b2657daa0f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e85ac45881d59bf00619e572b3c03d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae869557f048962220b65c3b0f5346602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d295de09a2f534ce3f9c764bd67145d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfc5aef1bbfa5a8d7fd56fd0b981e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5204a70f870c5a28768262e4b7766605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f3fa7a8f5ae5239de962ec4e17ee5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0033617913e2450f65d00936ce2b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b03cde4c9b98d4003843efe299b87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeba8e60aac99e37f5eb4657d9269fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aedc014fd24ed633aff079dfba3dc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4085c58b2599103891d69d3b54123c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcea7d6cec2c5721e9e674cb90ee07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd21b793fb99c1cb623aeff1b914557613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66324b1c978e7610068edd9ff4b0f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d0ee921e4d8777f1a70bca25738d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be712f9b56c31f3a93ace3f2e66771616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0298053694e8cbce6d5f9378c1864617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117022865ac74462e606ce2591d8ce17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6f17589e17074eff024fb4880c891619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb11abb6c63861f6b4c639a3dff13c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c2a44a3efdc1672682a5e7327e02d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c92e43e92ac3d38a56c738cad9a2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde5f6a614b549e368729a01a0733e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a05de4e9bf3100ba6d9c002f223d74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7fc6e97c3c13cdc16aa46abdb8916625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c8e191c611cf71928754c3e771e13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4876f9f7bc60ef09c553615735e2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d7a630ae7182b05e9b1233e7679bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62a08b66d9b1e55e13fd405bb63d87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e81ba4aecbf53fbcb0559758e9865f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5179021f3d575195a8f59b12de0a83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f856256fb1fbb6d7cef33f3b63c009632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10604e7bec8f44701e00f5816d650090633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5f3c92fdadaed2bea98183ff90462634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49683cfbeff2c7aa2ebbb33a0080cb8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8eca049c3f1423d2e391d19567b98636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589475132bbebde273bfb6c26e5184ea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74380326fa698537dbf68a8d5858a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45835e98efb8e1aa774c28af118d4eae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49419857a454c77139ba225297ced33e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca784c3a34c591de39412ddde2cf43641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52653615e3dad87f01265b15dd7b80b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edfb0f2707b67c8f80658c5692ff15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5997386486f31397a106140209d1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4da2286e896a31cb712665cea65cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1bc49bdc487b6de573454a9f1be93646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f6c6e4a7448ceab2996bdad2707e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107a01cf97da6ec3d25349e97b39c5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987046ffedac9bf11424e8f40168ecb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea0696a8d32e51dcb71d78acf8eed7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5622983b90b25c08682cdf73ee7049651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629392f0110d9c4613174240417797a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57803362ec4e00964f81c10f133868a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1c9e85590915451c22aca6447d4d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7795cb987f8b9f35b36cda009f9c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b724c22836489d5dd7204124dab9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7f0cda9718af61e8a26b905c6fc1a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441861731368b38030d4d095e3b468c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42939288e6fdf251069e72091415d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f8dd43d73902ff2acc24be443a815660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd22020e72523a77cf6bb11eb338d3b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d03dc3220f2ea3528a68997ca64bed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b41bda76e27aa1bd882fee6be793fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019bc46683a81d96a92edce6d3b29f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ff7d5ba6fb67ce80d72eeaae867bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff37c3054213f0a4dc8163a1128d09666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe6cda73b42106e7adb59642fc5f6d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172964aa93265e87b48274acf0748e5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98166b480356078ff99a07e4b3ac604669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2040c4490f7a3e3e247ee2fd0a90c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ca1a0722ff4548e47002c1d14bae1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd00c22a945445a43517fbcd188567d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7462ecc3aec624e0e946ccd60349fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8b7fa8ff2305cff871cee2cbe75eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8af9a6df3127933160b7a1aa8dd4b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9850a2a5f73ed00b941076d0fedb3c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595027a033fee9cb6f1a371a3b3bf062677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db7923e7ecd60c67e52bb041e66f9a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3efa306594bc2768435567ae68339a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940a1a2c5b893295e4229a576539aef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49b0bb09522b763e3d81f964158f97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04464a2807f4914cb48c6ebf530df7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae223a3c51ec1c34af194065d24dd154683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d9deedf63f07cd89ce2203649f2de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0b9c7a309dc79a945428a7d58a2ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b73d8f55f915a3e12c86ebbe7d0f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba065746ef693db052c02ecc31c7197687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f52d350517f26b6c08f0d61b641e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5384b23ac02e88586873160a58997689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c47d802436c07268248d1ccf7b23f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfc0ef9e557671f657910191ae579c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e238ec1046b3ce4f599ae6a7bd90a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1e9c4c6f73a48ec8add667cfc52ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaf10ece4c4c575dac51ffc2be0765694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b8d53b13823161d1e8e079545b956695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ac25d61f4663c581a1b6d15c9c793696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809f5b098d48aa5b0888efb28dd30dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e882662c2c2dd7f5dca0f4d0ceb9f3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366061848e016ea9e437daa5b8d1726699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bab4ba2a20af743d3da7b059acf67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f998a7c230d5a82f5482e8567b84937701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60222e2ca1b7e7785e28c47edcd34a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94a09ca676fd30b700c0dcfe7744fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61049251297868da35c9240e6e6d4def704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00764162463500791eec0f203cc80b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab918f0cb68fa208f1f6b8e59990e7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556b25294d50bfba3f79373240db763707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe913cee4615e793da4be67034dc41708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f5a16671e7ed04ceb348b124981e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88171452a3d09196a5e7e6ae99039f5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2fd3c8fee156d2cc05732c4763181711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ccfcf6301f7441c9c115c2b86448e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4832e9cfb38ec2d7cebdada1e9ea14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa5b2d0ea305ddc7627e3871a5ad53714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f0f4b508216729520c3e476b72bf5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8d93bdf744eb092c409add1461b4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cadf883bbb8d53dc1e6399eb655e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186dcace484132a836589401c4474d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8e4ed50cea88fa4ad9be17fc3d25c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3ce029949fbad74bc026c6b048b35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65934142e3a7f90f12c6ca55712de2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ff91a58c5ab7b118e3495afcc4bb4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21377d5211cfbdbc943bc844d36997723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1de9663d364bbd5e2a1ccc5de05f88724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfd389c4d92d918d83d0d4e9d48fe4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d22ae25da14fad92da4f0218720926726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25ae3fd23c2174d9306c5cf3700955727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91f4270899dc11483a9fc74cb552ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d8cfe42c47728372e984108f2de56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bf330b515264eaa7cefb5edb666b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf57f5c36879745aeaf3045d726b7b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb369d297e579ce2adad4a1962bf10732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee64189c1ce5ebc6078c1966e7b9a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592b96ce1885ec0222cab0b212c3099734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f6aec24ebb6bc744d1049c34aa692735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef74b1c071bb485f9016f690ad0377d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd88d95ecf492306622cb19a5c0f9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f93c93a47f05911ef6353de24b570738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdd5575abbc81612661f6770c76d28739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1a6ad13f0f8463da3f8f4c703be2c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b89eb930a4b66ca24a34f1808dddb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4b8ec63f75e9c4c364f22484eda6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bb5dba611de70acb245af37e6b3f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39720b918da02c70a4f95d6fc806c4f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9d27334e153667a26f614d1a54c92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eea1e65c72a75d45ab3253d9c15fcf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a976f223d0e5e2388f4b82b67c994b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137165bc251a3a007217e3ce871c8ab2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac314956904cdb920a4683aabea4a6d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b20c45c03875205021da04b454cbc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dc686d97da51beefe0dd607527ef0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f06259787bd44f4992ad4c138430b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9078a8b0d3d7fc13e3f0a785e757c2a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e300e75790e2cb58e07e71be536bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2ee8d457130da4120d07c8d5d5e77755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f2990783297d07ce76e38b6a369e0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434a303afb29ba72fe825b437fccd4d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453d4b9a366d74b9b1136d3d70f7f4a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d0559f58295995d10fbb55771a33e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>