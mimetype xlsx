--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7803927830b7fde295eeebccd4f5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ca19f396e8bbd5aabb87094a68bdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfc986966a438a7bb10f5ec00674c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bebd67a03256d3f6eeea7869b4abe14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01125d77f53983edd30d40e03f6e41fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e60b3205fc4fca9407bd801846cee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d93d6a7d01c2b2130823bcde8d18f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649d821cdc26da293cfbaede8f82e4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b76132338d10c538aed9cc7d15adbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ca77a5715f5df126efaa524f2c70e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328659e03390b8a7db3f0dc1f5ad83511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0d0dc4cdd2421e92ed07ed815572612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c9b2b36c4730b3c5c762b1e85866113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7de539359a94c67bbe0eea675977e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9fbe6288c126d75f34b3cc526ef0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af52de6b758faf71dea1ce90ea1668416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4709fea160c854bfe8e27bf633fab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dde24adca67eb237559cdaa75e90718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cae80062046f2b2c6438564303c87219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdb4db97c3eecafdb9e6fec5d932f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5bf698f4595b5f52f8dedc924dcc621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71536df837a84e73bc92661d6f1bb6e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c512b227b303be3e88af15fbe7c4ac923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c400315439d71278a9b553894961724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69186a7500a2db2ab0a64a95f10173af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d9de4400e3cf0aa13d1fa8eff49fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0521c3e29f8d131c1e8c9c2d72b749b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2a3039a82aa7373d740e86525250928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da5ff1554b11efebb2160dffc225d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522859bf6af52c2c17ed958c9c293f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be058e9cb81857eef7710e1964467fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bd26dcf8076d8def502e30ffe804f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d85c02c8da94d92b4ffd26d41aada33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9de9abebaf06135fa0afde2692b0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beaca41100659186d4efa653d2f38335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b8d0bd40bcb13aa469ad71383349136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c911a3d915c8edba2444a35839463a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f763c2b802371a23183f37f743d7fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282632014790d9196c56e7ed2badcaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965ebc567ebac82491e3f467bf426ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558dbe6dc2829325d4bd414a91e20e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac72b8d741881eaae694cfab7cc2b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305d561ea336d65e23218cb5b3f5a1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc013d0dfefc0563a99de3f0bdc3676d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0c8bb6cc0e74632fb0202e8082e7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c164d42e02aaea02fe73a6d36ba9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b5da703df8cb8d37ebb236abf326b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40221697eac2b4c8a25c05670c1aad348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4106fae0dea0aaa22338fcf6e102049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a6365c752e00ff33db24228fd6bf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffca8be0e6e2648c5e3845dfac691e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d802b5872a66ab4a7ccc540fa9f3d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f522883375261b6f442881d47c90ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849fa184863927257f8ac44629c1daf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc5ef6dede92022c7d3cbdb7beedeb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3401f05738f4cfbe4322d2807ae5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2429894b2c3c7c686c1be4473cc6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5140e15d771faf5f5536b71bb5dc558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c6503ffb9def1c0c1b4b91dd93b9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01509b40a4f50bb48c060c22c56364b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1f9f57064f1ce83a29c19a1a0fbc761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6833ffbcf0455d06c391f95025b30262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619c6b18f25136bdbcc4c3013b3f6af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff00d280c21f6913e8df11a6b0644f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619c4386ee253820fdd4490f88ed2a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c8ef47a1c54a0af2ffa4fa50961c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf95c2660a03767369fe28913efcb2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6e638efbc042b1f6b4eefca0de61468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4086680c0bdc42858d0235d9750c6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e67f3e06af00a8a0fdc8c320fcbd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea74eb3a5529ad6dc02a4ee4c5c082e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33338971e53e3519666ec0cef7e63ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6f86366595a0d5dcc1ae550904a4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf2e12cc2d40a531f623ab17ebcae374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577f7c259487da5bd3800b88052640e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36569f7eaac723fe34c29dd1ef6fa876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff73cf99ebd7e36a764b9cc5ce7b1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744072fab2213eb22e0e23f454e16d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b50526969331d621a987e4adf896079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1045ce44c2cd85c8baf05a327d42480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b28cfec8350e65273de4475f90a05781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0001d1270a713bd0af9ec287635f5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e46c104c044ceb76d452e529e0c67583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e1a205bc83ae2f78e52de23dc6a0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae4dc26457e5bafd3ec633ae6c603e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89fbd6a9699cfdf1b419e71ce39c9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d449a28950b04e0a5721e29ad604c9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca6b3f02a0f687255c100cd03c2bb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b6e9cfe07a39625d1c8337f34ad7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c9db789d30ea394b749adc374dd0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7427ec11de4b1c118bb2968e49e4e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1fa5411d99ec218a1db272ca9ddad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f252f0b0d31e7e02d02b8f95b2f38c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6386210fef97ca2cf7f20b46c8a8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bc88eef01e0068511d0822fe56d0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f00d5a50602a3038a2ece6bf0cb4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ce5b2274d2a654346794d6e30b8da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615413426b9518b09b1c0850cb9e2b4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236fe06bb0c3102244afb651713e5ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d5541db9c9976acf68542caaf7623100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dde6aca2c62fb751b10e02099449f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42765b0b41fb5946a811248d652f29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1edc0a55d523f0c0cb7447afd99e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444d3301ed62b3f70d0d91461df13c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90eb5a038d710b03656411680ea1f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10763eafcad042940b46f16c0c140ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484260d3b26e9e928ec113e8678045d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19305bcab81e071d05d4f180a32fa4da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07207f3ab49c48d6b6b822eff8a1376a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037038995a27123bfb34db8911a470d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb51f0487faceeb1032cfa9190ec46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9891e05ecf2accefec08ae36bf87a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730acf3705366254ff00b50aa006ae1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350d00d3fdbb81570f4a6746a4674f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd75adaf61e7786aec7c3d647e13428115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa32f697314a5b83ce962b469026b5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2a4a57395773669bcfa6b5797be2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97901df1645d9f9e434198aed524340118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b407bd8fb5dd22dd85564e87159814119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed97e264693e098931fd3ce4ec8cb45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7bdedc8a817ec84478bd556c81ae5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7ea03c05371d9b9d5c58c007511c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b94bfb6c6a6a094a612105ed4881d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e7df42211c54e1ecfc404e530f783124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b4af6b938e069728af27a196021b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f77241ad42e04ddd393daa4df21a61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dbaf9cecab8c2bd8dbe64010322a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a761ba5f02ab74b9f237a507bc0cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe8197e657dd2d917b7a8d7ee5f726129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50021e54d1df11d6bba4017491272382130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d761ae1449acc65dbae0e089013802131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eecdac0ae34d0b70388c741d6c25a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12770b37ac5375eac3e9c362e1644ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c97b5f61ad304765c21792e6232e41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724ed1d0441b09a4659f0d93a3ff395135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47cdf82ff9910798dd5a18fe952aff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5affa506f273306104cf684673f2b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e8a8ff419a791a68439e502a6a91b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0ecf8ab2349dc810149d03c7b0e11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d0c96ce48a9321398342ecdf8707a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f4f710acb6009706055a978c85643141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1db4274864200164620a13b890142f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc9111c8c6f0e7c9ee0ca2305c6db5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077d123ba70b91f0f4cec9d15396ee9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49d959a71ddb565896fbae808abc41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97b8206706195372bd0253d421fcfe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5634be906e49b9ba1781bbb04610d5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4583790372f4a869d7108d03df74f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803391bb24f7c47ac624e1c545c3bd2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08324bad61af9d51ca50a070a7a3a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bf8a3515bafe59fd3f024eb03c8b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c02a09005643b49dbaa95edb9c9a14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc458c8d3e11b841f26d55ccc672b983153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c706aae90903082df02b70173eabf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a733c4095b935491a5ee97cb8c46ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb4949604c01579480d24d49d99ff4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa9e7ddc2ff6b5cdedfa197d9d0be5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374c095570d3f19738b826add86031e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed97ad76ef630fb1e7fb86e553ba85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125a43cba7dd55b6078c2e964466a83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b4e50d5d1b788c36ec3bd372d4e2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901f9b1437f2ce5865b594b2749db68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67958ea9312031975fadefbb6c661bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54586d0f7553340fa92dee13200cd78b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679b15cd5071fe39faeda560b44c1d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eed7df81525545933b60585f08eba5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757aaf57ac42c7a7e029daf55a54a4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae18b5ad9329b7e63baa488c41de27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e9a2b484cd5b464fdb576457722a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a7dd4019b594b499bde3dcf8c5a82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56642a5701da6297dd43ef9dd987b9db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5b0d6fdb4b39563f55ab2eef6c043172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2db7b6d0dda1b8b81618e7b039ad4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7519464f546a6a5cb540085cd08265174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59325f934c7b44a6bafcce48001aa46f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aced7f7a041578f2d944765b0ba47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117a401de86a58807bb640d70bd086c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fc46f7fe480cf4b642bda3f58df02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b997b36ed9f951b8bbb91cf64dba16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f8bf5d2bab20e980c1d829f0c96f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d542b1db3757feb5896cfbe115566c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd8b76e76f2f49b8ac951f559692e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fcf02b9671c3333cd88a57b293118183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf8133544e222c62202d7f2eb95696184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d075e340ed0c36f4b60d8a0bd66bd0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b113c157286fa94b93c937c719949186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd90170ba7471bee407cf9f3bc4a989187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c533006bf13044a3b9b285fec7c1a22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b1129b5d8718d39f471a59fa85d23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2ca06ffdf1c6b0c17241f05dbf051190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d619b1e809705aa6da6c9ce34ca9ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1754e7c986dcde47102eda74659d6e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbbd0ba6be6ef80db1dd24217069e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f85d60060e56f163c27ea2e9856a5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdcfddea153131f156c9efa2ff58c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8099e727a3b4c02ca9b8fc1158ff4d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294839422508995bef12600f944a09ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518e94c3d110a01def718863ccb462f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fe22a1818a14b9d38b852e7c16c85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30a984dde3f21b7a8b085a627f4898200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79875710ad7569115568c4a416776bb5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e339f4a7da9ea5b114cd5f52f88c6ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418f759bdbd9ff795f7f282c626ebd1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aeba969700318b1729a108682d2577204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad28de20b367fcca743d6d2c259f0f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18941d0a1f297dc17b535af2f7b3c92d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ee41a22eea7fdecfc396930ead4e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f72afd36e4232267f4b51981fe905208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10042e6511f88da53465f034e8eec9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21c8c90367a1451de4491cf04b948c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67383b6dd7aae9e65e68ef28f621eb00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99987404de305b4a70b6dfabba26f8a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732e6f2f6ed08029e01acf099f72334213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34223520c8790317d86b992f4bf18195214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e5718a21c959e57552706e04cc7ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6eb3fb68482ab93cdc68ca7acabf38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d6199ca0f9212f094f586bad857b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74be2303a7da73df402dab2de8a0a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ba7647865c9038e9e1af0c7e8886c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec8e63399cb281f0a9c3d6be64bb21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bc3ffbb939550169227c694d5c338221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148582c8c16d8c7007afc2f39f77e9db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5746496372f31952094df9a0d1917223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddd7459b6ddfb2a9d76dcfe15aaea9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1552280fe9c47f12c292764d45841225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf36c4ef84e3c0c69c1d05ccf357c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024513d99b57f9278adb51c3b71e5296227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3d6b4b47795efa724d90cc920ab84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48046c8206a592a7dad234e2769cf8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e776716e4e1c040a61d9118ac52eca8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74852828c58aaa64beb8fdd6c7998c1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bd6ec1a955791882dffba75a42d93232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314e195fa06265d6f1265366c4ca35d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd546a533ca7d09cdc6c21138e3aaab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa7dd0f9b7fa902df6da7ae4dedc22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e4daff96b9479fca49ca6c4cb3b63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaea5ac35a7f4c1149846a570064ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1912972c2bbb13ba0833eef22aeee32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7178e70e3906c9ded57cac2252d10ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c51a58b05fb221f3153a87f68582f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883a0862720f3752e4f41d14cd1b97c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc1bad3c5c0387a927ef74917ddf67242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d65cf34409fd07b01a665ba2669d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810842a73ade92d88a03ab048e71e72d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea553ff75f85cc4e70eefdd72e515d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f880d395da15678760ff45bf1d50a4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b1e5a10eae0f5c0759553caf7d0b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97f0ce8a8ed48937a52d8feb2b7f25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa580e47c2ce372117b9a6bdf3c9d3da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda20aaae323caec3fe6444b6c3220b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fb1ba4e2107ee81904f6e862b1e22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e33677c09604fdacd5570cdf3a00f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7865a790b801dc0dd0a835106d434f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745887567ecad5f06f1e2e34a77a777254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcc86545afd6101761f2564a0e15bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a6a5e9de6c28968993a8bd8b5fff9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaeab0162c463ce516adda92dd3a03d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9f70becb25fecd395a37e86e5d033258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efee3f6930a8c35af1f62763c6d8447259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fa559ec021a4865c3a1001182c7c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eb803ac9b61dcbc5fcab44c7234b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796eb03f9296262fa098d1c1f7de855262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc382450348c612dbe10e2b29286c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcae1e1cb2f82e1dfcdef24b86f9d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc35717358d29ce9efaf5f65bfa0359265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bb7e2c01a348dae7debbfc354dae3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabad9c94cf1c5e8bc21482e61a7ad98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa74503e9b8bee14b2ae1b92ea1694b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd818fa14f0af065fee56e2ba616d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2671a30633b989d81715a5137495744270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66278f73c7cdc4a7fc9dbbb9b72c6d99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a120b7dc7c1cb26ee94f9d8b6b1767272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b008520cc92d186603efbf37e2f5cce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c9fcd6fd55aef0bb0ca8fd8f80aff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7d58609e84eb93b27efb76c098bf2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5086488cd5e590b5821bd0009d4ec71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9ebcf741fe4c94c2504ade6d88016277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3be33de1fae7402429c1a8d1c9329278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809c6b03500d32f1f171ceb887b45ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d5b82590acdc5358c7b52ecfe432b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fcdbe8b7ec380436c3016bc8ad188281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d383858d839017582fa5531fc1cf3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a898b481a00f6c514e088fd34cad6ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdb0101e288fc17b5d068fe4457f4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00108288f552d3f0d8ad9f07b139dc79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af036b72270fc9922d1fa8d0acbc42286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848d4fce427214831e939b2247b7047287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422e05e61dc6d599eaa73c78673b320288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b575a154a5a166e93d38b5a4015599289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c74c9afa00f0d44867642d0e071a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4166e1a37312946497531c6754d3a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad02b78b8a8e431f8d526d9abe5f1dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a7cd99b6cf3d49f0f2bb860ac14b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6b72b865d276db8038d7bc741f6b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f4526eaf61304bfab6ae8e3f33fbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480e03d65a15c53583a3901b3c6de56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bd40e4cab90b32e0a4f0b8843dce6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c02e2f19f989aac18030cd57194b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa76a2f4ca393bcdcb79645795d4c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc93658b772fb5a5e7484bc2da9dbd2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ed81c247d3b5f8fa74f083ce5d410301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad08aac8d31712cbc03c857102fbe08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39642fb5f95daba572e21837a6210dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d9f61d3fdeac3d242dba1eca82693304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0801aaaed9f959970a848d305fbbc64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b419b5276cc06f296d0f8616ac5c3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49c2562ea359ffcd5904dd01ed38de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a21890d806fc45d36854a31bb098a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e37440a69bfe7e1d64265f973f8ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fb8c625d0a02bca97ebf34853ef99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650a7755cc5adcf8616c06bd7637060311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e30d7b4e25b29509b53e80eeda30b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5464e61f6fc2de846f5ede8b524c2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9acc7ce38bde1c9a9e45d76d50a7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02e8afcecb5e783b5660a780910567315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac48c54945914690da80223fae4af68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f623a1ddfc5b1b1d38d542adb1470317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99b0bcd5ca1051449641e47df0a1e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a55267051f7f49184c56e26dc079a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8190f58fe05f7c43139db08dfc3cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ea4e6acb8cc360a6bc5a9965975c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd7873c3af0543d09b22d138cdccc7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e50a914e407ce842445b0dd8f4e6db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27641f39aa45149f763c4d78847da44d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182520e2f65aad1ebd3fcc55cc0be738325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b204c6e7c20e20eb192f870aa7dc442326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744d014cbd0fa118155c1eb03f57f92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265da0afb3c33035beab5e18c155c54328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8308949ce9e802c08b81af1f31f9c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55226bdd76786dd723af14e6880a36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bab035baf3e76c2a48686dc81e863331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577cf5cbb790ffaebc3fe45b1549a56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6af6382d4a44732cd0a12229b06582333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191993e9dc64a50b9849682f42de134a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bb593d83df6cd6c8cb34ba2ee27ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6eedd79189fc24cf6419cb5da57e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7d8d7da8fbebc360eb0a8f269efc7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d346a29e69a31d4e943a590dfc0070b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5a810583fe8e2836b4c7b734b95f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f4817926645266f74a46dd6026416340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867917d46fa0fe0049321f8de117a798341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54dd28481a0adb97200776aaf4de28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd008856c56f18a5df8db7b1124bc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4313d0f9b65cbd10458fa2b834bd7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed46f422ffdbc8ad2e65866732d23ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b251daa7a48fe3191a652f5fc42fe9b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fc35f4e5c2f373c18c73c2d974108347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c191dcac76c9bd62bf664a2c3371ab7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fac46c1746ed2bcbe75e94e38cea66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e46fccea6631c154ba7787a7b5a0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb42719423dfcfbc267e1707460f950351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997602deb8c3a64d8bac41985f26ca96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bf3d9e87c11345a7f4e37f8659340353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85065fd4c170cf50b821c9c33aa4fa20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327032833457e1699247631bde4df0ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042b4238922207e3de5921466d20bf1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7d26ece9c3dd3fc50eff5a005c807357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744cf3aa20e5ae254fb928a64be0f76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b2db8f49cd4b9d3c036df151298ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67104a7f628f6b1ac6b624ebbbc1000a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68446f97600ba230e0b6e81961620f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dd38db535a91390322a538025283b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fe7b5ffd1f01d3b3fd2a8268f8ce1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522f611b3eff7386b1932355126e42b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1ac26ee84fc4b96684fc804aa8850365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86894f2040673b9c7e0317c9c92a93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10def89fe2fb64a3474ebdf4ff3cc2ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8c7a60b2e2e026196a24ce2775a2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d1fd24aafcc1590822cd038c76416369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106186f1177f3d03b996170a0d8c319b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837bc133e19923eacd39eb5de8d22e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1abb72bece90fea8ad744bb139aea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655cb47ee87fa744b190c9ab67ee4a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d248dfc84d089fecf8d3e1ad6b42d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1aae4d5ca6772a3a703414649a77c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f013e13d17be08dce618b5bb4a225376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d460db31fa1ddbd3154bb54893a5c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0af4f8f1e469fd7ce8f63f2c045a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0af78ca21fb44f8f949aeb27291e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd972c8e4f56b871392973ae5d53953380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0def2be289814b5f993b089e73463381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b94f728f9a3d50ed4f8a3c5774f126382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d4f3e82d17e5f313fd162939a1e19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe03969db0a8d00c970dbb04839fdf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ddaf660fbf61a0d1c1c8d9d57f951385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9049659facc8502f48e7d3622e9310386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c19e8ab0b386b461e0248f2cc0a89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d250a253ac4ee8d90201084f5b7a889388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e080151173c752c809e5f538c6157e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d556fd1c641b03e706953d31f3c66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91f2a7832aa363b3c007dc67a226c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eee7cc8c9bd1504ea1945ebb9d6612392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198c04bb022c276bbec3770434ae899393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea589e5bce48ffc1a7df47a1139e5e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b439bbc2e7fb49d777940bf7c6606df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e886ba63086f31ad3e3da0d6f64954396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182e7a9900d8dba845325968509d3ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351d7fc991de16e787ef2d2e5d9d8e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4348505102a057bce0153145df2e81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be9a65b1610fceb014d6120758fd44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bb0b413b6a431fd319df9cdfcf073401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afce5519fe6eef2e081c15b8d46fcd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee16fe2a30f2bdb5829bbf8734d8feb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e76881fe4fb0b9a24d0189722b8b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b61167034fdde3833093ba29a1123405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852248ddfd4b39d83278abd4fa48881c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88d1a630dd114e54a72ddaf3a1cc2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506631cfc91e39015f696f2259ec383408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702315c79fc5068f256a2a0ac13f7dbd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3a031835e5ed120aaa5cf88802927410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de323a3b628898e0f6da584c4056b57b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7063e97800f7298cbed574b45d17525412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80045d5a5c1f51a39068619cd08b275413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0731810e7f6b1a8b3ecb93370eee5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa6dd19493b832b33c48f23259b595415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd8b4386c3983ebe93bfcb9527bbc9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed49762b13fae0d6722efa51aee1315417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f354d9424c6c5d06f331dde3ec729f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88481fe8ac61e4df4bcf9a6f7488943c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0105455528a7f973063bf2ee6a859420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ff1efc6f25f75bc16ad5d2fbcf571421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e3fe2763bc95525b727cfb9da4f7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93c8b898e412abc32c7a9f9dbe39bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2971b0f5488ce326082d6c3cc0d98424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951197fb853ecae817e51306ed0ac64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533438fbdd6fe462819cdbd859a20a39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190f6fb88794d03a40c02baf5986ec8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ee249e8af8963c22e5950218ebe4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c635083def89e04c31663beeb103b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0044be6263f70fe84f3dcf8b92a6d88430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef4cbc60074efd86c6ca8d31f8851c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6d95235f53bf54f6a1f8716c6895f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebd454a5c437c7f1e83c80c906589e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c08bf2533dfcd31d03d43e7a73975f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de9ea10cb94314f243bc9cfe9d0c01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffe473dc43946e96450023ae918fe1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6e04c82486ae0c1164a2c87fdee18437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab637c80714ecc2c431e46613feff5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bf31301ac137186d3140a0efc1405439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e1c76a005381a9f0ef627100fd310440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044ac51782dab6236e7c2574f4ec4bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54244e9347e9896c3e24c9c07a83a0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03a4d45a203814ff1657e166499c9a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a2f07cefa434c3953922e704e1324444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62042c7b74184de0442fe58f36aadb5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94526aa95a61c35440eb58c6b3d28f46446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d33a9cef93c793de2fa044409405de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2662a18aaa9b9170b8c8250dd128224448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1247f2bc46171bd81b52bb9dc3da95e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e549c1b6d9af89445725a25388417b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc503dc634a0a60e3991e5cf3c68d951451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbebab9af7971e2dd5cb2998421d7c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baea0d09a2950708cfcb342cb6351f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19add7a899835a763e7350972be00ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9394bab660f4288f6e3b1b425719a8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141688e84fe8807b57563213a73ff17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d01825ff32ce882aa52d91e2181197457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914a4bb69fe532314f2f4d0e6168c8b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2a5eca7c52c266b98e734170e6cee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e83eba5151f2f16e09dfe5435e542460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f6114f56df5a09a36bdc104de1856461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccac5c7b45f79a278d447b114931f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36df26afe4899746a4f9255b73f784463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd07183f7fa2b350c50b04fed390dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f63a0fa9523a6af0b4d2d408ebbbe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e2d90776cb8c9befa68dac859f5e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096aa0743b9511cfe31c3ba894c2231467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73771f3134c0c6bd551df5f5b677cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aadc395b5a5e22ae457357ab61f90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de7aea6cf1503d629b4ac82f7ff6e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6389dbc54aff087620cfd6659b9fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1827d72ea6c319529d0067dbafbb679472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e36bf18e43afd7e590de0003efdfe4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809f175c508df44cff23f781da97aff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb777c9c28e304a308c9ff49ac175400475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bf6d1bfd415e5d3ed6915e5309fbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80085352a5d70c779f5e44a2ab73ea40477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4331c8136a4cbffb893da9401738f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c16a9ac307118e8a25b64883c437af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324956bf50ad7d522de35b6d90adf7c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cc4f8605a8a502f7b0b1ed396a39c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847f0029df97c8040d4721cbb630557482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841b3b56ec90673eb8fc864e903e3fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391d9c7c17685e11f0ace1b84961874484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f8057921ba2b1fa427d9b2b98fa03485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8961084a9bc3c11e469d298c89a406486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ea09fbd525824c715ea6a5cf35e3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3108dbff6aaa99bf1e967fb6cb34c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfa83a2865d7b8aac0bc37a768dacf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74543d162e1a6f614ca619405aca2125490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3351636fdeb0a8a81964d47025782c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab43a128942e04d44f8f67fb84d516492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d99cad8915491d7ef18214e90003b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9d6b4b7847a6daa1ac9beba581799494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a97ed1e9ef859cd5a6e4ae40dc1f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc09b93f3599ad6eb77c0e8bd4dcd67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc356f702d050aa70563eb8bd24aad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d03ff1aeffbb171f4491adfbef11ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bc46e31cdd06db2d4bc640975aa19499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9481d471620a074ed8f55c69714f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891c0480a232cccd22654bed081253c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546812f2bd6c0517e5c0ade033731fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856664dc88ee486b5778ff3888e1abe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5679412a8bd1226be95c1e6f1f20f14504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fe18317172a2646c86ba903e18126505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a733c038a33e0914ff9e4bf91df0050506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688592371dbe7c4aa32548a365c4a42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647f0d17e1b7f798e33c8f5a48adb25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a81b18fa97bb5f08c96d23c0b29c71509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d6994187c8e6c02a693ae11a32965510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340436d8ee79b58b29a9675e5664155e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cf1939b064f6d2bbd33c9f4672d04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39b36838b6ed50d47473d50657f981513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf177a24376d46121c0775d0642859d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aae8ccff2254a5b4e63651d97d915c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551bd10d734c0dc967e186d860008cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640e7901607b954f213e96a62f63b97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbb7edc706f4d303838990d12146e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30893e115a95514dd780648e4258d10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba473642327d29ddfa0a83c37a351f93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef0f08b5b37843f9215380186bc818521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1617adaea94cde2cd026a3b5686b151522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b09386cdfd41791a4d2f35420a98f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9a4ae24f30f111f0e8bf358b13a4f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4445a6f362d63abba4eb5654fce7c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a02662d851ec791790a830a4e57ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fb961e21a4abaab98b45637b6c0c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96dea67da3c7a032a77a184a16380a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724b80fda3bc822b8ecacfe5fef4326529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aede8a05ce39937383015a9cd6a3519530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb653e88758f8f54ec52efac40248c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a43ee7010d916ddd6a5443481da37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e7259c23fad4fd1ce6d51cb127dc5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef03b3f0ef00319dd9922ea3a2e4622534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fdb80a33902ec816f4064d2cdf0d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67525e752437b9e8a2c0ee5dd96b3ef5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b903bf7617938fa9d45683afe1dfa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4493f813612d981d4345d6491f6c9e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db58aedf33c51f9cae8269efbc7f64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4695d3bc804204835dd053ac0e4344540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7c9ecd2adc6d960debb080216c69e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e33dbae152343b5e09649e4a69cf9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d1efa321ea49162662a254b4c47e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02ad68e748c40e6fc741b4581a7e5b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f098bb97be85923ba33414f39318aff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f662bb6e93af3464a87a8fcbf463b4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0cff3abc63493334260c231fc1e58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54711146c2cf0852dafbc7a622ead2c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6372dd1ca2fc047dd21e452d583cde549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5880636bdc9e945a03eb91a6684a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea6ccdbd6926616ed11c64a686ffa3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf75fbee8fe227ce87b77507b90af82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf90004ef53ba9e5bf21fd59ad7f50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739109ca13299eb5eb5515263fe6a59c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e90cb31bc66f27ad99a86840227adc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536ca1f49927097f5c863f440173939556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3fc65b841793fd5fad46491aa75da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1dc2964a4fe542ed080a00dedec37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081eca415cd5af0a36c5f314a373ee79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818414dfcecc1b6bb1659fd4104d62c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee8913ec4110551e04f12e4a61784e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bdebacac854f80eec8d905f4f1bb5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c5a6159fd1c3071671024cda29d0a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd6cb40d8888175f8e71348dfe11f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403da9e8db766223a7a5ff1288ab9a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a108519331125a4c24d0806e25df039566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e632f6ab9d708fb41b58d04e28ed82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749f02d2ff2ece078bd66a021856a3a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9c5bc5ba68a8a08cd81b416d3ec45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1826954ba583d7cac22ff0e5dfaa6a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864a361e74e89bdea7e4f21fba6675d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903e99a14844cad836cf15531003032572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975beede3fb08c43d99d9220a470ccf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c30fd4c96209533c025fad5a16b8a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe35a25015105ebd0ebd0ed74421bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304d93a1fe1e20e3fe52d3bcaf6b802576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea2490064fc642a411e6da58ec9a1a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164546fcd9bb91c3ad9d7cea5bbd146a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65420596e5e1ef8e8ed61527eae103579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c3971056d84a54a9c7a29d54ae935580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a67f0d1b58e12a837f7cec70864412581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6a0677de7dfe41ad518271e5e377a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14137d192f6a666abb37fc523fdc8c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cd865bd4a5057ef00e152fa621e67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35168bba621d6ec41fe6786d4eed4ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f904463b92e2a47481b467614d9d9c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e8e76500752e611c6fa17123f7382587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef2083ea08b5523bc5546f9637cba0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5a9a8cd10781f7ea0604e47cd298b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb007c1ac16c49963d3dadba52825dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403fa371d45fed7c271440638cdc5c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d2d9e20c92200d4087d4cca15ba82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e3bb35359f13afa12f1e42f8ab02d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed233de32ab8a8f672ec975a1f561b9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d085cde87615e962b0d07f6c065885b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26969b484441373a4d26543732ccdc0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9976654f47cef86601a615bdca6df9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62c9e5a0b10ddfa775b15115fc8ad6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ad17cf289dd7d5cb4d6e059e0f84f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da11423ac986dec30bb0e225b8193a1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5b76605cbd245b10d434ea49eb96e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129fd21f5649dc1f395bf8f5a389e8e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8093e2b1d96582ab1f97c596245bd77603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bff1954565e9f9280b47f38a5bce36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9de589185af39f08d986b289c6bce5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22792fa4a12fab9b28e8ed1ad2769c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1436138140999d1e57d535b696a389b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb440e3bf5623bc05c43f5248207ae91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95584eca0645b3bb36477a5d5ca542c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf3b3c19d14d9229199660ddabc32c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83153d176ce292097ef30f4166abc323611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ba05290d09663611de2c38617616a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2c91caf6b304122298acd6f92b297613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173b650a7ea0f6c7c753fb43816fac4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c56a9ff117c65cef8935933150e86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514da2a4496cc79508a3aa39fe1bcc88616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6a82fb2b426a57c6b54a353b028d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7afccc985e060269bf64fd6078c02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88606c5b2769629618aead505e8e361e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c80ba28f39b37a5060205ca52eaddf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e278f888316d5b602a605c95a42ef7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651f1e2ed2de80475cb1e38e7d430f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934ccc05461cd892eb8f815848bb329623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d01c30bfa05cd6cfa9a9d77218e53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27eca9f18890f8cacce3e77ebc6ff8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f87c772a6d0ab3239cd8b0afad7f50626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc527d384639c95483d16a14b61480627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c706138798af9fa27f8893e096576628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3183376d32458a2e4a18b79aa12df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91ec8097fd46cc1a8d96d394698376630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1b400dc9eff2591c4cc3c55e72ea1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8face97959344b2509d73050bd7b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd5bdd1f89fe2820e2d30441cbdc72633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6537e2d201ecd6506b8be7a2d322e3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39115fd8f2e0310ff1ead12ce08439bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e8d355a91d702b7d7916eb7ad8c70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa62defec00d399a0291714941c158637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af906293c6c7ddeb46977e3f66900c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b30d5c914d290e3f2fe170c5d83165639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b77605a20df4b3d7dc45580955338a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948b3c8ca711fb0e0f5c8fe80afe300641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a13ecb2ecad2566001559730ba82e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e27dc10d61399f8f40ee8d15e0248a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d407465ea34ab835ffed5755d72f10644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a0dee4f5524f2d245cc5de63dfc49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b37d6f83c2f4fd2dc2b656d0dc8ef4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e189618dcf30b328f46ace0f404c29647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eee2d744bc1fc9ca8bffd66a096da1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368ab2f084e380760d3de04915d4c9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad73cede15b65b7ccbc61a368abb08e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d40da4ac566d99f55b66a8cf00d68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14b78f3bc37efe8e9181e86388d833652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7dfcd3962faa567dfb813b3b2914f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263747ec5a6db476ad4e08ed2b5d7c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7abe4b8060c666550249025b2d95e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0de0d46127aea7bd3309e4ed47b827656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b289afa79bd93a221c5ba71862ee7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee267d18ab1849f873063ced2600b7d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749feb0f06d7b0949d83ca86a8387dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dfcc48bc9400c23dff855ac9ad1e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea785fc3f1b5102842db03793d4fe47661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638414b5b773889e8a22f2194bbe59a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3a9ac205027e3729778fe759608ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2083d1af9840d22b1594ae5710dc4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71892404f565a3b249831974bcba05665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02762857d509bd16bc41744a1101de32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa72187b4925e7ba8d36c66b6436009667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08262be8a2b4c5b0edde701c9160d5b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0e1bd6d9c3d6e9056d60678c024d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fa495402ea692caec3e587eeee3ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d23c970fa3be17053719d7448b60da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb626c150a2557eaddec6840e4d6945672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90c70c33f82bf6c8094b5f8d04e560673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf198b65f0eb87d86c7c09bd756087674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8269c12fe2dec9307917a52b55934675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccb05557bb3e14629d77d9eb4e8ba9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134e013a990c3abb8b481d6bb1689f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8233470caeb47dfadc5203f33aef0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd5af1ad4de4ebe89443df35ab69e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc339c83a2c8d1e82ca4ae81a5b87d40680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c89265413c180e2f154c4123bf57ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc4a2a8b0fbf93221b1181b417b66c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d3bd4bddb56fba1bdbb1c26b9d726683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27b41b5e4c8bc3ffe3c37893c6a588684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1874f269cb9dec8563c52d78374713c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eebfff4227a8ae2e6061de0ded645a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e68afbbf45d42f795687f174e7799d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0cc75a066e6c95b8657515ecd1ec4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f54be0ab1ea00b7b7c339f2ab4b535689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6615a8ec74ff21de340bbf7eb5d559690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b030db79f09b8587e2a2264cc6067691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaae13765615bf708739482157ba0c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf1dc34c33c2441918bd51a1ccfeef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81a57b4ecd650ccd5dc4d02c6620dc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4e97d6992018e72ba5135d1ddbda4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c459bebd379d9dc19d90569fc78108e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679d129e7f165447d0a7610cc7711a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce304975438210c445361e985d6b32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a2ff3faac6c21997c02225028c5a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35df9830812ece8cb0f33f492c3b22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c201b9a95056a7a834a4de17e309fa7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abc1a719fd610343a168d8c204d18d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03bebdffcf04de458df7ea1b77d806703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51b6fe15f8eb3dcbe4d5bfd6c6b20c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736edcf0339aa430e605d75c8b3e795705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc875960a28ede3e76addad2076d874706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7d3de330c719781419647559436a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9e175240bc877811989ac65201145708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d05b260b907adb14c97b5f2cc26e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43087abae66479551c0d046b43b449710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c60c11b6648d87f8478451778e00e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175075668c4ace31cc6787ef0fa27e68712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172f3c2260b94d1992d690ee68f66d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a60f5a63001e9ac10d147e1220d696714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4871648699273d84ce2ae7fc7778e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e49494b836666ae6368fe63d594990716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45cbc8b8dd2fd86db6cc0ae35533de717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a3f585ebdf9ed166588012b186f07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c0469639f3ce7bc879f006395e2f9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ae4e519ba6d8cb84188634849e0c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80f9279a7d9c825fa7f7c10c0eed23721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525dcd6afa9474165183f8f836d191e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5be3b4a0667fc09e6eae39a40cd63723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4821aac158afd27cc81419a9e35d1e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39299eee312cd8e35a744e2670c45958725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd738f69c2383828c464950b5aef7606726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6e35e99cdbbb4697c7b4f5d772e34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc40d0c20b11c8685b28d73794f647728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10f6c96227c2db25b9932d2702226c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf805f69848ad8562255f8baa04e9592730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff03100ecde33a3d98632618fb88995731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c6103f770598a3e9ce8b427848d09732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a278049609e525b337cfdb05d00e7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f2461dc3770348bbd5f91f5e686c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54167510dd1cfe0163891811c5d06c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad164e61d161b4546abbc37cbe9fe2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfebe449272bdf190d8ea75250ff74737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aafb058885748d372de7cd117541e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e915a86b25542aa4a4a0976a59d30739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bc52780076359306aa7892ffb39a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93a8606ebbcf1f28476a9663077c40741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03672ea0926afed04a3285047dc1fdc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241926f139155fb2eafba72d4f7febe5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed093f9591f68d169e8c3c8eb167855c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e2035282a9c3f94a72b94cc421bdf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaede7f3febb886c28a3f8182fd866746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e399f829fa974b354dc420311ffe6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8027c972c5a6e0223e4399d24ce24a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72072da95de1b3163fec701b2cd54a5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b624673d8b27c653b13c5d187c5c16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8a92cf0049c2ecba4760470f60857751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35f3e42065c75fcb8cab9f52eae242752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e670143e16ffbaa4ef4ad1391defedb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778be890b9487d19bce954ea12e4d3f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e62b4a4bda1f3ce97efe8cb18d9cb6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689137220bc54e0dac87ad09471661eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ba511381b879e9b4c05fad283d87b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eb0e6781814d4e1cc730f8ab4e8ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d0f69bf1b05e069f3145febbebbc8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288b7e7aca65ab684efc37d3e5615a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836ea0d83dcee0132e9368ef118e8812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7edf95596e3e56d74070937a3ca723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88eadb20ef2e8a64214ed4614964bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb71df43aed64e696d583a7e210cdf45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64c279c2aadafb6834a42ebe0683276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a46d2d2cff74bebf0c74b282ef3407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c75157fcdf4ad5dc28dc11ab1077c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a6862fcd1c865728f8a75342254e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f427092f08b8dde8d92d5090761e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec4c85d374ac0586e4063b9616c8da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb884cfa95eedb07ff8b29b72b5a19312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3df876a684c34f2528df76c9433e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06c05bc472c8c55fdf796e410898b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218f2f048ec608b9262ba0502f64bc715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3ba98f025ecd6ceaf74709536313416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779b004dae733d2e3d80ab9487ca7d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc58774b52792185d46ad173f165c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe4cb9730796147257b823c679c67419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ac81a172d93c41209388929eac10920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e41dd11b7ba87c382e79c872d15f4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336a7db2c7e4a84ca4e48e5d9aaff5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9cff07e9a63f3e88b0d5608bad0e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfcaa083b97e7a336e4955fbe49ac824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bb39ddc5e3aa38c3a0b2c987b5cd225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d852b516d7dd41c184165e5c9409ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6c4ca532fb7e77bb6f48977453d8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6430c82076787fa44870e952afe02428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f8c3ed7060f1574a869a68c59153229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353e8547b4b3c70754d331cda19744f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad606fc5ed20ee67135d26845b51eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36278306aa70f411298fd5b63f1db0e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6620d5f6c1eeeb4579f4532ee7e00a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f22b6ec503654747db3ba14f2296e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd698c3fd111f7d6267c80de936afc5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905db467913627d56e2bb8d32f138cb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7160471b22dcf0e5b7c0668fe30a95d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3682844784204b20f954850db112f6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49b0f73e7d97fde30354c49d986b5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25f324632cd4fec1ba7d6a31edd2a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f21b0efbf1b1f6deffba3372eff3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefafaae2dd45eb057898862871f146942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8a8828eaa93c8d96de2dacf82ab9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d4a6754bad1189572a1953c8dddf844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d572f0a529d5e933b7308c1a021b8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086f3ba8fc08134fba540f34e1ce27946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f7eb4b969580cdc66a62306e5237247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb764c56d7004efd1ca7ee1c3b6770d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898a82e30d4d06719b2167e43a7ac7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1044eefa647008ca8a388c474dfcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366f217f012bc99e9cee32f821b58cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4480a2da1c00464394cd126c8734fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81638e86107532c3cba5d9053cbc591453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a243c391dfea01d86016f1497890354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc1eae55a617045f85c08a624bdb8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b8d2b437fb833cfc4ba2083e9f4ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b76e6351b0435e6181ad9f7f2201957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5f53034d9645109960b5a87beceb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe07ede34830d7f6bf31f42250768de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae333c9ad7ccc3687350aa4a2cd60960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a930d33b55f66680209942e95d239561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c30f3512f15396d7ac681245db230362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e530d7370d7b1bb80cbdc6aeb87d5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab182a37ef7e4d1fbe83de03e2f37a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e276619390d9d49d02b97448de4ca4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7e556e69b6c7d0baa8c7c6cbf9bc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda49514f470937caf6cda0ff64990d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2c801de29cbfa84305f5c9ecc79a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbad82d6fe14a8b7f4f765a7ddc3e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f91c1d7fe247d23d5cfd7c001c88070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dff5d70d14d3f779422a483c5a97ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b606cbe206e1a09735483ec93bcae5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4525f8aa23c5c5bffc570858c6fe4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d5f80ddbd9eaba50ee5df1f06dee374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63b248e644908ec59037b9202564c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829075e6123cc82f08b075452bf6fca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381aaece177d30c36e3d78c47e7039277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d3a69a99d8f816943c5e23c77623378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93a88a0685134f00471b759c9c3c3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e7533100e9fb4d571c06abc38062f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac74fd0e5343f07f0da4f6f9d0af4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a51b44d5c54c6007c8238c4f8cec9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34651c20b19b46d8541858e7a179f3fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6e5e319bc089b713868b8872f904e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfb609035a286ec879688f86c8956b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d361a438e353be690aa78fb65a0328786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f63ed003fdaf425af521de88d7ce587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451810c5f2f7c4a78ddf5bad3698ee188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187cc183c5dc09d600949d3060c1cbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e840d926c0c306fbc5817bc14a71acb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37d042b1d89befed466c42318e8c7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dbf3171bc77a46ba15c1d5db9c02692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853be59803fc28fb6c8d0a6aea7d99c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400ff6b28372e512c2c50ea765c34ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb220c76edecd8fa724704974f5f50195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ff7997d44ee6b8b10e38e94b361d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59272a5ddf2981a911a35da133613a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cba1b0fa9b8c5c88d48eabc314095d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91698061eb5bdf72081276b14d7d6d2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaeb0e97c6da9a45c9530c9a45782c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652781d04b7ef98c1da93579b3bce72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709508ec8e81d3e4c33da53f2ceefb8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a1a87caf02b606df7f7ecb97b41da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f90840ccf7d226aaed86ba08d9d9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238a56797b5cf9470e7a8e0f9484b0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c0eca371d7bf9face1c5856396885106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc804a744fef202d1cceb708d3d52efb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565c69e77f626442e98f2b4c184e076108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12d7540059d76b75dd522545a48438109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a232428ef5b18728c7180d65f3e83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3cf79d1efb32d19986e78dbe194f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a1900e2b080f1f40c00f768a296b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f91125907f26d069f5f20ea9d049a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729039470e5efd36d70fee194ee1810114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87973c13d22e658ffe1ff0d6bf4bc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2af1c148321a91c765e2bf47229db7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32174493aaec734e9d1925e5ada0111117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e355909f3fb307852b7161a04ab8061118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd065b039e194489cf209d4a7a4b59e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d68456e011421adb88e31b0868fa16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036efa029ac6ae4b62aed86b34a5370121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088008dc91f4718b76deb21205b9d4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf2047bac705a8b686a03a0491768b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23225df0e8666ff4c687c2c2bfdf5b0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304750e929987722003d59123d464477125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e74f97f46837ee57e5d3ca62bb5d92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416758c6040e76f1e07a621dd595552127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930e12dc613748008ff4584b20a7ae4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c8c3258afb0fbbb862b8cfd395600129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec77d69c75356c725e76e7f80dfb23a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7348b41bd8094c472cb395d10ee00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63102d2f40a3ee02e3be940c863b32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd1ede779253d2583e6aeec103f096133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ea325276f650892051044672331ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc26428331361484497381288f1b26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edf2a7a9fd4c4a14681e79b5b7ca1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5666bbb72a3cdabad7f673a79471e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578620ee3964b09fac048edcc792a34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55759f4011e5bdc52d9001f9a34ff413139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420483ac48002daead92af54ca45dd3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3135b80dd6324be837f06e5cd4c72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52130fc3d64061a1c6d38349726cd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadacb95511a5f115c1adcaadc2ce95c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8364b8306be2f52dd6083d7210d6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5870066dadb07d2dd9e540c70c1c69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76483ba040392ce223523af875ec43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c525c106e0b631d0fd2f25d3eaac8c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88650a9e0cfe8c776f35e6c230a0cf90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c52acbdb5a907e1cde6e98d4d13de6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1aa6b9663092f109d99d44e9d09cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafbc2eae4ec03c31e3f0b7b8127740151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909ce7da41054f4a7ce9e8c3b2c02ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477204410ca3cc7d7e0c1c3e6381849153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014462223189f666e8297d257617d13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd24cc14df6bbad70af5eb338fc67bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f9889767db14078996d7fec5f787e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a5daf000b610ff588c61a38d246cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050568b38fbf9248ecf7fa35fcc7d2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164216ff1e3f7a4067bb74166fc79f42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf1086665abb9520c9485a982d33f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12e9a4886eeaa08da045c59c671c73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677fa694eb32333de06bab42395b535162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98840dbb903fdaae76adab785070738163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18eb81c78d772667ff97d7e1fdab28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22042f2c12c155267f788d19c344ec3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc59920bdf2df83a5e9f2ecad50480b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34bc8340dce22ddb82854785bcd3ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fd60e4110ae8ffdb6579a5a5a9a49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8f5ae1c532aee4fab9f16b793d2b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2b01ad7fb82dec0f00fad5d9ee67a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72b86bb564d9797f576d7f0faa13e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d69d1969e5350581dd6aebfeaa829b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2e00c2cc8a7a89fc495aae5876760173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82d1456350df34bcdc326f29a7556e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5615fb53713d2ee9e43023d03a0715a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28580692d5c2cb45fa29aa3cd6db9c27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5745ecd2cf8d1c7cf0d83fb913772f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba62adda4641939b3ee350fefbb31a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8b7df0206bf5b6c5af50306108832179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c991fa8bcd412276699b7de53672c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108772310f4d127b7875ca21c3fdfbba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e97fe5b6a7134efb6be4e163e12e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f0a7888b13b29c593bb6165f39e01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fe3fe3928a4fc411ccfcfb752648a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1d1bb8efb9eeada4c5e4f21a78ead185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53ef2b8fced5d8c9292a277199c05f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b240f9c82b057296614e620cce312187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499127c47a72c043c590f93a03dffc2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd7c4d9502650ce175fd78dea408a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a553a457604f185301870bf8075c29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b00c1e44c2bedfb615f2403447fa4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce626094eb3a0a8b460ab40c2aae9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f499ad4ce7f9508975dd638062ee5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296efd8f865ab321c749996605906fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458aa290eb5c95c62b83913d1220f15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db898ee6bb2a670b3e7cb50d5ccdeef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396328b2812368474426233229a6ab0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a215c777e1e48e575f8b118c0cdea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80d355f8159cf73530b2cacc40caf9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f748d0b5a6b3b27e597def9b346686200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591788cada7a6bd07f32272ff282243201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb118d345f26526a3b5fa0ae3e4a749202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8e9d854dc9a54502a3b5d6495b01c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408787c87ae8a8abf301ddd2417b93e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b38f497dedb9aa2d2061b354d079a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ec33b2da138069ba88a95a0f36494206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca433a33740dd14d2577aacaa3bac0df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5314638997a54f02223563274316f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445ed4e86c23a3f751560d776a452ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ecf66010852b02b4992685134befe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b375ebf2f21ddec01d45a7919d521211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f467740d64b843b8880372f9d2b397c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3a77be9cbd6d29d35461168a88b0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519bdee6e7ce552068a90cec4ac7b69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efbb84bbf4daf0ec62c799882db942215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d191c60de220afa632e47496809c83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25fbebf6590f734b81f52f2a8de043217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6acff624a3242e9050ff9a57116b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b199bc35bebd11089d15fc16c6d0f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570c60cc5451405700d8ebab2006534220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b9c631e503c4a345de3731de737b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0bd5ed587d2068501114bfc2a16c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd9c362e091bf4a9b7d472f980986a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbfdabf7e7a937524ad1388f9fce9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efaca8c4d95fb65589628929a1bc4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43002a7651deb9a29cde572bf067d1f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa14fad0d95463b3ab6e4cb1ce8b1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d0b3ee05d8d79a56f445b2e0dc981228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1d3e4d2589e8dda61c1154d95081f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1e3c0ed0ef414e9c8f22cc30b8733230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36561295164489ea2d71ed8a04c0f26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ff5f3254674ba74a9fdfd138c6115232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b01a5f8f8f0415a6523ef832b623e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f49412e7fd4e6d37b7cc8d00eb15f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf9bb85c27628c920258125f788695235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05533c6b650026eff58107bea2466ff1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f6cf0b13ea63a8c837481cb000f5f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1156135da0543b25b5e343beadfd8da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff6389a1e21f36343a4d1c5ae95d9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c0ddbad6fedc48162b3de841d66c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0c9bbe81306f1eb9e418eea5212be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24200c554b2c5b587e0379bb03c36bac242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bcea3739c8d19045899c234692c3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0d383ccc7fb2f34fefa30387fcfa9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cad04144a63e80e97bb89b13074c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4b37eb0e8c82c2395ebf1e56b78ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33a559e80a2366b18a25679df3b272247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf311f41d13bcddf4afe7a9340f53981248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026ccce001e6b0e67d02d4f081d32d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6316a01d243f431fb2c55adbcb80b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130689a58ca11b1fca82e4d4c63742e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd1baded58c1389819904f0e327070252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96345f587c2e1f48a036c9e3cd5098fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fec5a3bfb024f3cc872bed758fa179254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234a54921d565a2be400234fe687309255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520921a494665f6bf7d7f8326eb5da0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde03275aa3cd3b903b5d5f46f88fcd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9cbe7a25664a2ea1916380c9a2bc2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2457c0668eb9bd74527bbc0a490f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3e7251201d5f894b1ccc8397408a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc985e0c2dd1410ed5e86599dcee8aec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb811d546eabd128052ee221fae966b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940d2342e4f347c23f6e0fb45fcac28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1b4ee60b396496766621328a80f84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfeb4efaf73333ea7fbb4cd259437f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abbbcea5ce4a79e6dcecea1d7f0306266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5ddd996e9fc3aab4a1bf49f75bc96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ade9a22b608257fb1195ade7edd712268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07264a70af1e3c2633fef9e28a990952269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba23f73220d70170f560503e6f61274270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b871538113ea23986669d3e618c865271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd848adf5b9ff69fcc57195d8ce4b51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90214810d119f7a9991eb0ea578e3ee4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235a5ffa3edfee0554d68af66cc7e63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5964c4ef61b88055193f3deed3a02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9811b0cf64b90ffa2d79aab9cf688276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a703cb822caffe3e8d1e0f391b077277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace722cfa10003d05cf8c2a296512d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7ce5d1c789a77f00d54c6b2a9aadc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b7011a3d718fa58087b128ec48c7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36a14ec5ff5e07d96e867a9173991c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a414ff1176cabe39806a75218e2f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c53c40b96f93d7f0070a5c242852c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44045a2d41bd7082f5a8b1d10f6027c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54595b384e1d347b0cb9b60cb6d495b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6c1b9cd6175f42d54da030be90b55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c829ff47e295d8907c034e7f1b6217a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c092d26e7a3a5afed98e86e425d6972288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242517633eb60e8ea45c51e84f0f270289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109209d863c676abe3839d70887f790290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc267e0708fa06e6f86abc524fe0b782291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b0d76b952659cb24249356f4419c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70014613520caab9013350ac6c5d2ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878e6b92d65318da2bdbaffc67a131c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60b3e37b6e12bb8788af14ae5ff1fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e0f5462039f7d15ecf0c54a9425d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de66e129fb3c7ad646365d76d02971297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bc51368e456e30c851e8027a67fd8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd51a693950b1f4d1436f4f3ceefd60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fa090b696b9550d57d1d6550ffc89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c17b38f2c8ab02eef22a9a6ea6195301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380494f6d42e9ccc8bfb8c257f04a0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f27f1a658ad4b449c236ae344bf6c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e77968a533c7e956684b6ff5be28d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ea34395264ad51c4eea36b7c4e29e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ee492bed866d65b0f2f1d74779b93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4262d58c8a428d662fca16726a22d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba29ec6b26ab9be031413e0615f10b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcc511ade18b5dfb1048d4bd76d681309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6b7e7cf943eb5c8798a590d38fc63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8339ba3ad335092f6907defa7521a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5bcaff028f82ed14a684474bfe58f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9310af59d1802a901155605492ba5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37316103c721af8206c69aebc1921ee0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bf138ca65def013c25f9704853cc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360da82124ad46154e365e1c3822c44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b8d51b853d387abeda7f497fae340317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fbfdce56a255b39753f33575cfa6c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d7ff2ebf7f27ef64023881f1265b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65608b08bd29315930905bd249be127d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eeead20bee250d167940a90a2d779e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27f9b2048835c6f481e9814f89e510322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40cdbbfe3d3171b35f1759567b5724323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac26a3fe616eb4a6e8a56aa0a92502324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca92f3d957d5135e94f6194b2745a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9941cd4a66cb693f6767285e5a751326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deab6de16bf64f4e15d12f5618c48f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c127ab7eae537220857c77ee118fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cde0df41e1f7d46ba63df0565291b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefadde340d27c4587ccd90999bd8bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf4a51ac882072b7509455f9401b0f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141ced3ef39db4f6fc95edacb2d6081332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fbb7954a80c5294f03b2613b82214333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1c56661b5df54e3c66d641f668ac2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762b3fe53c3adc1e119fa6dd1d2bc76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf871c1b9d34981d8c391ef4e8c841c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b83c4d77a791efb7cef7300e3d4b25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08779b25103b16728d93c08a24ee3069338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e0c6abc4665a63455e1967d45ace2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896b36df8751e93379ef5a2c1cf1040340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef3a89fdd5a8a2cc35f98d341eeb46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59f5c69642ced8635c63fb63fade2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315b9372db71e184aaad8c1813dc5e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e85d951610ba575ba21aa402b3f6d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c1a43bb3582d0439186d8ccaf7c72345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7109affea30c774f02fcf53f0d06a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19c5f3a0ba3191f84f0d49f9f17f7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189700b554ea2350d20c7423a6e3fe3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd182b0e09fe083a990e61603bf4e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6d56e283af3657efb11d28a4808bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6110a26786ccf749fc47ea4cac467351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb8bccb40a26c1f3ec118278e81d5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701a9d20072b4564458b1d7d84ed7e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc522330a893e23099df91a7961c6cd0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cec456e84f8754ccd75c0dcb1ad89e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a78bcd197dbb29ebcee2a8f2ff5de1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbee21478c5e610049ed39a49fe22f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d160f15fb04ba9c4ea626a6987227358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd098f70c83f364c6e5a070d6f3c4a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079858f94143d15c89bc136db661a15360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0598881cc3f117e65b0cd11fb1255361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f0c970276588ff460829f24920934362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cedd9671f08959eda9ca44332ac14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbfc576413472f3463a279e338e8f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668ad10c0352c90a5d2f67d1611ad88365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740991d15fa84003dd29768b666e5ebc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957562f16a2286dd411b00e04afcf71b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa4f510840f1b444908fd1f7fe4641368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c185beb8dc78958e4dbb255e1adc3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714a6ca62d1f24a4e5b128975699aeb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d926af64312dc71d0ba07149997424371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8228112813d28a1c6b99527e29371372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c478b29628dc28f0a8a68afcd3c77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db8659ec46144e0e0b6c7948a42a5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47137d1b0ce87dd726e08cf90046ba89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d2f9ff004fd9ddb75a7af40e8e307376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06af0e0fb57051b533f5763ecdd54b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c42341e0d0931daf02208ed6e2305a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250230fe933b0cc595da117229e6733379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccb1ca8d2096075ab89bc1aa3e45ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d9ad4f7e9cdd0b094758f617887a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f7d05a357f296f63d4444c77f43c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e3058832e18e0c3381f4d9513c874383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab328d8a15413eb7314421052347b519384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f472f2b6c82fed54333cae2159e3a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673913814e5530a4b2e0b73fa035b9d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24241b3ab3c6f6ff79f9ed991c492d0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2d01b7f1f1651ee6d81f63558f113388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4daec5267340c0e61f0da19ef0245389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49edca3a82a76e3f19c536fd0e486ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71ee7df791a43fa3217f188403aee0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096e0d2ffeb1d578ca3e89f87b87ab2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d992c44697c4f29d8ac485728b4bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68727b5ca4d2298614209a24958a3b71394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d1061c758649c3a9103e11d1bbdaf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b936e6880923cb926629acb4bec139396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4064cc31c8952d0ef72044518eba25d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca2d3e8f1462a10adc3b4b4c17408d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb7542f92de7bb3c50d98b0aa32832399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab19c549bcdd55fd2595dbd5046bc7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d0f4a0ffb6866c1732c271662371d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e004f5b435bae55d18a042b5d3bcb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e3a5ce1f988fc0a19863b489f811e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024ed99fee255c5408de3547ea5bb07404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776c2d4ff1f2f30c02c847dacc50b84405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff85227859e5845055ec53f7a3e4ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5d1dcb4ce1a8b4e564c5ca2e29122407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739571eedf4f1d2c706b8cfca6dd57d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68684acbbfcece9852788ca74d4332409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefa18afdc1b7f9257bca698084ceb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd570b4a227d4198029120bc532045411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2930aa64f028e4a3adfca2b5d25a66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb67676fb6c6598bfa5b038d0c457e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c17bf1ae15f969ddb3cd4f340329d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79408477160ad93a83789c80cbb7a9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c758c186c02bff4031ee189541558b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84581d37db714eeecc35604893f1e61b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d67cd1115364664567f888f2b9b14d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba78e4e0f6371f29e55974719fc176a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6892c7888ddb03923ff5c9800c96a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672f6f83ca73efbb34c52e863317d5b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b63360f3a751a931568cc52d8e343422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35553229ac6022b5c8bd5ba1ea4c71d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493640968be227ced25be3bb01fbc73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f833689551e1558f6a025e59db77b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d5aea29249242dea69720bc525780426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fde8b7cd7f5aab0e2fb085dc988914427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c5f6e9804a9ac70d6555f692bbde2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b118bf5bbcf9a87c6c5fb718be07b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0176f6e5b1b6edaa29214ecdd048c05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7656ba62297f2cbf0312a37c0b8c108431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c3ee623ebcf5557b057430aada5ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1657e786558e01a9088e6bb897146433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a09a617498af73398a146885f936ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa196acda202efef54119c097cd562435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a966eb76075bf203c7166d92c9d34d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96277d2a163eb6f946bfd67be02e3e05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb385af724e7430ea9a468ab0843f2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec6f719decfb4600226325afeeaa99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350854da2efac40177385143e9f5723d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b360cca0f5580e385ae44962c5eb1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6931df6d4a0419e2c36ea03305644c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9c8140f878c15cf6cf0389de1a2f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9103369a25d1ab7f7da9f14ed77b1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb07dab6e2f9eef5273bfbdf9bc3d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9e3710ebe66c05a9ba9c3546168a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d10fd62c52fdd1ee13e7643d57884447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424095ec4ede4053ad611affc33fded448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f0b02684e5079f357f1c50de4e428449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac1c2a2cd3453031481a968d71457e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0387ce777791f90650c68b6ddefae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b4e6cd3d78d439aaae5ba22850174452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019569abd568167db109c8130d43a0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078f5443e02847d8b05b4ff2a008cd7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ad37843dd9df6f4aba148612eb7d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18574f929d6a544997478038ecacba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eff5545f51089aed02d5ddb0146d8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc173d90271bf4758d48ba12468f37d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cecc8c0b1205911b2b0924dd2dffe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17d2cefb65ef53b9eb58a274fd5f17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707d7940a22545de83c7dbb1f45d850461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52bb699237b55a38b59a9ff92a2fb3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2ee6cdf38769315c31f9fa25e8237463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9215a7af321e6430d23621e3c51e67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a98cb622aebdc8f6473a231a32ef10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3510af5e1eb26ecfe830980b3d234466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca53159d7be99760f372910a85d8b2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818e99ecfa8dcbb9d5ef97f889ec762468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0943ca2cdc400a0aa72ce1664dec0ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418f1b06ddf4269dc884be160e19549470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fea60a25785ae1017525bce62e9785471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42727e17defbcde5ae2f05c6f243632a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45758e914d9e551915213a065a286ca2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74b8938bbbc515f3ce368d6679721d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eecd52899fe3f6081ad744df47ae29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537c5614536fe319eb9728a962516a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf3e94a59fc6cb70034dcd39b890d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731762e5900c1b6d6665c74902a3f667478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ead1a8437703c615b78d9e8cf01af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d13e598d241dc01c0f86dc801c8793480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab317df3c5d6059385154001e67a1685481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a787d6837a61caac627794bb4e3b379482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e95430a9a78eab42f3737c4fe2518e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c986f4e471a79e42b8608fbf194860b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ccc159cbf92146974e2485903a76b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db176cf12d12f655e9cdf0975ce20281486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453836a656752eabed1380fef36feca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0cc428102e1f325cb91cbd23dfb0f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812881de674be05cf0a9c4e1b534b8e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd75ff3c1bda418cd34a8a82c0b23ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311c07339fcc54217444a1d8b9501ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3efc1a658001d91f5c91194e6efcd3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777abde509e39df91a7bf5f6e8699a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56acb8ec3b9135ca40fbf196e111147494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8607f67dd390227c9bcf58112262aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9fd2e16e78691e081ab6be2144a5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c0af68ad10c994dbf2fd88b8fad47497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f22fcd986174154fe644b4909dc82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39e9bae24413cd0d6c7f2a5112c78f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31728fd8123280a8cf9c54c2bd6b0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9590e9519016aeb19e54cd2fa3451501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111170331342b0ec86b225aaa29b2a49502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a2bd0e5d90a3962842a923f0c67fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e59581de8364b259a00ebdf27139e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089c5dc8881b411ccba02e5297417ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b27008917bf755f0daf9adc1a68c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c23757b325a08716f6ee56943e6dee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c923f8cf16416a6a1f381f4493f4a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d582c795a2d18aff3910b6725a0f41e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741c0235c4ff970a58dd47a8f4658fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac6d2c4d803070bdb1b9db1a43d9ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef5294e37fa148f8f09cd7d82f7694512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d96afa172c48c23c41c90e6701099513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805a15bf788c1b5cf6b572b307e348f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1b2c22d5675602ae830fcf60a9bad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eef9b4ede313c4aba559fba9cafa26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890464b8b9e73197c8aac7a84b22f3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f747e1a7f92b369e247752a8db74d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a293d9cea3b2a064611cb3d0a5263519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f406168648f26f74d01d88c098d0327520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04415f2419993cb1e90798249a79d50f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52ead0357613d072f9d140c351b525522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142fffa3294af17d2ff55b92957b85f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fc86d7e0a66fb7ae3ef95bcdff31a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12978e2a49b13c979040e2fb57aad0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ae7667445b79ff9fbfba63ded9f58526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496d488093b55740ddf77f51877caab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b3f090d37440f4efb644e5609448e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576eec9a38940ea0adb2e6ca27c5062529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f738af390862d7cccae96b34336bf4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b7e96a2be7e2b8daafd218ef3195b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae445ab8ed654bcce6a4c65e9ba083532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b5ef12c2f3333971512918dc6a0e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7b96f7680b04a0ffebc1dbb170ff3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865945c405f3ba11fb3778842b32c7ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cea981262329cc4f37fad6aaff985536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb267c68678ccb058d8c2af07dc4c80537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5fa4c699dd6abeeab787be87f483e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0796b405f19a77bf61e6ea16a0e36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f620483c8b27862b32475a049af50a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a25830e73bd27cb3099c2f148e05a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89058745234e84ee4af0629ea1717581542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35748cf99ea5d5f7a14bbf5c856527543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36af4e5f750d952263abb08c037114544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09794747247094bfd238cdc6a0bd0f33545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6de0a0d49102a47899a09d6a8982f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc0748dd0eed1ce8ed2a478b188193547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70b0452ff978a733e5102bd97230d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105f796aa323d88e8b86553ed053828549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17588eb77666d600b7f7b0974797d3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4c0224ebaeb09f5c92141d07a1f55551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f61136217d3786236a823595b16778552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585ec38367ba513a9597c7fd93cca78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051a9e97268d8433c3220793014251c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c51c7312b2d2e81ba8badd4ff64c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858aa4e29d07ae8a34f7d506851c1e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526d9ca0e2f6a40e3299d80ad0049bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9214c8a7a22c7722afceed263117a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740ce0ee0c0344bfb853d1e9fa9e924559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a9dc546f8f16d3015dd1950478362560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f8ce43f2b4b16fb2b0c7cf42138e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd50a18391d49be3f409bd65e4e8b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d35b78a89cdfe6b8e779770697da41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c782d19c914320a3d99b3a86f5114564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8a07316ad1e2aacb3f07b1c72b448565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecf204f24175c6547ccccda7dd5e1c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6aa5cf3c9490f005a0fbf344a13b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0d946f061583f08672afe46c98f64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9010260667c1098aca64ea0d2cd17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08642d5ada5af8d566da2aa2677d3ac2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19862b2556f7b26dc0cd2b21025e54a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3f59818e8c60247b04fc7815ebe9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06450bbf38f0d71d550eae731e2bb2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3128c111606c83a65fbe24313f67184574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38a1e7a207dee26a1113b0048929c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb2393ff867a74d11165ed3b9ef6fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f084c822bc06abd4bf25955f4da6e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2834b41c967b87805548fe86022dd2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d0183d6786a25207e9813ddcfc073579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f80be2350651be0239fbfd84efa7fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d04844c50aae9da56d02af6e6951c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9460b61a8bfa55ca1e1a5ea1d1992b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d37cef7c7a1da7c2a2fa108ecbac4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b5fc48e1889c5242aa6b5d7818917584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07ea1ac73d68f6111dee3675b306e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f80b810a6e20f92112e71094852f75586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2d553fd43f8d0f039da713a0c69ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2080bd1cb70f43ea28d79f37c86f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4897bd5236adeae66e0c7424995e8f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78116819dbb12b7a1161bc48f30ded590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ce7774b580ec92a28e6da72be69d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc32fa03f0c53321f0f76546532155592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f03de9e6cc3c96cec3307884f7ea01593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b63b516e3633c6478f37b5920786c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db73a92dfd68e0314a12a16706261e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b45fe800a3c3efd7df67d46f00a27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516bd57882f814020eefd4c57d63053597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06eebffd75ea6292272f0d4110ed0e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b009357fdfb91c28ff329159b44b9a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6120c0f65a6ebcfab3c429e79f8b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64f44fb5abad58a38a4f75459bb891601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe6227cbee55a7c65091b152036f25602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe05c2b28175441c8daf204ff3f5f84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ae8f8f444ccdfc5d05e961fdb2dc8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8468583cb6daac2c1410c94305f46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c803f6f91090a2bd8c15c806916826f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4882c07340e0c80bf75314bd2b688607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c86efd0992b03dac75a43a638a5e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67533cf0b9bf85da159e1b437d109b05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71493eff122a93b16734e6f9f7ef339610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9097c445209c37d459032d02cb5ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dc904703ea4888e2a971190f7d3d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0478d1848b4f3f14f96dd7af31300613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846cc0322286508432929150df5c976614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414304c9a4e899b1198ccff1f00bb23615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950f5f36def14f4439739f480b9a1b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd998f6cbf3269b69a8c20bcacef6888617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5f729973115db3d63ddf1429734cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cd8ef0b6bf4e68cfbe7e9eb37aeb3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad9fce36b9ec14b4d93b838458e607620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82c5af3718d0204294e19fa08cced2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a8cb8d2300c79e043cc3b14490d74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebccc381152c2cdc3fb519af73ea33d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f46f439ebb30b4dbfd13ae96963e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4a54ece812d110dfb8a73181e3e26625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1e348c365983d32af451703bb935b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77a715f0a0db96842a01495b4d43d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14cff285f8f20aefcd268ca68b75d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7746aae84e043653c58280d5b546b6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69566fe77e121dfd82c188b61d19de0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f6dd993ac1528e44df3288abed841631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeba329dfa3e488ad3bd4d392fd6642632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788107d77e7f7f87c491315b1320349633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7b02e258a94181e659489dfbadefc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d524b0b0648ed69823e359cefc8fb1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664f58353c1d06cb0904a688d651a78636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43a633992160ce2f8e901956c9654c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec0a9f852de86bdae9c44ad9677149638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054be785ace076f8285ea615bb9e685639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf87e9306a97db52b60a9e74fd2595640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712e714ffb9ba06cf1650a2564338bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59969accc3b37bb3ea62f659da3b3cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902818bff52ee5795019174146273c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290527621b92d3e92fe82a24783e7f61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded65fcd5eaa7b568035996f44249e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1764e7e44bec06e7d1bf1d06d6a126646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e20b1c83b263716bba2930e19bf67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed92dcfdafb0089af7447221936aa9c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db2a24f3a685e128bb7a8900367be2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b9df4ed7307e61b4e0e1c858d1d28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d94171c961d0db242a84384368f1e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae569e3bfaf34ec9db56462b2edcce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e13d7abee0dd774c43e20ac5de8c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ba6421a43f3a581d93b30929fb79e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af84dddb572249bb3b4886e6115f131655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4f46dc8b0ed815c4040a1527dc8a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ec63fe7babb09eb54400c3034c1de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd91a98a2c848fca77083c58d2ddb5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173e5923fe36608190a77b7c1486027659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98341b7400afb9f0d53375d8b8c2c901660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7e7c146bdace6f3130e452ff47df1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490797e9d362e7215e06a8e79cb82e7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b2edc9ddeae70d27dee191b0f9764663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fe5e379d2541a4ecb36a7cc3b3b18664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b3ab377ad8bec862ffdb91dc732f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9e8be27ab93d4c7590d86f65f8110666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f5d06bd8998a239d565b4b5cff70b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c07c6a3c9e64fe8f6ef38a4d72016668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816a1d2e722421ca2fe4f33291dfbe6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e5e20c6f19a03280f466ddbedd1c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964e4132ee1700706c4cd20d87ffd5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36d7b850281a9664776005f78c676b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87851fb670361fd84de7b6b077fa4824673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259140128716a4bb197552e6a3fc7e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a46ba3a8995ac639467540752df1c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a24e614c10957ea776c46e0dda9817676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e872dfc27ff7b044f0c1eb661b9d2a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd00be45e8f61c73d9e45eb359e025678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f567802915fcab0248894494d00a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f19385c03288e853474d2ac87320e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129a9336ee73b9b3cd2c1c1ef96d24c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f22e6575550bdcf74e917b348c26fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e5c9ce94f8b329146cae17933d38e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083b3dfd5379b0a38eb7635f6f91cf1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4e14b6e95f840976dd6fe03cfd359685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3edfef97e8f475bf3d6c8e82783106686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54576cc2adfc5a8e17bddc54b70c4b70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25332419f685f909ef1441f83d39237d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2f9c1c381fd0858e458b4cc474230689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a5c9b885e2e9193ed542628c1ca17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb434ecd8d0ac7a517f5177358422a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a65e977e7c369877d9e2e6799f7cc8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f519b3b1604420eb7481ad666483139693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176e7e734e74f131a37fdbccbb75537694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcf5f98d2e8cbb4eb28d0b6f004529695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c72dda2d2f08c37a2413e1cefdbd3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcd321d516e282cd2fd0e4c634079e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32aadacd7cda266b27acfdab508f02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fcbe51db9501c2f1e915205753a49699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78bd3e5c071ecfc0c449f22e775e9b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06596ddccaede48c332a1ba4f1859a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c929ad64e7f5d526fe8eb994186e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbb68a46133fbfa494c96cfb8c4335703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafcec6acdb793cbd42fd90315a4d52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79f6f6e4ef281657f4254baa879470705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d3325c4b37bf832afefdcecb94afc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414524c12a68800b53d7ac41cb3c805d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad49d4e213f5324d39c4c57e5ca4a2e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff68bba2c95e71a14878fec3e0118cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded7839026b8cb360cd8c9a0f20ee1a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579d8d0efce4a5dffb55aba5bf41719711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09922508b1529bbad698fccbeed2d31d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854d9f5b4d638d6cb46e0eff95564f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a883425e00e4fd3d6743aaabf30e17a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7f45b174cd1bad5e53865699e2624715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc96adae15ad056b004c7dfa33a6b26716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ab42466836db8f75a76e335c7a861717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e23d4bf5a0fb0b438fe0045ad45418718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06abff69e58da9862fc7bf2784a5eaa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47c2e65d45b3aee869deb2862053db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4533466b9d0509b79bac84e7b4a6dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaa47015207f7666d31a376cb157a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96e8a14ad34844ff29a215a500da64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60933ebe031d98832bfd513c199d645a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db095b9fdf6e02349d0d268168f9c6bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984848dbb979ff33b4903b1b73045423726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d43879e76590a52dfa2d498d93cc5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b153fc705579181b47a9b913a66c25728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ec9be96c5b8b2713ef4b99449069b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34d6887154156fc66d6a90f495b2f3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de3fc708779e7abb4b614def0921e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccfdd5563ca4591476ecf0009df582732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2eb78a2989d8a476d6aab87091c32b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413846d451117efbb9ce8c5b1d88506734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9601daea32f90f6422b5dba37cf0ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2063c11cdfa760866e4a44e2bb27c43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6821a7066c9c923c9910c59060a2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff3a2de35ac2ac26dca45da1ae9566738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fc971553a02fe4a129e1a142ce07a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea089bcf18898db3d354d9a058ac78740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0a384ed9ad2384df570c51f18e7d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dedff32975253c4cc00b7b8f3d0f05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397f1e9437b532c7a69be5e4b266f75743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41eedad6a884e5ef1b3bfb7887d3470744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eff251c43323ea93366127379a8d96745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b375a942ed04a39f1e79dd35bc6fb09746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66cf8157fc4bebe778afc961a89a2b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364d2fc015df47d4d901007a9c52582748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca4de47d60d4e8eb27d929030cf5e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d9fb02e9221db2efbf687dfb92a76750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3107b2954909db49f6cb1c51e4434d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498ed6c7b56d0d45edd217a2d82834f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174c3f733bb161af901e23d732c6739753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75add7ddab77ef2a9c516b48314017f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5468bc9de3321b4ad673af9a2519b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576af3415ead3c2601fdcf15000a313756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8051d36c9720f07eb4808fcfc64c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dcd3067cc8508e98e1a678a5f2556758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3f3a24963b4c4a9c17ae0aaebee94759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>