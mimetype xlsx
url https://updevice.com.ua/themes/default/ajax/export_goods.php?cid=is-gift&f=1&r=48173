--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b5bbf09e5e4b4963ec6b1721425f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d4f09952e8b12930df26e030a62dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496d2f2c00d413f4f2b648ef3ff10693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad19baa0692e5cfa432b4ad6f96b35d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba144d5feeb6c19f1e64e62b20a814365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ce9b063f7052204c15423f7e7893a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a7d5372d3f548c26cfe1062d467177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3ee85f978fae4f1c80deefbfecc1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d26b95130df311370c121d0ccdc1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962e5a950ca54d44bf8eb716b576f7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d2ed7c4617424d8842ac70162efa411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85d21280c85ab0f5b711644f38e75812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3915cd22ae95c8f903acfc0f874f4e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367021943665a9b2e7e0962e08aed1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee933015ceff2502dd23ce096c67a8c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bbc2e59106bff164f00c3e6d0ed4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0d07a5479f713882d0aea38d7ac3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9246f56f128ecb9c3e3c07e8709a7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf87df6b33dd79995ce28eb1e088ef419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f9ebc9b63b1650c031479744d902120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf749b02ac639fe5f6eb94b099da1f9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239e79f5a1f63f5796953ddfe6a6efe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa5cb96ad2ce72a7d3ad3be1f5ff2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cda7a2a2816d4d8be43900868c3d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac90e42415ae684e6b30e38b8e5f5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e55a9931d8a8339de45de7b997aa526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384ddcdbf76cfec26b7586e575c880427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b67648a15a8280c0923ad54d68b58f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbbf6258ab41a81d17d9971b387eff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec9ccade26f1b5b234df9d414b4ccc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162f9c00b8879b7d8fcff459f10ddde31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae66c46791268f7e1f56dfb1e1610a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96aa3e7b91b56e84b34d0fcb177a7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eea5769dd2649a92d551258027362734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5a9426f23f38a832653a26346074035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f6d1dca3d8031b60eeb543e3a8f4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0846a13974996ba554db184a7a72f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa30584934f46648cb7e37c4897f8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d76a346944c1e95cbeec6a3c8f3f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47fd39dc5f3206fa6b9d47208165b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f3a5bf6fba0e28afa12cda69f8bda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eb2bb39f6f9dd0dfdf2b53ca2fba842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3168562cd9fd525753d9e6dce593743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708c3594112911ae9fcd5f8e7b2b88344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58bf26ca4e95d62666c8c399f2eb2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83b03733b0702c5c35e576580af67146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9afb1d47e2331dd65383ced975a3b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4dd577cb4258807c92c68bcd303bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b72354e763195b8f93c3e759dcd0d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910c5372beb11db159b0612914f90a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e61f1fe38740b31048d2343964288751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d10cdff7d4092a1500fe26e3e5d5ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1db5331d682e1bdc5d2f94dced25b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c490905e5b98a2874b4ce9c426c18c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448b39f63c4bddf78f788da0219581155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a05a95a0856e2209f055be69d9303256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9a71c2ed74759b9d024f40d5b48e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074aa4e601ebb0890cb900b28c13135558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2f95365b81319e8df355a0071d5c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75964b3df72f1f3c1c33aaba02ed4fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80e20f9e1dee6b40d3ed4162e16f2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf03ea19ebaa4aff501855967be00ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c1b4b56199fdd74380da32f36d8ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0621fd83c91c8329bb932a77a9ee664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d8ab698d473c61f44f933d781d28c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b37c193f0b2e9314b844ee161c3d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fa04406af492af7f3504daa51775967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bac4467a7c48cf253e677a75fbf88968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757d1caa2602bed0109b608f24357cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e142faaaf7864cd32086888cf6b89cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49926b9eea192e84501687ebaf7a7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cfb629ce05527a511bd90ad063cd472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e90f264fdaf276e917f8bae12964773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549ba05c9b2985c8a641e7e06dee5c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8cffe009387056fbe66077ae71bc075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dab1a98ece9b03b845af53e84736676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8409b0811c3f23de3935df63679de3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68e3a41c5f6fe34f48e4fb533878a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144c03f664876468cbec78f7282fec379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cd2a98bca8e6f3a5b90fe5e4e9ab380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148839d52577d611ebe6b9760d4bb4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff98aca8d4e9a92411c0b09112a8e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dac16b4ab67f55bd5a32e16c36f88a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707de0d9c58dd64e4e1ce20880a6f2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf0bd3c0c0fef7092c2afaad52988f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c397c015549f3e8f0927da6de2a924b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776e81940183688cc1b5b7bfeae1acd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f91113996722f5b32c2c0583ba0d1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcbb47acb4a351cae17dc2a8cea69589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1edea4219f203fc74d21e5f26e772a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192acdc2dd5a252f72f24d1d98974cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14ee0a459a1c7655568b6447b8f54992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b523d7d8c2f43021a197fd418eb604593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa67a9659e8d67083304b0637c3e6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca5528d7dee4bf9eaa3c40904a53f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc1b3a3033bb5e30f7fa6b86c632ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc88a9cd156511ac2690c1e8eb7a2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1f02d51479648b600f7fc68c4e4e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713c19b9e3c41f101bc03e3e614768a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28d20199764b4f61fb3e8e98ed33ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f11f9a915fc16eb86eaa482a4c0d9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59c7deb6dbed6e8f981eb07985a598102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1049614886c02984d1211de4e64a7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae7a4538a9007e5aced110e7f5b934104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9752d607289897dff95e387f97dff1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eea5931913c73814b7c564926f4abe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17c0444710bff7f2de5c29c2790bdc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821c21498793b762843a3f7518fad5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b31b99620763bc0764916836570175109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d1c7ba17481ae06061481060348fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0345d552339ef4552f4ec94c53f8fde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc192c2cc091a361a5306b6cf36d409112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed79a5d1ed5959713874db306cd958113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d586f1a2adc69f164926eff73c9c0cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9dec592a8aa1f9522e1e8ffe4c4b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f9569a98d43c64963153715fb2abc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2824caec7e3842a4a2e097db5757d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5b3442ce4518255e6b4e5a388546f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b7c0f10f7ff621c5abe77171eb11d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932a4fe869156073290da03245aec10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5689e2aad8fb203c0247c78c3e0d19e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5a421561d4e632f2f3f03cdd528d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d71862adadec93ace9ddac086239c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b57a6fe6a1225d89267ddb2237f8a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe87afcf2792e51cb35e8bbf759972125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d80ab554023048bd04369fd459e427126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32073f74c3cebc11993a686537d2495c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaf8285e173f9fb75e5b89d54ed770128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcb2420176b6a17538f6333082fd37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750fbdea7a8720eaa815485db955a53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1da6a7382cbb7a79cd5ead36cbcb5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fcabb4727408b9b01f9feab1c689e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7aeedc2212d89870829db91863d05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ab9354ca726faec810736ceca43e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98761005cc66525ad9ffee2e03a867d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12e5ef5f2bf8db9bdaa99c21365642136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dc37403a7b6ab3503da48979a0387137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb839a4b7ce3c2315816f1ca2656ce1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be696ccc77d99be9754c45b69fb422bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb8f59e92b2227949b209a89575e47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e23e8deda9e95083eed57454052e55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005b4c6e35f2a2d63aa32af907c6db2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c1d589107e8b4962c76289f4fef07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f584175d42127afecdf3c2696d10ebf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a49216e7083285d71881bbe984ab2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512ddee701fb5c7c94b7dbc61fd7fac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc555b43cdcfdc211ddd18758d04644147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435d6440c321c3197b1c545a72c8380148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374c8bce57c4aa14c6e755164ff4359149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88543dfddb1c6fd5fe62a68405f729e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0ea9020ea283f9f74d18a27ecad1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a2192e2e19fa91dc721bdd7b03f04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baca5713ad220d3173df3c291657320153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6b808a4b985e309b4a8c8f43eafbb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426763cc55e484509a125801db41d46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f3ac789f5e2d782aa1f1baaa9ac19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976225dd3d06b977772bc21dbb6d315157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434f5f3c8ca9bac0481a171e729aed5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a950adc148beefc56aeefb5e11d5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042c0279e90e3db60e2712242d3e420160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77b9a845e2d595fdf9ef238fe9d668161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9b5925f92d5e47d276a57729aed55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb309a9914589d45e5e0c525e89656163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12574c72390809b542c8de6df45e8c5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed6fd2626a9954ec044deffb7f4a19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3878f3ddbb119097b760ba799c17e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ed23843bd62b6ac871ca5e3f2cfae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295adb41479e16f5b470f8b9ba038e4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2b5958e22ef3d558c7d64e64e2dac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42058a2b47b62d1d229fd3c4d46d4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbd81cb52af9582d1a2b838072d347171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ccf8ca4439130061900bca08c436c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca07c88e202100c3d38f87d541e8f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b3a962591a20cf1345cd3048e553b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5f99a0e8287b0e086f361b3cbc1f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cc9a80f7343a644ec1726d784a426176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893e16e14372df709388614951e5a39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeab38237971cf4dfcfdde90e61190178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15697356e8684631f028c6636270e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf0e9388bebaa32236a93cbe6edce8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae96eebe2de68098efb1e4e58fd390181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8817d6c9d8d6ce01015453c2dcde157182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2131ce56419fc21f886927e1882be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b432468b199e1fed295cc8ac96cab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766f3f80abcdaa0f7bfa80bbd5a4396185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c958210ed73994daedbb9acbb1de650186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564bea3fc55704a1e06659510392408187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dec60236b010f3d51ed76ad6162199188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1022f9516f09f7ded0e9028a44084e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864371d176ae478442c2b92908c85c58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bc3f68bbecef6e04bb90acb06f679191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7161cf5a34525d709bbbff02f8e1972192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628bb32cc51a4bc3270c9ad14f880fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e32230debc237e874e9ba326e58f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69186bff073ab5ac5b8dfb009cc5aa22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6737bfa531eea21077ab2480f279a0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe448baa3bdbffa196ac846e2ceadfd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7c3c1d1f18c1802e12cbadea842fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340016a9cc326996a1446d1dcd7dc77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0f7980067516b5ab9b0763bb7037c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ca763e069b23031d39c9f472b6187201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8ef2933cb97452a0f95b500e10af7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f16f56aeb7a569b7cf3b7c5434df9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89a3b242a238e8289a520e75660c68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc436c88bb076e5a856dd8afaa850ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10998f4889a3b288b4cc46252c16c99a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2aa1c9ac5093d84ef73a66c6d2d6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bc8c474cca911cc681e0f6e6ee00b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f5ee984f97d8fb6d99c3b44d6cdc3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fc8fb2a80763a9284edcdf88540a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7b5415deb3e27f27f883a69227943211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94842bbe8239f3168f0503da9df795212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd98397a2e1848b3657845baa93f154213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ccebf6a025e3aae109cb073b7fd89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4106bd36c04043f1d19d9e8ac3c3fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff065a671746729cc061b8915a320b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcca507f38b3fdfbcffd870e8214ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689d018d58f6997594a72369a148d6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f0e036fcf6b5642c59279a32d62a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041beced0a4afe88d64f7e4ab54504b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bd68c8f1d62f733f12934fd532a2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304520416c82f37887faaf3a4cca3b6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9c574cf179572bec165a5562dc5de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4369100dbc0350d463075dcfca449224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56e6abcfb632cdb687f441551f90b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14458bae51ab58626cb19335dbd6d4d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1229dc1c2f2205bfb8667eaf5eb18f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea700c916f9175e099099f73d7ec14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d1ba6a50300946311d5bab7158902229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1b19a6b84f0a7ac5a8e54a17fe749230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5c7d20e2db41f5745d6960b1303fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f2f5d5805f7128e7084a936a278db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a83526a1628776b4d416344bd76daa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef70350bb62236bcc3cd5852ed568b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496ca9863cc0bc2be90f0a05bf105b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0ef895a06e005bf435f7ef0e5c4c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4d0cc6637636741d0edeeae1ba021237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511a76abcd6588bbcdcbf2f8b121eae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548a3b76957bf2a02863a6e0b8068f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae981b05d4116a882407c43257e5074b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18cca780f992d3d1a61e96b2f9baf7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2c37a23ea309a62623cff085e17a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceaf10768beb5fc872172485323f42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d4a01569f7a7575b12b4fe34d8cc4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d8bd37e8c0df215a88d757d6dbd2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e04c071e37e1a459798bcc6ddd1dca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed0f790a529ef650952f08d3680edd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92638a5a7b60334bb7415f0e834fd288248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deee0d2b55496f12818a302a09f74f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f54ab792d0e652f4b7d21a0fda13a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3f1f0c152e8395badfb8cfc0514c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dd070fa4b11b1121544e1c16428da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa606fbe3f0e208508d750d153bd1ac6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39384e019cfa458d7b08b113806780a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ad3132dcc9bfd1f59651705d4f4fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48544f48167b339a172af86e6b97d57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513db07d69ea9e27b5efe6102f8964f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567599567bb669394c188ea636664103258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab34e15f96875e260486ec97f501acc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271fafdb0d6da8dd7b35cecd50be246260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f6296f6437f6e7893719be6e1ee5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9388fa06b29410cca41a227aa759fcf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac3eb016ff0576cd5f00e476733118263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9b039b485738a60ef6a5cf864d3d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bdd3b9b03c19d45e51252bcb3d9ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bdb179203c95d76d7bef92ad1e0ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d809f47ac443d34e1562df53c5ebb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c94f58f5c8ed4caacc1e8c7f9a8ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637667b57d4eb157ff794e0bfd0dc5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad493e9fa65ac6e03657fd0aa90c4a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f0fb844b5e08507b6a921a65203a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb4121aba20dd416dcf75b59d758f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca02d094fafd0b74756bd4a3ad4109273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ba4d3c183b0bd3bc3daed526da88e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc07a5adb8400991b1dc39f4abc431275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816bd338b44a4e2fa5f1478958a5817276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e98ac02a9dafd6d8e926ab36ee6a92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e329add2288676f45cc1b600b0469f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879793f6b3e4dd7cacb229c4e09fd7f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a404f42cd66548e3578c69c1d077cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967f9a19a0f1a32d098279863ff34e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4b9a329f7974927889bb578bc1a00282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928deced8f34794955fc418288b6f3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8e0fd67bd130a18b9e784bda5d8cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2faed686b3c9ed746a166cb323547285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddd97003b0a9a2cc273952c49c60d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d7e5862104a4e7ea562e97987944d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ad6684b7e8779ee7f7d2c7fda84c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019242aaae4bd371c0822b2f706c1767289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073284347a3139c5c726d8f750833fb8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30749abd7da666bde7e1a17078d379bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018429a4e091bd86c083e59679d3c134292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09ff5ff9406d6cf1a7b171f06a43b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2903573c128aaae10c8ce5312dbabbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88200d1172d60a767ee32872c19c0be4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103cab6d00721e1b5cafb69ad2cf864296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2e0054ba2f10682af7d933e0aca70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170646f3a13545aba4583f26687a42d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168092d1cf7499a8bb580ca5f03c0312299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f4891a6c24a456243dc2840bbc0f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a7640e8df491fa1b357a8cd85f229301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a749c95f522de9d5bb9a131d76ee53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37befcc9294cb95a6d6d873264932166303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c0f8d4f523f322d75ff71a6e5277c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b23a8a5586d8844e1010ef0c2d044305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561ce69d9b20a29aa5558563d0b346b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71f0ef714c192d7da1a272514c132e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423da3973c9582c3b5eef5aaed9f0d2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f7e02cc7c8c1ab7558bbee79557ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd9ab1ab50ac063eaa1b2c0b67255c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb6a8d493b4e747a4e38fbf59f6e09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ede5c2214e1d5369295dfd426e213312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae2241fa038745676b697780e62973313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bec15175d6df85d3ee94cb277fc8de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06662e48b5b73e8b53ef51b8f75d2dda315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c5b296ff1ba60e1c2e09110db502e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7168389227fdac35278110d12ad3e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0efa557dc1f72ba8ea0e6fe26147e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6f9bbaa088bed4445f9d6cacca1cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2fe11ffb8682d359a88b9e12741d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6cfd795e41469167cc5607bff799e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a744deb6b6dce3ae596c62e768b81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbed6a50eb45c91024af825cd7c965323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaebdc054143c966cd9c16dce086d3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3a75a6b01fae0b136fc36e57cd77f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b42d761bc81ae4fa04a3163393a69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61c5af5f5b9763514ebad9d4781451327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0321d57e311804cfc1e6ec79ee76194328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b1352e2dab7d34848e1684e66153c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c63d97c07488b28a87966901444d95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428b9117536e32efedd66e41455cfa7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747f4f761c6877bfd7790feb667cde6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828c697fa0d41dd4e6425a1f98cff3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1ca6288cfea079fa672993a22cb01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e836fb8583a3a8dcd92ac6d37b6e53335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f091736e10df20ac433d3df282c7d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084e329458482d45d0920b35b115574337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b22b01bae6c575fcc4ef2319ce998338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fa7d5737172d0e1cab787c0bc0414339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a5a3e2eb8100c59026f5a612e82e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55fb40a0ca98d986e94ad73f0294bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2433d09de9751bf8eb5e862b319b3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f885f52ea2422f9e34cef00495b7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03149d3fbed61553e04a2e62bc5ccb2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb95aae17dd6a025a617e5a3fb98ce3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ac046cbdd07ddb6da4c698d318cad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443bf2d7d447624adeca9af73d32288347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6aa3e276d89bb8ee87f1463af792f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4110ae804974a338db6929627e765349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902733b3046eb87560017945fd5a4b02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad65ec88f020a23be55656599ba0cee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a5ad38356a437da64c7e5563afddc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e25948480a6c1c24ae5471bda4714f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d5ae71e4b2ab600b9da31175c056b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357775ef3f534914d37e808cb3360f16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513fbc3c3d921bd550a735d9bda1cf6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386a6f3482f6c97ae2cbef94cadae63357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026f649ec4ac04c0ba060d233c4d11c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9c75d869032b000a84563d3377d29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24890efe9674b35b345a23a4a67d05b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1753883e5c2098753578a68f7015a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3c1f92c8c7ad3474ba5ceb5967885362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcedb5e47074e112b297d5a3bd4134e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de336452065f27dc209038097b9412364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30aca1c7862e18d052e5e210af6ba5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d3fd2673c9cee42e2bc3cdb9cdec3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d85b8c9cc98b74818f80e3b38d05e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa632e6c4b539ed02dd6ce40244e842368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e6d0f46ad2ad219d3e8a562c07b52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee8cda676078c0d9d625c5613fc316370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e67271eab994f8c6101c4c2aafe0eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119a0fb908531583e98fabd73a24118372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b53eb4c92f5f8062c90b323fc15464373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5187dce20f959ebf6f38bb997e5818374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085be0beab18a05ecb5386a0b05a88d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58899814d1dbc101f66197041cc68f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838fb2e306a09302f990a1229c07379377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65a87a00e16bcbd2bf10f11a3344ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57819a476361d7fba7aebf13e18fe52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e734e1425b2babe0a581069a2739f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873ab11bcb1a0ff6ec35755c4ea65e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db362f8bb9c90be318236048f86a57382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396ab0d7a0e7f06563b1e91319b7f60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767a818cf681e15a1ca53b3cb60e3b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46f998bc6e22d647e6ed547baee439385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899ecbd894c7dbb17b7962a2e1aa196386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a1f363229f0ae8515a646d0bea5d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ee58e815d8251bc636fddf21b4409388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a046a745891b9abe1e4ef035d2fc68389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ef189b99cb1693b86d6bb2455d2d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53606d620ad9ac7a6a63b2646fc8afc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c1ff89fbf22dcb56d3e76c224790e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a778ff1a36843855f75237624c6925393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b69fb87daee65158c411dbed74c648394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418e8a5b5ebb51996517870533fa123395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cd8866668925959b6397fbf2ea89e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a96c0100234e704fdb3854aec64457397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3110e04088db2477b1ae5d5bc87a3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2601fa490b47d65453381b0f7fc295399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46bdf4fed19d6d8b10180d8fad4608400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1e3f366d3c16fb8376f31cce1a67a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b6456d86fcdf7eb6a686ba1e9d09a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa46fae5c58464d771e95ec7f3ae29d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba55d1ade7cf4ce391cde8cbe94f2a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b9d10c91aa0577db3be5c7f5c8a49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd42cb512b9870726b6cb18aee8beb3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba007e66fd1392e70d97a4282a4dada407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d38250240b40d83e8de8dcab884258408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0bb3c01ed2e3e9280acc8690da497409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729031ba0dd905d15c3cfd32f7d0a18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f96e52d36b58e91e9b70f30929949411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0c5204dcf633babd7ea52e6501336412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71f76ff5f934e7ea3fe0cc6e60a0c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f492cc0a1ebf7c51c225461f314740414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f800024a9f7e01a6592f53ff5a722415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601bff2c009331d89835e097bb39956416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745615361821638e7cff30de734f99b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04460c03449eddb3265f343cfa1c0e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1033b38db023d3d12b1fe90315b1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd003114db926ccb376607611edd19d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83632acfc0893c8c9ad4227503a0381d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d6940b41c9fa4bc0961c4f755a5c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c92d4c46b77d05cccad32c265b161423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f87fa9106d8e6ef5d44a14f321809424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8672ff93d720ad3277d31fa269f04f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17187ee0eda807939744be42990462426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8b91c3d524633c021a7148c9d9bc9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9604ab4e30439a3219a644733d36b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a71b31b7ef268b391dde7c55d3383429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd969fab8d5b9931a9eee78e6a6a360430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a3bc58bc083f45b2a7167aa409162431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26106cbfcd3bcac002386535cce667c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65c5e528cb219c6ff647314c60f72d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d61052cdce9bdb0114396f62bccaf9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef2c2bdd6ae44d9775cbff59fa3ace435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ae3b6a12fa5872f9e56c3179821ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3568b06e9f76642b3802aaf7a58858d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642a8ed5e3c04be1b63623aa8fd2aeb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e326ea9d36c08236892bbc44fad2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2079b3808979d57506a59385e733b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95697e447a1a3d2804afc1ec90130bff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdb4237e8d5b39ff0b3d79945d6c9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308270e7b749925e2f6e3d07f5d7668b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df7e8fc3c6bd319e853a33595ba8eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cb8bbf5c4d253e5de40548297c4bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b849082a1443c1c2ea43795d48cf4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3842ff131636e4a25c14f371aa1827447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649c12931326f0ea0cff2ec6ffb1927448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18514b2422bff18852dcfccb2f02f75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae1918a71ca62082935844fff84192450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b84eb355fad6bc540ade2992f7d44c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c515ee78cf4280b1b63e4d61cd103f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73598853457c6434a6ac6fd4bc5df43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef98ef246cd688ce22af580e129c13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5d611d9030c8b342cb1a2928870b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f1d608aff94373f12cd2a5033feda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01e194a54ea146530e537f54d1f6fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd44c542e589c1058c7f065d4192b15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2f94d398a8ab9c340a109830055d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad1f3472627db9ccb31c3454cf4874460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd13b5bee360d79553059670adf4281461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0fecc4548964cddfb7980c2d1bd7f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5d39c25d564e252914cb4917ea88d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c011c8953ef0b3efff3c24583e9bde464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93386ddc9e9c2abe8128a2524edc1c46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb1b2de4792e8cf521b8d14a0f4913466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a78a995ac7e9e9fe44461749044bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae5ff67b3ac90305efed930c0cc710468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bb7b88643b8f6801570b0b3cbde03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb72249413658b55ffbc8055134982470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59bed1fe0cf99c066fafd1424e08f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc953fea6adf86b46a8bcd7ac371ea1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91bbea38e2f0c42e77a0995d37ea5a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714929a53ef0647d37d6b3779eeb0f0a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce5ab5e09bb3d8472cc599c1e1a2ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d41bb63e156391de6a1f2c79a68bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bd5433ad223fdce4143eefaa7f10a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a53ef65c4df4182ba005f6e2ae79eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4bf1741c44df1b163350dfedb58ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295b8f69741c350c4cc25d021174381480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b99697db6ff71ada62780eeb14602481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323065f5276fa4c03acd2816d03dae5a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69706f783eeb82749e4bcacf25fc2c7f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee782ede23895408ecf3f7b13e4eb0b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1f1eb3e42d7650ce21a1ee4510c75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76449e062cb5c7cbc609cac0d825b55d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278bb7888a58c982843d19d288e6fef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504dc615e6960c9bbf0c9935e254587488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705115d528b285cbddc242f704d80a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c65743d74c4d61c148883c47f685a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12cd9694bcb6f5f5adb7d8fd96a68e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505fa7c7849b39faf335b1a5ffee0d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b9a3c990aa46629dfa48694ff4645493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffea6a55e7f7845cd9d4d83af9669e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9bd54061c8b792fd4170462ceffc8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282bfb2225f61fda8738ddab143ce14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc138d1bab177632ddf9f3d9c1d2c77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fef2cef661f2147a794480e414da3b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd8631f5c541c668f2f2990d49f7a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6b1e749a4a3c9bafdcbad78b7a010500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e540e5f72d01f187a66bf44c6eb89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970ac56a7b3bc61afb42b1098d05a45502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b61b8fb8af1135889d07721e725f79503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65963c8d008a0e15dd47fced959a1a10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6c88d9ec5b92bb0387a81dfb7e8bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325da7669beadd6b50d192712a9adfac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5c2d4486909aefa1984314faa48e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fe83c7e2d77137af7879923d7f90c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526e87bf0c723b11ef01e2824bb16c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a385d1f9ad9812c07c71f6827e175510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04b682cb388b3e887e6fbd6e94f160511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b802e3eab4b33ba41765402c5b09f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfe7d4cb57ded5ff9bbed128f88ba9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9720e778ba628f67b9047a47e99a34a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ea5bc09597dfa1b3a563825b869a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cfc8db5a2f401b3a1a8836f6e81b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84811944d86437e95f8a1046815a846517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c7a71a8e527c8b5779621ad6f6098518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36b9145ec2e59b16a45284f5f09b24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63149b5468d86234f55ec5a5fbab16520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e974d0417bd0299cf099b8a9fe80981521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815651e634b8ffee0e0bc285dc2a95b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f28e2ce33cf50e8208796ca2a7dbf4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817a5221b660f79ced10392957bff46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae9c5ed541697d102f0450b0bc2340525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91c2fea415599785c05543f9752cde526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97608929e46167ad9e212769defee17527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095d4757f0adc0bab5f3299d6efd9d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d93844eacbc055a91dbf454180782d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9dce711de65881d299e3b134557d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca211c9698a0465ed7f6ab72c356be3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc60a68a28bb19fb18d197094781e00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337edf5d6f83a6433dbbe18824f76036533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70572bb7d41636ba889ee95305164c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e7d7ad8c438a2c6b8608f69b0d63c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7f6279459a7b8c50500402209784f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8df84d3252eec2a7ce8c52f36cefe6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c36e89a1dce301f0cad020652474b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f58d905a4a65729bf1d6172407112539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c9c22f7a7631a9830cf88ac431fcf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e43c42cb2656bb45ad8b30562671e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806638bb53aa89f6e9855ee21568fc4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d08f5fe6b39c37c5bc3a067afa6241543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8446f7fd2c6e40a57267191ff795361544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c74df515d60676db6afa21ac14515545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236c9a1bba6e57d76607a8203f4b12f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80478e13cc118af455839005149905547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9da267bc1c935327bc5f5852f27e57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07111948e3cf8f8b77796269a8f724549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47804a980240a5c9e4aa8965ece5f6ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7f183cf698a6ff8a22f55ee860855551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3a03b2903047ce4765c1256aa38ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2463df75570f4109499378353f30b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1aee2611ee9b86fcb932c12890af9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d81f5c431833086335e9eb97e2b287555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fb193a62d7cbcf8fa4fa6aefe517f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047977334c26c0b3aa01f5f1f5f675f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c571806862e7719bacc1892224c65a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725aac617a16824567af1f67e4b6412559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256c5774cfbbfc38a72a2afc3a49e90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abe35237e5614034e72ec5a5c095c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bba609b1e38c9eb8e2e18d70297653562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371fd9bde9f3927191f77c20d42631a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54efd4d6b5271654407c12ae0ab6560564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24463700f1b687ddb14d530769edf70a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337969f523318d903472e6c2fd7db962566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94f465dc7db3e0000dfa7dd4be52ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101002edfa3ea118f98cac54c1abb3b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b53b31dfde3088332f00823556f09569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0a45f2f11ef7190405d6030514dd5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc5c5948ef8615259756a3a9af6f65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61502b564bf83e744d892f2b58ca35572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3160f00ff73b9f365134646340117573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c1a486873c24761e0b5322209f72f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbcb5fe828d88532ab8cc2e3901d7f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0628b5189fbad6f5ce504a6c1ff0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ac7ef562325b8447a56e28967cdc1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b877a76e1ca8bdb85a98a1126bf409f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be86c59cf575abb5501a4f49a68f555579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75178d2e9a5762f079a9ce4df4f55ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e80c09ff964bb3e2a22ccce12e5d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d89f7c2bc396e03f9fa4c4d775383582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac41c3d26113f3d119c811ef0bad72583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c929740125d6089cc3fc5e534729a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124bb634351f1bc1495876ffc5c1ecc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d26e3190423a1e486809c2da007ef0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0a604671f7a34e7c782965baeea76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00201337196016c64a27b96fb189fed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d13df6dd1f7ddb02763f394ee654ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d61685a582b70508faef8d1e428daf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ade0ee1eabfa68b5c2eaf63e6d055a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c1b84907dab13ce39437a600a6711592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1caaa6ee7b56bfbba2393326a45c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0e117a451ba9f4f400abff9522215594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5c946b19e1ddff36e2c13c668e895595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea2912965636874ec2c0673298548a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76b07b08d49a3c18a42a9ecd4e610e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148863c038e289c46582cbf50432149a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b068e04ea85b0f01c7c5858565bc3b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2aadc45938e7b624164ad25682949600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d7acbe7d7bb0104e4fc4c7cf737a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bad299a0b149efcb8f48de043002e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce516d444148b412065eb0af3297fcf1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cd11690ddebef2ed6f2e4209fcad6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de406da14e8f77275d5354bcb59b0c5f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5a042ad5b3b5dba1043a4656fac66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747baf5513fd1cdb1f705b1ddbe7ebe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1c2e9fe45d57d707afeeeb7e95970608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee90363962b51af7ceddbd347e5b7f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca3d931342438aff08a561bc63105a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4444010d675f1ffe92d0feb4a417d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344879d6d96da17c1e46b268dccbd888612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f3a05fe4743e95a3814ef3c156332613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cac5b3f03b31dcb0935e7169da3c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be5c799feb9aaeb808d1e608ab661e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed97c769ca7d884717c4b7dbdeb6825616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd40335497291a75128aaf864ef1e27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29911f2974e0145416415c92a4a3e959618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b66ebe19d07240f9da4a96bab464d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bdac3215b4fd5d3f7a541b4524c05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73781713435f31dbbe1736328bb65bbe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f9c1dd64f9cc506b5001c9690cc66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e966f4973ed26700f52451c763a4d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391583727be607ac4a83fd2dc56bbdc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1a99b0bcc06cdaab20cbfb28cdc1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab4a99e41bfaca66c605acaeda76ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf86b5b97d464aa3312c7e47409524b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfb7306cc7740738af72178ddee0d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bba5d90c70e8c72d67e1774ccb5e78629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bdfefed6a57a81b1fff6ce4690ee4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb270ceac35deddea8e6a05d771728d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a005034a9873c88dd83fd635270fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315ae7c57169cd92d5d536eb9f056ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cef0ac6281684d279843f73a3a99d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3b8055ae253fe0385d44d58681cb6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ac0973caef703dcc481dfb53b2ebf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d1f22896cf6d258c89105222676b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d922af1da6a0e371fe05d51fa17de6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245380a73c6881d14853600a0fc4890639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7836dfd610bfd9f7d6b515de718211640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f74594bac0827f3ed353252acc7a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f639b67900a99099b9b5e141b6f8c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c654d241a18b85749c2354b7c7d67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99c850448813c2997f1e2addf91f12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d33319e63777653719765bf6a48b9c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63636d976c9d374f97e48487ed0a42a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba09c730101283559a68610847bcc64647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52679e827b99e485229743c98e412b03648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1d32aabe0da865f18069305618763649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4578f38b561f5f7f611a2e8fd1272b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3af14376a5d401c627327efe43388651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89000b9c722a53700b458ba4eacbe2d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f917f0d7c0a6881f0222e6d4f366a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d88f601f90fdeb5d085710bb4cbf3e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0c8a6723f416981d765439780e8f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57589a821ac1b9056a47fc3edb59b5f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea71c04b6bc13f515304fa595704983657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119efaa9fc4e41e425a6812444938f17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d289bd5dbd7e3c3cd40fd0d59f727659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dcbe9b55ac33649e6030578010aa4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8467c9667e968928e3bf8b07a9929661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15af674ef4eda2fec2f852e09045b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5c588b63d355489af8e0a051b1f9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12be837257299f9d715fd3f7caa0c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874eddc000889563cd3c214b092142f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247371bedf1dec448bcc134cb52ba65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ac8e004b8fc5ca7efb09e9ff4bdb8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846907ede77b7a3524d3eb47708fe095668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19270b2b3008c773c71b019cd2a0cb2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5e2bbd3534bb5fc683a57d47b7b0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad12b3de1025b9b439d3d668043868671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b63269472273fdf46d28f17c32f763672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d179988bd1701d8a932fa223b377f31673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4870784ebf397f646544539c44844674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203a942496970fd1549141739837744675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bc5b5309b11b29ef3e12a491d6847676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21fea036b2838dcdbfdacafb0da405677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73034b737b96ebec2771ad344f50df2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83f61c68fd7fbd624ac5a3bb4cbe1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b1847b791ef16f0d461c055daf6ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261db13e9cff0f7b64c41647dc076429681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85216e9a5ab97cf042ffa2594afd843a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ddfc9c886791345676d42f70f332a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3ad45d258be0ea7cd6e750a8b6dca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439959039573effc4f5f83fadcb76d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c1398887e47ddda278e04a83f9b17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e993735157c136f8939b8d73ba4a87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9484bd15d8b7042b2d0092cd2fe0fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c210e62fb28fdbfb7267112eb3f357689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20867b8b47a020c7707e94196fd0e125690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274b831b117913b6de8a76f6d864b46691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72448aba36121580b38aeef5ca2174692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3c668bbbfcf2284b25842fb197e40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2fef09e9b8b41ef836f5f4bc31c63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b0a9b0b0d78920cc91b98876269ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e7ee6cfc71ba5873cd65f482d674a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780652cd06d47dfd61fda6a166f1efd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255a9ae44df46206dfc07a06baf6d58698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631ea84bbdbb9eebbd48829795f1d26699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d0016efc7a6e338a50b8007571995700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081a3121407099a36f8a68d49f3548e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269650a536ddf8d56e05bd9dfe9746e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7d8508495db00bcd8abb8f7b54215703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f825edd2fe900dc5f723a74e335fe7a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa14a9b8afe6aec5cca66f2ebc6b2a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea287613a0c2d75950818d7f4ef97b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c990d2e4d6962014e65a9155e4812f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09976966f7a9872aea2b0f48827bde5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b05dec26692d0ddc3fa4b5c4ca937b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678405cf8057a054847b78838a83116710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b8e91b45af51f92480ed06f2f9c9b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515b482ab455838c850879db03807fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a551648fae6155b6e2b943535c925f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62949007494ab93cd334b61536984fc6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189a1cd9f6693f09a01834c60afd9a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a644c849be25d54d789f48db6d3d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387bfa7b061bd7be7add673167c7cc3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec789a313ae253478ef549f6e87968718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7928e776f357250f66707e926b69c74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7aed83ba6cc4692ffbe0c3f56ffae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae098897d6a22354070a2faba764ed2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d78099d232b2e96189d7f6c1d72024722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9caec564cb82d062e5d06207f8cee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f50372c6532f927c7eab77d3dfc85b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869ea75a5032385bb6b7486851299f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a52c098cbd8b0c413f20cb3a82a7e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9d3caf8c5547bf94846f6978b0a3f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58053ae3613d344d1ae77e974bf1e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17118519956b9213fb27f29bdb46d8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86449049ad5985271258753558a28f64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063107aa27a607bafe3064ccc59600c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7762cf2746b02e178be460e30f2fc3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90247fbe91b419cf36fbe87fad9286733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7b7a544b6ab8a09c7b2a9d793c2c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab7d82037a0ea1037751b081046b7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930a3dafb8e377e5e26522905c38047736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27aaaaabc6795827e51b6db5498320737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06050fe46bc3c21af1a8db63052386738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03df55686440c0c53fa3276d04d286f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511a352fad6ed6763191d2fb3711e92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681df7b3ced5c81d35ce71cdd08190e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef1fd97f6489142c03ef8c500e1641742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebd786bbdbee0253f516546ff0d465743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f215356b670d4e3b5b48b7f8344448744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615478a8a68494bf87bff1c8a413ce0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d08d65a6621032032a3015562e4fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550c662958d405d39c80d7b059f5177747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe1624eec9f096f62850c177558c7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611daf1cd407590f5fa22a6259b50a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bd56ef29d79fb602751506d9b956f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ec703d49a2f9de005fe1f2a145eb4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b8e078fe159da88b3b61121bcb65a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a55f77720783465f3306bd1e00f4ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c184d4923359ed8cef75abc7f434fd4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38427fcd2f09c1e1348958f88cfde26d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d31a5826cbc93745a9ccf7e41e3ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c36edaef00e693c7fef88168cbfbd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3054b6f8ef878b2f4cf99466df10d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16223a30ebcf24f5b0633f09c95eaf38759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbde2dbfdba48b3c50c5540f6158b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648af97445c08eb8f28287962dbf1e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f9ddff098a86e83fdff90a67dc1a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa3bc58e62028d20fce2dea04741864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8526679dd6fc9e27c8ff0dab274685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f9d89f0e29c0e72ce4c6219b44a3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f4b68c617993ca8a556017adf353a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dea7ec7e03432f9548a10b6dea8beb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05053492faa08e1a43eacff8d6716fd99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037f398543967139e7d6e5d8d4b851a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc34aac19126c309a276cc0fbafcce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984f72ad4af3b425cd1126e5082ab5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000d314e28a0e69ef0893539a0abc1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7689790e92680c4496a8f8ff8859ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f8d24f8840c35567258b87dbe734e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f159c88f1ca8a52910f0be137d8e70f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1100cd7b6ee8579bcea1cdaea5fb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413b297d89130d00ea3833f8fa36d4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4514a7047b01b4721ebe2270fc591719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a07b4635a82039b36b9eb3a8bc599d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b32c1fe74499dfa7b837d4774749221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d5f7744af5f398b139289a3c8623b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52747f595b0593e0221e6de0bb4bde4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754af16ca65ef7fd681652b4e92e618c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099b069864048c9f454b08766ce147d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1c1ddac3b75a40bed2092f8daab0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1460a1b71559d49ae1f3d9612c1b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7286cb2a7deca5c8a3d1677c76e516128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9593cf4d336b6f144e87efb667d5dad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09389d6978937de929a1a814e53ef0ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fb6528f591e10c3a03ef322c7a8ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9089c8e545f18eef36c668072a0b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f609f15b3e22ec81190f202afbe5aa233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98baaf8ff3a813dcab9439cc8c6f5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df235b7979fb41cc86070d42c36ab135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f63391ab19b62be3a4a97830e7452336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068e2476883769b30a1ef18e17070ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f816a79d874a6e77bbf8254a3eddd5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ece2dc1d8c1531d90f7ce2a5b0e9e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ea174b3db5758a6c0d50c6a7912aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87788433b39f53954acb6d9dd07f441341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc7ee37269e8224751c2b7a730316842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f77f2b1f874a3eb53e9a03f442c85743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69b00301108773956513a8923dfc4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252192be70d838a5162154c63164fed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb37bd8074ef753ec88071ac19e50246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6577423ad5e8c1a49630f910ac2a6d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35646e9939e018f78503f6ba38b063ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654013bae2f117e7fe481db2ffb65e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3d90760e0d611045ae03916602d2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67eaf9b3356337a468fb7e92f65ed151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eab22639346d6195ae6e3d4434816752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbec48bdb5ce3fd4af645615a4669253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c22dfd60685685e1c02139538185c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e427b96dd7c09537e5ea39da321bd3755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ad4bf87c7115aff824e2338ab0f9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cbb9aaeca79092197eab94ae7e4cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcded87b27a428dc8a5a0b26de06ae9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f89dc4dba4037cedc1584ef3cd29159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669742c31ba4b73a25609291adc45c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef70c47731ce1ce1320ffbaf0aeb57e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f06ae47dd2c0406a2874c05a3cc8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e930e95dc06990c64ceea45b1c790e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71e877e74a27a0e7b644e04c1baeb564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dd5a136c7bb7b8c97afffb13a200c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f2bf5bf5d6c3c11f410cd116bc69566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2be3f5a8774b886c6a31d59776be367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8e9ef72431c6e11a9bb9328a4eccc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db639db7c6a0c2f1abb940470f61beed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61757be15583664e2abf2efe03ee8e2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40664fd75f91092ca0b161e07123e3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd74f62b67276fd00115b2da2300fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f532f729247e1a4d4cf2ef9fdd15c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150723c7992104346346e0e6d62d049f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17735eeb6d2c8be4192aea0a981068be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d4e5c6bd5f3e45fdc3611b67c2b5076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52837771ec00cdaf8817eb922f6ce8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8151eaba41e78c51944447d230adb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f99d52ef026410ff7c52b64a41d59b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e9e6f310ef510055ac0d6c9f93de380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b53b3b46a64f5aa587ba630df61d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108b3110483be3e2fd99d831d77dd1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de288923543a853d627eedeae5f4b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8609d19e0d8a7c7135227e7475806b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974148cfc87d28138d133909df18393c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d4287fc1d53c081c030d5948d072386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6d6bc356eda9041db37a6adf84dba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2696646f0da0ceb2c2a8715be410288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0fbfe1d791111344e64a770ecf0c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dbd3211f020fe782f154f2fa1710a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744afcc93e8e83fab59e66917209db0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15963b69a7dd922ca76e6f6ad790219392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd463bc8f2ff5eb958fa192ded6dca193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11add0651e2b27a2d3c2192833e2e4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddab8d0896f4961e2d53aefe7a89ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215eb494e22de746e3d2c154dc41e3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbfcb793257ae7308b8882cd0e81f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35509bc2e8c77b556c6ae5bfde92d95698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47799ef1c19db2f40edc33c84b8b3c6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b54a4de9b85ca2a5b6cd22e36d752100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022cea9c345f83a1d30ff82c92cf14e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dcb536f65440081994798eeff936c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f770857bcce7928751bba19981fe70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fcf4e3c70a94876a3e095b5666298104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d44432849a420b6d9a127b5c3a9fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ae253fdf517bec0a67c6217333e01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab048b1868fc83eac6ecb0193f41b608107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c27a34097d16d1594f89fcf8146c25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601540bd070fcf7ea7f7c5618fa34e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965792f21ed07c4ec9fd927d44d7957110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb4719a714bf7187eddd1aecb0a3d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a5435a8ed398a87ec0569d7b82f67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593659cf585984a20c4487ee58c148b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c68d040f464b6edb746a0e2d0deec0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4107ec1744f01b6f1a1eed7f6632a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138cac8b301627387f5403a016e3320116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804eecd44f7aa92df01647706b864b16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59270cd610759e4b74ef6d593153ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7a029ebd4fa14f90d18d4d8d292fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb2c7f403513de3b64c21161a73b64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3827052f89cfb85e7c3873eb16a6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abc55e2f1bbee629b9e8b4a0c61a1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841eb59ee9febb899a314be98b4f2332123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e936100d521679f7e80d141106a5d06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740fe4b4749613139ffb23c5248f69d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a74e8cb2e74c7adf83a6a4ac6b9564126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050dcb6bc698b3443e40a5c7d5a23ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c4d051f91a7729caa52a9bc364bec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b413dbc864582d246bd7a7dfec352129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55b20a200bf197f953022ca8216c03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a4d66e1b6566de0d221433e49e44e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59d313b3b5b694f57184899c2bd3eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc6b5fff1e394f978e65948572b26d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d0b14f87036bb55953f4110c54a06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559cd1f3a7bc803b07401dc58c18ea4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828406186f4f9c414f73af82a9527bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34b36ff3bc3393decc8f55d22a5a6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a89051285550a0f0bfc741814f698138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea127f44e1b9743b0ef59c8793570872139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ab87d421fe94a139a96f83b651255140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bb33c4b9208d2df455057d7c1c014141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa504f8d501cdb38ec52b56d4fe996142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b2b77ced85a267550edf1c481126b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860245068a4e7f10cc3f4bcfef8f236d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033e9fd7ee7baefeabd3d0cb80f5285145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c95a667ec1d98241edb8aad18ca1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecfe59d08f869a7004b3c7a48f9b6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf360be618ded34aa89fce9c815cf678148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506db53dd323dcdf312dc00cd5c4af1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9bcbba759434e1443a1e54e0c4ac1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a432d9a0c38b2770d4addbf6de046c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c5f8aea2dcb406021574851e949fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de99bd1ff4ef1de18c0143f6650e71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fdf9c30f89bc354116fa27db44ea7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8717db09a428b65d5961609283d1ff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846184c4c7481a7b1a7d0702b372644b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526e59097e81c0c79f98decedf6d5f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f9b60309681b4f77fd797196e592a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affc6eae3a21931582ca67dcea33434159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232793b355cf5491574d69aa40dfab1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bf2a63ee2d6cb1e1fbc512813ec4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7457283734ad4c63f66df1a65bf7eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be52289641821c45ffed9866fe86ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6b73b6232236c94ee89c6d7d82117164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb7fedb2b1cc33c7ee3360e3b47f20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b062f316c041bade2c42c9118c5c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79f8566b7c81878d6e74a3823943be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c29af20bf8f50604fbf54d0ce1f419168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292ea4fa03ab4ef3d85e3028cff0207169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23feb4388d6917248c41601b52c5b43f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3fd01ff38ecbbec0c0bec9e2f22b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52e5283e868731cfb3d92a0097e203172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4310c3e7a0769147b1ca657ed6641f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8236fad04f5484d1270968c81b40f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d2beb5986b3a5c5258d80be3190d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646b2adb2f9104de8f2ba1d8919038c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d79c64c06a5b8a8ec92a6d237671c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cd50443e545b28018dd453c86addc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e74ee283f30b5fc4e96d3713a817a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a471b85204c77409bc3fe269ecdfeb9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d55a6e2c2de6a5cbad86fc4e5fdb9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ef4322944cd96ad2c5d647f652231182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3508c0969f88862d31429e1077a64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab070121b3324aab2808b638235808d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafccf8a3a6c49be47bdb43afa4fa09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c0d989ae7c3f5e052744275cd838c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355da91f8668417eb9f988f68aee8f54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efb3f8c679520a820cfe49ebe5b65e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932421a1eaca88cd458aa0826350eb27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830d6f2c7c9e3e31f11b2d5583454c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dac4c6acf0590e4c9dd889f8551eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2c6be959737d7efa4944c5fe50744192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bfedeb4abe31611577dd0b5e50a2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e93b2b155346c3d24ccc5f16bd5fa6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc6691b2069a98f65ec7cff4d43b0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076d807df9e31dbe70ac0237c8a9aa0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd57111bb317cf83767551aa588c17197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647f59ba4a8ce9dd9b1e3ab6ec28b3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7fb3abf929811371d49163eebd57a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac676de9b3f5f368abf0e79914a17d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5191233253372203120a9d3bcc23f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f44d350afbd7ba65fa390b1d75f6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa174cb26350a33601eef49458798c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63731d3fb7f405a0da1b3086dbabaf4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d06065b0a5d0571a3e344e7c3a3824205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4544c8252a5c614cc78b5844e4288bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7299f46643b7e7de3306c52b86289207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec766007f9fbe076696fb6afba131a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06891d02eb25be82cbecb662d7fed4d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab1509bad6f32eea744c0f11a820ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a202e096fe8387c5a49fb3b84797bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5afa6dc7e436e7cb0080692b19d3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f87c67f8c06550fb1dbb39dd134ffd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b3f81f5ce99861cd56f12cc5aa926214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c6f0dedc02b3f6a77ffa254b21e32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa860fdffd6d33ba175f013a2f35869216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853823f3601de6dcc50f2775c78aaa5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc31e53e41dcf9c6a5abcab5d9e9466218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98b1cb4044faeb3bd1b3c61fc2ef2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c561f7aa40f8a6963ae3b1725132922220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4ebb59271143f2761415cdf9025f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864427858928513a6adad6cc1f590ecb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da255e0fdc56090f1353546275b7d92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb827d62cc9cb4865144d89042807c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ca7f57954cfeeb08fd248d61f17fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35391c6607a1d26133fb07792de3f563226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32215b47d13b6095968e679082ed5d94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa2a6fbb892343ddb1264c29736d4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beb483f161e91e838dfd43baa69fe5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a1c9cbcd821e5f38cc01c36b08f5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87362ef00126ef64c703119296216a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce2659010a89712ee0647d4185beac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550414696c80db97309d01b8ae1b094233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823103e50927e9ce7ebc0c05deac037234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdc9ec3a6e42ab9f198a71a24f5ccd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46be3e6f14e107336036e346abb523236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef30019936727f70d8e491347351587237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0aff27f9178e713b4a50a70aaa9587238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ee5f14217d3a5d3b8a1a93d6dde12239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896db3d88e12b64015c115277369a886240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb0752a3a2fc5078d27d9dcfe0a176241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca090c72d5bd3a77580ee9f4b226c2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a49735f0cb614297b3c37808f90b59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3ef9bb0017794c3865ce5c0be0b64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33d3c94ee67cd8d9bb0e225b530aa7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198eac52b7df31a206c615adb3af5c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04c4cca8a0ecee4611f5c17feb23c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c07cbcc7d595af4ced615cd473fdee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0e89dc1847e0ec286ee3ab830ecc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc34341cb61817963ecca24162b248250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e96204523bcfdbfc26fc014d7fe6e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e6442bddefedee65dc09b1bea9280252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77ad9fd44b51e2031020ef8dbf7570253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292a3b492579296180a7e6699b8833e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd454b87a2ffbc6257f225c8d24a34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a620a2353f7f3d90f002c20496129b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c41897dce9848dc41c9c8542b80157257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41966a0dc766dd3378bbf04273862899258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354d6a93919bf943d7add7b94dd4426259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2099b89a328fd75ead605d043cc26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119b9d3a8bd268e43ffea86fc170ebe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e005ae2eb7e0a26b3a9815f2da201bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c967ff5c5b079b8dbef3c343359986263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f79db4c3379b72082580c86311c0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc6a0b19ff870b6d831c98026e5875265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac360297bc990d577c022844026fdcf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca359fb728f693939e204c0f540e89b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d3e638ed0a6ab54010d121bd17e90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34eb8a9c7d76235707ccde031abab4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca072390982102bb2b04ee2342d94c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c29dc47d9ea3b3c948e6884792b80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b26923399bae77e3aeb6198828afd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a1ed672985baa65eee4239dd4e337273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5f93a8288aa7028eb41a247875108274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76696fed04f7f9f712cad1ce359f0862275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bd1f3f2716352a33095dbc5905c14276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fda3d968b195f9ebc6df18886c7a02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb60e7589ded54a38f0c7691233be1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401241275545722dfb56de5e84b8ba0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb416b5bf301d31d3d36ff13a392cf7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2e2b8bc5491eb64ac1cf386373843281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f6b961f3044c15c5e86250d772c7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c49e5fd14abb2e7aa45b5d9e7f7a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5692987c24e5eafc2a11262502d22e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae297bdfb1e99347cac501ee3f9fd5f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8abdffc3db4c81eecbe80f0ae1dd8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c232208999d7effca4037e74ff7ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27f255ab8848cb8ccb8a54da3cb989288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ade59cf68e8e6e2c8f445d0a078cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55deb59bdb1c3c65279dc02bbd31ac88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5a15ae075f7ccc78a3be51201950b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcb433604bf01756b0ad56bbd018f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839e96d75bc133d0be02ce0a73d39a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860986708a1f49f3a4d1714c26f36a70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c00c102bba0c4e9c0aa3837c6c5ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9865a7ce20c0b6f2bd18dc13e0c4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb9cd09b7dfe0f6ce50f45fb659129297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303af240b93ef7e2f109b6c26705a6b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0e7f9a50ff6861a2533b09851e8b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e572f39544816f2b7ad49827018ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cbc43def5ef4b899d709af37a6f39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b275fb2bdd597e2481278b0ae8390302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b4b76d00708dcd6b08dcd838d3e0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744922e3724df95c118371bed37ecd74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e30d3d13c91d13f1b648152ed1409a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3bdf1c6c9af49d55d2a7e2f0ea9e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1c35e5fe310c9528adff64b2ab869307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1dcbc584375a7e71b507b1946932b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666388cd77c4b5defa5d37e5cbda9da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf93a752adcda5f01427a66f97f0216310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a91ba05f2722fa785a51707734cf3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e3d9a06cbab2b21954a9db23dba51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1476e1b4657269bacf77b79cfe9783313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d072f92d98fd946d25f0525f86c87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660878097c49d01234c5ba64f0630305315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e63638a872055ea7f16dada3a0b3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a3275bffee1db84821c5adae2cf13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b21204acb724980ae8320d2336707c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164737c7418dc168551b699b8fe1615319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb057cdbd938dd21b4876e62ddb088320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f672648dab1f791a7226ab3c0d1c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6207bd8f228768c78ed12b4150e1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af65cc83ebe08069f6cf03802761cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af532eb7f5be0643fe860ad34fb1ff10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ceee8e7c588350b2a6ad026680fac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d49903d931965c40d1e77d82deaf0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d66eef8d45a6dd7b0c0ee5c5fe369327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc019525e6f67990023252304d5aed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f7acc7542fb9292d06612fe80f941329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e111370d6ffc4fed287c82d5f16bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c142e3d8aa638bf45ac1066f64ef6f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdf208b28546240ae8d46f3be01136332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7a752d77f7299468e27707aaa300d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d453551570bd9ecabef5715d98f397334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e069b33bb285ac2ebb353a2a12a42cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31504e72f871effef21cd2ab6b6530336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a892cc3ee9f00ea4b97cd5aba4a9793337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d8eff82d7f80a04526288f7cf44ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546cb2efac4b084567771c2f3760706339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee395312326bff61418dfe367c47eee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443256c297c751232a8da2eab6741c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab16e7dcade780522b34f91ba89481342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5b50a6337ae18fbf8f236bfdafbfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979c48ea019df39072a9dccaca71572344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ca0369a27020bf1e41577e267b902345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80144dfc9e2e1dd989fa8fe7dd4e06b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3290f3aa07b07d49a43bb2088a7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019585c0e8895e5e8bd31c9dddc6cdd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7becf63a114c30e8ef4870818f6bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62186c77d97b1b8f9fa074d4c3fc1fe0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d3795135b9eab5884604f5e0859a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4af583263c37dc4ad7dfc8e6a89891352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63148c61f6e217dea118657062c77ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5b8fd1a014ca0137e0d4c46fe68b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2689a9f7ac219a4c39aae8b21d26a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b12b9b36840591995045b15e82c15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eb259f1afd4d389a047c79f86539a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc332ce74ad81ef74da5efb695f747358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6725004d4f5eb34d7186aded7ef52a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763b2eeb4216fce214df31f3ff35c6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378eece16f27b66f200466b01a02b3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6dd0f944b756626896b44d5c50087362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894674a18be34563bb33a64be8ea204a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ddcb088307a8e2097278436536846364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575abedc3cf82bbcbb00550da991059f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293c9625dcedff3cace68cb073059fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa3f44175b8909fb0ce46910362178367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746a5fbb9083376a12e389ed140f15b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bea7b923d6abed09ca1c3f3a96cb85369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89b1ae81516bc188217818126446be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ed789f0b45c8e58ee559caf30eea6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faf04105f1606b57ea7f7b4f357f64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bd7883e09b69e60d7f32a89821da2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1000a2ff10cb6a7cf5fecc74a6faa00374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa93807eb5787280bd225e2035cedd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f181b842a165d9b1feebfb2ec7a37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bda67425890d7fd59df9ce7b3cc07377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b73a26f372b147955430bc9b02363c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515a3d19d462dfc984d9db52f70e39f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751b77e2f550d77904ffa3e756dc9c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649eb49bc12d1b83e2d3a8d96fe6f1dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d47581eb7f918fc9c1706c11df36a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216987893bb182aa37814aefa1578df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dffcbf5416df2db0ccd4ffe50aa486384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf3528c120bc1b26483cb77083aaef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc045514bd839df5174ec60e7bd708386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ddffbe73475bc2bcba83106618956387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932d24758ad431624a96e5dbb5ead0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384bce08f2484c094c9f190f60028b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471af41022c1c601675f8b673b67c30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63916f79ae741ce2fced58aef8d3b11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c844346cd74e72b0ef52d73ef837d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e912314ac3436d21bed9485aec1e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c2b4ccdcc62d8442af5a05d5199aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae78665b2f7f3f83ff951b0c28a89b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5acb4541f9aaf95d23544aa05dff9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab831d92bf3d5bad59d90154dfd497f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13479f185b302b24d33664d10faf77b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d35e44226dd80e632e84a32856d48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cbf7a86c5601d9d6b97b904ee3fe7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456300a042b4ab4a0906f21dec409bcd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab68df91df60aba34c5dbbb78a0db28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287db66433a7259d50df06bc5ecfc55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d011b800504d22e408005f151591966404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8a6affd758b40a65959f1dc58e572405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7353f59f38c5740b41d2570feaa1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954350a63780c8e2edb2698859ac16c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a662806837852122978af114f5aa9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ef54bb0d0050a5606e3494b80f7cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf593a787582c7e82ec5370a93d274410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8aabcd477dc85ab496dfd50744d789411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f215da55dd65a28fadcc078d0117449412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5ed225054e30bc683b90dea162252413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db807163bfa8d4f10a215ce0f7ff6412414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998cf0d0f28f44889caa5ce16809593415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163231c56a32af27b400e1cadcc1f69416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f03373683f3490e54d9c50026560f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be87f8fab23824b6f5b63e23821377f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81891dcac42b1d1eee50ac416ffe065419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a17a926efca365c9e20f62b26d8d41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2002b5858ff973d55de5742947b25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524310ecbf119bea1cbc5e868849064422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855df096ca6737d99d13c28de34a060423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c29dd6a5f5c49785bad2db5f025cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477653c52e27659d2eb8cded44a5c689425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c72590f798e8b9e154e917111ce195426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9e066ec0ce2a3d16f229258ec7211427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426cda20b8d4b0f82cabce24cf42682428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b05efdca04ae6b40ec4c87b3525dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8216d5c198b9facc0d35e426a13a52430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fc8c327916f40ca4ca412512f24c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261d8f7c02abaf2512cb4d91d1ccd99432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517f31ba4f1238a38f1defe03d58b64433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f802a58c96be3f99d09bf472596e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e27f06fc9a834ae63adc8ec3bd2cce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d36db3049d33dd69d3d52c02133d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711510bb905eeec12dcffde13e033226437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3b60f6d6975ecc189c4ca0fc81b1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596b4d446c537ddbb44055e372bcb87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab9fff4870dfbfba96690571614568440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25e7a5bd33d8ab4c2bad43125c978b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f16d0af67660478eef8bb5530a0b6e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5a655112eedbe22f57aaac641e113443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b678971b206ae80db6b842076382cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aee3a279ef059734692573762b8b8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92fd5869205787949746ed94dbe7af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c84ab306ab577f87736cbc4d08019447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faae652a2b92fc15edaa133aa06bba9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9189a5e64e2212e5500181bc9ec4d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ed4dda83de1da266c4f42dcf5a205450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb188f34ba22144d88269d4096e1b23b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0197673791c11af4a740170efdbf4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9c84261cfb15de0759f686fb7ba3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c64d7a74ec7394eaead8d33175512454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7a2ed1a7e4d8a09a7e9076b818925455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe37896431d957e4756e30864a9073f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad23455bc6affef1a3dff3a2c044274457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cffd1c0a1c9039353cf4471954f02a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524d54bc2c308d41ade0b636db5432a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d1cae08b180f3ef015160d9daf6cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b540f4834f149ab120d6de0f3ef4e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e6d133deb8d03393cc4681bfab273462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd6b30e61202630234c07d6b502053463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa52baea5500aa0de1cb0a84d07f18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7665494ed541627f231b7ad3fa46e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92514d3fa91c15c5b54b07be1c381c58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392928aa482f525b59df46fcb219e21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f34b08d9f78afa9c10bd8e903396b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6934448af7c45c5a81304245ebfabb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386ac6bca0ef3f6bbfbaaa2c6768de7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270fa1bd680281a6d3739d66a3ea0d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608060791ee9684b006de5a15e68af44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714ae028ab84413c9e8935c6f5d96ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414d54afd437c2a96ba1a94a3c5f486474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fbbd76082d168a4c9ce7844e5370d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef5ec7d96bef956b2970e75f136035476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1bd310229a74f8aa987e088910a7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caae38d64a1a2ecb93720118d333212478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1c3125cfd385984874a3f7a722852479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb55df45736046ff9576e05c52e410480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316e8d0f5a51c2d8db35dc4c4b52610481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f58c2ae88be20f1e8f77a4ad48ffad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6308c3c979980c9b5740da9c279d479483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92765bb3855afb2fbf3fdf83f045bf95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0a5baa2564eb04b46adf2c9adebb2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ff709d74dc16cbbec5a50304f30e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782f2a1778e8780dcbc12f77c83353d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595c4bfe47222a703b5b8e921992a05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6eee85905cf74f5654f86fbbb6228489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033e6d4c1c8a550c1d8f9ee892b4620490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7ce40ac9b14439a8e36628f5f4c85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdd620dc96e1f712df9dc5bba72ac1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da7e941c5862765035418386e2bb55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c6a4caa2f2e317e7d5c67091aa8ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc682bca80be31ff883571238d66ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44946deb43e4022f81172d59f255b470496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb970d87dc509bed9e9f3dafc2e5bc65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9264f63466dc5b909149d8af98e225498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f527f72dfe3b75f63b6fe6ff1019c3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cdec37f7015150591165d72b9e44c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeab0d0d8f240c49d15af39ea98aac0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f71d6f15053ffee2fd01582ff8f83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf73248db8f4367a5ac8881b9457457503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cdb7e880154f64be60d7a803c8a39504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d42dba9da86f5bb4f2adb6421c413505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519325f0845f9854535e21ac8a875d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933ede21e1ae256932b6e40283d98be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dae176fda72fa92ba3fec6268e99f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c375f9e944fc57a43dde09b6f254c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a0befc18ed91cbb1028e0b227e7e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ccac69e79e78a79440fdbe1440080511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbd2edfc7f4fca4b40873929f7d007512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d39e79475f7a81b1e960847369eb4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2ca22e88dcca99fe069a86748e284514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742652bee53f77d0c4ba3c0095aff71515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148401a044ce40642f262814d837132a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61531c86634a6f40244d7fa379eba16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a7374ebe6cdaa8377da7377552486518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891436df39b8effafb933b2680a96f35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824f5a62194edb4cf7437192d109b78520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba921fc2b5e1694b0cd05cba804690521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60365aeafed8fd82a499641fff194a20522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd7f9f3ee3350a20af754404573aa4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f502e9ffae732fbf0ba40661ee72d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffdf088ea0ddc5325a878b9c006956525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e57544cd98d8e8e53b6e13b2f5d0d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1cca918005c26b9b0063f7d216cae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e9225ce75b6ffbd88755a31777229528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28752c07ca21832c08d55fb61dc8ee96529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1a4b840361f0bc350e065abde26cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c841d14cf65643d801778cef9ae6d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ee26fd1d6f88a9404dc593965df8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd7448cecca5137c0f3be21020a13b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bbabf0e78698c494faa8a811f0f39534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb80ed9590c509c21f234f4f3db509535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a807a70629eb9aa1c4bf29aef30aa50536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c768b01e3dbf33e2d78ba2c67b5bb8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aed63a554a2ce2621e4916cacc6575538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431062d6cc9cdfcd66bc37699b425b92539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f1f0fe54feada5dc45ccb17e39b55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1c8bd729688804700ecf54593b091541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deafbc2b3e06d932ddfa152014ec6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3c2582d20d5c3b8ce6a7ebb678d04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea07a21e054ee756e0c5bdb55952f43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66b5deb8893e4b9ec88cb73287b02c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f2e6b9d3b37f8ac2613343496c897546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449e4b6d9fe1d62684fc6e89927e95b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01103dc141590625fa5ffac0137673da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21c581d9d9901ad96b1b7ea308b9d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75009c465b5e0d83c2550b2615b3cb6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafff57bbfcadb34beb05a3f2871e03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e2b33a2f8fa746b61d9d4e27e0e54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14f5625152167b43dbac6ea7fd6b9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a5e65d619a8f612d3c46b65ffcde7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4546164a3ebed3e36ab73924b8b2a19555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5e262a9c5e5b5cf8216a06b7b896f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2285fa0fa6a0bc24b67ad08627b8ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae55f46f33ed0b84d0d872bbe2d9b09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163180446cf48549397c9d846f94469559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd53d42fabbde1183c79026f1974fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09507e7b58616bc7523a421efa7c7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f291506fadf146f248b9349f7aa9942562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde00f4b40675f6a8256ebe24024573b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5c66a8d89f02bbc50b2771b04ab5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbb58c97b38589647225ea3288b7da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95199fbde3ae4925619b9e22a06510566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9f17f0cc4eb50e66d61fae260778a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ae61b7c4c72f3777c6803f03b0cc5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a636c9df9d1dd28aaf900fa057977569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa39192bea8484c3c863076a30c6b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde4dec7cb3cac8d55d11682bafb261571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338c92e280a73de72b33cb04df27764572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df6df4223831aad951a6e9aa63cf5b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac52ed1ba09583d6bdd54c1ed8f7397574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cccf526e6082f0b55706c03a881849575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae375b914f7802d576089c8a52d3d5ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c619cff0fcb06790bd5aa3fe6c085a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f4ce205917d41f579bc129ff7cbc4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9162fa2626c6c44208b46a5f7fa4184579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9fb67fc2d51307b04d152e1f0d14c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ed0fa5b1c7a5bc98d27ba33395cb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c513d790673e362a0dd8b1122a4451582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99727b81a6fb17269842cb2d0997c048583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fbc83d068c4473c3a4a695f8527c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de2cfc169e9314e3076b96ffa48e4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6595bcf6fc4788a405856604fa949f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e08a1bfc8d62b8cd5599d54f06e7e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a481d5bef167d40d08bb1ffcf8150588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ac1adf8e75fbe392e64d5c57a7627589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf826ea9585930d69e5bb60bb16e4ad4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f95fcedcc50733f4e2ed0984d3ee68591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71772f209f816677bf50af21b29fa8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de76016d0f5fbc50f8f5ca8b4e59f3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a123b6057053d737ac63fb0624ed2a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85a2b0a076a9c67b94dc5c0e59fcdf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23060df2e0db3e1add7e3936f45b9d43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678adad13b2b211ebcacad84ff01455597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9943c5352f1a0b6ed6842a374827600598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5762978fdc233e884e3900dd6c2281599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e78a961a399ec7f36639fe00c660a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e48fa079fa8594b733de0536f69473601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493646d3058a0a4d12d7992edf3e21ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83f95fcb40e96a87a05c3bb37d9bd6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43decc82335ba9bd15e8647e2d5b4205604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e2b0b8ce6f0a0a3ebc90bb7d38a58605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f0595f2bbc274439bc93f7f36ef5b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef60802a62fa003a7f28634de1eaf41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8e5d3cefb8a7df083f0d6d722ccca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7146ba907a358eda432aa8c414be3a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae0952036ab5735334711ebc5b02dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5755fb4d624445b1fede7bc9399cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d008d934a4f0b08e8bfe2791f62a0dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a3de182a2f70e378bebec7747a119613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b9ff9aeb631c7b847ec0049e6f7ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b068533ab4be73ee3c52a2d6119bb45615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a927148c7b904d94af37d4f607ae5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78673c4b423df10d8aa900ea94267d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc4c2dab9a728560c3e8d27319f33e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5e54259707561d839780023f3aa19619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966cf1d97779f13431c1750091ed10a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4439a46ca27aeedf725d1bf0e46652c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffae614582e1c1dbec8a612aa8a27d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725f2b6dc32f7deb8d9a798e86af27d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0d2087e31ebcfcfef86d0700a3b57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de69025c8d9f79ee369499548199982625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce608e38a6304ec8b3b3076a0adaf7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083735ebad61b09601b2f69a6e066bab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644828ba4518509e78380c5839a5d97628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e393db1a746d8a97bd4a9551be2bf3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504749b92bd760d2fc75e1db2ceb8244630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae419b4cd69aea956c56c055486bf5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577657960676bcd60e4d4b210c40b409632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2069c82df0d9de5fff7b1c1afee4093633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf57e2c0580b6daa20e7c6803658607634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7df985bbf0a639c789045f196bafdc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbe8c295ab2df4e7df1a8bc0efb4b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c35d864c8284cc58369f1da5f45e13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bec34aaa89265d04d275fe3efcb77a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947f6818299383f03ba32439d5a4714639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c9f916e1f22135fa6ab89b686390c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b22965cb445e88f90e20fd8d946a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4ff7ee09d6a4af670c6a1e170444b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9164a4dcd36de29681e5170d2ab9a3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f2692c2eee738306843c9ab667c08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb9cade457846da6859c6c732f5d25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918311083e2747c79f2d647e8df6d576646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a2ce94bfbf8425e0b34d2e8766e28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff838ff3c6858094ac500e335470f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8f062167626275b49e1eb00d6b607649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda695cb5406e32e3f49e275a447651650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e9d6ce5570776e5730ce52cdd245a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7b5d5bba82a2d3bd332f47245d5ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126395e4e2119651d1c3861f6c8a905d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ff546707797440db69852f15f7fd8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07740bfc41897765c43a1aa8ba79a646655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c776ce9526b176072e9331a6304f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bfb02d5521ba8d468597e7c2ae962657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1eba1f4ee792dcf5cb50ea6c21e20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc022e7985b15374e91003addfa2ef9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f4bbce648eb50cf63001d45e2a6ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdff1514931ee8fd56bf8e7cf25fde5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ba4881a1d036c966e75af36722c35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfae4d315e594c2d696f090862871d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134aa959906d01a6dc46e598b75d690664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939b9a0b8c6a6ada483ec2aae7d1dd9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bf9bf42c02c5363425299a5f38326666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d80dfa908cf38e3e607d901ed01f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3169abcc2b4b4a02c4354ae0715aa3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946928041756099ba2b237cb9d526db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbc5ce76dd6441d28406ba113c3652670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb10730b3de931164e0ac3e3cb9c032671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9a06746fe3c65d5482bc5f9a1ee70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dc41f3e31be8b5719c0b5d6046a3d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87109cdb80767c2596b3b052c928180a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0acd4c9d2c81bd3b151ec6ea235f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d0e0085ed924819dbdf1b9865519d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65e445c517135f62aff469377b9628677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8e9c0d594ead4de8970e303b75d42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78d472bc0340d59da8da7264c7aef8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd29f7ccd9e02ca6abafc5678998dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85946a28f1c84fb61e1b27f009cf9fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503d1fdf6be00a59dc6dcb6ddc973ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcefb54a030b891ca26c9427baab4a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea480e5d93301a31838d9e9e7ebd247684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fcec5f3cc119d55ce110893eba17c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b97cc02a39daabcb199b652c52b20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168e8136e671726da7d251baa7ac648687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b922e64299d49e3709814095b1da96688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87868799dd694ef7152e216f8eab1504689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6345f0de2189026924f584d76372ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1225f3d86aabcf5fb25035866c5b199691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba65c24d89dbacb65d41c8d4b3ccc2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863078844039eeba57a88492d7b8dfc3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784405baa00b7c93798ac089f254ad7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42948dc2179bb856ba78ed345196f210695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43e141b94bb74391416f877783e452696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dc5ee2ca5c21ed5035290f5511cce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffdc6ac09ee951d6c7fb524afd9637698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7727c2d24d0f49ef0f7223cd2193f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36118d2811cd12c95dfc47b785ecee4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601be440db4125c39c2073f5f687a12c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821121917aeaea1d4602489e55087ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49a6276f00335337891b98c1014283703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d4fc613cf17ac1a10bd260761fd74704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db63388e85a441097a04ccd05ceb64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be202214f5a8df160c31d4935fb81ee8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb15173dad46acfb70050915fc6aca4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3b98ee459766709a3bc7a53cce45d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d57251933120f332567ed88ae9997709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2135fbadccccb2a641dc0535c769282710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a5bca41aec0b88034deca945aa728711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f06bfd07a0f58275956946395484ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e345a23c444bf08ab9a58a18977e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b4014865cc26c25aa90b6cec1e71f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f923fe4d27c2c1aed6609069d947a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c9ca3d660611d3f31f6f290e0b47c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c924db3d0138532ca1121758ed7f0a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929840a552b98b255f58530415c7c109718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fe52185f6d1582e284163c36f4e53719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffdc53862e56d9119f064268e60474720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682a7dd28f74cb10fc4c976b09dbc6a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df636f607faa12be4b71d4b28c6514eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef37ca93dee4caa09685a1d02bcdb4c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81769cc1e008c5dd88146b8b096fd51724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba31b208b8e14e227ab96de877acd33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a1872da70a7bb37ae76e32d735f2b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9283a49a87b929fae88f7cec2bd9e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc2c529f2e13a179f3f92cd98e31a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52449e129b14a948b957533689a81fe6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b721ce25e4b14f70b4e4112fd11b9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a101f4a4858aeaa552dad04f9640b98731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b414cb206b1263e9933e7a37695343f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1880bf7160122a036acdec12b648b5c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631e539f5ec95fbaf7eec38bff9b1d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf535dd6d68595472fdd19cffd043f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fce9c048c1636a64168fefad23d112736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f740cdb03f559e8ae37eed291fd7bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa853eb7be8963a3001e080f8be6e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719addb22124668ba2f2bf55f96d2d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047c4ad69ab411750224e411c78d283740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57573599e5990e90a07e40e659cb5d3c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bbcbb7ee459f3c983c6ca2f5f3e9e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21e805c41f27948a27c566c62a77c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755c1ab006a2a72232e40735ca72154744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d6c285c98e2b0a8518cdfa0d95f3a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cfc89fc013decfd1ba9aea802f643746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e8657d43f85f5460d53f0c6f993ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3625d29c5ec1d1014a5a5edac2018a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a071daae05caddba24630eae082f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291c818a02de0026d4a18b2c1442eba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652d34bc550870b1f7a496f8d2c6506751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc9871e7cdf812f09a3a0d51b3aaed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0c8ecb1c2863ef7ca01cd7f729d64753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2c0aff96a248678487f245cfdb9c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e5a851545925c7b9ee8de3d548e6c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb37dc27b76a46f3d154a2a54e9403c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd01a6e1b225e128aaadb26caeb5d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfb525c860faaa78e9eff6c955a3ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7d46304880a89913bd7b1e0ca704a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>