--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15bd94233da86055a0019105a7edaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b27459108639def5f6fee01e11e0f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e75dbec5297f1fdf8927e4065157d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2ef766c347aa4f401c639d17b550d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff3fab1e54ae76b4444a06aa7d40475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0bf7c679b5437394e0a88f0dc1c7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c80262bcdffccd781f343827a123d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e3bab59416c052372dfb7b6ae71c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489ae399cafa9e13b262624cf4bead09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292cfd1e3a2ebaf12c2332ebce6cbbc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703296a936afc17cbf1855e701919d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcfb3831be2b2e6726dc56acde91b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcafb68df6482fe20e937546290cd1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f450ff81fbdfca0931b0730b132c9bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b82c0e4b8b2f1a5e20d3b8dcc3ec615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf09dfa309d04ec71ea68963b39d8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c90f2c9ea1e52d99cfdb821508257317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e9e627085a81a308edf80c236427618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5f658ce53247916dcfa97ad70bea319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aacccdaac5c74ec8d2b4e77d99e5b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79279b3b1fbe349036e94dd27328052e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ab2ac958866c238d3d50c8002dc2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8797c5b01d69963278641bf8ec571e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda9e415fd503d93840c503d07d89a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a413d041932bb09f02aa97ffa89b67f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bc196a3508a33ceafb7e987404f6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1efac955d9142cd6214dbd847e96827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4df9139907c1db0b7430e220e131528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87c8334621dee7248017570c16aca029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffcc271cdba67c73d4105f00b3272830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad63e2731eccdc15c27552e2c6dcfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df3e2f72e24e8b36bdc8e6ac6d919b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3e09aa4e948e934d0abd1430f84c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c268eaf2a3a14c733a85dd688a1274734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af187466311ff002c1f1bde11ad04da435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012abbb27fd83c6d6f965d784cd2e25a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680e68dd737a9c7e627741b2f75546537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230dda7edc8bd2171b5c93ae1f6bdab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d0d5c87d1d8ed81ca1aaaa81998c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc5db361867effc62392397546bf1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d672d39b26e52493fb057b27f4d06941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f615e8875bf861e8d1928a01b39e0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2affb6d8f9827d38e7975f55a7bea843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fae5173688ada1eb4d3aaac329c62344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe01278592170ef79e394226cd387d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7887466ee0d5f5eebbebd2a400bc746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd54a3853a9c3085f91da5953c6f0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da1b53d5979627b0b168d0936343c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec47f4a38b787861ae9b84440c0021a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124083ef293fa71b2e5acdcacede3aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412ad170c87cc5faf8bf88c5a7ae9b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257f84ae0dab7c228eb8a0ff11f002052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0e437f1ecc663a590a12b40755a7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c47c5f24ce1669ab0e79529a9dc8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bfd2fb327ad57957934a786c692e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450e30d66c667f501a4b88bcfde3f3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672634301470f59df6e398d5aa9ef6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3b47711294bbcd18a81d44ebe486c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172fd8688ce76cde8ffe474af452e0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56f9efc080bb61ca0f1fbf62df154260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911296cd6b4ab1b5254c2ffedce4f4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9cb5201ec8db79f5cc01d496b6cfa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0db8db67ef80e3716841e3f246b48e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f76e236af3b8a27bcfbfd5a9546e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ed3f6dadbfcc2ca553d46f0754f6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d92259db404ada3ab3131627ec67d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ae58a895f3e7984cbd6ad6ae38df967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce534e43951b2205e68e6204edcb9a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8ae15255f8fceb2150e74fdfa5e7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe69e3549ba1908617b2d21ff691f4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1e2ea261b35f6a117b49e0d82033871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4694715a4be406e04ac7812925129972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8ac8cd671d946a9dda306f8b4c9e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065936518769ec4b56d6773921b5467874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffbe9fae8c4df3aa3f1cbfe1014bac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890b3872c360713dfc562a56bf6c7ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b3d9485f212e58692fd737cf0b60077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0562153f07edb7fbd93abf198c91178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af188d34ffb8827f33543b90f613834979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908391ee9e3ad18da80d391f3a0321e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91931e2c4108ebfbc2e6501b87289e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2ea304926c14a882f3650d0032eeb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca946cc5a595b3449f0a5d7de22de883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c7cebaca4a6c187844392a9ff259384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f624fbc91db107eb698247db5d8dccf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ee35f5a75ac11ae4540806a26c07586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f1dfe421313c35f9bb34422ae7c8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69614d77ae951bb9c41d4a0c0009cfe288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a01b2bfc27c93c6f39a45b3647724889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7fd0e02865973eff8eccea15d5b5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f6a751ebd7bd92cdcba1a4243456791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8434766c8ef4cc40b68f3f8555a46c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb34fb242794d20c0a54c6f2cde229193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48236264df21e66aec1b6e2380e83b8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5605782da54348b3b4eb334b81ac98895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3cb50d05d77c9911d39fafe4093ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c54161e8eedb575108fbb7b03c4bf697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7967a03c88b3627a7cbd979cf4612098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82768c7e7c7d538feea9fdac9aa4e9aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb522d9b2769445e7d01437f94671c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae46bb1e2a77ab7f4867e04a0fac7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca188445c75e210c55e5e545afebd52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3b5d0f026d843443cc295908dc7c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad46a478fdba3ea8619eda10b1f3bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8dc42b3eb49d0ad8cc0766453cd96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489e4c083d77c90466742c65e9aed1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47948fec705c09f268387d15252c5f85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5db31d96096124e258037bb1c793f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da130bb77d3a98c4dd769e434bacba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9bc2575f7fd4daa776237ffd9cf09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df940abb77a71e347e9c4bca3c91803a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39c98049843ce2978c891a23fdaf63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f5af6e723344994d1934039c3d480113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f65517ce7e8ef4faeba7c7a1d3c61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66c959a89b7bd3099bf2b5a2e4cc95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24816f1138028370b3ef793a1a387f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9a81e05890d842ca89bda978b0f4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ba33ed2a34b345c646e9d3edbb85e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da03dd6ddcf107b671f3a09a7b2d597119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222196fc7e12e2e3e58f764db7df650120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db00d9dc1c0927021699234189bb9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3632f66938d5792f5cba663d8511c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9176898d7f1da9c5bfb064443ea63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7af0d527d1db722cab3ab26b0c45c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988a798092c741ce8b197fdd2bc91ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4789c8063c475c845b02dfa9115ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1d187d5e7323935f7b60922f9776c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fcc051718630c5fc3c72fd7070f7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffff86d565bbfdaf35c2a74e3d166d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f9e47c51a2a150b6ba08be4e84ea9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4565facd732a135a7439909c9cba47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a043168decc5d182c48641cb563dc1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096eae84954020288a0790abb2eb743133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f4356b735f12db643a797853cfc58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a08025c7f8aafe8920db2017dd1f8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34d0528ee03ea267c372725ba2289b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64a9b730c9c5b79c0997547b201749137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5abd6420c8c09a1e35dfd04666f5b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eae9b915d932f544693d0979963836139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d8229535e19471ece2d9e722bbfe9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f75d1adf73fb87f1e4c34530959a04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f68a5b16a51cf3b13c78ec8de7c2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04b9be5133692aeb8e09fa16419dd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3680f588ab90f3dae57272816d08f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d27aa4934979b3284a095c26d9a0b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea3c40e720688b74bd78daef005f18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a2b086bbfbd4b40c6bdf1acc3f77b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89f4db49d65ec5d25eb3be8f58fe17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cca0f379ebe977f54d966a1849984149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07534a1e0ccc1b40e1aa41a5269fb4b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561f7ea81c36c61f5cad88eda28a925151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046e537cbe96544d9cc113d575f84ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee31ff3fb245eeafdeb384512ea8630153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5f138ed6ac8c8328d71f1d7fba7bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f7054a07727631207d10882c4ebce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5047931a9c11c65124c8018b49af7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a78b96283549c45405b474b911d11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e81542bbb78977e60f0944b4a46fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1089a5b9cac9ac9295344a43293d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcc82cd6026b103acc172cde56883d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8268f5ce62f5aecf39cf0f0b4fea4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562092f21ed9be58ff426e0211420687162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c9efc4845254c27fe70ed8fd87e3f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247a66d56719f1c7e2bd811635d8b12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc753c3cab8d472af1e58ef66784106165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dbff57b7574cc7916ba4aa1120eeb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75b0db099cf2f8cb4fa40cfc9f1648167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efab44695334ffb3e6b91956206594168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99436962a534e543fccbfd97d330284e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ee1035b04451b905dbdd4958b0ad5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cfe3e66f1326a30449c8a68af8890171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1fccf97a3fbf8acc3be7722659015172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2228efad3ec9fc3e2f582a770a59c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c56820be4b3b6b314e2ecb87f1f413174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127ac14ea79df5a6bac9f97a8f23b1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64960d60f91b0a3eef65d466a0716a2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a9da0bf0b3a75552f79558e5d1c2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298ebe43869df969013b44b84019373178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3210393b184b4c793bf9227c855646179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802781c3b00c00c53d7a64231da6a632180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc5ad6ed1b53831199b013a42ef3ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c69c5d0ea40eb453799b213a22b55a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7f813480f7f1b9e691d205e8d8928183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fb61112bb7e373cf0f2ddb072bb66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca78fbb1cf9c28afd8b46a18dbaed6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ae138f50f7a246dddd0af4c72e1a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bd9892442277100e9255b89d11ea5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cbf1360ce139b4a5d5c22f5ddf2a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc69c7833166d6a04bd11c7ba860f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b61f1a3708b70a13c2e9e3fcf3b252190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac76fa47f4e745dfe52b8e876cd3ba2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c0b981bfca78948f72e52586c3c39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d54bb80376f782c1ab616fe3d172bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59860f2856a327ca2e4d1adce5c70faa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6404b1a445e0173b02e49008a570b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5983bcb7fe833258b99a77f5d80606e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c68e2c18eee58ac450cf64b6683da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0942ce7284cba1ba44261f014c6ff1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe7a64ba75958a9a048b37b1501e82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d710874a51d4dc46f07540d12f465d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3070ff31faea7a53530a69a7a55b9e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6797aab3ad44af8c41030eb6179dc63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9819c20fd347ad2be30dde1d36dcc9c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca928277a84b4bc3be72b7bbe7c1d3db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c083b34560c8ae749ed6fd00d983fb8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631ba0ee967f4b2ac36687d34ef3419206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce85cde82b3bb913b4c84b1f596b83e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f801e7f20a800f8f875d46d2c04bf4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051180a8bb43d7aa11ab6279c9a2ef4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502456f21fca52da7e21413f12fa8d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018d9395bae30a08786f0ffa04fbc43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339d9433f4fbebe800a2dc0fb8d1960212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48923ebc6210cd9801d5b167527a60fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9bf5ea66951ee658c447fe20f0315214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315df6af1fc3c2f3393190da9a6f4e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8edffe281b0aa011f07ffdf386352c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9a68ee33c167d9ccdcf3d60a17b29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6477160906139bd6c405741a8e4d281218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa801bda11efb299600a4d073d4de50d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693d0dc0a07eae35acd4488f3fdb540220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a77f3acb6ef4cf9a5008c9fb6078a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3edb6049e480da37908f60692b86c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b36fa1811f35e40660d6c96965f92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c905564af508a830296c58cba134b8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd4c74de5e2ee83057a2226cdb40d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76888368a79e984eead2c668faa88b1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229ae7195efc6c247cb4172be3f8b6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fc73c09c549fde1b45250e3475f5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e9e0867197d151274d9c94b7c5a80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581c1ff2bd5394ec21dcfccde886500230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427ed1b8c95470555392ebf2f3f9ca4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09830aa4aa048d41b09d897cda5f14e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda96e9f4385efeff38c45e2a055ea5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f49580f1b157bb33cc9b29186ac1ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9102b38f8c8de7d4d391489e281d61d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344b1af1d028bd22411202fa0763a90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb25f54e147ee595544c9a65956864237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551619fe65692a8513052e8d172154c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29637a3c82783a18131eedb8141b3d29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681cc7b1ae244987fe9787b162971f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a054f9d8cc151037a3ff88f841670241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c88590721133c8eff709eadc35219e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dae9ed36d1c57f8c417dadcb727cf8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a68aeec300d806144bd7a425b7b812244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ae810747db2334389fa01f23bef35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51469f78deb38590c20bef2e360c695246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e7a82f5c85d0a47b40e8fcf7f97c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f298062d0af4edd91931a2242ee01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca085b0e19f4a67d4046310d5ec62278249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d9a30683efc10795a15d07cd507bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4af997ef1c0bad246c61c496e49e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff23c9eaeb6221a56ef2c42aa07cb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415b04d8795317f7eae6decd5884aa6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5f3ffc17f8f4377d877aa6b3d0ea4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e76c6f2f23f1579deb11ede7bda432255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dc3a39ba8fe2e9e31383c8f80a827256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53d458752519ffbe0161c03c0f14a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51484299b91bb65f45c4c751b1eaef3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2f50ff9fbc7612bff48d4e9186126259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c7d83c01c5f0cfe1cbe525f5056ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e926582206bf37c14a32d9336902b2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cf258538d9ae306775c195f3db6b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de86ccd1cf8305031684f855382809263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf976c055b60dadb99ccf29e53c4e54c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e726a94f15a4d085cb76947554ef5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc596c1c1be267aab7a3a463a7fe8bb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34cbc81da10083aedf0af3942da7d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632930c0f27b36b3a3f854f9aa1c119c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e7b5ed96b6b2645963a1db62150d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe127cf9d1069df3a2b75827cf04f60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ef845766f8d2c6268a0b699abefa6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf287469eabed91db7cf53fb40fea3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635c0af3b4ba58c8c2e578dcb17635f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53123fee86f9e480b8b576f6ee097e07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5908cc90c74facbc5adb680e79db523275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304f3756354a24db29f7b825dd3ca42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a0be68dcb13c409659c501572e707277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e785db28da2d6508f185ca9eb65dbb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e15ee8c2b58676ba8e438b78594b57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468bd642bf227132ce5afe15760ecfc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c95f5f1361a9166e4689cbc1c602d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f4a8a4375d439844c5ba241a3daae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd847d2245b19b9650554730bf3bf2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b05497affe881339318144d855830f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb355837832ff5f20fb87614b84fb5ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c50a20b074a1937987d8ed6a13ff99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c70ff71676bb6afdee26b4358ef7bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c5189a30d3128b47ae2839e79e05f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d1c7d14fba24370c3d9f886e24bee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d81f57674cb0a0f577c48a1697607290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c529d7bf4e51e96b49e6205c20a6bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e274463a2b351c92fa3ba76b0e5ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a99a86406f6fb765cf9e26fab919b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f9116a0a54e1b40a9a4dc334c5ac0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38092de1d4f4c2d07a6835884f9cc430295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19fb3942fef93e9b1f90e3d58d22fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172d808432d76dc11384105a8c94264297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591e5dd8048fd96acb7011d2068e8e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d846ca252758a9f94766741ad00c9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62a5a97e1b2ee3eb749deeb27a028a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19987b07d22d75fa31bc5736a86a2ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f2bce28339d93046c50bbb95236a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63803bf9720aee970dba28d65c175b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849a8eae9f8c295be6efd8850fe5eff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb7a6c732696b7f224a85a8fd93be2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d636fe54e1e15f86f76463391eb639b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41ac8077e42307ac021dd1b949bb8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e944fbbfc300f1066d74b2b975d89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908484e6b32563ffeae4675e2913b02309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab893ce472ddf818260616075fc10f95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c45d5ca60f9378d7ab5828894765cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190c52a7a928854b8c0293c4a6e384f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70151b5c4f3476e7bf14594d47a5d47a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90c1dcc3286d61996d18496a5277c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b77b070e5fb52b179e925d6d407c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db798c943193e51267a7372a59cd91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c40bd9fefa500db3c00efd9e8c151a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72665214d9b3d41a8f2aa9f049d0d0d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18596bcd54d2b8d2b7dbd938be4c2b02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee26d4aef878b73e245e5e1c47503f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cd08df3dbfaf18b8d8866b2b829f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e785b7b1b74c07abcd02b275c892f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f0d028b921f806465df9e60f196e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3175deb4a68b6288119e61686644e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd188f3f10c54ad00784f06c9496c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ec027fc75e2a5efd6b208f8f7a607326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a631e3af90f74cd53b42ac3c9e4354327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a357ba4414cd35aa2d0137d5ffe0797328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b3394a141f72cc555cc061512a77e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07596bcc05a21e08b253546ed45c5fae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154e484ed677346e2416b490ca90d1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25c197ef2acb5fedc5de175a8ac738332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224fa836b54f99f5411ef90d999ed38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f461371391787593a13b89213d450bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa2a15c02bfc558a9546f19acbdb6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f71d3dedad1e769d99b0e863b7304336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866782574156707c696b3f689d8a18e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c958a3312cca1aee78f328ee3f00b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0059850f0ce0f1ba2c3e94193ae7073339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa041e342202adcca1f5d2c0991ff409340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08e6eb3136465f626372d8dc467fd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498625b77b6fb205ef480ae43183e590342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50414939f2ca91fa907c74f047c72d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c8b8d8f355a507fee749f9f03bcc3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b5b899c513dee6fadb0ddfd7f9552345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70ee638728409ffb067c2cb8342edf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bcc29d7199746b566cf8d2d73b8c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde3f2b3324f7f75bcdbb46ea142ea2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc60d18d1ec2c7d1d5eec87cb06aa26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22534a53b7e0044318aea89b42442d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881db582387b34a79f66bc475404350351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece044589015eaee7ccfc9675488edb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3dd2192a2edf2fdea906d01dcd9ec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59686d8cd700ce48f1d0ffc37752b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012d48354a560ce7ebc8af928d555e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6830806e58199c0ab4e9067c944f5ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05d5354d2a3be6e57679405b886804357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00f813c0c373545fcbbe93d8195f22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c2a4d12dc43218939e24cc36a3366359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62924fa258239859f02af92b0388d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bed11f9283a81fd962c0e1fad03a9f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0687bafd0994f2a555bdf2d2c86dcd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a90cd72cbd8d4a98d610caf525a42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3ba89d9ba1bd538cbcee348bd1b68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c0ba5be336730555925380d6e5479365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d95120820419ff304d0de12ec22b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f2370b800cb5c24b920405dfa36e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa7d8c7db597b70b56b236064ff128368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf74e11cfe90f1c7dad765ebf720dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe533ee0b423d004b7272692dc7bcbf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45abd42e21d96b5039095750bf3c61e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d7288d8e8647ace946af0e827ead2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15191584701db375797e3172601b96c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84639e7d52894786e0ca929592ce9b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d57d083bb36921a5d30c775be75dc2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5a17cfd32b9b975e911f0596e9166376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563f2658b6aae13f2308bcff1a13642377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30ab207a49866a2bd1302f4d6f4d28378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb3ea5871af41ef3f161fd18522fe0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9439a1e4c217605024cbd818f093d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68a481e9bd4d169c3a32c236bd7d41381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0c1a2e5408552f6a64a7d9830f5c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc84175349926b358852a5b673d5f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfca9973f63d4fea9883d06bbc6d0ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e9f5eb7fb3c2d1c71087f6b0b0464385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2f0f88541a3719c791d14602113cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111541015693a548726e615579309711387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525af4ed549d929add96afb272f87ac4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5888c06e885eee6b12fbfc39779c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09aa4ade9e46a0a291d0fae72d6870390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0026449de9e0cc92662b6ca3d73cc51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02df06e6fa5423ea4de4bbdb2c75a3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534d9c5a490925cba48438acc3be935393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13380e02626aa34943ce59216a169681394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb342f02998ede297d10dda14de46c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d568694c97aac1e6de970c941a43f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570ac3fc48eff87d05bedecd5a98c44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac85c253ec61f7673cf4f52bb81e57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8071f3462af61cddb545aa8d1c4b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f21a7319c23a1a6bbfa5352a8342f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d63a3842d56e940c8f17dd3c5ae9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d084120ce4b61e6906a66cd407939402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a6fc8f5e85b9980c442590c429f6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664b4a051cdd4f94bdcc6ad0a08c157404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf9edf80176c3a8d6a1a039e50d375405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433394e3c13bb7282a01240673688554406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20efd374d8222af5de20ab2f7c28334407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedab8c816c209fb02b3fed39b291e3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892d54dbd071c39226c1a5d41c1f465409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70491cb16e842a27df75c15cda73f99f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a30473acb6749786fb6413efd423411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e20192a125a68497e9e6e6809d28db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aaf0d12442b8f7c1831d5b8721b53413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea2a9acb8a89ad1314e56e95f5120b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd434f6e237f5acf596cb8f560574f42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1b6bfb852e6d955f9e19fa7c2ae60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fc77d9dba3cd8ac9add5e445d1b69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1d67301f741e4c97f1c44b51efea2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e494d4fb4e0b26f3e70346ac2f68f88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ce99f8f0235c1dbfef17d90875e75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ed52850a6f4099f3f3ceaaaa0e338421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f35fbad7a52611d20b2cdd4d8ef192422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c95b8be6e08b51bed8ebd44037e33f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62873ae23ed57005fd0418959cc5c61c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565325fe1f8fdc12712632764a3215f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a47e36188181784159a1305cba720b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d641f8c70e96f148cc7a70e89f0fa5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fc09ff2685062b92b6ddfbe9073f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c771b087ae8bde966474d10bf111fb4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cfb651efc185d5c6040a0a538b881430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecfc6000c6e4d9552e23b8e9c28ee9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e04e8d5069eb5c9e106801ce4add98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57192905347cc726f6b5c58d9f9d99433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c8ee29fd407926c4bb472bbf7a182434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9094941f84af6ece12d5aa062ee60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709aee5669128220faea8cef0d8a70e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a3e130e86e982a991981a424f6007437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ac4c827139ae1cc4d99e1c54163ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f5a636715310786c577e79ca53d7b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09b960a4861f6ba300776e120d0203440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae065a372b6fc75adee0e0c7eb1810f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca2ae3d7dd9bd7775d0ce0a448b7ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e8d00be19dc6cad77b8ef993d5167443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306003dc471b61650901f163216afcef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869c5f8cf0edcb633530e0f7befe42a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a251b36e7343ba0c6f37e9fe2d3e15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a115178c3b3b0b6c5e78768cd1f2eb3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d51e5916b5ac8914bb9d26956bb865448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ffcf3eac0aa2cff2e6080aa337be5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6b9256543d22a082e0495e3e7c039450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408743a76bdef54792813ce3f5f43d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55a3d2e72c1c396c91280ab4eec7b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7dd092255fd45d8c27f7ababcb243453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603426b92b2cf0848890684da0d6db1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b0dddd0aae0f7b2226cd34bbeb446455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f890ba1f1187d59a9582eddd582ccb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa691aa77d5b23156e46b0c565c825d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecbd70226e9a4650d2810880a66ef0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc1cee4a924e2f10d27b66a52366de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249ea375e7ac1c9bcc6215f74bf9b55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fb918342b9b428001846c83cca098461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97a8bc4a0fd95c26fcb0f54fe1b68d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb612c2d27bbbbba2da82ef1f753ff1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96af8b246b1fbcb08fd21c173e2e50e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74548f919ccc981b1dbbe5c9f73f8d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedb3c476d7bfcb822852350763a61a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72404db824cce426e7dbe97e5870f57467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d0904cbcd1b46cde671bba1e7219468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3aa3716ab11b43a582b762af47b4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251d7086d702af27b8c8403df3e64d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f4f5cd5bab28785afcc1f7f748fc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c54c8ec55118edac9ba1d946cd356472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51d8df36bc97bad74019a4ca0310b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd996def3ef4abddf2e201f479b91b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81eed6a1719da4af52783218ea0c17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce914bbfc98da5594c7488dc3054e217476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9000a113addd4b93f0d8ad62f7d1a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa927aa474109d5974f45a55e49b987478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b338838e4a5527ae2e551a797f000479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141d103d6e0bb1dca2f21cce865a4fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433d26d7db6179991fd24f19a77ad05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ddcb31bfeb1088b74473aea08c9e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b51cda6bcf2cc0ffd9abd3e75ee3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defc199d87fa17c961db5f3bdd55fa6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d21448fb6ec3b028e2f0b951a7ad31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3dfdb5ec3ed2811aafcc4a7c988a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f39a9c3374ae87c3249489e31e1a4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d281439fe755c500e274787f15afd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4f25b738cd28a7504065981393318489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6edb145b257b7a5938b896bb225b1f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa295321a857c58a8bba96626094c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173f5f8bbf0e73a064d4e0fd66ab9fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349f88604ec575b06d9733a12bded15493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546f77ab86e02d96d1505616813ea43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa96f3e774a26d64cc89c2320e9a01b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd91996e7f0d6b2ec208ef726d19f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994cb7e76cf67258be6ba49db381b3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb66895ffc36aafc2b466f377309327498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8123f0c5889aa3bcbd21a94b2acb7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8c0c296badf522bd06876d963f4e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4788632016b3ac6814a05794fea2fd5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41da3e7b6432f2514fabd85e03f3c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0d8355bdf108d470bca82d5c4c177503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8aa00363fcda09969dd4374321c554504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3578ee426c1d37fa18a4f6483bec4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59ca010acfe51e109884957bec8ba8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ddfd7fa080dd3a5fdee989233bf43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb204f6dedb3f838cd018d9cc4d7021508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd6d8f2753474e01fc8cac3ae40cb9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b151d28c3c1d27639f8bb6ff8d2b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634a7bd0c61ab6c56d86cd826dccd66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f66ea2800fff4023c5e29712ff9f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62634c6413e121e333549b5f8f7525ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85604bf616625ef0932e8ef03f7adf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24eca9b2fc74886766984eee0d1223515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f949a9c0056ec04712bde86c3df39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92089f631db158e18bb9d7e441339e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc18a35719c4c474262246a3aabb810518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a3d1f3db1e3b298e4b99d66535028519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5decd2b91f42d3410085bbc185b7a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b5a82ab4bb8622027dda4b725eebb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38847be3743dcf47bf178fa8276f2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe71cc01bb95970d25e9b39e8437f5c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525400757ab1ab6fd4e5d94c9bcac0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22c37c95ebab39ba8ecdc038fbc442525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274fefca90326eb3bc61f5c327728ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b77e9e0415820f9aef584acb429bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209acbd07e0a60c112880b0d87f0a677528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a791721aa4220744a6750e6efa69d89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce09600e584d02921fd404f59d34e0f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa9e6dda1f8ae3f57bfec35bf05100531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458252ee63a18226bd8878561992e50532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45fcc96adb7227738231d9714e2afb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b534535571840dc0d9efdc4591faeb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b123a45131f243e938df908c8039a5d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada498e88d5056fb69a8b460565cf64d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265c3f74d53eef06c6ac2add8ac814f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcc7f07ca127fef8b2aefd9ccdc442538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8e84a49b1998e06bbc31ba04fa48d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fab75872f8e7f82163963f961cdd6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab3558d67d98a30ffaf6897235661d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7da51bc9ca180d9915ccdb1155aff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedecbbe0fd3a004481ea161c6e9e537543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa90451e3fcd7ea8cad92fb0c613716544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5785c31afd036672c2c519080ceb7be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895663983c00763841c997a071dbffd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac916eb0c610b7522df5bf91a9f9ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e666a820c398fdad8c1b37aba054a57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a2e220dbd138ca046f432c53f71c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9716f03749654f45b717f2eb932fd79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81485c46113afa899e11324d53ad01b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a101ba7665a060312a8dec73794b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebd968cf88f04df6ef30a9ee56dcb3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab78980e3d43896e3575645dc553ef8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ad36644305b8d63836c7921aaeb15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950beb63b8d9eed1349c7283d72c002c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af7e4cd983f24b9a32b58d4ee0b35f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea9cb435b7fb93d994712b83b1eecd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7883d03b4911e2e22ca0fb2c14c82e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf3ff4359952d192bfc79486309718560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2d1af296a14096d4ee999a6432cfc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d9cd9bbb4186da7b396206449a15c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e89803b3af5fd0a36f5929d7812fce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671c2d9b47b322202d6daf0d09b540b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2215754079d968a41e609c392071e3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a6d229955144d46b7c6e2cf553b77566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1561e61905ea38dbc173f4518b8b47e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5e8945b2a0f3d6314b66c6a1c505b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92c54be29f535d5f9c9bab25f09191569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641267b360438dd9888dd8afa1d24f48570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a39a8267d97302ecd0a174d14e5cf1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692af7895ef80e6dad05a5b2bb2d201b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1e4ac5bbaedb1cb5bb305bc41fa17573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68469164f7daba067aba3e4f7f03c0a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceba3d4d47fc2099eab84f9c89ecc04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75c3132a4173d1f9272bb62dfb2511576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7436133160595905234faf18fbe11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8b1bc48bd07297f8fde2c9fbad660578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809242e8a8d0dae969332a114fc35fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81989b42981959f07e558ac171742ba7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc25f61846bdc18c55fecd180df2b57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fae35727498fd3f91ddaff559c22e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d81c583c7ae00a681f0f1a0b39e3bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4ae18616f370d2e758680b92032b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277982542942807175a8e1e0e96dec9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54e4387b2cde473944b1d5c6506d2f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c748e14948ba9bf052441e4d8a27433587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16595a95d1d1cd7f9174b4998b1241ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167870c0d45bef376533b4e193c6c64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35dc812f1b95f2f041d290908734f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab011458ee2ec5c3dd09cb159b7c1328591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8963f6a5deb30e0c7a8c6e875d0cbd7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbf74624ead69e815ab40b7f11d4e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf0f51e1eb9954544ce61e9a383ce2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac48c9ec9401fa57f6a4a600edf041595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfb7a62ff8c4eebb1f96c88194a046596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38df2e9a751127c22455f4519cc0f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece9593aae7c8425cdde4de55ae56fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b029e4672b6b99a117791fbf1b76599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f92decf7d971889f7491c8d4542e76600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d148be3a64c84c053a2c4321e506c55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0d70dc7f8e24fe893cef3de546941602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6dd69a1b836b71ed6d37b9a3efe87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e45eca461cbd3f58ea7fec8dd4d314604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c27ff0508327801faa07c3abacc4f6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56558ba98cf68a845a4f6bad1529399f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4970172655c379103173ed27d30952607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce4af14180b3411fa672b2a3cdcf77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ae90f4b98154196cc520c820ad357609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8d8b3b55186cb5266359c708e4695610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc51bfb00f12a913e323a27043956c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bff8e1eb90b31037ea5b153da2db4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8a8c378d4425648b33cf4e25e57ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776503d3b1e935ad01fc4f358be42f3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faede490de9ed1798dbae559a2bc9659615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a47467e928ee5c8d212804bd0bea4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d990ec941ab41439961d13112450f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936e80844fbfa15fbf0aa7efb81275f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecc7581490627b0fc660be404db7f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971dfbc03214a68f4bafee104567e37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101722ad662d8b3b714a05f5392f944f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6bf5e3c7dabb5a64cfbd25194c967622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521026ba809ff4b27e3a34de3463ab0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cce33dbdc9127f901b6379bdd527d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3ae6cf3b9b0193cdf969304de1276625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033c5a209963e6b3b8f3fa8295ca9a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f459b0a9e74093a6fdc23d827e8b74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b3f20f8b685688759e41f4d974d97628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927534d6bda3488bb2e762b0554c428629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1052ea4cdafb54a59c241f12cf584630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f8a8e9b93b4de977a1985f2f70808631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa556793d18cd2755a53c8a0060c71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523756e1f9bd7bf2aa7b3b0edaa8cbb5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b336b0b0fdc3024b428966e5ef6ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45473f14ca713448fa3100205879aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9264de5a01141dfb2fc7844b4964ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce75ffce0391ae931cb87ca28c28ad2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a3785e52f62e40dbfaf7c9e690c43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c52c2fd6d553d60db37f1e196df8b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511fe081dc5769d6565e0d33a2611aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae252d72d704d5c88d244cb593b36f7b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca228f131a6be4c087ba148ae116d138642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4458da9c18ce29c28c9198a213d9e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86249d038cb95358685798c58c60da6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb4891afb6bac3428d6f10d1dbcb8b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8758263d4c861f47f44057401011d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369925a506fec53813e93aa9dfc96fbc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6205564ace6e3acda2b76eb956bd799648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f74191080c387e0bcdf6048781fc9f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f8b8374acf716c2ea034c2a580270650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9826b932afd4dc763245a616751815651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475d1b1da58a7e20394974a2998d853652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc3c50cda0e656237c54d63bf75079653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eecd8845d41152bff4fec37559c45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10a35fb07931f53e4eb92aa50013ba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b3337fd74eb7351761432c38c6db2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b5a45d40ee16bf3b638644ad74999657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a0111175feb927bf2e2be5140a3dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cff48487406b98d3484cde8292213659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a6c2a1ef26a87df6211f2b397c1c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9419ce1ae0169b1a45b434065ddcb6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dee9da0984b046f71c3bf3694655b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab900e73fee17e8d6b0d3f4e25e33e24663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc55b39c39834497b7daf3856bc3282664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce22b4504a740e3aef7b8859161b21e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21387102ee90bbb27c142528bba7c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32f47bb295c4763bedfe7a597ef3d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bb03d66926254f38fa23db5c5fd66668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6813e7a5856dafac724619af27b98fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523d2d6de3c585ceba25880e350f8c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19878860957556e0387009b47f76312f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abb04eb2425a851d8bc76c11cee85c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed323a525712e3d33b0f4a266347ce2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacdacc40b2b74a5b0f78945282fdf8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f98def35551e9ecab28fc561facc0b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d104b18a403ece2e95d3f7ea189bba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa17124477e9bda985b9d474665a18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355f08db841bc1edba73abb53094aaf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af456044ea3d73121b8fed05d9061ecb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf65e4573e797ce2797f7f36849792680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84184b8eab5401448728aaf5201352681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709844c7cb12d56b68c58686d6dd3ae0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c24512eeba92f0088082f25bb5aba1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e091dc8d6fe3c66f404d1f184af050684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b41b80a19a15270f775325a58091f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839723258082f0f046508615c7a11203686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffac315da36c94509f97251c5b4e225687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16304a34822d4a9f90f0251cad6810a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f86859ca64844faddc6026241c496689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81303a34e421fd2053eb5b39fe3caf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa050bd4db67a61e63d17359d0335dc3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9eaf11e5658d4963debc25d2e8199692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30894e59802b00dac2b93a6c241f3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239c316d4c4f7733150c5cf6bce5c75694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05f6c15cd82f451a0f11a66f5ed721695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4144dab8db23445e7ac636bc8c54332696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a44ba17501989ebacbd381462c9b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b97379d508488c216bf734fc988a24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e84ae3863ea076987d93ca3be41ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411d8053dccc65058c81379dedc8659700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b489b040bf7e76be7a18c079ac2020e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597f1295e82a8b781ee4c3387e8f9de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74784c9df6a6b52efcb9a48ab36263703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19683408b7b9e3327bdc716cf015fbc0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc272f1eac564a8e949bcaf7c39659705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5fcba4d61bd0322ba4006520f75b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b343bc12c8200fef68b70451050fad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c4b6f953072d08f233feb8e39c118708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad32380f187d262bd3332097e7ceff8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228eb9f5cbbcbeccdd41838d65b5d4d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506304bca81f47d09c4e41c86dee540711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c3a8d60c92ebf1218f4c49f1e8b1f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aeaba53bdbd44b933e2e74fdf3d3c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dcb5d3f361f37ac9994447a09579e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d4daa2efb31a000f5e513677b4db0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7d3bdb091972d1bb956cab6fc41ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfb2f04518fce83921a49905c511d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74b5e11ac5eb1d96d6cbfd24f19943718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ec5b611fb90d8fdda919734033f11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa55722d189aff41244c293355f992720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7b140341390bab78edac811c3d4db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021d3da5ee21a063fb1ae9f09e8abe1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b460d45d4e1e4d8a660e6f988d4ac7f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cd28f2270a3ff273c7e6d1012beec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197e84cdb813bdcf9e3c38d612d16dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765718d392f2dc63b188a270a6711bb5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce2c1e9905fd349e3ce4d1896ea253727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2cd5a9f842fb74ee942c50ec3f2ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caff6d9a67d55523a771c9185031a6d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068206bc03b432111a46d5ddc5d2666730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dc72b1fecb7f0c1f4ce7dc8f4c77c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde6572a14ca896247352a4b9c65228732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d28f9c936e4565181517f54d89d44733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a980d28994ef2f6676faa2be1ba602734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc13e6d9d0c47bd3c44af47b73d3c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa84f6f9effa1f298cfbc2c264be45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f57d2096ac396b85a8767264bffebc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54640bfbf67c06d1acdeaaf954eddb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04b2dadce43d594d9174f942b3f148739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f809ff3bddefa00238e3041f2f78d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a0712e61d6267b297e5606a759a9e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1043ef5c1cea49fbe87448013f7ffb9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb579f690aa86eacbfbd210ce6ce1e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2b656a98a4c653d671e339b851e97744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775a4b64dcf8a2fdccac2a411de9d76745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb884129842122d28978378aed9571746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b9e914bfa1bca6e3788f5733c1c1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce7d5a111d7f21b307a3067f808cfc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3272b5c97e654b6eaf4dc2dc0b0a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb770408e0fb01d3da1423e5df2981750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196685ad2b299d13098c0ed5e71a97b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0450dc778f97082dfc210fe4b0d5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff28bbab8249ebe0d2ad98f8924d8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563dbb197eae80d304b3a1d7121f645754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87607bf35b2f30815018580f9907be9d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dce3ba274eef650937ffbc0a78c116756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc021330aed1422474ecfb5360a36ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc723c44dbcf50d8c2665026e60bf41758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d576d5b9871fa5dbae465a53f30b17759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187201b6e397bda1a178fe5b0e559561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaf2e35a2867cf664ffd2d735520bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fc0af513238f0a6056e5d1179774b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290973ad6cedc7786f7be9cf0d8db3184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583ca891cc3a6af3d79005e2cbd4ccc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f2bb84e84e0d45f51fc8068d31f406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0fcec406f514457c20910232a94957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06655705192a0329c8b456be124d69368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074603bf00dec95f86becc9d22cb122f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75991b4089cc7b4560843c4f3595055a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1e6b9532210a0e642cdcf98defba811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323a9013e8957221c05e356d3130b4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7613ece6e021870de550109bb719d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d1eaff74d659be7b40b1e9896db4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4115a048c8a6081a9b5d43368aa7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908f30ce4c16735e15856e86a91a27b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb26ff776440aabd555ac2f7befd35117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0836bb96e6fcbb30be1993fb037226018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db618e9757888986475f158c90117eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79507a6db42d08ed5e8bc610786d77020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff001d736abcb2adf778f510e10e7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2631a48325667abefe9e913b5da2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd052933f003a7692c8c046948568d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ed3201e607032e0551f005b998f8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d73aff298264d935e21e38074b2f3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bf43dfc5a4d8bfa7fc77bebca315f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca8a870e1522e739b68bd7468d802427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b55e659a51f7b976b0405d56e2409028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312498d9a838304e971b126a70d0f10829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756574416efd82d02085a54d72a75bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb35b4c4a4d78d5f8680bfa57bd0f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86f21dbca16eb0f0d0f44afefc704832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a3694263c5c71dc1815ca2c4669c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567fb60cc23778ca4cb386ec048dfc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c647c5f270d4480d913aeb7e0d956fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e75c36e07e77cb0bf9a8cfdd6610f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783b71e7555c39f82ff5d83bdad218937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37670988b50c4c4a6febb106229b6bc238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c1d9934731dae6608b2c46fd7414139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7450b30e707f83e84713ed66090f1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52b1a14796f371ef2001d5c2ee7ffc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f68933faddb6aae6a16bcfce0c6bec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7915b7cc6f28966ec846e356ffcdec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bfcbed897da88c4a44f70f6ba021344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17a342c43a12030897c29f81491bcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed38ccd749455c985d6dd2b74b87d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dd0307e8f4fcebf82dc7bd28970c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df71710e3accbd9bb3e9c5ba589ae548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcd28163c5b25fb78d7e65730eb7f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5864b042a85b8fd30ed9e27d2eb3da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598004d8be99d306b6013af76099e4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f38d4c63fef22e57aaa6a04349c01452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9aa21222e63d69fe6e181d9b60c7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d5f9862e712ab8566c2b8ff24000b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b392e46440d6253ce307f83b3972b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd360cfb08fb4b52b4d93e9b29d513b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90576d4b8fe8d7b69736e74ebf9c6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7a39fa113c8cf01e912c738f3df1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e3193526aca773bab135728a9d35459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946eeebba3a4d0bfd5742f3fe1befd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d77bba28a3fefab7a9f0d726e63c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace44f73165d770df2d89d438308f6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75823bbececdde926f058d63cd1ca463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a87147e7fc212d2f2be007517c1d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209f45117bff308e1bcd68b1871824b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5516b2f7def77a1b1c7d031eb4c375366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e2449f06d952c2b9ab9d175991a7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5edb8c335e818d08fe08e38ed67c9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7b3dadde4ed572315884a2997e56d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97c6bd863e3c0f59f191952487f89f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807950b3a5f22bf18e699836785148971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23caf303153469d5f84e1a3ecd1d0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acad2649d35eefe91968d01e4d6ab6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e44d24dedac082238896c080927b4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609c3da5773ff1785dae8cff64d30ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107ee7095a9b89f468b6335f91777a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4135560f14d3069675ee6d214fbc9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fee364d966b1525e812df1122308e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8a1ccc993f15de44c52c7b3ffc31d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4450ba563de6997eca05845f3b32e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc658d104f15b390628a3c8781a27b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e287e9d60966274c851513798e1ad582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcf7233c44c8f69ebaca55f449cb1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90af022551ce7aa59825d20cc46b0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9d801087948df1f3146fbdbab21b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4806ea3dc6ff66fb8f3521df836a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48470f4f984558818b0b6790fb050587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e505f38e12894f0a6375c460aebc4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b81ef8a9b1e211f172080cb79c3e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eb7ff03de5f9b5a0cf01d65249f2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e8bc401170de3a9d6b9219905dc2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0815bf311296310c05948fad61382d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5112fe0de68d99b2b00e487daa181693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bd163f20cd00e199d0fe46b60f83194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8811b9e9e7e4211904ab4e8c28d30d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bb266eb20fad2d87c6ec221c3ebbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6737a0437ad18b994c2d931a633b7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ad300883d3f0567e83f959d10af3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f616609c032649d751c23e228cf45c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f01d60b6a4f0a4afcb9a3abea9a52100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cc4e1d694bd9f165b53ed0025f3ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848b8ad908c3d27f8afea8255dcad6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1311b18a90ea2f796c2a6f719ea014c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ec15790d9a76e726ac2d227dfe92f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5fbdfe235495b2efaac52def3fb27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0a57a609158e67d0bc2ff96593eb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b16e150ffbb0910810041a6f273a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3de2b36450462307e55edc02f7235108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9cc21c5bd76fddef2de0ab4ab5d30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1b31c82eec06438fc4d835c79ac27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4b491d684f1572e6a026e89477120111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94912f8e48f66db83b34f4f129b8cb67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7157d73a537c7135373aa86904eeb66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7934ed59e825959d622a527788e40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5dd2ca86098a91435c3a6baf88039115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdad6edbcfeadb96eb912cf7091633116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ecfa5d7b411362148fbb6e935b680117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08b4459fa7996a2bfb05eb56b701d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13b44c6e627d24b87b3b04d78dd81e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1edc7bdf12c9ba23851c061c0c17d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c630e64fa9f3cd94e2598c3d7b2ec36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012884fd23f2e80551e1edf8464da4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49890e519f6f8c0d9602707f7f484937123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea7db93daf474befff229f45e4c4f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf838e763820b439742144cf77ce88d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652f908e4bbc3ecf43ee58bcfc7a306126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb87db0d4da767f9d22d7da3b4fbeb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdde6b2193303926c0280bb95ee8443128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6fede60babb7249131612be88de5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bc9047e57fb7a6dec93b703d9e7a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8d8c756f4b517b97f38b6234573aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d554a6dd1e18db6d915c6283561e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a40a18764145531690a4836dd28d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71796b055cf299720dea293921294b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68c3aa1401e9e99c60bc5363a93977135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed14009c08d60003e914d6490b33fdc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43103bd2998c2e371cd22cb8f1b8ce11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef636d2855c570c3287b12919810766138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac591c1747070fc088367760aaca29a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab48db78b7977600b8cb39a02f5abe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff5fe483b3fe5bbdd7663bef09901a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171bf0aab77ab77e7fb65f246eb4ded142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74872d3871c994ddb10504454e77f8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ff91e2b1c02412e1f8df05a9cd3a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2b82626561126265f98b6c4708f9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf008d6952dbeb6ce9dbb3caa3621f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01230772b985fe40725622c55fe924147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d1f5386a7d00717d89b0b8c53d40f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f85535c3a47f1da2c1fdcadf718e24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad030e35f6d87286808eb0bfef6dcf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6e7dd5ab0aefe8b6deabe4e541bef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64551b8f0bc7c30dbb336c81e314495b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391548f806fe718b3afbeb52f01c75db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0c1b384201ff4b0eed463c4d24589154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d61e2e4da360f051496d42f0a1919b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640201bb8f3540128feee159bc6a5917156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99a78b39ea47cff6faebd863eec14a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fc14f95c3c205b19414aed5f71480158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd587abc67b6ac2c61fbfeb711a15eb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bf216f7470dfc8737e5122c97cb98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72fa18764ee3293db2ce05ceb03499161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc22ff1cb924804c78f587ec73d70f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935f1486a1a3b87062af515f3d8ba27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6ffaa4c99a5e10bd117f2ecdd7f7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a376c19d48b5b5a8e9f2aaac6b00a4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c470e377319e1d6149cb864379a53c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ae218534d136432374ac1336f0534167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97b60ee2a362dde1d2f879c0cb4f9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e710d51f44d1115273aa3ef97bc8a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49793b7169bce6fbc9165d1f8d9994170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d63aaca5402a7a17d4dd55c598cfab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026d98b429e3d736a1913c941774459172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530806bb4751539714a6eb7728800b14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d693d86aeaa67bf6d7743b83ed7ace1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd408846a52286e0dff37f9d3ce199175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a7fa4afb3ccc27c8d02662086cc70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4dcad52d2ff03eb138de6b96c0ef8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86c1660d0d1050169798dfe54c44a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fed1e714046794f190f6c736cfe26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d17b04b39caa632eae431a972843c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3e1b865d27a31020637b5edd3959f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95360fe37bfccd5aff8978023adbe59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8554528db7e68cd65a1e61e6ad39ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eabfe4f1d68a3e79be2b67485e745d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532c6626589a541eca6526fee2614d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9da83575a2bb9c847755f4958458f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c9f405e22cabe8e4611f525638170187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f535690df3f0ab2905b254b4aa5e17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80cab1af045b145c416d2b864ff849189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e0f577d41f7bdbe29a942d2f8254c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe7e887fe06a42d4cd8d80259f1b6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9fc946e31d9ea947b2f225e50c890192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31579086f6fc680d2eaca220da55a46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21a4ef80aed36f0b6a540bba9bf744194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c98951e2cbce73df9d37a17219b87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdea65a854479a693b8f288353e4be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102fb85c7c7cb2311c33c6c0b050006197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598147601f517ea61972d87e7d804ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79214dcf06dc7d4e3c73fe7cc20c94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d362694f9242ddad2d8b7e7379a05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df5fe656d72fd3ae1b1d3fe9ceefcf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb4652ea3249aca4a056fe19e61bbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054f8a301a018e79ffb5082f18b5084203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc73918a1ad807545bbe840d4555c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd5a3521b7ea4f6bb1f37ffb7f06fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c0f9c1db152272bcf88632869f7e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a07652590d3dc6ba0518e73870d15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e6dd150a47ab364a3f6172c769dc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e006c65848b84df37addb06ee2a64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d5a840a0a1f4e1d4fd49c6f630a29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ae05b51102b35560affdd86242e69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9886db5d1691e20ef8b684defcc7844212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5574b4cf157fac76d85bcb6247d54c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe1beb9efb8716beb9ddc50200c865214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3a20d7ac813be4762ba00dd25cee2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739abb71c7aec4a5fff603afd2a28f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83401d84a79f2dbcb0c89a84b5f156217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58227b69b26222de769e872c94f04ba8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cdbc722e8bd616299489b72b06977219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1614125318fbffa46baf803548d2586220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2cdf1d2ce5eb0615557f2d49bc4e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972833a2332144a8fc023f951c6acae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d543faf5b17fa1d502cedfb253c73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0a3d774c317a03582eefd71badfda224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea4069f34559012ecb4cd221823799225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32963b9399645e850f2e29894a2e1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b40db3ac9884dc162036b147d1ead227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6a62884aa6bb3b2b615d502bbfff1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd77bfe86cc97db8fc0d86baf18e9ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a546628cb85fd5383a2ad8a20c085230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0cc2c7f8eee5aeb82acaa8b5b3af2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5cc48c9d43db79d9a1ef97a418320232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60010eed36a7a2176a2499b2fff495ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd95c768eb487d62841b24410936171234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7313da9995b640bdbe69139d89fb8e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf61fc2819aa6434dc25fb6ca86bde236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d9e2c53db9cfff9714837dfcdbdfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64bed735d273b135b67c1956ec80f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd137c04a289c0d9891da8fc81d33d8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc01ee79094869ee982d102c05d6f85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6e329ed4fa724305822e8f6cdc9ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfbbd7239959c9945c21cc13e6756b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207f8ce13a5a80b4add148df2ca28f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eda85333de4616c073b773ffa7993f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a77f1d83bf3381b1398f3343d87f0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2388e6c40e5dab19406ede72e37fed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8d01b94a299185b152914b7138a14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365427e5625a4dfb6b46ad3473a0bd3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b60ffc699210e9a665041561027a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148576dd5d13259bbb5d5a28c0c8ea5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940ad3d3e5ae4590bf7611cc7d2f0af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e055208867c5dc03511ac30755e6a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc91e75e49c880784fae28816c5063253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6836684315f2364f246a2c93b80003254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638afc2b3b08cba759043d51baa3163255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf112d084de7b9de34b597ed2b75fcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c812ec79ece0f5d9c3afd43fee8502257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017e8adc6adf532011789b869b3e8b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2206f209c986cdbdcc9153bf34d779259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2709573bc5e824936aadfc3bb1c771260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969a3eeb5cb0ce549dba1c99ed626fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b8686e407aebb81121179b99a4da6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67004e9849b3693e5b22df3e6c19db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfd844edd048343c2eb20854610663264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aeca3f49cd90db327034fdf9edff31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14627b83723b57388dd03604a923b1ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dd98448a055db81fb5b6b91b64c6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ac42e119ea29fbd8d31a298aba6d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7970cef32bb5fba246fcdb4e71022b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf4f05afeba5b7b4e6e60d38b98d96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f02e1d893ce4db97e275c54c21323271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f88523e2b74a31f7dfe7ffb1d394fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c789adc562c9a3aea86af40e1a13a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64228f642a13cd2927bb9aaa794eb700274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c9a98dea5693590faf36eaf473aa8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba472d6e0c107cdfbd2ae41f6a51b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb15d683e20eaea3abf616405581d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb4e9c1fdd602c8e2f5cae79f12772278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c308c09db4b8abf78df013bde65a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e4e5616fced52dd2fa69bf35be516280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9528714412c0d401d14bbc25303e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80085a863868861dcad84fad22ae3c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae0942d9483a309247e881dd2127de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ffcbab09ea5c3f5ac22d7d86ee28f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8719404cc11d81edd1d59ca3e6ee6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ebc15cab9052e51a6b00bbbb65bc8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b1923625a94e4e9104813e1bcce50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d114cf76e4cd82d898b370c22cceac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfa513e9295f5ab67928f092eb2476289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dbf29a42d0e4e63291d174d7ae7ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7c34fd0252065a9556ac1571f19c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27eac94c4473391e8a132c926cf3105292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681dec4e3569ee5c762fae96ae55f22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665970ea1288967a7adc921a62ef741e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252153d6b701970eba9f05c089d27e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd912b5028ce403a72c3261a886380ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec37b9c08d0aee59d0c18870304ba9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b204c8675694f01cf861bfccba3fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd9b57548117f12c48abfa7c22293f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc068eb9e421dfe94f99f33d10823d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46e045767ef57928cf13285a78db09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375e68122610b1607f251700590e49e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b388d2d9127fb68b3a641e54ced19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30228c39085e6e93544952234b8a1ce5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce576a380c1f4df70792286cd3c48a0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef1df04d14ee702611d6707c47ee7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d4bc57a97d00f6accdd1ada1e0a63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed9acaef503efc49c1f975a0437d78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4679c51a0e9b49073b25dd4b9c32569309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d51f666ca701014fb00e732f5f8ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c46def31291bc028417f6ac594ed5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf9940c27ccde7084df6c88150c2bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b2e0415312e62dddc1eda46622627313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3cd682dc4c382a2e1cb1faef43f7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b50fbac90ec49023677314c3b4dd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eebcc564f75b1caf6797651fddf3cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba529efb3803d54b893a5d6d499e939317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd03fbf8756dc058fb9705a91c9badf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe567b4fdba2a8c611cba3c1c54ac3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deadeb92a76d65474e0f5d8e14ebb08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b9c4ff7dbd858d611d6b6b3b43558321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e878f9109ff214b4e83d1a23cd781ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb0964c07bf2ca9d59b623de7c70ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a97b243dd75d17344b3a718ab6426c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96eb591d8211a180ce61836ced2b5eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2bc543107ae7020570b2aecdc029d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0bb76ce29c3d5103b2537af838fc0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd8f63d38aa0bc6d0e6502c66ba0d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531d441d1803cf8ec57488f1f5c4bac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d9e8ff95f89fe8e24928df960d1b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1ca5be9000a673e021f3d466811b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44911fb2455e20b7ea368977766fe2e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074f50981ed6c408da2c78c5827fa9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fe4c5db433259358c59cc482be15e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139474f248313f4bf192f87d395e1a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad1297c2d5e804b60b54acf32704a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37390e8b741a1aacd4831d5affeecbc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cd2315e50e8f0e59a6b548444e67c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1722335d1fe3df1e4f84d06b13596339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b80141d2614fbd554656494c393fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51bb9d4e79d57f95920687862aec15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bca72120c158f1cd95c8c2128cc00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381ecbdb39a6243510f3732d4d45aa7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedbe0796a4f3f8b4d6a3adf85ac8a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9221892106c8f74fd0f216e13e5d61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012ca50e261474a3bdebc67a1620061346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5f3b211ed5b95b2b1d82d7d672612347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1ccdb7665221e9c7012f15fa79467348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022ad99d630ca510343e53aa29c35ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cde2e8503d590582a17c9e3d6d422350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5774b92d120d5f99c36b130ab0190d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40705e9eee4841d31d32b16d5e15458a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6a16b6a324db13072347170c49a3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb56cf961862f57009580dee2cc8153354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c59304f89d6955deb3e4d6511c6cfd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1113e1bf9136e1946378bd87c01775356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36643b0ccb59f4cc8fbab01a367c2f71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a83edb0314ddeb6dd6c65ce46dbaa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b9481a730e63c037d990e4dea75d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e216f31c09121c3543fcf8154fde87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cba8f594fc59eb8629ca0808d1a473361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91e8771721bbecaa683219342eb975362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5305488a8fdd1f86b6ad2f85de4b5d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f515545e3f10ddee1082f6f697fb85364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e34cbe6e47b7c1cf99929447c4a56e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e9a1bddd145eca6f3d321b0eeb7ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa85d42f064fc24920c709dd9efdab9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19f6a5675a09bb6eaa92b2876df746368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed2219390a0ebe0704d677f39f1d05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57539edc5c8169cb56b559a1b4598a34370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d3040afa24f29ef0db60024046ebe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157ce4a4b578c689b17747799bf8f36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0447ec58b4678e3364bcc250b743d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4b4c5e4b3d3c4eb6ecbfc2c64a2c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b988da7dc17497324c42f75d82907b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce928057eb3f2d0199208b1935ba40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9986f2ed77955a4afb1fe1b6c14c55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8d5cbf5149fbb96fc921b21bcf005378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfceecb7af20480204156d1942731db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9e01c4376e43cedd9d8f34c77333380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b77857e6d420c5f1f37253c468b46381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0888a5944efc8fec1deaa36551036382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c9608f63e9bd655f1ddb4fb7804ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b6c2c644220bc68e758743c4c2d4c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64389ced756b3a707ca0581c2637194385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fec2c2b333063ee046e59295ee0a0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7af1027f87863874fa0d29a613cb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af9b7895070c6a303653c01596085d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30536e242eb6a9e7ee750ee1de4c6b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812780d3528a00cab9eb769d530a0048390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb836d5f7d9f447c5f8e31a8d8bd135d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed879098ce5fea7b85d68bd0d027dca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a89c4bbc9e3e96b6485472e4aa66e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab003f4ede41ad3922132ec80da4e5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e1eb1b366aa07e3c9a1d71ab20e19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31212814fbc7ddb2a6764bee5cee822396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b9c2c0bc637848004432e96e2dae1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cde72898f15022c9d01bd063f94ab2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb18e5829a1a456cc45271812a845c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f6e0ba0ac8f27c46b087b8285f376400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f335ea82a932e4c91f97de9503ba93401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f71283b1d2ff46da649b553c56ea9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb7b2ed21c94d81012fe9c004593a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75aa7a28731d8e9256951f6c7a23f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06a77656501fd7dc9ecffe422ac901405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e28fa27330031565b1d975d27711bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea63c5ec42f4eb4bd3085cd0ef9d6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21930368084bd6d15a6f6a639a7a82408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552273f355bd7fb981a0292e0e84dd1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe63cad6c352458bc5d1348420be0df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda56fa4fa3d7449a0107488e2bdd17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e2b38fcad90f3a7cea75a525a276e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20758ed9740fc575b4e1a8615e45a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f6fc42981b8aad4c686215b3f3f8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f601330fe39f26eceb724fd39d5cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa14ef09311da6f76736f316e692f6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176526160b13bdbe4f1d81c5d9a1a394417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7c4818ddde9318d831de2fe78c003418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a37309229afe5c458e7b59878d079a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074158877b014f4f1cf4b7be0365ffd9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699c858774f584e427aadbfd75b1d1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ed1b623abf1d7a8a631011830c8df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc889dc945edd75d426abebfd3ceb2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf53faa405a2f336f7b9c5f014f9969424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda5cdbc466ebf6958b1cd0178ecb3d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dee46e19df2a52296fb57a4087d19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbf326e431cf3f2d65d416cd02a60d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d680005ae37960653e7f1f83f9da8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbee460de6d1071da6e914fc6931787429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444735bc47d315cbd71ab2dd10b139e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55775e02ca660f711795d335cd30cbe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d524945e1f51293c356312693635d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe370b83a0ef5fbd27ea7a7d9f61689433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd9ec8e6f6adae49db536e9f6037c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af3096d983eea5746efb56a9cb2711435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf441ad3e0c39000c060b9dbdfd7d474436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a299249a44448faf611429894190d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c9ef4aaf5609003c599cf9ff1d08d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35145a2cb97f4e6dec971ebf7d5958bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06d767b66ee355092e8a0d67b02c91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3909d00d811036ba0272c14b550bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd853f8544bdcc39f1a6d628348d8d7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a18b7c7e17c171299bc45120f4b5b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e7daf05abed7fd298d7e1ea7d1cab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f39faae64c295170e2c3d8033e89e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182e6fd5ef98033eca5f4b15bef5c68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c45dd975b8bba816abbd45b35ed9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6b721cf2f7e5dad789e85df05ed21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57206bbc423374b7e7983c12071eabb1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9873d8c823118e7621f84d0e0f7bc84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645c5d19021579e82a60e53842c3f62451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0d5438e99ac11618a361f827a1c10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80a638a835ff95ca8f33d69b018b50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a27c6b676886a2db686a1a3d524d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1285b3162c83fcd92563eece3719498455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c47c622044e0ffe6cd053ebc97ce0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a045778594ef88a57afb7093753ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421df73d16eed462b5b67270d13af76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef344113f2586eee6bd5d0af03345db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d823a0709ff92f0a851fb8175abf00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805dda4630eed8df7ab00bd71cdc6e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92bf5e3274bf1ddb47040d5dc70859462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be85478c505742faefb06a87efa0516463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229a5beaa1cb4a884aa175fea1ebea8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffc037da30e7b9c4f85aab350d7163465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65a79afacb193b3973d71d75d3e0f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de333e33eb2d750adb0d86e1da5884467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33479cdc77b36d779b79dc37dd738b3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23887d3e62c1c22d48c689d8a1d2e7cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17ab0e115d247255ae46a1b5b350d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174af829db2ae97f0a4c6abc8f4241e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb56a6a85fa8b1cca874b1b65b53e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba41d13553724e35c59b01609a2040473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5ffd87e93bb93fd38ac6cb381bb72474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9afac2db58514af814f44d6456d781475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f860672ec2c68769026b6df964c2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280df7bc6abd08190ded9c67076f883477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6495731656d30ef2e024293fad4c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba9643e0be0df18f3b74c7486c225a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f95d9a60698057bb99fd09a4b39e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f39f90884c6608e5a0d89276ce5c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47445952718a9687a91e41f83b5b97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8a6d1fd9a5eef32dd0d25aaf9d6e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5e4e522deb27bd6710ee1dccfec2e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5d91a601c0aac9ac989f2d12e1967485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560ea4379fe7f70d3b48e78f1423629486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac677f50e294ae945abad252f125caf6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9655880032edc4346042c126f5c9295488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573441c6a3d26e5f43014b7059d2676489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76692eb7e25ef44c1e52ea969a0aa63f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1799264281ae5bac9afa37a1ca677491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5a802939cd166dbb23110c1081794492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b28ba4333ab85f139c6cca5886af0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caadfcd4733766dc480b1ac9e5a84ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b60616cfa27c64416d614912a4d05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279d79cbdd34cd25c7a74506fbf03e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0ecf43ded04bd50cc0b0af48494d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dc889ea4a2f685237cc208df7959a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec71ce47fa0f6b09fc84ec6e84b72d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30ae516dd56f8a470eed425e549ea0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29be23f184008f10e96f678950baf8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d5292f5880ce96fb1b88f0e2543f4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff48782773193d28f81849e381947e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa0ab9e6dda00d582e7e8306e4cbe6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e2d89b9bfa6d5e03a3100e1d51dc0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9fb9daa93ba8761ccb40c4445417f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c76d3634c7e27823ebc979bbad475507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc8f80cdfddfb3bdc5ab280fd08480508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188bd91e4addf179ba3894142313410509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdcfcf372e0f69330ceaedcfea287c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87385ec432e5e8a50f1cc9a99dd39b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60f2e57ce6986c65e728e282fc0339512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b5d427fc16ed17b549a2007ab5b15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00db46b48d8fdcc6ba22c0932fa89b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362cba52ac19ca26b8a87e1b6be5ac7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa81cd26dd40f8f11ec82559106f3e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437bc090f735e93ea5417466cf3ddd4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d62b5b392bf54991b923e1991277f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fc304f9dffaa606007838921c437b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ca210d1b3d1e2a8afa5ac683ffddd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce00b7fe11c3ff80ead3913930d1a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130af21c04194303efe0de99ae27ae8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e6947cda25d8ffd68707e44eac04f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbb4525917821bf2a7d2e7a9cccc4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69598a7e3fb570165eca1563fd9b3ddc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33b3495578798d988d05e1f4669f80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca037978b45aec3510353673ed7a357e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64be1ad4da5566a04655984d6db9dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b7c13a51aed86d0e51f401785ece0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf25fedacc56b48e1cf6e51e2bd5a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de599215d112615951ce0bb25abc817531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f639b6596ce4cc644532de55580b935532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cef1997a2c5c361a3883d1c4c64a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11623818be38e1b097a9e82eeac7247534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b30248619e7f6fb6274b7ecbd7de8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75671fd4a6a3c315e49804af68edc20c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568d928f6af3008bbd57df46ebf53d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a88a04fbcb5d1fee3538969ebf0f39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeb784811ceae5f8640e50e2ea9e81539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542c79ba944346e348122d407e6871e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501f6bbef5ed215eb92e202cf80bdbc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21933bd8cdd738d6d58a1ed7a5b484542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601ec575efd45df8058b2cb55109186543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a39932eb9759bcfbfce7be64b0e95544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bc52a5a942aa394786137336dabe2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6759ffab7f978df021707881db44572546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffd0a27d5f70032c4ebf11a45da0c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77f3525610cce6a7c2831ca9e72143548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8805ecf1e2ebd661dc1af025a5b24a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7455093bb1239a21ada8817e36b4375550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bffd8aab1ffd33a5e1135ac0820730551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827db7faae02084c4f97e037e7b6011552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99403c51c4899e0143f7327a12349461553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfb915d3669d479715f6de1f7348f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5b9ec0e604512328ef62d15a1fa67555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e203cfc1877b59812c6af4c6373405556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137663ac5fc59f309ff89726b8fe7ec5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687186c8b367db07e7accd9d3eafa67d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6e6abffa7f159bbe763f6dd136eb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7c3019d7bb8e248a7e75bff4fdd68560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790581e574fe3c45e843cc9fdc99ef8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122a3ad8708f1ce8868c25637609a23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e57e079d0d1980f24e3b1530711b56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e7674592a50798f2570e032029817564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a20a3a05f6a5bc4032def824954aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2dc70d89764f29ff4cc3d99220e92566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9f490e90c5ea9851644451b255baa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c7611abfdf808a8bc54dda6b4373c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1518c113ec0081dae724bc0e53e11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592a485fad82e82bf148b87aed27118570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd9f73d2265a2a6be99b66b164df91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ccb0e872785bfd30de865e16c8f7f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb99bb3defd0d4fb804b3b15f77383e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ebc3336b7127ea7af1149e2af8932574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f620db45bbb2dd6e476cc801769287575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6e12e1cd31c7fbe77916f7c66e0a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ce4e318f7449358857d90c14bc884577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48071901f854ea547a6248a21873820578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6da1a0326153b8b61d4944a4e134a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8a50b491945e6cc18a6e3e08f1f15580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0ee6e5142e13185226cd03ebccc7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e518c31ae38acd8e0dc83b58536f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539c2f93ae13ba2e154ef0f7e0be211583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f36f7a11aaf11ab6b2cb8715cfda3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6d79ed74fbc9beb3978618632d22b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4943fc0a5f2632525db923542861cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f944f2c5dc1655e951f7b08d8f92c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a618eafa0cb68d60565c064af6457588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1602712a7912222b6588af2cb6639589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f308bcc3ae04232b915af28798a7ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867560005d9ceb114a7a6a4909be83b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f6dacc3d121cb21045afbb5ccab9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fe02cd40f2532d928b9dcd8eafa39593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f480147a9bc8a1ce6e81974ed7e3b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db330b81fc91dc73b7e9eb5d12b87831595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dc97c0431f41f408b89a6bb474d64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f89bf20c24b4259bc16770f9e27e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da7673fc9ad376b686f80db48fc51c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31772d7ab40a807563b7678f6132b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226c7c5f8987c34b0b82825df8ff0a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b454531a12f667b328caafb44812832601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320eb060086f16147880b0c5d7bcbed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd2d5064d6bcfb608599d31ae45269603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc7b91a6bf5834bc0c0a1829356b5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882332e3abff7c49b7319d03e6d2f9e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68137bdd0626c76b9a82bcd5442ea3bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cb8673af3bca25db2cd82d7cf177c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9afa2a64e05434d87a619edb59f99608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bc28b636b256979e84c23bebff7d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c559ab76256880261b1388880662d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d334389a4d1077e15c1578c38d968611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91706eca37e99cd83dd303f450501db0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154a8bc94490619b7c84a5875f913f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6259bd7601a9daa834b729189e96d9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58dcbbe910e1ccc97cb08568f3c140615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d930aac8c3de5c19f8be40f3e9d0e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27adf77255a3952343d19b2d7ab2d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388bcad2afde0d0e78c7cc388f79667618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff7c328125bf715d017135a569f659619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca869bf1a4c4b99678c7af145a86f1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de506eaa9e4709d6f5598bdea15e88c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd252a457614602a79fd1620162beb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd53c07ee570f256f6546cddd5fed0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70e0e3ad453f4dd7c3427df42ddf66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6a76baa58bd72cc6758f8d4ce8e78625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341e58c06785ab714123f65f1123a70626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64564fd3402fd1505fe4d01748bd1b4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6a8d353a2e2a3de3f58932c9a4743628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14350aff9228f4a090d26ca774654edc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d820c2fca0a47c5ad080afc8eba03f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7be969d95e86713a85274df806b2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33e72585568c6cf2b13d2d4f96cabd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323d9883ddb1210653abd105cac009c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169c71f8064aab04a450f927ecc70df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86ea8a73cd8bb0fe716977643d0b73635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f09ad585e06cc65c73dfba6818cb1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fba625139ec515be5be29bfe3ae2ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef3422e166fb547b047275223e7c6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d4184caf07a894e478b2ecb20721f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e4748f59ab16d66c8c164b06e2eee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2396580446160cf24c3110ce25bdf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4de640a7030a2e5a4fbff24696c29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5e58a5b58d45051dd35b769c23df9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8eca3cb39909653c2ac55bf3ae7b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147251f440f9ff283bbe0ebbda625099645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9ff728292d4f120c05587dcf3ac62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956fe83cfc662ae61b126b8fd02ae36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c57008281150bd56be6bbc3aa3017648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f526b3b80778fc2819bb19ac29c75f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d88892f53a3c3437354962ac94a1f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f2bc2ed402c8cd265babd683c599d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebac59ae3c8c745e0218501fbd875d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b2d1521bc4c7eac59d3e9b56c6e13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2e5a84a25e64b851b19392be300b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ebbb47baa71b205feb804976e9bcf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946df4b87146fa5970bca4c27b5c7034656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceccacd37ed05bd16b370fe269d145657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a551610d8e4cece31713a9b3496f3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f5249669305d03c683dec9791e53c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bea76d26f294f5db65d711cfbd85f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7add613812385b96d60d75925f9972c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f33cbd1615a46ad41d2eec3b1cc08a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c927be57f1765b38f998eb208b17b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f2162628cc7ec4cedaa55b815edee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422fe3853b71bc10b7992941b6dff79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5682c918b01d376b9c5a27b56df4a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6996d024ffabd124001be67db4e4e1e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcc4389a36e472e422ac833cb37502668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657a0d379c6ac7c6f81aa82ba4d8075669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5350740e572dd817531dbaef605897670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8610381e595b917c8b77bd24e57a64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5be9376684198ab731e50ba738a27672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39136a5c2efb9ecc1308279b6e73aa75673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74a7bfaaa531700fc063022597280f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2204ca623072a8b05211b25ac6ac44675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8273a4d94bd66c2cb01f0126d46b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07bf033182845515535a8c978b0bad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011aacf976737251c7b308e0cf793b6a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6b4005b4ea972978e9bb12347647c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44484a117e52423e2ed4bd802cb1e84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38b297d5da2a41401ea9d62c5ed18e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadb77bfb22092f8b7ee374e3f5b5f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496c7a1cd53e960b1a11535053a4fbb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22c930faf96845c8a1b5747bf69c26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff699bb2bcdbebad2a46110a9790b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92272c84dc74f5ace14b7c6850df3e1f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6005f46d3ba8d14cac088850ba7c77687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6feeb772a651dff0ec1fc3d73bf75e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f2570c96ce97807e1378dab8d662f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de280541b63455e1e2993ccc6409d02d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c7b1001065641d3a49bd47c8f0586691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90f33f2882b5cb9165c69da3d5a26e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231c8ae60b7620ff93e7687b3a4f49a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8635a4190e3c4041990aa6a88e9cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259554e42cd8c0cf0d02e8d0de5ad28695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68983c286e612e4ee92b6cc4b4599c23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e6774e9eab71c8125e549757cb360697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f503b187bdd1878335aa3661215ea8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1fb94515aeb33fd55dc9a0f1be6dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99f5b803b2321891b3ed7b26e17161700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb497ba320212b02b149c10720bc3a29701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669d8085bed3d1b680374b3389c70d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ba8b9884bd15d16960f242a4ed6e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6bcc96041e3cec71baab2f9e158eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60369ccdf28457398202895004e046d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e635f9361953c27b2f2e359665f718b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a4a6bb1ceb102d7fad34e070faa82707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e776b4ebac9d17125220db5e1bec733708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a32aaebbe803015dac49e9c793c1c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e2f2e8a6a271af5f099335ccd8d8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37af725f35384fc678a767c2d9ffae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2541582233b8bd4ff9b47d7cd88528712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0619ec7df1d562157a2e8b00be3af5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8547e36cdf01979b6d8512c2c3e3fb9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b7d9548e888ed7e7b2322a9d741e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c66b5d9b5e2876e31ff28ba00cb5e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbbc3e70a07d362e3f2e3af41c872e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6532739d2c29a975d7cbf6df9f92e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7103356f4a2a69875bf279fe30d9238719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30ef1ed93535cc27c3611dff0838ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d629755ebd080856640fb452940b1c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801832399adf2e467e08578b1defdb9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63785d9763445fdf32489f2599fe36723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7a03698056d2638892fbf31fe6b46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cebaa3414bac87d04ca369cd7d220725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673c1b39b33fb07d960f71f35c319be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff87e6c94834758a6bd712ced26eed9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86363c9839aca9f23ea8e86243f7c0e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc750f4a98c4926ff1797121e7f33c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cf029ceb19405a601e9a72260ec95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c5b13bb01564a0c4cb2e642869a01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef3644bb8429ee5ee973c7d3bf6a44732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac496fc97876203ecced0a886f611188733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d5a5b50b081f46ef3e701f68361ca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea83d29d1c0deffd3700857e00eac03735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3618cbad0efaeaaf0f89340b3e511736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e54fdb10ab336a1fa73035249f5a39737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9425ba2b1f99508552f28b98126f533738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04075d89242b58bcc68042fcdb5ff4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9de8efffd66406896c0a113954634740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9c1a1aaeca11e2e3e316bac8ca8d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc5d3311bc3a0c80af1f27790dbd50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1dae163becb83452ad26f6420efc5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e25d14b64d1d82fccebc8561e8cdc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7af23434dd943d76028b3346c0be3e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5b96382637de31d95dbd03411dd96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f477ab1615b62a7be89dbf518a8bf4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0cc754c240011f5ebed37bd8e10e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783065daafff65a9934a732dcbf06916749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c0d6fa436baef0f5ae65aba571f26750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6371e977a77145dbe29ba0393b740751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06639fa249518d6d4ed10285cebd9ad7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400a018a44b52386e47564a8993432f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46a9804a676c0db5b65c9581adbd3a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94bcb53255355f9f93ffbd09b2a0e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a73b6a5a0b5e351ebc30b464566c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5f4aeade12c4f06601760ed031884757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b114021a94fc28c9bd33ad23c17cdb7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50f19eec53509f88f2cf6ba10b755d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>