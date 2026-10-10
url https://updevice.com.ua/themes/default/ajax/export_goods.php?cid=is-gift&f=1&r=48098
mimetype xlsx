--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8af2761c269cbeca63d57f0bb18d671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca9eb22401a25a589325bdb58bb5802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec122ad17ccde84b91a4bf426bf8a05c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfd5b894cf156bae8a48bf2fb72ed34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e544482fcfffeb484d6cc957784535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731b1fa6da719eea540181b4d0ae8796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c9a1ae63ca4d4d5d9f75ef9d1bffb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c0770cca3b52ae9fcdaa5e7a8027f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60341a198a13bac8a379c25e6d29309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962422d702554500666a866dd4ff03610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511c7df1f81879a2e139d6520f7c96911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcf3f99c40e82749bfc1435a70b16412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947a156aa28102cdfc3113e3c063dbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bba47405d68d14a468ef2afab01b9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ae2f544058de3130ed7283a0078a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772f1a93c0d0ecc52c7420577c163b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1cee913117213c65f5ed03adc5b6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc6d92bd1d41744562c4a7e879672f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c83b5824d928fbec1aa42f2b92adfd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e9ccd5d53de1f47135f34b33ce74f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b037b6523647b354dd133022103b78121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec2497f7ce56a7f8b4aa4583955e9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70a5db6eefb09c5cc41f3a753fa2ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e567cdff949d37d6de6695b785be5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440925b5454da38b2e468e50368b77e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5a4d8522d83d0cf655809b548475626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504bb14d1c4d0db1d0e0396c034fbc727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e8cc8036c371d4d7dabb67df1fb1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85307e80d53bd9c7229572f4fa3a9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ac23b1a51efb8eb8f2da315ce9b0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f550e8c48bbb74f969e51852fdd7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c722473006e5914d4be788efb180f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9b78e27d23dbd843fa840ec81285a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea67e08c32e1622b4ee0cfef1c6bfa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2dcbba8a9030f3fbbf59b54d96d9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4a7d6c3158d101a8707c19811b09c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91b573a155c1d3ca27aad28afc733937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9942075a2807c6d50b84531cef12d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96aa4c982ed2414fd5de6547efaabb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb56a3caf89d961dc71a8fa4f8ab6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22929ad0569573a00e922ca22adf8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958cef72781dc42a2a660942cbf407f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa056ca83cb41bf241eb86f51f5f2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca347aedda42ae2e248a6ad2cb3a83544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd70351190aefd41e7f6d19f2563d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07885f69ba312008f75444e2d9b9af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52bfb66a812b85beaa249b6ed9195447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570a4242ef0a4219c246efbd4e5cce948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6f0464635533b17c6947b98f3afb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ca24d2894fafa2a33e0a4b16cb36650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05f8fc797bd415a40b5ae33acdd55151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783e8631b4690f5f2f571f351dba37652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16b023249d5258aa659fcb98d6ce6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589f8a375801741de8c4953667a475754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0b8a6aea6045e065130c53298b63d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b00c763ad844af7a2ec974e7f39bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62731df72d908f0b983094027df60f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae35fd0341c1b632c9bf9629a8e05a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51496a5f35236d4bf8f128f01016bc1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aae72f6aa3ab756d3cba108afd01660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e14c9618a940ab596b0789c340078561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b73694123c5984af92ce688ce218562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f611f28f285886fd14399a61883c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9f43327f918d8ba1c034664a4958764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab185cb60bfa211e85d4e26b5eac8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae7c13b0b6a7c2f1ec1073ce93700566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba8c9d4e6aed201a5b40dc1c8e10c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113b132f9cf2d6b10743c2b4d24fc9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82537b20055308bb63da88a48337938c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cdf1cec53dd6f51e80814b96e103670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dafdf3b4be8e51e247f06aa57500571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1290270b2851e1da6fdfe47728260272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b7cf2bb2d5fa002c3f72111f0c1ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814da4537898f635cf10bbacf98d76f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce2c8a87b2c8249e051356455b4a8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7b91208ce5a4bf5b2cd4dedaf1b7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d415f4361a3cccfb478cfa0d827ca6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e6ee5f61f1b55342efcf5975f0da278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40437627d859c23cdc847e65fcce73a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d864d0e2aea1fe12e13ff289dba011180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dccb369fad35dc875eda98db0d20481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653d5f1688dcf6c6e8f625a4760451682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8cd6c623a59b08b1cfa505658c40683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bfb071c0a7664afe652539aecb68484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021c138d3a76ab6e94ad1cae3e39db885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0853ca5c54f3c00c85ab4eae4f4e32a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991b9c470f2aa0829545fee6658ba7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6e2ee0b1715e9d05ea17c87f6598788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdca3ea0609cf1c324923bf84b5fdfb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc15bf81db5d40548b800d738bb25990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b007487018c562207b955aae64d7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3c17bbcefff2006528c20645cb63992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b0b6ae7e230edb30b7081406d890393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d104bee11c49e155b4e2a4659ab767994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74834682e76c57cd45a05c248b355695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087b76ebdd85d0cf3c5deb31af1c95e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485602cf30fb92e02dc50eb303a6bfed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65505b7b97222d381b1eaa8cd0b525798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f52e50eddfdf089f45ed6098be6cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caca459e4b9ac4c23fcf320a91723b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56223e6b14e3ebce3c76703b90f6609101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796b91fc1d8095d5385857907468bec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1ea692d4253293bb3007dcbdd48f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f6e2eb6b1340e6fe5452466c8df53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfeb54c0d6168bb680e60c66f725be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a6a1bd2480dc364e34d96d2e6a568106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e1c5da68cddcc18917dd50d50d024107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f3d6d94d0daefc612426cead47020108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff38c0ab94b7ba1b3498b05fc886d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b644b81fb9ab3dad9b4c437b3211c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbeb25b382816ff0614ffbc5373859111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d9e230eec55ed49bb5c392fc57916112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0165015564bf405240e62d387c9043113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45d881378aad8492e8a2da6936bbef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b618c72a66c7c6f73e372d41a9b4112115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab972cfb6cc16c16340b7a2191bc3cb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e572e1f316915458f6d6f781f3607ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467b4ec758975bbd2d896ef6c9f2b15118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b3c56b300033cf64dbac74164a079119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e500b97d3b5f6b373545685f965ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b09241b5a739c63e7604b15c7a61a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b487e86de78011bef4918b0136cf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd455f81e216e32de3c87b963ecf20f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1cdba5c37dcba211878a484c598f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b05f1ddfc4f695822a84b848fa0b0d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dcb7da656660f02a614bb9db3efcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5c8e5018659101168512ad96497dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a670b271d485c1b457bff39399207d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3f79375825db9952e36c4b2149c11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959350afb290a446c1bc8dd1c050dc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d77abf5b7653e04dc27d01a06ea81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a03888e2071aae059bbe6f48eaeda7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28ad7a2e7dccb9436b29631d96c979133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb30c195a2b99aeeaa70df51e9a9e10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d140f45756773ce797e13866ec5f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5d0856a66d9ca1f0ecb81cf8aac68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4508f14dc7ec3d766ebab469c8bd248137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad1e8690d13cabb500b346b14d835a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94822b726632553cdd0b79cb52bfbb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f36fd5bd506b9a9d780b1405c20bfb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b97ca6303af1a83ce5bace72fca1c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaf45cb52e9f24c539d43bdb4edd5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8f534ebdd3bcb6f26dd622e70e0ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d34cdf8f06b861359b9a271f74a599144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2245474deb9df5ead2640497a6843c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8297a0691f19343af63540fcbdbfcc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537fc3f10f39e3e3bec7c286de5dda5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b8a065dc06b60206c9461a73f53d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e40ab3e4bb2a8c26383431a8b5e67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1adf02862bec0552bb38f531312ce0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664b8a09618f3ff4c5ac44554828b45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241ff9cc92033209e17fba36f361225152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483525e4144480be02afb25c0cf8fa5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a1f5694f03da0f52ab3ec26a0b870154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b50a4f4222b920872ba856dff235e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a97bed9e2840cd66d727d4ffe5add156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230af3c986d0ae69722c3b446258e79157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823662268fe7f3021273e56c37f803d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26f784f2104ac5edf54352451fe8f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52daa96bd537f838ae085b9de22904e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d762e0d3be96536bd6a35c7ce7316161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c88e311005e63192c0b9ea2a4a5aa5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689219d9ba98a3875850de093244b41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e531155ce36f241372dbe6fadf765164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362c6bf20f3431b87044230b7e1af19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c6eb84f2329c797a6914156def94d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c1951855b696ec8d8e9e2db302be2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f9c3bcd0063ac59fe02dbd24b0569168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9f8028af8039531f00771c6b1027a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cd7ae30e105fffbe72108006c8cb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3156f48640672e791c33814477923d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1dd3deaeb418df6da3ba339be5e3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769c6a5bc1dbd328dcc13094c210881173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd45ed4c415d55ea6538cfcf944080174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6a59eb2670634ba1cad6ef1337f78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df6a43d3945265f62365f1bdfd4705176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ed6f3e1d946adb155eee01ebc0b7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f4904fcccf63176230534bcc52b61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de69f4f477e14a17b8806f7c874b6e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c4cdc5e930a0340df4c1c58e14930180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540628f9df98060cb78f064f1320657181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c2e3991fc1bdb0d0fbbc63c7301b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4225585091d7a8b510a7985bcb94f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e6c8dce19ffc387a4299319c1d907184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f5a2a05de7989da13f2266f32ff4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beee5ea88702032931792100e7a238f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35886c7ff00019cc554ae05dbe29e951187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edd8cb5ed818e450c19db0a38c8914188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50211e5b1bc7714d1dde69974b57f3d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b96bd4498627751e442c05fc17cf85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc49aaef6d9cc739c72a836196bbd21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af3576a998da653d5dd37a2f655e6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93007ab054618283069d443da1ec940193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757dab876de8da816094213a4b25a26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b571d0f294e64d635080df317a546195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c93bff2517a9c840818896af010e7a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079b49314af6402e485cdf2645dcb18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d682dba62a051fdb5bdf581458f1816198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaca43a6f486f0daa05da67818e9bbd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681f23b91a35c30c01bc5157d18272d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b75e03f9ce13b8c64d9f679ca7ce98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e3e1b42e7769a2e29bf85452017b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f9a8606609bed27c39934261f788f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f3ff3d6ec3726bbd8f0379993a9e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9903b25f0fd59c16c2b4484cd350a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da5266b2df15c43430320113b3db20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d6070de90e5e26d5234310ae7d1bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabfc8f5a25012657855e6748cfba56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b114d2b828a7343b819026880210f03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdcbba024f630198be8549ffc619d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3ac3ae734d945377ebd05fbae6be7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fd416da1787be97b10ebec0257939212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e848e25aa7ec24f55fd07808aef6a44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c17872eb55953c121d31db1c9fcf33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7ce07a9a435c5bf41e0edbe69a3cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0340c7676b2afa4c4af258c4fadc122216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c94da21548e3db064e1d6f6b77fd10217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49346a26c98939e139d6b968ba6be5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f935f57e0597a605d97e2944cc606219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f32ac4329a43096bfb8a06b48a037220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e292a85b9d4766df9164683dac88d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8394f679cf8ba125516d0ef75d1f36a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6154ffdeba71cb05941a87b1a7c82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bf42ea8bf0178e612313fee3aa02c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a41d3f861852eee18ffa5ff6fefcd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f8a9b611a6760e1f24969a85420a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d2bec8bda4c2d31333f116833bb74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1f1809a3187b051984f7320889e40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ceebb2ee87edc85f9c11aa165a63c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2068bb03c45bc0a7b2aa61f3d18e223230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737036661cb3b5f39c0bd1456861672e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d29b4bc7d4089c29d8a7a5b8da7489232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1088abcb527963f7ae7f238f9ea732f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9e89ea8430c8f968c3a5e8f1fc069234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04a63bf83c047abb8a3b6a522102fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f750c84f4f4e1d4baba8aaf7eec601236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc306c75cd1e90e07150fe09245c31b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46fc62f6ee686054037bf759aa4360238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5651a757e4ab9e7f416d8ed3b547fb6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0234f5cf2a6f314decece02cbc863240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586fc4cabb8e5b4b892fa986de83a42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892f8bc9d61756939abf0c168e59a53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a99fe8bf74c5e8100dded0bab9e6b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd9527c1ea27ec8f8c0c3d6323b919244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb6d133b74e09e7fc3b83c05445a90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2b824982f6081f1736109b6627fbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed680df292dc7f81ae084417a90b7e14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f2fd686d344579988cd7150debc38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533a2e2897a54f05107f64a1388023f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8d13e240d09a1af37ebe648d91984250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c203a1e0777f6ba60ba8732117ff59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8613f6526235cc61aa89b5e553c4b9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66518cc97fa8afbbf91253c00ff33e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7842eb91750aa19aba31c3cd568a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfb9dc9651e3273a89fc9b74912e32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90d316caeec2b8c461a328d30d8c4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24f879636e3670a53d3f2460d13b35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b978a0b4595359a511d5d23ae2711258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980792c9388c2538273aaad7a0de1888259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be1d45f4b2b105622b5ca0a63a61d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae718eaf0be17fb26059aaf88d71f5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3535d9d2486847f2fae3715efda45a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9097621c1bdded27b1843e766fb40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ca0560997df06e51ff07ee4d6f4f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786705d8a334860564f00afe4f946326265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24947164af9548dbb84dbb7b220ce3f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f954d5ede02b87aa2ce1c8eca8f2e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e935e16b010e5e3f58bdab648be7ad4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2688ea267a512e10f9a243c9a8364a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e9266bdc789e6b9f47215de1d12ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681366eb460d7c63c734066bd350a30271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05888fbeae95d07b3cbb72d05b05a4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf72b1595f2a989b841e8018cad735273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393158ff9aa26cb4b54a74f0366a4ee2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1e9606bcf41d260c5741aee82460e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aea561ac4fff1e26b7b3fbe2fa1e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f7f11d20f6b7abf83bf5e594f7a26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c77820e3759ecaec88ac43555c44c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93a43f33662786866321e9dc532418279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c98a47de64ba840eaf5b0f3807f97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd1918b1dea23dc3cdf1b68b85b3fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00709deb00aee261cc20dac525cf3dd2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f44531d57cb9fc3d3647fcd49d8ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018377f415723d4d4075bafca045718f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8567283c3e4f406ecae4c1fac5f03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1617e2c795c61856296e132e5db2ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82b52314780c4e5006f8c0a91abeac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb35a8b840bf3885cf0fc9325e04e39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024caf0eafdb4c1fe3dce5979e86365289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5c28727eea33c538303f682b62faf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67938b6b1ce2866c122075c605395a27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c7e04f901942c33d4fc5d90503e54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b023ead75a631af99f4819a6e5137293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24060f8369d016e814c55d8904c07bd8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec046ce9d673180d3038bd6d0e97ea4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814753d4b638bae19863dfc9202a88a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4ce4585ac71c46a7aefd23fb5d918297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25eb20103617f4c0c591d780d3ee04298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb28c23ee3b23607cc74d528ec89c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdfd12b5099052cd6c1d6030b4b63b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22798f105a55b6168483fb03634874ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc56ad427b1dd5b7458656225936aca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422010a7a5dae5010d5067c694cf80f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa22af1c820f9d120daab5caba90c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d457f48ded06b84e00f4b961eaedf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bc6cfbd4f41af4248e18bc6006526306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1b31937147861b48c64aefdb0a3d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b551b8470c542fde53bad57aac81b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf86985fd93d793a6e6e545f584ee5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3090e125e19586afb97d3d6925296310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15617b6db5abb361fb7b5550fdf5cd56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc7eb7d107901a61cebaa23cd41a8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eab57a1462b3094b836ea4713954d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba407a06a8f26d16c0a4d29bd06caff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7346c3634f89b1aace06030db26a16a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25474880ae6d7f1ffb3f1de0c3a82f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616281905f93db5cec870ee954102df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0afd4331106966a1f1688ab4afffa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272ccedbcdf051db5af9d8858dea260319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3705344a1a20ff25698bbba7861839320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d6336cff3630e5aa05df914b676a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e70cb80395c877f216daecf78adff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8632f997d9cf55b94dabfea153b15f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764f8caf420c2ec50c4329503b39cc4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc475a2a229bb2746fa639517315a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3115a30b148516d7b43f062b52829326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69df01580d54b34936a5cea4c49a62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaaff8684d62508f2ebdda4e2abc2d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edc88e631edd8765c6937bc9963f0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea83d84e96772b7007b8f44245d8d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa6061f08251c31e6814f3604162d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e6f84b65f27bf9e4754864979481f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca4eb64880a871535803b285332ab8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f603f3faf0c2cdebd4ae382131351334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782afec52a9b4adbce8c1b6dc685421d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e55a27404088c01684affd65ccd89336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6116cd9f89abe8ab4c0e39396ebc5f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0de8c70482663727cb4e5e2d729ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acfc6855ece66400a71fd8a0c6e121339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee567e951604061497f8c40c361b321340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797eff506c7a098d88d32e4f8c774a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c240f324fee69f7b692376b6551d683342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2b16f5d9fedd54bb7f329cf6d96d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da44f8110b29962e0449f8e757cf6e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc90ba7703dc7961b6e892daa2e919345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413126041f98c7943c569f16d5d14be9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53436a6023f5ca2e9f20a6e57af86d84347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1abc8848b0fd147382f28a0ff38aa1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0d36e454f91943218d73065c95b5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdffb97fdda61f2a221ab445f8ae85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c846c401cb7b7571f64331f310230351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ba1cfb64ba734dc34cfcced5fac08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae5534d019af45054c894710764501353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce4f452bcd2f48ec5c5a1e6f1626a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2b4566480b8d84fd948b679eecd9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd7dc3e0152ba78a4c8c97b262b16a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d462bd04daf6600185e59aceb45fd59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c664913e00e595fd4340db537653b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b1252d067d06fcd10dbd5f124297e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9bf57e2eaafaa5ab99c4d9dc13eba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67f3b911f28a00bc596bb47897d188361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f5e2aafe5c7e92ad82bbc8f5f17cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157bf05f0c238a25e6e7a13fdb181b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244d36d9fccce8f1bfa1c75e3497751364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4576e6c72a3c71ae37c0e677806a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6a3c2d4f9f8974a316f853ba675b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549554b5414042447e1d7c67c78e0a3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d8245e95354e71186ac52c78487ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c177e802ac7dcc4318e3da9d2e006aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b292b48b4c6eb4ef02a92775d038e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d80f6c928bf8de9a8d023c3b016d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0457f48878cdbd3df0bea6339f29a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456de10afe3c3f1ccb18972b71c62e63373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0c3a5a84dc0506cb2980c4f51bee0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288cda7d492b400ff3c7c360e0472a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac63066e2e97cf7af3176b1d0584114376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b52bcc2a4900a8e814157f3ffdbd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896796da71168f173447dca864954bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5feb21fc4e1d264a0cbc735710905b2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5cd33a1c7b7ff4031df0a7d18da8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a006e2ec7ef5dec88e069fcce80e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bb671b6e9bc7b77bf81ae47c3f6ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11541f127a3611e22fedf8cd2c5360383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e81a0344612554a531782ee6165cbd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c54abf44a2e2b78e7e4217ca7bb62385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec31cf2c87d06c79edfc1a5bf4b8a57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91824953e11261bfbbde8b2013f118c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b048bfbe0881ad7bb6616fc6a502c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676900f15c90b1a585c0379a540a435389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329fd799967507ff715d0ea9fa564ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f625687f16cfc6c88f52908f179455391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4a845ca618d8c7a4f38ffa5987e30392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e90b6f1db99f5140cebeabbfe59814393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d651327da79a17fb97adb5fd8f66344394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be40feddca88c61c463908a4216f52f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebec3b2734a44fefc110dd404822400396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e122f527df5c4976ad6d01daf07ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcf0608603a90db97a66439bc2f8c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411eb6eb4d548a89b8b538ec13be4f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e07a0545b68bc3838a237a9553ebf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1826b8e80b7f7719e5663efdb77eb10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8746a3dc3173cf90ffc79d1a58b136402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a06c66f2c426c90a693bd6a0e1a007403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faaf555bce23f91f97be8252067401404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d3373c48f22ae713e4622bbb62145405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de05fbd02a833edf6180606fe52a14b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8cd2a867e564fcab0fd6a00a8ab11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91255e11413a5807e39933fa5024581408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb186c2f2e334d13f7a1d0ed17e4f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf5fce581ed52b2482ec83510ee1c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cc3e904c1ac923b78b1b42d62863e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82be9cc300320fc1bae79584445e5a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a862802410e18c507cc3ed2f9d48d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efbac1c3086bb0be831ca058cb58d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472e3fca89276a2ef8e9f22b8241414415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9ca7a669c6fe50029d686b1c02b7a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f8a9c32f3a2537acf58f9dfb23e76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81838d10424a92d1fb1379a8c74f4f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f31780aca66154e527561e3e433a86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ede1b0563c672b909ae2d7f970868420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b130d15279a909a66a68b66a5afd7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3ec0e245731da756d5a9fde740354422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62140e406f736feec03b0a7f820ece66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51afc997f7a84bfe036b95167a917b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2525bdf69578e930fef26e5086ae5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad8693abc171d8e5a1854d42a646e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73111c8190cd83eb32c7f851ae25c048427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b87df94efab84324955ad6a6f18967428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b109a4e45da65701dcbc1b5b04d6d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6651794c3bbf4225825b34c22b6312430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8df0995dbc63739bcb39e2e3ea1ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1fe5ad5836203c1f011b29a4c54c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f856235f2160b877f85ce6b59d603433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6545a8a7f32a2eee099511719bdc8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37688befbe46edd3ddccd2e4e126e147435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdac36806376a7049c95b263e7de79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7ce056f0c9d1ddf5b5863297cabe7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b557866469b5c30fcb1e6023b1af9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40579a22a236967a04d9b449b26fdf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb42a0fa8b831957c324348988428e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27043fac9f5aae3b613c6333d712ebaf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4da64a50ad451e65fe416e6b5f692442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef06336699db4969271ab84bede56b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce697f1a90ad49b14db8c5ffe8939cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aa7be5648b588a586a85e1fadb04a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb07e930d02c154434d27735575bae2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95979f9196c955b1daa882dfccdad9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fef3fb0d71de5cd6f38a849d2f7ece448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7496c6400c59c9b0d93b9c61791084449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04f36ca978adc54014f4a4a177041b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07897d2834118a69693e59ed45587646451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386775c3f93ace3095b091bb338e1f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dfe8126958d24c53377ec1fa65ade453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975db7d93253504bcebe0325c9326841454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e663046dd28739cbd828e0179318fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a3fec5535408d669747a1b82e089a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92d50f61c102bd94f66432caae8203457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f13e88eb04c6e20218ee176f3e40a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033001243e0807f8dba96df0a3e52d9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b877c877a4f3bf482d17f068d8e6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a10a8de756744bd2a7a0c5c93f3e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aad3c48f505b085b69d46932f21de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b783a9254da833e9839a24aa1ee1f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9886470ddb7cedf437c741bd10aabbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9c09a06188c6e72216b2160441cd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2959c476b33f4fadf1b508fb8ba13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7221b1a22822447d00a5927861a68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c286af8c72b08f6023fe70d762c66468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706223853474b5fd537fe21a0241779469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbef45296ab49d642273941c3f05dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5b4e0f5ca1697c6743f54eca8afa1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc836b476295bf5ccf661397b4fad0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbd322186490323ae36004db7ad68c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858b59b757b9f65ab4683492b22a015474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87d7053a35bc8c1cbddbe601ad2c12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f79646ca1e317658f07a70b39ee59f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245a9246cd853be019722b0bb92d966477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d0982f9f1a4bc227abae822555888478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37ddbbfa2ff406b422ad1c5e4e4133479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7698b0f44cc930527e49ab50f9dc05a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d75b2d0ed009ae4b98daaae9202d7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230d4bfa3612ab52413986082fd0014482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8cf2603c1f1def1cde49d8b5447e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40012fe69aa0ec658d7e7f12927fea12484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa33eaf0b4d93dd70774cc0025d266d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1707bb998b0f1ad61f55c54661b47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a3a5759417b67964b1e946396ec41487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962609de388cf3e90a9f14023a9cb899488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef83033e8216d31f5cb94081889500489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5da74b1b0dd1aa78a96530abdcb6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf64b38c54b21653929a78dd08d2cfa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0258f8b7ad6ae0ba3d32701d90c6f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0bc63aa7867d10faf4da46648fbb6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7d2692b9cfc978f78bfbc5d8c8866494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4582eecc4b639ff17589ad7fe8d7a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacdd149f83c0daaeba95d0518e8314496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89aee150c9c56f513577014bc4c8c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cf6c21f0603cb76c8234ea0bffc84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126f88ba932a230f2e58a69670a94da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c760128d8a65044e2941d0619dd3ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ebf0daa5c0ad38db8291338a16de4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ba2c50b0dc4dac470f26552dc341a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852afb78c349eee8a387c8c2d9f4e8c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e8f5caf6c92344d27f8131d325792504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892a45e6a6124319701ad1eac536f38505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65515bd2821f2046a37211fd30529cb1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c60bbeb196cbce5ed994392662528c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec23f233e3b9a5e7a79cb6af5cb48b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc709c531bd030b12baa14dbfa8c03e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515767907f3d46dbe209f5f341ca8ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd604064409078da0c9cf948bb2750a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4f45661f162eb0c573b248755d248512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18cc92884387a014d6aca611b58cb4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebdc15e7c2d7ba8979b1e89f58b253514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d684a328fc353ab53462c506c09321515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93998162506e0d79d319e5655080704b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be2c533075c68ea2aedcfc5cb81817517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80432f9b9c34cd66ec03d9a9df3b08a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8020e54d0455f74fbd2c4c1dfc81055519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63db220d59b1ef694701f86f59f69f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c90af7af63152465fc403999977a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbf49bc19659f00273d7bfcadac2da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19cc4be557043f7a796bd8cddff632523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8563918f3f5972d396fde21d9044781524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3cb05f5d50692ecefe7d9ce67c2af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60823f1acd4c6c9377f2b79c89bbdf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe8ea0723f284027eaadd6e03374b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb05d0f3c238c40c100b4084bdd79c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc4c4082194720405c3a75b65baf52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf9e4501b41aae6cd0bb9bca638efd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf7023c07407c87807d628546e9d6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce96db91beec9db7282e09976b9895b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dd737e5254214b751d4d55785624a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87142c5c5948d78feb75348c6788cc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406d6fff5f486fa8065837707e9ae10535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bdd2d6a7b6dd6b321b66315464301536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3fcd9b3e4e5a555cffff74c46b732537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38139e22b3a0a9fb1048dc156867076538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c8f8fac5b630c2871e00d5e20caa0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16200fc8e1499273c792a239f2365d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dca084426a6e55b019a4e3a423e805541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe4386ce48e45f0dfd5cf99c1b9d18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24862db4bbf3e4da81ec07869cb12b5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf224673be29566617bb3a0e6d25d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112de70f722a5fef001ba42fd84ba32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760d4afbcc7c59263904bed7318470e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f776ffa1556a4a292934d5ee77f0fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167e935b25189f7a50073234f430e3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d57bfcc04222e436ae1647f3ba6600549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b64267deb11de4c001d1ec0c403558550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc27c3de9531e0354cf72ace7b8b3a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48e93dec37ed49e9ec4b709c57e690552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e582863d305accd623cc4f4b86169553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8b64d1e30153e572e25bb831743f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9259cbc5b529dcb6f985cb2e128b45555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f18a3a014436e39c8e030015a4377556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb0a35f08ed66b67b8bb4fcf82c38e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2042c50e0246bb631f40279d1da64f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16c2e4fd5d850d62100391fa8a7538559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31573c481f8e56356159738d74e964e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a12bff1c66ab0a363c002e66246ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f51216588be9167aa1717b189247fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62af962cb6d49911d8d433f8d95ff9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823befcb8b9131e550963fb29d7208e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2f8619a5ec4916192451c8bc1f925565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7184d5d8ca1d3397a9b1af079ca97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c64c59ee42ae435e23b38adbfe5479567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a083e8eaf5ffe7a1aad4a62bbb58903568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3871af0b6f2c8b6afc66b74896b08fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f40d0db444426771c82d74946d6572570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79830acef368b043094cfd42715bc27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc6bb4b5575f588bcde12011c71944572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1b73aeb1d8157fd641892ef85c223573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecd63b3bcb51dcfa8692a8fdb21df8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070b3ebb90e9f85c36f951ac584c616575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384487d3ce9117493e844e3bfa65ad9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cf3049e269b76c1631658f95859ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61b18f08ff13af48dd2511eda8807c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d04c08740239f4ca3ccf0f3ec8a67c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c96ce2787a07560ea385ab6fadbb4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127290499580afab58e1f0cd3de2d73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd96059765365e5ddb4ba26a460beb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff40eb1e6ad7c9d2089d23763a48f1c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073412b49248820d7a5202adfdd0f52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76e04f7a6b43165a72088d3d53a0c0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e7a4a637437918c31be5d8547304f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b49fc5fca0e73706dc6e481bbbd471587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194022b584f26f0c847538f4bbfbc51e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8aa4d70dd44c2b5272a5ea915581e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa3ad28db1b5475a3826640e39019c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd4681d9ec6aebc7e896f03e67daaa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa85359e5f3ff378656f939df1cffac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd732bf247af18403a678a164ecab248593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714edf01f0afc108cb04e0d44d389d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb5bf5969313cd61495b5088ad46b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aeb8a771fa8216956e2e9f9263b91a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a740bde5c7e9dd5745e0783925fb549597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ddb061c798793146651186e11c836598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4ae92e82a331fbd4bfcaabebe1253599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85945c9fe44b75f7680900e13915e035600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fc197c77cc8056eb2d36831a099b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3870b25f84f15303d4f5101005f0fd5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b2d7548d347afe70bc1e8a628099a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb219c198613dbb55e52b1c2c6571f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba1c38ce02609e960e28de0bce5314605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd86a77e022b7705558583971d2e4f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13549e26243f80bc35108de166eb86607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10979a7c91796c9347272a45ae311ce8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d622598fa6847db180a822627d2266f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498752ca267e9403850b9bb65704615610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e689e7112cdaf16cb7d4997d710135611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd4363c4c5c7c7ad8ac5749da8ddde612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e065735bfcd347f67d0d3526d40e7ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1721467238a342af8639e50a51bc7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55d13b1da0c33e4bbf20f8bcfe0338615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fcf1fb3881b2513635b3b023a9245616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3d84d7d909d01dedea51d293796a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93cca647e903c2dcd7c3bddd926c02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c6a3d11b5bf25ec6ddad94fdd5e80619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29780d98919a0cd2f56bb01d3b51e32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7c6159c776947440ca57b749eaee0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3670ec99de643e3b58d6e35faa4533622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f3dae1cde8ab3dfea36e340281875623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ee35105b8cc16f505e49a78cdade8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d859e4725f143bc87329968fe0c6aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51f3578fd91f295c3253c768017a67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08988ec239db4d5bf44d343eeb1ac5b6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf010ae8edd1e905bbf6fbf356def52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd3826cf4499dd2721157fc0b050fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a68033c2a414241e3e5fbe45baac6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e7659f506e4f37e5f3bc3d0cfa7bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85da96c7458e729aaac886a9f4b677e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd35a2b5c784dbd4a3eaf0cb58919d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca052421ed9e5f1816ab48abb378ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b43d80bd895070726f021a38d331c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280084c29eafafc8671031fc38beafcd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6921cb06eeaeb3ef240d6fe872f08f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd9e31f6d6215ce64626c12bef21f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2409a027399aba9ddd3d133b5e691639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d9a672cd98df3d53fbe62256afa4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d93639afad483767868ff84da5dbb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51c092ef0d3e9b012b5d4b0b836aa2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d158a363f4d365ea96f9101f5840e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abceae94d7288497f80834bb6c2c9b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f65255488ff0f8b0b7123f6ffee457645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c7ab56f7550fa505e0e180260d244646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4b72b76870d3bfef8c7de709cbe97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2543dc1f3f0f79371daccced456e7d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449561e5e986dcd0c3182d805c7cf06649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59857b3b0c2e308750a637afc90ac04650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b4688708d528deeae6b34b41771aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57338c47bc3db71bda97a9c02306cbf3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7534092deca6abb813aebe5283f55d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fb32d2b5254b2fa3707fc074b70df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ae532119522068b4162f709f37982655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527514cbd3fa02555bc5d707ea4c9ba7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdc445258775ed59864251e575b8ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8527a3ebfe0c5eee67089859227cf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9b476cf59f5701e302cd3b69a8d5d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b897cfae2de071f95fa9155b317ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81277495a8d50d4a1f7ad81e82a6607e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db5c7b93dda4fdb6bb742236bfb121662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046506d64cbfcd835ca48f2aaad14a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16caf6041616635e3e96ef5e8f928f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee15f3ca19ac1326393dd7cd9b2e84665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574694f08c8fefd18459a8b1b8ac8d7d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e92559931ed1f08fb9c7f30d0ac7d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1fbe00afd191a34b6551788306d8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb6cabe3de359a86c93cb57c969671669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72395de78ca38b74e8c185c8ab67a56670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4399866cf2be9cad0c1e048fe995cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e4ee93ff5b67fdf321ee296887527672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c86c6725e641ffb8152fa306c4431673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37642802c3dd206ee5a7e06f6eaec579674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa9945e8f1051095111f2d70ba4727675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f7c548d489779af36a5ec80a0154a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d71a8fda964ab07a3e56c6a7ef8e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea314a89afc96503cf74f795035bd9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24562b8a68bc44510441e5c36c5b89679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c52fed3775e4b813919c000b7d9485680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64006cffd56f6773862b856e69764b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534780b133820d8786f083bf2bf3fdc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837d96663e0263efa101fd439e160df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7952004a670564f963242da5579da2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259fbdeb4fe8d5e6a3fb9f1a00cb0a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ffa4ed4d6ec1c0237ead7ce047527686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d2038a3c6d71d6e8df9a1f6346f82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d9c4d68d26b9b7820e77b6ea9685a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c873eaf743f296166870a0b36876e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21e3d4f85acf4dbaeedb6926e9071d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3b63ba355187ef26a8ca004565764691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f01ca3c854060cc8c3bbd76332498e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bfae71f3f320bf7a99e2fe4070a1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4384ef04ad582317966b93157b17158694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff3bc92cb65a7e90fa703ac1317bda695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15142d5d113cbb6d1b831f196d728233696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b235a12cdafdc2e89b04fed682556df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fd324423813c6d5501c581b7e03e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4479b85b474b6657761eba4de2ffb4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75559e479233b65a1375ce99a2a134700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ed4bbee6be8775eb6435fd072fd11701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3a6442357a3fe3f418e97bc49fd7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd387ed7d660c4d36d0f82575e9d2a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55c028b0fb6111167209d498aa30c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a718d010c829535c76b4dda3b4c4deb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5a956ed8d135c508a85ba5c7fb81c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbafc6a93ccf5b03f0b53e7c3baf7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3a83e4e0b72d003af224d050609e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba66cc47cc49cc170f9eb0985ffcc1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a262a272dee0f7fd83702a9c8521a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f73e4559ea78bd8234cf647293caf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9b71c64cb76a8e6ab31f6e153e36a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426249a7b3cb7dbefd48905ad0cbcb7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26252ae5229c4095e83c761220a03f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2df5c754df877df38108ef5f9c5856715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8340885c8aa07ee3a19bb08c25dd95b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528b4f23fa0580af3845f80090dd904717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7beea892f70f1d5d64b5976072c5f32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1b0ec2bb82e41a90fbef540a2f0fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2220b80a28d42bf8cb565be3f2464720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64171e286435c3a3594eb24ce804ba3f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f52f2b8e844d9f227541a36c65857722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5767138d4d0fb0e1b1c449629392ad1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e5e1fbe271f4679c96600ee2d1dfd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade5334b2da5ff86aa1e33a38dd069d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07ea7a18e63d60638c3fe519299eec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3302b7d6ccefb4e6f9911b796d7368727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5851be2ce6418824fab38b185e2380728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1e4cff2ec9a6f7f966204054dc657729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaf3e17b2a1801ea7c34db5c7a1900730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf25331afe28d9a95065e2b9331c7c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941000a9e717df11c656b27ccde7d05a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea402c9b4c0c1f95030c16ca294ca9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc35fc0f9ebe7a481cc4f94a6c15be9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a1e156b3d7d0d23cc5687e07df94a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61943eb3f60b7b57ae5618bdf06ca6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c80c992fbe5b44415a310faaa9038737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508a937fec6df4b09bcc2a95cc3a629738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3f53008430fe7df05b0e2f641a185739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026e0eefc516cf53ee3b93eddbc7f43740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d4771d3f77ea7dac2e5f567d69e89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb7e1deb50c1671ca2416bf129a365742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b788bb23e6cc2d8b807b3b17a9e01f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b020f246114269e907705bd30079c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b14d9ee8af1b08f768fce50eefa8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4927b1db6109469ce0401ad2bb900746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6813c75ad59194533c4529862bea35747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bb76d9f6598306f2423a829e4697c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b7aa92d52f32577df2a26fe0ccf48749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9f5a36094326d295450c8129279bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d04e7b9385b3b7acce1a6a57e8991751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72092f7b05bcc61676e0ae710bd0c93d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901c2bfd15e1fc7b006626b389c239e753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350fde2b1c21c2bfeabf2ed0c4cbff31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eb5cab1898e95b6cc2565a30dbb782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55660151ab39c962f74037e207b63643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c80d075424eae84714169c0ffd7fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c024b2a73768828d39d236f9a8c6b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a88df116439ed0e533b86d6cb93eba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0462f6e3013b4b3f9f3990eb14345e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4be41dbe37ddc77b33f261f27ac298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bde723939d359ff2ec7d264e49f4699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd94d5bdfbb2973c943a493adcf25010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03eca32d48780fd1fb0b372c2adb00911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f0c7f6ada50ef659ec5deed724efc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a25bf82ef5b7c56abf515a7c6e1de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef456148aec535b81685fd828f54480e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30d6a15a893e24e1e741c49302c2ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b4f1bc9e41e069c7a6e6bea61a24e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37351c999ef81088fff9199709ae9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100882cb3c08c1e8d2f078c4272b99b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abd078ece69e678cf0669a0cc8f45519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bfebf06f0a0d44bed29a5845d4c5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392c98c96b6174ff86ee151c7bf339621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086867dbb06a59fca60e1e3051b8f8d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6428dfb25f92f0916bf6dd45a2e5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea81eccfed1af428a35f56843e7501824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def6716595c841de23c3d4818808e8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86c4ece4d9e76e1f030f00f141f1d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73deebb6397d3d8d5dd7c620a98bb2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d47389db1d77513f95ba42eda5919028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002bcc6a852965326f111397a992b5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08adb47f032bfa1f422489148d71a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a602bf83a3cdcc91c38297d41d6336631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392e46c176be357bd5ed72d08447ade32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465c6870dfcf4393410548426209fec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4bcd4e14aff79b4556492e73dcd1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47fdab3f53f469119628725139a03235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c76547550ae58ebbb157f65651b0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6671d49fb4a9d04d9ed7996a33ffd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66879167a2aa4fd96553dcf0d96d6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ddce1df6a994afd6243a5aafcd38a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9f0bd2b2cea4c1eafe45f5e15903a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e2d9ba7249155f8c2996487b8c7c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b197cbd9163dd792e968f7e588e90a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc3a4c40a1d24d72e218b353de9c8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8981251c34b16411166bffcd6db1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41f8fb907c090a5cd3e9aba0d78bbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c904049900a7ec05503c187c2f4cdd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5a891823f4d8ed2e969150119300847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011664013b6355971adbde41e63941bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f264d792ddd3db059d097e4e74ae88049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b73198c2d5e2330d796b5840ec3ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55b054ac579ae8c623b55a0440f94651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f03c0dba99ae8321b6a1df5623b9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47781a7cb0402e0b9d9459681aafd5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f934e445071d4acbc8ea58c0bce2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dafe81898c0fb6c0aaa0a34da633c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae61410e5420eea230d24b50b6e5e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510c8a26952a99de9bcffbea633b27a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae07907443104367e8471880989e59f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82192162661086b526d7219ff88bd15759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d27a74be2fa506ce07a541030fd37060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec973d49a07b6eddd694fd7fa1bece6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42142cf19e2ac51f344e67a4020ca5c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fecc096ec25fa65290053326832f5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef83b36ca67767ef2f59a3a48f2c3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08360115fce3d374b9a8264cf7dfd4a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1f7df87fa6c23051d5c9f7fffb16d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd212d3cb67828d0d07b325c329f99467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38e4dba216f948425cb7d524094afe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a67830545911b1994f47b8b88221469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098c3bffb9c5aec9b2e6049084c5a0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f19a6dbf8558b0488db8c414bd2b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958c4dd1e093f1aa5d754de14a6224472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9142f139f79f55ae8323feeca712373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307a3a8f868fe59d45dfe1a5091d3a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6dfea14e02784dfe6e0568516713175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7071f16d709109097bf14bca38e87a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2baad22a5c48a600d7a233d56b3b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038451409cec3eba4f9ce6be7c42c90778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f06fd3230cb9c922ce10f6589ce92579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3088cdbd003348b600bb698858f7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607c7aa6c2b41a14de74aef2a7fb9db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2d2310390b6b4e4afce77ef8f37db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877364e39b0f83cf9250e061243ba6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221f405430522163de0b984d26b978684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9c77ee5aede3fc4a9f59613a81a3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b884474f658890e79d7d827a319fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41443b1128960bfbe5a7ad5c95d771ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17f0cf6a18954c609bc3072377e17888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a341195144b225b6003baba3b156ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c652c1beb1e3a57353f836994b622090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d03ef2ddd56523295a9389c91008791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ec203dcb407c2751370cf4fe43f7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30517ffa6d4d5e3a33b5bdc6d8687a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088af7869746a9d1762c00b3656b301994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a741faa7cd4abaed0c879ca5a7ae5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e55a327f1d11c93ee00aadeacd07e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f35e3e2a24fc43c3cab64e2eef53497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54d3f571e5e3bbf6e36c371c26f85898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731c3a6a76b357a7c39028b1b32e90399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415845b41d9ed0cbc81196d40f761e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15f95364d1412dd652a0c5c7a2dc8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329251410265136ce50fecb06a9055d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09367eef2bf50cfebe606a4bd570ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f002f7c048b9691a40ac6b6f6c0f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c64450835d560888398cc8fbb8c1fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231c89fa203ab89f686423fcf1f621b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a91c898600f477a01c9d138fe959d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67477efc7c5ffaefba9a0446831e7d47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d517749e91ec7f608de3b4d7eae614109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f5e7ef9c64d4f7e16ccf76a225201110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d63fbf844ab5845dcceee1882158ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae049debac897a67e9b6b4c920dc16c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bc5cff4ad4e1353f5518b8ddcb119113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226680d6335b7a1be3765f405eb604fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd10173b573f418435155e79eee8551115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e01b27e256f8c5585c28a562bb698116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721cd8d6fb91e4da3f37d1e6fd80b37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fefd21f9e2cb310a983679d7b59ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83126a81a5489ee5363c4e8d5c5bb30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce060d168e1eab37dc977d3f60bcfae9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a407fa833f40189fd9483f3fa771020121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6996944ae8a76cfa788e5b8fc1abf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb2fcc721bfa72b81df2944a696741123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53527a7cf6eb6374dae79d9b681ddea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470ba660b23f2e251bc5f8e1e59247f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae832955c2bceb7321222cda7a4a73c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02180639aec21e2de1f2af03141964ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777ef9dffcf1e4f3c8c703a640398dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f19a62b1af932d6f3338591f855415129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3afed3678ae53392781e69114e8fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99784730a1235e19b025573daeb1f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcfd4c500d749692b70875f1a90a80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64791b4a0eb917af8312015254e9dee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9081d2eb0650c486250594e3df6b8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb15fe5c582ddc76071a5846c9a74e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e11b20eaefbb511096a7be78795747136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758d9b7abef2f48a15ac6cbe20acbb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7963ef0be06950f8b1fd01985ab07c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa24a9dea1750ef38228292277259d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ab6bd914a20b762e47b92784286e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726389dc0e7619bbeb8e6e83801539ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09819519aaf1e09d01b15820ee9f72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67765e1661b468452a8b75662dc04b63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060388076bdc6d547fd8b015eee963d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400506c62f9c9b901b60446ea5ebed95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76226a8217425604548448b36afdfc34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ace5428e483b74d5c3517bc108eb9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fcfbb40f405c9479a7a2384344609148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd033a19c1440cff5a62a34c08afaf4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074673881ff9a6c7c91e5465d17fd43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd0cea27beddfbc4365e23953192f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249640fad1568dd91df0577afffe60c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc35153968c780139156a957214239153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7df3bcaf675d1d9e46339313f16b89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba3c45401db72908749e3d20560a46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402e0b5174b2960699778f390290712156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b8fb28fcdab57792c84137ae5ab8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75156d53496d4f1bfca47e3612ae3b86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcffdbe93c04eee0d53bfa7d3e06d08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359f159c70dbc5a69c3f2ad3b9bee5a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f1eedc191fc8b6c47b85d9af2ce35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320c321c1f69f33fdcdea47d2139771162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828899b4a655a81aa10b1bdc0837122f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa278a2172e9109679f4762adc12c16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ad73446fa4342ba0aa59f66e36ca0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879569400ba4b735a9c0e85b5a3fcaf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41816284069220678a250427a0d510167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef296bb209b2ea67cb0ae58b02827d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c956debe737ef16d656f84d7656d986169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de172ac4f9e8040e35466660359fea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcda9425215e725dcb378359d299d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45eb56916e9629e8dd5db1a26728cbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6aba1b1819225a6721da01a6d0614173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491798ab5af9c34fcccba33f97c4d45c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10828d65d15332b36a672e783573eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ddc22a1ec5d395f4cd8c27d3c908a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2378f229af36f8f0a1f737b03e5b810177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0e0e3bd7642ca54de7cc7ebe4cd03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559a6895dd644d953563d41e5412a2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df887591781cf188bdd8487af1f742cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98c11f9b47a1071b63be8eb51049e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d0f3344176a5e473a7c4e4ca2ac80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d3296dd8bc4abdecde0d2f30c4304183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514565f219d4c2fe727c39df5f46157184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb9a8d3d6ce686c6e73412dcfb8d1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90b4ca9d3b2bc4649047b251de2128186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4f1cafcb570cc94746a1ebae9944c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76b616dfeaa9d1d01ddc851526198c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4a750dd6000a8230b6af956c4433d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c246f426673daab45b90b8c8bf7ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c7ff8f5f1f22057fafd3955811e89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cd72ab4e611bbfcb87e98a52fbc19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35891a1f18f869940c19bbd49b501a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d5085bae6d7fbf3c2e1bcfc60d479194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69498f22cbb83fe37ae1876b466799195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb0fca1be58303227a1a6c9193e51d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744991450bb7eceb2dc305de85ce678c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ab185b5e8ef5d1a7efbbb4e4c8f0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb56626e4cc645d90e7fca941136c44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58b5b983c0bc1c1936724a821f6e3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bd1488e5bf71d5cc4fe8a09023c09201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052ddb69037315306c78ab5a3b71352202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a1e02d2637145dc7c915562107485203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980627b3919d470f1446fda3e43209f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ab1d21c93929baf2f959a82e0777e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11932ed6fc6cf93a054f44dbd6e427c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06e17888c731c9a3565f70ae9eb5e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f943e780a6ee15788549160ea03f61b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd146b43f1fa29548384512cdcf8287209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8e36a90bbe238906dfc98d5f6e3ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e47be1c8b55e023af4ce62b82e20b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155b6d1f05f6d85f31b4a1a7174b1e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cabaff06fa4efa5333eb52785e0ae8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af469a7b08583035f24bb76cf466f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ad3423310e7a7e15ebde357d9b45a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d43eb44b52a396e8a760a9b9a73ae0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529759604286395a3e56389f8759d5f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7edc8b1be42833fcf5af419f2ca688218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269bf4d13969c7a083090c58e1d22cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca129692bef0689e656364132ceb6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f6755a9f84840c4234926cf114b30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c398e9f0a2dc0b31d4750ba823ff0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5eca73ac693e450f7e8aeb1ad4116223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1fb623fa9c98410942f936133b96a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57699d96f9e1a1fe819932cdeb27549225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6a57989a6243a1cbc27d80d484e09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f151607816dbc95878c21fafded775d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9d51e6fc02debd81f98e7f8560c23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea348cda0605a7a62e2e3afff4ea896b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba8cc12f5d4a04a39714db52020b48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b339ad347da3c3d9894073dceb408231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53373109be36d4a761270b5c5df81367232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61944050ab5aa2d810cbf13811b273a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713725636b165fd4f2dd761adbd7446234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecb7c547d61dd95093ba20e73efc97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf763d94f92c9318158ccdf1ce4a522236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805a8fab82549aa4fd4bdb65abba481237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8abbd280d9475f46d3b45ea8ac6d53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080fe800da8756256c55edffb38fe34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077ac1ff16ad1a8497e5eaa3488c838240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cefc20801b693fe51048c059d0c845241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50cb515cddd73d3dfb78659e73c713242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bce55f234417b3c714b268c5d3c275243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaf79b47838897b134ff0355cfba9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d0cd4d2b829c672d36f26c2adab48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994f8f50c3c8179263832005d264f8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106dd914ae4843a8e9b68298e4c700a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19853fde6d3f23a8d9e79fe529288d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdd35fa9b9dfdbfc2cb3c834f3f273249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329166b77b95fac0ebe4b14bac2ef1a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2f6a3636b3d04c42b89e00ab7b39b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b65e440ba26d4f7049ccbc645d614252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec59450ff496eba894d47c68ec5f815253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf4e3cba43f0bd5515165049d7b5ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24463c50aadeec377e37546f122057bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ab73c25c8e7aa35426257ec8add34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19eb4f08e9d70b515e5376f5a0ff39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396291738e44339e418892877d5aea41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe4f326e85757a506c27a84702ea42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2a4e6adde06873bb12d67f05dc5a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e812ddf1a81ba67aba53217ff972e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58678573690bd7381339a2eb73e08524262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d285ebcdb4f28fc3d287c4e00f479a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2abd4e32e14bf38182de9c364bebbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931e7098b47f5e0e98c7e1adbe24f4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cb82baa93a8f9bc2b900d158b27ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806872e43b9631ee654e8bf2efa7734f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca93978e0b84f6db4080ca9a2941a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435fda4b5e366bb5092acc0311cfabf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102cd3a830cf4d2f2d359136ba3764b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd5b52d6b28921cf4822403bdd8134271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd761b6099a06bef8e42320f9b4576272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae7559a58fed742f468c75ebfd5edc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a16a6fddb84cee411fd555fefa1a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e49829917b581c35f3f6d94e211c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0d92e0c7b94264905f2b9435466ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf5ecfe2c94f5bf5a34cb1af9eee5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebc21681bf409a3d87548fb2a8a83e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d058cb10ead713fb05053f39292a190279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f271268d6fdb6dab0c585a6da95262280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7bed0e51dc1a4c96841d45ce81034281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438629bf24996495f3d4ff329e23bee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9a71614a52fba2f6ac0af4ede1c50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a1e09c7780702b2d3aef4c564a514284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5088c0cf027daa42c0c52335a07b4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30d0ab1d71d4716fdf1c0baa54d97c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8ebea4f8da9c1731e4bd560a099a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2a33ef136a8970a1911b0d7f23390288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519d267a035f7af07033cb20dfd4276289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a4e426c32dd4f90a2444c942500a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8aec2b4f6941228af8aa65c993242291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acc359f904acd70f3bafaa549a4e24292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc5ba163f1fd42f8a90c26c1c35585293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb6a3223b514c2daab50b0700e9997294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b38826cd1925d36773da20c1e8be42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63c34699522610af9ce1bc9d4a5890296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e812f768654febcc0411d2115b5ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d9c31d8262602db2f67838a1f7bd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d169cf6da0f6b7f5ba8834b87c598a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d0abe678bec7b7bd219f0afefab32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a36b472f3829a92d3b457d53e8633c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bb4b8b6a7c62e8468ca9d91899600302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb100e5f57636a7238365fb717033ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce25b8eb9e34e0521f6e703de64ef0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c60ed46f2b5d0507e09f6dbc0eaf53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feb490b847af30111142cfab23f85b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ffc890b4d41ff6e38bf7003597bba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e86dd9bb62cb11580259d39ba8321308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4396dccd111f46bade8e6718b88536309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd8ae0e2350a3baff6b3b99ebe6ad8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe8f5dc3755f512f7c14d2907a205b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c3f86a35439938fc9be94f7bc32f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9573245ffa28800f44156cda59efd95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cc7ff3fe7ec4fe70c78e66e2588f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c6a76c8c5d5fe2716ba3565593bc5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3b52b83b370050f4b336d277bde97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e2f0bcf79849988ebcf74f1007d6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959c2946a837ac0b001e4ed1173242e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556d25aeedd7e33bfb10482edff4d1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329076f16b01f86cf8e14dbbfb71b2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983023c08bf2e21a4e9920e0bec81a11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aa33c4478b168ad081b021ec8332a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7cc0f0bd94a259035eba56111cfe2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7c0dbecb2ae9ae00159dfb0372b06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08405f2e2487dcea194ac96333e0e1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724405e2ace7c7012ac94687ab608ab9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e37e4e5bbc7d9ee903768ccdd31e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85ea0f6e0e68f374f118c72aaf6b08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af72c6c966108f964bbde7602eb373d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915900f8960898c91bc63ba5d6b75da7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bf1410f19e2785a001ad7bedeee0f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede80e5c076494d7ffec00d75a4a04b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1cb4ab9344134f90428a158b8a538333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50840fdad1be9bc4f4e2aa72a802612334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfa6c1e58c2c0ecb728695fe2255c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20460f2382cfcd7530add8be9b7a27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254bf7afa7fe8049e20509467dcd6c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc348ad8b0707648ab7e2bf58fcbbf3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e38fa08d94e4c9853ac53b7958b813339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb4e96bd17885b77f34191f27a5fef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47730a27891e79462cb3743bdb0a60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf6e4c030cfe69f4de4392499d6c54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4613844b7d1fd7c6dca810776fc75cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b29b1d1598c5c271ddb72948dbfde4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590bea709aafca4b4edd3425102396a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f33c0bdc04238d2f32e783ce4bf50c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3d8631dd3dc089e486a84cc1fb3e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a872f089004ddebc1a5017c14e85a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5afffb83fbb3de146a21b4d51d8b16349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184d8613076b6531715ef90ff4d38e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d22555aae8333a867116919c1c44c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd3e118fb763aee52a063a09ec762e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf967c4a9946c14c44526a754663a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6b2dcf894a41deeac456d8064bfdf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac01da757b1ef69fe0df9f09b0dcda1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f2c73f816001b19772b4973bbb212356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01bebf836e52d9139f17f365d1471b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c810b211e4e13f1dfffba3c8576c54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe1576580da4ce24ca4b5c78cbfb66359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9fe767750341aaf2332b26e17a24f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd78c40f82fcddd2c08c40cbceeb1c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393be44f82c4cfe271e33da638382df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cde4a9c4afb21e144341ecebb813a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9706e5ebd530f9f2401dbc29d1bc58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331a22c52aa4d8def4f755cd2b76a00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcfdae17070184d834b91f2c73b54a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4a6acbc7df322f7e185b62c253f0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f23b971792f95f3f6264dfc448427368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a65f8b178d29af3197b68791f41f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910e83ae59c6d56290dc723c029c596370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc139c4c99a656198661171520af557371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2796811d21732a539ac7e22231a1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578c2e8bd5539e3f42b27ee09f55bae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1e5b0abee8d74138e1d7fa424c577374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c600143d334394cbf3e27d31f3e3a19375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff48133d5e0d80e127869f760e64f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c7393d2829c8d62b2cc705a48a8b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a734e9bdaa9ec2722079384c9aa0d4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b361e307413eb7ef679393bb4b7cbbe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e050d56048d5717038a5780a26ec54380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789402c003f5d2b445e2b4b52b7d7b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdaa053e8a8fc8dd3d092556426216382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee04b51672ee83a0ffc2ba26e171fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a9ca4edb3a67fcc460bd692c2b6a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de361da660c4c42832a6d98871c39995385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452df59001b3aee238e832fae82db1d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f64305df519a7e4ad4e2688232740b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36addee9a42a98edeebc70735f362d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788efec00e50883fd10c1e73a78674f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cc69b76f6bc636c133272f459c4ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc61c5d6f32d0e23e5094dba9fb2e13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a2669f130f5d92b33000cb8e42ece392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27c744c2b1da5ea93505036a6a72c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d242a8a4ab325e3c7f3b8999cfd3b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204229669a70b79366718fd9772815fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6a2529687b4afffd92cad5af95002396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4c3439e817487a82645112aa66608397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9239f61a0ff2095cc5a81e4279729a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd7480cd5b813c24384c309544a79f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f827e55533206422630da98aad9cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63f10d0d7ebc3c63d6b57e9231eb80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d75b260d7a5872adeed1d88e8ebb1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d9420caab3ce2673667b2941f0afe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56942120bccffa85fa666e55378e9ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f77bd1c1c9af3fb54f6aa8d61754fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394264b0fe73b63d1937fd9beef8f88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bd0781c9e7a66d0c98bca77aadca6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac734587785361ed485c641be77e13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc426c1856f9aa8d806eda28cc80b9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb460963ec27ed4918f4ca7fcc7369f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a15538923e11f57deea3030e83d641411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da860dc5493f527a2e4e3bf4822daf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499eb62222f0f44335caa0bd5bfc368413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb48a8a088150313247d93632d3db69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47239c31518bb874d230840a5deca5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb870dbf2f982ad78decdd5c73e9836416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5062d797234f3287016c56adf9af72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fcb7321291d993036b8c4c722ca8c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a639c8a73a25c94ef5ad3d01146152419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8e54bbe79e89a7f1536ee2fe49c12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c740211d66dc31c220a09babc21fb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b9639978e2dfff102143c5350209c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d40f190d10afa98288e821a8c471c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60763307e2ca5e0c9db82edb730af1e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190df02e70b6bafd034dd25739b8135425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7a0d5f39909a232018ad9eb0ba285426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26b85d3723ea0ceca0ba079f2c0587427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12eeec4418700076a7989227a61b6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f31a15cc2729938cf91ed1fa3bbacc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698546d738f1f7cd18030f7647ff9c3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a3e57645c5fb5f8bbd996a872b607431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefdfc862f7bf6f57e46e78f1ab2149432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fced389246b8190edf24a31871f3bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cc7ba68f1b6c1fa1536128d43b5e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343ee7c17bf93f41bd3d82db038b3b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd6912eb139b67a15c69ab21376b10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cc7389fe04108074e3523e200d5d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23bc4dd8441aa248e82808275b5241438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0ea71fbeed00d9b77039913d43220439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac41d1952cf5bc244fd507e1e487d65440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332751204c215bca3232cff663ea7c8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6713dda5f0f10f3e1b84851ba67f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d2ef7a0b0ebb3a6032c6f2f0024dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e930cbb20926d7c0aa559a8ed113df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e7d0086e1be69d247030135440db4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844edd68b908585e63d595a963475a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af0aa12e2f582c3df07feadb24032c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826380a186bf1a49e0a051318777f29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2020736576392130b8440426fe682449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a5c47ea6e63e8298cf12e0ae9afba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55695c1ea05271a8da8cc52e087d209d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2585f0c9a1238da85d738889eb0788e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2f8ad2557e37cae468b28b4fd9b1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86fe2b4b174337c4060d8598585f1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3259f245ce8d7bfbf182aa5da73f10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf9fb9aa9eb919e3887abfa5e785a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6807ffdd264da54baf7613345fa547457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb47d81d5120f8c0642f173fc9b9109458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231b313295c0dcdee500f1d245ff1b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ae7cca8700f421e2e8721252e391c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165dd0853bf4ce1c82b95030318975f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db4f3b4c3b8bd2e1e3884ec3ec0c72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c54c52dcf8e3246e3998de656edee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da934d324606fa226a1ce55d987cdd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a3f4c9ccbc50e9f7e71609be49560465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38b0236aee53adb22098773a45e114466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbc574583ff306fd37fc22d7d4ce1b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06b311b573cea42e3ac22295a54bbb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016070dd0e246ee883a477511a816c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead3b6e042d14fed38ae3309a5aff4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf7efd3be32ce5884e20aaca834e57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b367c9965d01818e7291097bace55b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3b0ab882e51497b3582227cf46063473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c8536d8d28d76a5e3f21c1e9efd1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536872e795d9ab4cbdae5bbd892fd83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994beb4271d7a5c1675d63ae457330a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546fdd3ebfb2f9b6ae0c3cb661a494b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3907e2d3f14b7f909857d3377362098478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fb1ec82a1986b1556f790598a486c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d06c42c555d4634155ff53977174d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf09e20860a1392e04847024d91321a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4414be117d26d5f3e7b96784413342482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159b95642f9feab51f2b58a381367e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3e24d167ada384e2aec9b55b38cf1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db714fafe9bdee5bb7a24224407204e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7b5d462848f9d8ebce65a2d75c534486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b846b025ca780d938473c455875f72487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c28dfbeb39e652d7837a7c3f510ccf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe87f1fd854fccb7a7bdc59c49f0154489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ffe175a5f09be31ba0b2420e04f6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d60bfbc06a1041f67ac6d6278ce8e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe2e101945ede5a5691153bec8c165492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7b238bf829709354c90e83998da66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60d8480ba901f79bd7abc4a2fb60c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960e03b10b734ffbeb46e5fa5a33b81495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebe7d990dbe3047abe09d47196af06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe59d14fce4ae2a06ce77d7823b14de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773e9c72eaf045cf940764b253006e8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf15a9a9c4b991e5098475140e6a73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d1c383eeeb6f676ade379d7fbff42500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034937c461f5eb2cffd4091fbbf609b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b930479118dbe6ad521a40941bbefab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04939e5ee46de81ca764deed83bef8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec23fac5dbad3bce04202d5cac6afd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103d4a1c1db2c5d10c80e1885d7ab96505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c146e2497f0001ddd4e36322edb110506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506ec390aa3f0b9ea8f2c3a468cbe06507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13f6395041214fa20c32792c017387508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b60ea4fd648b3930d8fc5478647d04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4a72cf7bb3e6d523bbc3a4c873d4a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be135205eebfa189336412ecd1be1fe9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5655ab8b7ad99546969113ac7db1b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a841c18637fd08d3ccd30d625c90a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911cdc18b27ce90a8f95687a3323d4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09dc60995c6855dd8098a1642bfa6b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2ab2a99bda35dc194c7536246833a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212b49b38f10678903fcd81e0612320517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c278d35c3eed13ff6b922fcedefa28c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f694d8e0c8dd912e6dee86a25d3f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3654fdf792bb80127d78a15c7c12248520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e415d70d65c5d6f2a9d1f2911a6dacb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b36c6603975f71cb08bc21f1a9354522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f00a3e2468412befd34c5cba4e969523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75633824c8d8a6780f6b38c7dd624b20524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a08d541b537b9d52874f6de902347c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9b0e6b98c4353aeddacf194d46b8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07137eb9b8c3100dd75cf39addd31dcf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b86c105212b66e6397ae0bd750cf4a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71437f6b73b10556a156f4f44b7b85f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f5486c020c90308b722ea6e2614e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667a2bf54c968217d0de748d4b155eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe65eb49c7c5471886b8fd4fa928ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266372d2c4653c142e4ab4e26876d7eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178d52c6e0f146fb6532179661bcb67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031ce9df531ed58467a973d5f46d214535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1176979e96c6863981647ac8bb6af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da11ca883c2e53fdc6383cdf5ed65f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fab64680990dfe2544b6c167563287538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3bef8b4f2062e495fd34143bbee06539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c781484f9c645f2af658b009b4cfde540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc28de54b9e6ef4cb3ddbfe30481027541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7a65fa26956109aafbfc7605d4ce5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb17bce92913af07c1935aa053eb78e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b895c1de2e16a4892369a566ba4562544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d31c8044c6ace508f2e33b652bd1bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2654950cf560fa073573543f76b03546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b30d152dd03b796fedb9a0c5fde59547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb67a31baca61f05b8c6aecbcf5dc4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149e2c24b7cbd533ba639e2fbcaf59b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c14e6214e1298743dd9e5958df7df0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade91286b7b893edfdf4de5a9cb50f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f6a7807b44daafa72e82d07e52088552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05520d74e32ec7ce3589b1859ee1d1b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5623ab18f8eae3de8dbb0b1e26375554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d73168bba8693a125e5d04e075af74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc04bf26eeb1bf6d70b1bfa4a78b007556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f58af833c0ea86132d85a0c491cb2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e649e79d5ae2beeffe576f4b03fa43e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766752d16b6cbce10b70c1aa20538ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e46f02a122867fcb4e9f0e8fed26d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655643d539d3e0daea93fbd56b11193561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de8ef8d5ae27406b0da7f8f0c4fd41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd7fa13c45b94e932afa540fc405a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdbcb977c273bb915cdbf68d5afe74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507ceac2179f187923fb7180faafe0b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34816402e3ec7bb95f0220a0bc763a27566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f28d17106b304086c7cdba0fb6a11567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f78495c16d779d9adbc53fc53eeb0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389c1d34652432ee77b659b6979be56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009fcf045253820a2d75e468cc8e9f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db6bafa1cec5d0fadabd1155b5d6c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff68f2135adf011715b96b55b0f1bed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fd52443c7abbb2cb64759c9d65a48573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35aa747b651bc14349731b24850f2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f3806a4a821e830dcd5ba3782ec1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d86ffbf69b39ca82d66c82ed659ae8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219fad1679dd81708341e0311f7d68e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655b1e9ea79ddbad2a710a8fb16724b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa71502fdbc20c6ccdd2292bb132266579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a731da32ca3b3f536581e88d2d4996580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88eae81f1f63d953067ece35d6fd6c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dc3f2f58039b71bb93dd0c66159be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb47c3f0324156d0c405617ea837dde583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5ce082e8ef03ded6eba8fc1df92be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ace1391e64f7c93456ccfd0121b65585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2003cc028920f7a82122cc6b682293586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bd99d0474d82b8d172ff23971789b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2fc78ac17da1e5324cc4df239d17f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255d8f3c03636c48811bcf167cdcd4d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab5b12aeee17e6aa42aaf608d49a5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72c9d83fb652e74fb65b823f82ca80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35c11186ce0d76f686c70ef8504e89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255a03cf736cbed7ec775a5b12580b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2c377eefe73a62691e2179492e266594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf5052eaee8def75479e4b5416fda4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e501bafe3bbd9c943895026ea47d94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97f174a92faea5dc4d5d618349f315597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31512daf8913a002ace803a528e8e978598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035d8544d018370ca0ed944af3eb248599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1c53daba6b773c7d97332c9bd4318600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7f12cd907404df8b552ec733597bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07290070e151aaaa50b09a1815b0a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4ea9f251801eeb0a7f2389c65aac1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73905ff80dba77b6ae2a60b02d973ae4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1482f152f6a30cb7b17a8f9e5882049605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbea2bd6393cf821f3a5cb93c5087f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3c1a39f10e556dd0b19f08b711bd0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6abc4b006085eadb2eff06790bc26608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99054867438ee38b7d86b6787c8fc2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd362b79da329c855a54f56515f30e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0491452ff6efe47efbe87b980c892b0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ff58b58b0e785ec575d5835f5090a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6b397223964f6a5933e1d7bd7eed5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9668fcdb417f1adad7880f4e048d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec67b7826e5b6a619c86d3288706c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4132d2ac0cbd7ac164c39b0cbebfd9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68796ef5327d71df8f498de96908ee5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe1e11d39a0cc8987577a1af5f7e6b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cb8adb14eba93796aae1755229dc3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac51b8af4b5bbcf3d64a3f3677eb336620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99a4216754b9c1f73f6d5381f2a00f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe647b9d05f027c763941c289f2a64622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea2364bd248892f5abd3399a199043623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c19d43722edb26abfe6e725297676624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dd684ff471bb503bc09ed63f44256625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a6970ee99f90176b0277137134caa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e56d8e457e04050187013600dc1f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859ba9e4476e4004efd3a9649d76e6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200605300da41cea4aa06378837f9d4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc940760a553bf4caca1894c79f6cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39b15aa080a9b9d8ffe504a2541937631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b039138c736b77b378f2c58f3dc22e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6df820e2fdde7e819c391d2bc7abd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1568de22099e63dd4ac3a0de0332df0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baffa6206003f5a0957680144e0887635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4dfb311701525d78a301042bccc8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69f7e7dac558cc6db179152f3f05c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d610fedede489edcf9657e72989080f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43356380853b165e24eff9cd7ac9f98d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d34a1a76266bf322e003ec9d61e6c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6bfd5295f753824883ad49c313bbe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c2cbc0181729485e869ba5e4a14d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2950e6a54b836c1a3aa73419ab82e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbc46019faa868ec125c2d90b21eee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70a3bbc5bb9d47e7b12429c16ede2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc833f259ea2ae11d17a6871c5b828646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b40af17de947801e0e1a42901b306647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59675be2c907adc3b9281da4d9d8fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5394865ae4cf5c42d60ac9ab7c7e0c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fd4da37c82d908cbc4122b10c69b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf28ca2cabc85d15fe157b53b210a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00165b5f04445e45511439218179f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14539a070884a66d27ebad37ebd9d5d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828e2a4b6c6905c4ffaccfcbe52ed5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04126675ccdd390b407e6a21626b1a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3380d6d15c4367dd427ab55e9c8902f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6a4bf5031c72f34a2fc3ca14dcdba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26a8cd27b98be47fe615bd2e2a9dea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3c26bac82c414d7c3ae00b06e08ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751eb5766056d6babd4944ea8725af97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc1c662d936ee8b0286016d78e2bfa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58356144577ebe16d242120f82902ab2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4e8f0cc6f659dcdd28f1a62151323663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268d1f3d29e8af6f4cede0a7d0f343d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0d6caae659160d68571ea0917c903665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5b3065ccfd1cbbff732bccabdba55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef301ff22dbaef8f601df72b3ec962667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45a9b5cf3eb22172655ef10be3ccdb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351b9b45d303373a6cf7c359d282b7c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f461c802c75b62081874b050b8d5f68670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37b64c8a009d8cf1b3c395f94ec261671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cd4c2dce35a3c69cb13160913179d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7c506fa53b09684165f86c4149004673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db2d0e926977a75c9b0e31a4f78956674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51158c1cb14c1fc251f13bbfcb719769675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2708b99ad145f7f3e83471af59502676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7cfa8a6ff5d15e501c9f5b78951bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b06f922ebe5392b222f2108d64ea73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fd03bcc32d71a0cf9cd296c86c1cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009351d6c5ca1a74eafdf6f13dcf7447680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7398063399c830896eac4b8e9c553681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3d8f466ac7b253e61b19d10ca4fbd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdd2691b576c08d646128631a0459d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7a83ab84859c63aa28a4bfe3e0c59684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868c467f23863073727a2aacf6e3a28685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705af2c23bd60b2feefdd5649d8f94a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2985a4e5bb150eda1734c9b59bea3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0cd11e8a42d72dc763d93f68e3de5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2d2ae9a022a410183e7c951889956689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3cc76e950ab6287ec6ba0a7219600690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fce3bee4b1ae7c08f86990c4d18fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daf7fd75de9958242f6ace3890f270692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f7a6db048625ae1391cccb870feef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1817121d237726ed737803b6ff9d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b5b450a36563002f66800ed93d8d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45ce87b1eed112535107f34ff2a06f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d07fd2609129ae1bb88d05c4f27447697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050ab6f697dc769c65c046263fcc491698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf32234950ae7725273deccf7c8d27e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed4445583ed95aada75da03023bd90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac94ab998b85db9e2337de5d77448c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19cc9073970075ea5a0340618a8154702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0719aac8468c3c3bf16b7cc1886f2b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dff4d498bf7b97338a43ab8e79f71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2defcd6b080d64f8b529c40e4d34b80705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c10837a58c45560af7c6deca4b0b30706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4848cb036d87cd0bdf7d5598ac694cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3ccf6035b21b958da6499169cbe3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f40d66a6ba0dd8d69d5d36ac38ea7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcb58c9167fb27cf63696e03cb9109710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd516bf541b973d11de27038830e794711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec778524efb86b5dfb004d237968df0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a329632af97fbee45a790b2af834f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072db55d4f42fe0f09b6a620ddce051714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011d93c5c5c18c651cbcd450131e6f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c0170dcb0fd84f1b57aedac9c6d84716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2103ba1210cd22f05ef541f9396551717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bf9e38646a76e0eeb52840090bef3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3119e80a1bd6d7607fb909ac482122719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b710e0fd2a4aecae2df39eab8bc7ef3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679b3a564c4086b936b5423d91db32c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd11321898947afb4d6f8e66e62a9c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2ce767528a986da92fa0a9e0b36d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ec6180935f0346b94ad86b5a9e635724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caebbfba0a2e656367edcc6e845df4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c62d939a0785d3548ebfb936dd6a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f960e8036b5f70ef8745e911dcf7dc0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbafc7c282f85c5158da7352c207491728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19acce6744614da2d42982823591cef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab123d70620ae55ddb5b5a1345ad986e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e93ccdc977d45c1a73a64f5b8df5c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c45826ed90eb71d6fd5f70a114c543732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1323682f19fdbc60651ea122b2ae2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14f508fc9d70fd62817a56265bc024734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a5ae14119ab8b3718719ef72f27a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e211cf122c4fd1bd88d3e5a91553b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901fafb86530269d65388bc081911d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f00e11c8f085c650c209ad5ce1f76738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586a65089c2e74d242ef5f8b82cd4a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215c19585fd6da8ae2d062d1e467dad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be01c7ba68c8232be443bb5bc56244741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b6ac0516711bdd2de74532daa37fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2f6eb71dab7b7e57dde19ca7ed07a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f37740861073e6d9c690cdc544e798744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf893bddbd9bf2b1193554da4915648745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebdabd7497ba2c28eebf373ff7725c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67365287d15966b923aa7ae83930168a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28ed885012bb2f3c7d2a68452785bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45222f4acaa921ff8a2fceb5c3d8583a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed185990c0ef1a603d361f14d8b6ab3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2366663094261720c608c4a56cff4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e48f5c68ac10ee5323435b07b67ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864751fca132c1ca9b0633298b83e08753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>