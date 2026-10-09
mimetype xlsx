--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c880d3043f5cb63c19acfca8e369941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c7e3e9fb7a71e9fdaf3964a4dbde02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7acd26729a5ec58523fab07cf1e323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1dd8bbf5754b9961b393ac00365cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6a7775498f225de7a9b5a7c8effeb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de183fd3ce8fcff157b39ec35a964536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e17632a47c7cc2d702f241930f4f717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da300cdb48ebccfae8b901207330ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7b9fd8e034e33defad2e0ef191f729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18022500ef01e57ebc97f1aee661f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701690eb8115b132edac4114a817623a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581222d55211c9370e3a0742ca67acc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb1045d18fb5604769fbe798de99b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c8ee8b45d82debd8133e281d701d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754d68b841e65c9553906245c9d53bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a87865990afa39d92068023925f9eb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856e6a87f58c1dac3bbda0819625fda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e9d8b8fe51ad3eb95c5cf6a7e53df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7c47692a3e7c8c4a4c7197af5fd1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33e6bfc41bccb567b17200fe9b7c6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d66849b6dc95d56783d9d9d364a6df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cbd33811e50da6f9c2bf8160cc48522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644ca761663f79774e4e8ae3b043f6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cbeff401744f8f080ec066008c83e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a8fdb6f8c8a69ec18a3beb215f5d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73074c23a709f7d200919a4e010ffc6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff986eea53645e25a44ae80b141e45bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110cfc644d420da74e1ed822859a2dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1907cb69e57ab80c90db64376ea60229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc03e6dc1671923de93ed873a0709330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd061cd99d0cebaf94c9e5b2763ef4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb039ae3d6b3275e755976fd252b4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396e40080f6d654f5ffb8594eb3d0dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cde8684cb864f9721dd73d9e6ad2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e909c4c29fd7c413e05a2c10b7f52d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427bbde18c1712e1687abfcf0c85f8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2afa0526c9ce21b9afe0d2e4d4d4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f30983c5bb937bb17e965b15177f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3a7b7952da268fe15c2af8a64e30d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626484904fd0ac7461813be45b4d82540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a9d9862c6388329a2b8066804538841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18ca8d78584b85080d03a2a7c2a7c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2b3acb1333386a09a188ff2a8d75643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a677733a2ccd20a61e7cc581673b7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1f696a04931df90835c52e1efd74845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b33eca5b546723e89fcc308bac80df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973afb9481d2c0cb9efcf2d341f3f21747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdc96759abd3c51b85b3706ab847a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea15da386dcbcb444be541be78fc2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9973ce5f49afea0960649a6e22dbe550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34235cef087ea1fe819a0402a7663751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9706f073f038a9e5e51b776a996084752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2b0999037b6d641dd4996624e88f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6af659fd0aa07f158ebc2cbb5a56154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29278f9c3815b9ca63736819e1ff5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c38e555fdf736438951df5ca0d62a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2dd3d13e325adbf0098d058d4e00657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594812795edcccffa363fb411a9437d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a22bc5f335802de807af0157d9f9d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aebdbc1c3694cad8699670d51627d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed22c94a07f9829c8934e326f0507ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40a6b108af7b1f8d1cba2a2b273bee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec644581397982932618094febab06df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d0c890676537af224b9c75005f3be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed76fe0cb4c74c17d67825f946118665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8a7504b5b7348f6268af35cfa16a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af660195d72725d787fd2e556d6a9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94352812207cd58d06ff0ec98c91cc268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8fa3720dbe95e0d5d0dfb8b33915669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f820c4659df08da137cd36805adefa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e4038cfcfa3fa8fe259907e68672971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fe3829099dd52164437c95f17ef9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d714bc823e8a8b3a62dae1cef81ccd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f695dd2c141c89078ec0178a9c3f3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1378428074fd3ffcd06bd8fae404d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54155449c1ba421511830cdb5f1f79876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b01e24fe76ca351a098e94550ebfab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf8a52c80d5efb935aaa2e7bcedbc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468d667e1626825d95db6cce160427079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9a7f0f8090d723ef3f3b091f3892680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683ca7d5ff91bbc40660790cf7a9d9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d40d25cebe2c5754ec727291699f2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc4ff5ea90b18b3e5cb6015e1142e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e29153f9be7d7a9cc0203cd3a50b6184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a97d687ddbf5c24478318088dc97e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd12b714ab7770615ccc6c46059eda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a365211223af83861ce77588dcd9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc39b9d6baf5a3a4a472553df15666688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae86ae12cf4d22ffd1ef10d6087381489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfd095c6694b5a8a537dd1ae3790fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1a30841066a84d67030a619fbb02d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c8621d2b26ad00e1c09b58237ab8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91fbfb680959c5db4c4376455a99f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9427e511199e8b427a6e3b5d1313ac394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068626df2965ed98a294cd35ae926cb495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e0d8e0d5dcd32c8d0fed962eaa03096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d716ae3d6432490e823de0fda564b0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a6a575cd0581ec8e74969c46afcd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a51fc6b031b1b2653be6bacd80cb099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0ba6f26cd7e097b9eae57c24dddf0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1c9d4c49e2e93836b56437f92973a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d6bcbe53ed56b8909ba312a6fe937102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d2a1ba449e8188de244847c2008fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a797d91633b392d2fcb34402274e37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe7fe49b7aa5e849b132f2fb218858105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf3cd8f103855da3d37044c2c0fa0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756397af9e8e234a8f6d1e3e6bf7c98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e216ded037ccbc0d1d5669cb2c4b768108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f66c95835f5a215d6f49f01171c153109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8df8c4d12946b3ca0b2d81c4b51c6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b7a82bfe177f746feda536997eaaf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bf5ed5316baba8f88cb33a77cb85a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cab6176db3fe34ce5abd51e7af5c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff37f604cfe99c63db684bdac61ce72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef465353ba48a0c6b1712649468062115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed765e7a2e34d8711e48cc64dfd93a26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e870517b097a666d996d2f694a18d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed80b695a90ba7dbdb25a190682eae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6eabe73a2cee94b123cd72e13f872119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26fa26509984af96ded6ab98175a7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135c4afcc4a75dc2e9435f3f8bb4b0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bbdb332db343cc19ee787721af620122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d42f3496f8a5cb981a995dad2f6ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274a60823fb24c68493205f436dbc1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f1dccba93b842b744d24938dd72e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf54b4f7ea5e6835ee708c5641ec08c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5da88708f7422880ef52c83fa3667127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717589be2fa8b526ed38de34e4f89550128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe9cd9892170c20463bf107e3db164129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4891f278865abb9f20e6605ae98f084130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24718b91a4546b80370a69c9335c4598131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd54ec9eac0a8ba2a4bc164cbfa84d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3160acbdb220ba900e6419c5a0881e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a25c20d1da555a3ca38cba689a0934134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f360685de6461d77d49812fa9c633d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a63f510871e93d024f114a9cb55ce4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eac2f85aa66e8445eecaba415f3081137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7dd81e4ddf8c261f7a503465578c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa0348acfcffdf77d2431aa8b36422139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2103d195af47e577fe048bb04137f9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb13bccdaf1cc640cd854b74548da5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43a76233d5fa2f7b0eb52edd768a98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c072fb24d553d1b97d2e19c98d308143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762da56f053054b041bf6b7fe920726a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859ed582f9f516862bfd097e4a011e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097884f88cd32ec9ce0c64e2b95541f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a30cec801d2360e2ceb529b261294147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee8049b0124f4f093063645b3ba755148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76146a7bdcfc9812db7b48446b8787d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220772a5fac02638cdb411e619b3710150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79215b22ebc9159180344aa26e1c5841151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05b12f86153fad5598ad2e06e9da33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80863a65ab7a0ad3ae6526a5e3aba34d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fac0306b09d8b027a63587c6cc9aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86005fc677bee12c16e26b9e27ea31c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca54949008bd67be12991336760e74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04d7e12f2a82f0bed81fb382006ab0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15730dc2b234bd00218d5af947360ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb90d123fc6adfe987c5e3bdff26e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e231e172979c95323522ff299f02a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcabb4f34343d37c4facdc62ca5465d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4a3884d1d08cfe14e70f24a63bcc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3101c8a2f5e12a37249d88b221e4ea3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735b7b2d86118d7c5564d030bbc749b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dcf7141a123e7fb2a41fa724655a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594cdd01c9a0582f71d5307fb3047d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123427d8cdc9403efef6ae5aaef5754167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3a79c0ec4d4629fcff24ec8f0612d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbf2773309db05f4fbf30959a9b749169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb98ecc72b2a2359031d6b6d77ee2e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6ff7ca4607adcac5926b1f3c7dcee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524043b9c20a0ba3b53dbe32b4a5342a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709fff2ef41a041714a8dc3b967942e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80599bdf0871f645f01e4919a43c314c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e0765612b6fc1618cf2327e990c2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510275054b47c60f945a1166e2906c0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5cdac3ff69ee72a27690b08913a98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1acaf6b1fb3460fb31d5ba2d3e137178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430aa4c77d657f686b053d63150603d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f0b4168f93bb2c244ca7b0051b182180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170d8427f59d3f8c96d4041642d51af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1a36c6788ea6136ac102cdb00c2a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51942e3445e5b6870b8807ef49dd79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14bfbb69784a582cab48a067b319dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9817a3f3db5a2a76f26bf4b905eb7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba7d3bd158487c9201f2a9eb23180a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de9a3c4644a2f9f1449be026b83650187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a7e83d4d4a8d4579b37920d52b7fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b16cc5405aae94105e8b6c6b8bdec6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103399839682c81467e0d2ddaf75d32190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a976d82c0b2874d37ef7a6fbc15fc3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58cfaf243b424e4a658b71d816b76e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acfdbe6f013939303a2de4ac90366a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21dd83ab73d984116ee8b89084ea15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29155c2393993234753b904baced6f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90189722946ed359df2d2f68e733fe9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505dc2fefb5aa6aafeb70dfbc144fda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629dd52f2897a9f73f78c16baeb5ac0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb95441eca3bb4ec30f3d7164932003199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2a6ce4b64a0928e701b14369b6723200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a9f21e24867032ce68fb4a852abe6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b0c5d8de3513a1df5f5c8ebae8b6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ac624ae0f2bac08c6fb5387611161203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae56e61c5ebfffdb396ac21a816119204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3883d0a7179532283160601fdfe607205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9148829968dededdd655a623d0095206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c5419aab0bff5f9a9fbee19f62c53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ab636e265c0a165c9dea74ad97c70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2edc0e9b49db7f268ab9dd5725412d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94909cbb54ca94367037001b5d97ba43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f056f6ecbc29e6bf612d4a03c2fdc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984d73e0f4874f9fbe43f073778a2b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae79dacf2f0f22ebaf658761d44cd7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c4dda35280e1cb9ff7a6bab7b72f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3539e3c412b41b1a80219fa0c358c31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d795c7a2260730fdc6f34bdb5c5fc8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069ebdfc98876db2b0cd56f0b990975217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f208e89b756b006f82b62f894fd0a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102eda6884848c71db90b5b912981ba1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427e197fa202e919f41bb33551e46ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686245c85fd05db5ab2d78f67fabbf2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df37bb7db616f37992cd1a320918dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9541198a394cf61d78b586abb7506c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c073b78f548441a6c0d31f2fc1fc15f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8329a04924c048f5d2a0a24bdb332225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5670ba6528ac5118890855909a8fc6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270d898ebf6a10e1e64c6a6edec1491227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40b6439a1f2e503261631ad82af23a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd027ad45a758a9df38f63da63b9b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cffbd564543519e9446368592e1b8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e79218ca05b45a58c89990ef3a49b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225f1d50cc953840fb3e0aa0b548222232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d3cc94f207825b11730cd1aa55bc1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d489e498ed79d24a3ddc9cb8f11bc46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f7c388dfd6f4ff036e8139daad621235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca919126c9715c320cb0bf1cb977c4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce510437520217e4c83ec04d008fab2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129e1c030486ab9282f76d273a50671238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85adf310423cca7a7f3b8a8c7c4d185239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d86e44f1c85966bffce9aba799dc0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8afdee9372c95374d357dc98afb247241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a2603cf8718be908810cce811b5c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc262aaed2a28c093492f9464a1d78cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb6af2e918746dbd7720624eb69166244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb749ef819bcacb675621684e3a322245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5945315eea85b351cdb43ff8b0903f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901f0c500c304cf8b4fca85d7d8736b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85b7aa0e0b10fa4d984124be06eae9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea16463e768898c9a5ad4346c2881ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f653ec9dc960f07e8297596db213c0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd60dbe4d754c28898b61c7b47b348251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e00fc09c76ba87645f2ccba3aad3a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc05da6ab1ab2b25aa19b104251aa0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9de2af9539eacd922b20e6b52b61a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4279e6969f1dc1576224056d41832f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5b4d2df179941fb1089e12e4476f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7921b7a5814e13f77fcaa56e3ff7d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322ce71c90929eb74afc22e8e813041258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1a7e42d95c38d8f15417a707fcc7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b752da4d9b72889761787f4f0873c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbde8a1190a650411c1b5e895bd3cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7fbf615ef2498f980137d8cc48c63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03758251445235b1136834c23e1fad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef3317f693c061b03ea1c17fccd2b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a09078319f2134543552eafccaee5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450d989b2342919f2971f8425813a27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c7230cc1b4999d7a010c956cdbe31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b92f1cfc8504636f5718d1049d8c25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27bbf13e1358314f54435d9f2a6ffa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d5884a871f98000ef2d6b6940cfc8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bcb4c95dbacf63668606826ad5600271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7651f66b8c60d28ef00968a301d47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f503d3ae4c29c134e4922277b32476273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3153eb123e84d8a386d27bfe6171ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c16daae9489eac174445613225784275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95ad2590bd2e671cae842e95f7c95d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cf36f554273ce499637f634b24f62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907eece50a9af07429d00bbd63c73f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fa62990ca2e0b136da93e27e145c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e29e7873b4b6c5622d66bffa62ebb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758152b7bc3ddb3f1419fe380b65aa47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600dc492fc6a5bf8f75dab634357835282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f13d7bb695f244ba28f6860eb56794283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c530489dba251b0700de8190aed4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1971c12c56bff85db57cf104c3ad5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62afc25f5ddf0543f3c2ced3bb7d51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a03c44a9df914d919d598c40fa561287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ab8ab265255f6e60a97554a451745288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8f0bb97b0ab3e158201af29eaa076289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4abf61559b65854c7a77c2f7c058c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8f78cfaa6047959f39e13aaf18cf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536249a725f400ad113e539363da0c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d7ab9c760307ecbb684f00e99d0dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8127c1ebe58b7f1ae13d641a4136c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed8e778eba08f45eeb055e81510372295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08911fcb9b4a6014f8ae7b45e5e9d2c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cbf9dac6c58571ffb9ef56b38141f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d3684ca179a51aa8bfd6cfbfca0cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da863998d942f25adfa751dc6247db04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50978c5945857006e418d8d215db7cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bdf48e11eb9ac7437b3c2ba0adb8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de43f9770397e5c95e384728adb43e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54801644b9ecdfc9ee3d977f9981eb72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9933c2212997328c0261fcf716f274304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf357502cf25ab3018ee04aebec6d9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a332076c518d21d435a0f65eb317b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b0e20769e07b9fb06246fe1fa5bc3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528d2faac5024a9e82f5b35dae945fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a14a9ce1c23e82a10fcf6b1910537309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb547359472a33e35d137769a66127f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db58db642d3a21029128674ac47354311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1ccf9618a715997ea47d0b69971fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077314b4942ae450f1884f80d5219f6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0670c5e1ffddd983749abc4c7aeabc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a4390b4b41f74908d003320245162315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f30a28ab5cb49739d477d99f953d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99950e7694bced03bdcf42147194a625317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6cd55622ab1f178c8e4c3dff10c60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84919af51cd270eef615bbd232ed08319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aeb67fac0152afa6e9a41d8bea62e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e8f27e3d0a2e51c72ee7590c32c8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e11bdf086a36fa4a3f44e2760519d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbfbe8de61d3529b0e805c1a61386c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da71803ed3c0ab34bc26cb9f13cb62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a40d98aa1dd18c5d2d0a1d6ca96775325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e5d3ce0c5a381b91f97e835af7e79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32ba5e162627a7f2bb46328eba374c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ed66e5161b02331cc273a078679ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cc855fb73e6f02c3ce1fef6003803329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bc591930bfc8741b5d6f2d08ee40a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab64f04f45abdfb6d94d56d719c19c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a52b7c270e8af722ffb033e86d5724332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733a02f09f2a351c97f111b940a1b47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dc4f6b53cfc4a6ff2e77b2f67bea8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcb1fa06d918ec124d61f9dd986da6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce26510b5711458592710ffaa94444f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd350d49953d7e2adf9f9425c4a7f9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c1b97647809b86d401e6ff5848c8a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4caeea12abc34ba46c01c2bcc4ce9a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677f9162f074c0422f1037beaf0c6a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146f72f89222c3260ac0184ff1c19dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a091f650f03ccca30e1340189632bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582c1b9a58b3af4e438b1dbf3dd460f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f877d7f2aa30d547f36605cbc3d706344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1412f27441e88c533bc74947744f75d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc4cc8ae346cd51aa26e1e917765c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2307b6d0debb8d508808530ff2d40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cf159d14c41b91a8bdeabb6782bb1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee310b2981fed3d5d5d1c7eaf211a3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a6bf30d3bf076dff73fc649c98bd1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98298243d39952f8cabb4d842d869860351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c77d4143526273d46a26635f3bb82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d5ba98884bd885109d67b0aa1e452353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72e961988d5b4b0710b710935c67b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589e8af41a1dcd95f56fda283235654355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395329bb14b62c89aa8112ff69fe40e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4168701f5f61e3df096db530f0a9277357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8957a3d3ebb525ef36c7e9fd7107a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f45d87c25e1b5bcce3875ff4fd9d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7eb96c5bb41c7af01c53d76efc880360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3597deb07a2d16b20b7784b3a5b379d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c526c9a72a7d9357cf395b9ac402227362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b50345ecd37edc1ac3af3f4722bce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467586a303d259951cd15a37eefceab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ef7bdcefd391de0c0931fb21ec1b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b758876ddaec3fee5d38f0d4e17d9a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c23cf263dc8fe88343e2fe066cb88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6c77d67479f3d67c5733d9ae91c26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab81a48d84df274102aa91b8448af65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1d4291630ca62ac5223ac93967d06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b1e811aaf32247c939f11d7f20f52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dc603417f56ad7e9e9b7ef5069831372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f38be2eae26891e8257274daea359373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83e3f377470b7f045a49331ca7a0f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a07d15653a31bb9150967bd3a950e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1cfefb8ea73ab9fc762014476732a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c07e9c8f8859164b81c67079c1918377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476c09a56316eb8610c6c2a794ee6fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03ef507edb9ed7e837c70e82235540379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f18816ab37a60282e6109191972777380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ceba4646b7730c69d16e05b703cfd8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ad1278cafdca998bef1deb6a11bc2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec6286293cf395605f63bd8395e6fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef172c6a6a676c9851f80977744ddec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e39963c8e22a0cc91fa4b04418dd2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5c0e0d43e55bd21413598babaa91c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35103be5959cf47e9671b79fd7c415a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f37fe1d28da6af3deb82b00dc38b43388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a138cb5eda2f961641615e320808ae3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442af0238175a66c0ff64d5e835e187390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de29b314e3a0646d0ecff8edb17639e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38e5815b6fdcef39dde90eab43204f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cb2991022769ed0564a41ce8c287b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb76a859a98f27fe2706a58ada5313394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71cf2c126b8b65f5d386bb89ef7747395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b45b8aaabc84c0c2e3e3bae34264a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7366d9df4fe11f0d15ac40dd4c95b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc32c301f487b96c3118cbecc37b3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf634fdb5db62ca4dbb09a1c57790f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744a4ef345da9db910ed0c5eef3bd4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee9da260681165ff9a68157a4c4b61401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34a43cc0b684a66804b9abb06c2aa5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869da6144de7ddaabc32f199cca7486403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397c3b7a64c9cde1e8e87fb217e10a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f5d7df2983cddc0a33d59a80a8b4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c21d0a212ad8170d5ba5de2098568406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ea4b2e5112f93e904a5881f89189a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077859bfd2dee7e736afed679689bbee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead92ceaab6802ae87afad39d79835bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9a227a0a58a0b84932fb70f431d9e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4347a7e85d12317a8c4bbd67721eedf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ff213dfe42dd9868f953a94f31621412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a801e28df9c0b1eab68caa86c6ee8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f005b1f27ee9ada4e942d27441a593414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2365dd06ae997f0ac91ea743ba602e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf488447cd57dc23fbfad122e83436416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0759ef8feb0c98b3bd94fa8be4bfc93417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6a5ab0423136426b6d90025c6a344418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de0c20516318cb7534135112097e34419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e9e89a1a1cfc4865f797d51c50224420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ab060a5b0cb0c23ae548df11eaac3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3ddc2783b7eb38f3fc926413bf4a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fbb3e23c20c4fcdcdec430ea9ed70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360e20687d2359fd16db8b4000b5b72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a1d47482f992a557b61d53073393e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25530d274ab17b6c9046c88a7d26d675426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16b1103c6fd51e6aeb698389e5ec04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af4ec8fe695cf6ef53a025654b544b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4fa339672f83b43ea2eb1943efa8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dedb3ebb0ae286116ad9672e4561f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08739055880055445d1c48abbb8c702e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aefee798e712e1999890c12f8ae536432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb34fad554e7806e04da8d5a7759baf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7d205259232231c4fcfff3818328b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b504dbc7ca36135d7d4c5720cf4679435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a59e32ab62414e06618a68c158ad19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354447d03e2baac41bfe27cc93e486b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2ecbd6315545b959e242e75e583c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08342eae77d7c14c744748ee3723035d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98dbfe991d09d67a3e9a2e4569e63d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ca6019c0e5c2a6e0267ab50378a49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f58d3d3a27de11bd2cbec03681cb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243d75c66441e2adc0082c25aa9eb79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b032f7853a8186cebac47164c79455444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b403d148e3d6a6e95f4f73f0bd05340445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd918c1cb5fd778fef7aca8371a313e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84d7687364d001f052855489682b85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4141f5051f82a4daeb264dd190de0be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541212d66e0c220243e193b63de1871449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f42fe666de6e84b773d7b7bad5b75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d913369e6596820028efcba7c282aae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32a5715775b8dca2db64a566c62582452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fa624480f5a6e4dfc93eeeb6f9df1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a4236791ebf62bfd0e496a1aaacf9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920f00c148a23fc8ae2072b81d1f0bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8ee76b261ba908835c9d2513aa48e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5bd547a0133b3a13b697ed5978303457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d82c9f9c704e7527460abeaeb452af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9362e0cec9308192b8948072fc483d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f40f0da8800d75888f0e9d3b30622460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e55063ba98b26801d46691f1e4aba1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26c5acebc2d4dcaef71d36412b6d62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed8f7b9529020f054cf572a39bf713463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100059dec1f64e11b8d9a5dcb841b94464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64116251be754dec9d89c04ec75e06a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faefabd2b01275582ee2d6ba49ad03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6c08b5eed7ceed5531dbafbb0a4b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e035d64c6cd6f8b875dc40424eddd7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707688663039b2918c275a9f6bc25bfb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956610d1d182b111100eca37a81b6d65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0215ff9e9e05bf40d8d626ee62ed9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8e24403cf19909fd52af37f10bbc5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448b9d5d90a5ca94d4d6ecdb91e8b50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1d1a4a4e8049a273770b54fc52cd0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48498a3e3f7d5befdc09d96ae13b8bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6260db45d5c42d6c81cd83cd49c24476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec86a274eb493a84f5e4f247dde43bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b053f95d2719f96bad33ea053f208478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a44ec6ae395da5ef24460a734f8c0d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745ef71143512e318229114f21a06f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d8065a5edd928c1cfe78a37306299481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36150bcf999046d04a7dad47ec9d2d4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288de087adecd5cd8c0166430f52145483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4366234c3465a1ebda48faf3d300d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68278195efb948c0906bcb68a8fb277b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ff8b993d936d599d0dbd9321a9a87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4b056aa48429173308a10a5e55ae8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea331e1e734b75a82e71610799745a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed06adb8091ea23409f0e8af8085388489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635067be2b0696ffe9a64deff235575490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a9c10894861aab7ac73edb46ad7bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755331862902c994ac3117dac1111a4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7856d8e25520c58881452b5a221b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88658212eb5686263310cb863d4de089494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9e96d34f38ba8fb75f49c157a4b92495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9becd46bb2923661dfc19748b23a462496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13b8482953cec64ea8566d4b66591b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b48547594fc2fccb588970c3e9c5cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291529a9151a96159e1b7e9abcb69ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c7750ced3e1e78daf24ff584a97c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1a62faf706cf3d8fc08b81dc21e70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442da661063ade89b708214d1b0620a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb149e649ad845b25b7f14c3b1888e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fd1fc76b83f1392c33f1bba8bb72b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5744982dc474de955ea6dd5deeb3ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cd517a2933e8e2e54f3868de5bc53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638fbfbcb48bcd9afb56cfef590e4cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e286b6a269a1e5a32026390f4379613508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c0a41bee1fc6bccc6a69f5777208b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eeeef4dcd7ce3dce89c18bd6129f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f7ae0a854c539d58c9fc79f23d758511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cc3e4367afd009d6263c99c601951512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b5e1445909a260c800d7ad680af40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14204cf10d1cc7e5ede4b1a2821264e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f5cb91ac3537f682a6ffdbcdda8df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c9abe42809c94cf6b5c759799138d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3685131554c6a97947463e8b2bfb7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aa19706c04d093937ef6931c28bf2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ace54e92d08cfa9f0345a7c47b14b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c0238bfde14f7e4d083980ea96074520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5d609205f942ac50efc133ec1ef60521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e361e89dce84bce34602cab6cd13e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3711f8f0add3d97f9c749df47bd7ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36b3a4da41cab4eb17b1334b8be44f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f6572575b2eb97160fa041801ff9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec5c6b26424d1ca5a38cbdf9131614526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00690cb702058013403d6af44a0ec794527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9c1448c27121e0999b4541f7bd5d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695070f5251fb659fc64356c3c659f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35061e1825b389775f09ed9cf0c05e6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada99a1dfc0ae8c2c0a63e880e5a10f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e39c5d390c06abdf4a185246cbc31f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5cf56a4f2737f17d4c4edd72a4115533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4284410bb88d075d7c4a8fb22dfaaf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf309c9bfde05007f4429f4b7cd4be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cca689408bc0f47686847f49fae207536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe05b03b9bd823953a7155ac9dcb836537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e9401a958a63a4c7eb9820f1abad8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf2539c778a1c7a5b5b340deb95766539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9920c442385b85150c640193ee4e15540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fc1f174843217e95fbc18467f0490541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde0db370d2d25e65863d47ddc892fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908857dcbb9ccff7ef88c133ea63efe4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa967f70d1d509cea312b30c61f308b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a2f0b217429dd289466ebd8fce55d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f2531605ed6c1262ccb066f0b4ae7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4fb0efaa2a3e28a0f4d67a8fd53df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bdc442bdee4cb3fd46626e2318327548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6f63b57517ca1a6c0f90f471a0dc4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2b894248f3dba36ac138783996ced550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788e16c50f99ca95c33d7426c2c060c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d927927693ca864f62f21ef8d7635552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313d1ee1c909c54128fa5666838c093553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d27cc372d5486f9dedf51ec534c835554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9816a55461daced65ae6a58c82ae6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c584dad295494e06d810e1f1c022ea3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1917ff22c3bead3d03079476e1c5c0a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da04b18902d6d9486d7db2a10eea52b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d0b3873890ece8e044d6e34d8b033559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844233153ff63f79832364676fdc0f20560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d27ac207042f7f2a59344947db2693561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17443c116814f9156fd1278b2ce47963562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23199cc77f7e888b3dbd98be71cc2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3494f0574dd5da8c1d6394918e46b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebf75c52c411165bb4ca8c5552f0d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337850a9aa69d57f427f8574c12abcda566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699824bc4695960525d8e4a6a8d7fba6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299189a22df805df3682da6835233b49568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be1415187fd887cb7162eb8e91de41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecdd7646fd1985f8912c83d16e705b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b91a405cdda23755a5b4efa5b5279571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7572a5f0d9bccca42442e3c06e2f4b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990291eccd5ae4f6186099dcb108a360573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89700fa9235ad6255c8f547bfa4cae69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f45ef1c118dafbc5828e9b95daa64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a9d57fcd79e02fde1518355236e83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad25230ef57b23cea8ad9450903bdf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dc1e24f505fdf2a3fb7015a381164578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d1160d1133e27662132b49040ea1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c545ae3484b47a7dea5a07605c37b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b49eca6ef9c0c2ea895ea1aa8b414581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feb74a917531a4748d09f1f0c4ffdb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951945962c1403155177ffdcdad6528583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8370f0e3c1141ed7fe5eb6f09a1bae1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795fe23591e88870f02b83d068838e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9c90db40b2066669d195626349799586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777f41b86c2717d0ef9d938dd041001587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cc6e1affa42c4602c9249ba4de1fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a47e615dc1e8dcf72bc1dfd40e26c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f05400e8e95a934cbbdc25c45ae30590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00de457fafeb838076172d3d41c3c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ebde1b7c2699c3f61efb2b3ebb0e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d57322ac67443df809da689c98572593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213efc033bd1656a9a3c0ec1955b260594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34062537d207a08530fbfc13a2cc3029595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce598c247eb0a76d86b5916a49d6468e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de9d731d5e74ac7eef4e46a483fb7a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7453fbba72c4a27a7004a15f832bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255cc0a2362dc2a43d2751a5bb0c717599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f881ae2b15367e4449fed4a252897600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa038f1a33275cf717f4561a0c331f42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ba7ad379c409a1f9d68ed1f604e88602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db499ac3374ecf6e9c16c2ab40d2238603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535183005b3d427343350ba82cd85ba9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da527c35b503fcd71d1489fd02d2f8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae20b0e1f6cf602092ec55d6a9b6859606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c22b3d1fc3ccf419e6ea6720e47db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ad030fb3feaf7d384b3fbf9149705608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea7452819f846a33b3b92ad673f771609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5e76e7aedec5669f9795d9cfac0ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bff5ff357ab11338b8c9e30770193c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39532d658ed49380e6213eb154b896612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc345a1299243ca51241f4b491271e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7f798007466f85c030811963975cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affeaf5afd51e212a625ae48ca03272615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb6272e78bd7df33e7f32bb51cefda616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c777d83d642244da5875664a3116f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04690b4c554d83d242f8650f824695b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70321aeaad70a6d8956f40b7b4d2c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fd8a7e95ef56d2c8bd6a9ecf40cd7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e41a52f30794416309ea4b195743d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebc13137e2673a63188abf3ebf9f03622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4b838d9a6fa11a07a3e74e818bc00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a9924f6ccb77e6d09ed30a833df1a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae48bc0eff1b214deb0b80a75ab79a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c1b8b711d1b093730894882e9c037626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209acdce950029dbd67546684df9d311627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ce7efb6008ccdbc399b2874f7cc70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cfbb7101ac6c5a77c5516cbdf6b67629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff842d2db5f4c563b67eaa172f7e90630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f3730202c945226793b9aed0b738a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb4ddd6b4108877079b904687e1aae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07787408625f6d446bece5b6c7b6cc80633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13c172770136a1b7ec940ed9953eaa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b10eb520b949f83c332a85c77f3ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5715012c97526f8a3a50ed9976d4e6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34816e4ebd698b08f6ef879308c9c353637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b76c5e78fd1595f28ce21ea6d3905e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bdb87bc00917721addee7c6f5dcb7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23721e3a5f00896d6ab71b0be74ed824640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcdf8e17b2ee0f2168f375cc660e21641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a2d02723fe3720227fc6f98cba945642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f9cb0f5f84ce7eeb70772a9300578643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64413e52b79aaba7c5411c123057f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbac0652d2646476ddfcf427f9ea334645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f02c37ef7c721ea544d3bd98973118646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7c2876b5121a588a741bbb6337aa3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03869e85bfd3c15e97c885b85e1bf8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e6cfe1a566ae3b54f77a54d5f7c2d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e5cae72f2fd0855a470fb2922cc82650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff125e105e73d79bc6f66dd8d53ea8f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5585ea8c8ba5769717696096e6cbe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79ab37b9abada284d67dd881b8e98a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7803d67f015a5a308431d44f0c2df7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f6e354a8ee6d5b652fd9f383ae1e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0408ed423607d72a40d667b5a3f4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df27c0be97020ab566a2eefa48bb86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504b157950d9723c95f2df0da018559658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad72588df4743d36a959c8ca1c6996659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315b527a9b4002f258711372de25f23660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b1edcf1fd0f11964c30ddc397a540661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfe4580bc3e4698ca4148b360ea559662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acef7624293ca42fa1f61cde9ea5195663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20a099f2116950caf601b07703b5a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1935fac270105facf9dea093decd1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ae3cfc99e581ae325e747369715f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a8b08be2b44d87f7d5c3c72e33aa1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc1313374d85f0f223a6af3686c036668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13dd64f5d8f66dad586c6ef3d6e7be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b69d3e5f41089449dc62694653246670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61317bb25cde0c90c4a825a3bcf4e9b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263da1cc2758e52c9b49b3ae1ee8d6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf47c1e6386bce54bcc69d98f6dfbe7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04e6e76e0420ba5d9523d0ac4a5b3c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968d882189740645383130a4b146129675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46538bc5d2e28cd04be87e99919debe6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21708c112892b324d91863ef034ec760677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c5a6ea8bbf2f629a5aecc77670a0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc3f090b3b5eec29b36bd8a78abc16679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5282c1821efde35fd052180df8cf80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173191cdbf2f3f93c0c7df573bd6afa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd06d23ccc45621b797f07df5a2391682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838c3784bdcabb02bfa31a64d8afac0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87103c0f40d8bc95974a1d13ddacdf2e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6dcf04e74aaa3afe7f42ec20c8f69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3c861f3c22c9342fd628523c6fd03686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213d14ecc5203f83d11b48b0d40db43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9f3955b1d9bbc80cf3f8b05cad086688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585c7d450774433ca4fac8d0f526a07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e58635af8cb37e024ed17141571a27690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a5d871abb41a49d019cfad013ce9f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fbcb1681ec219a4c28b214cb1e6d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c71455f3c35a6fa95f4bc31d1a09a2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e82b9ee9ceb61b35c18f441a1db177694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f1fd3d6bbfa1a08c0eee7f4b4eb94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba6b6dc9c4b55c1cf3392fb0745c25696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152366e3dcdd73b9ac996908d4b296a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fc6d7bba05dc945b7293867756416698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46edde935599d9dd2ca4e132d0c2b96699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2d112d0ace7cdf2ccd7544c1ba262700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb388a551a78d1a0ab0f0bcb842f107701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b377f137856b1bb434967760e8ab22a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310eac471cc54d66a811014aa058430703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c115a3c7514b649b8f4c3ec198077b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b59bed784806decaf653b0f98be36705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42483bb3aede22983627b721119eb74e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc82eaaf193099196b47797ac5c668707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e117e3195c439ce03c848f3deb8672708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cc0efd69e0385faddbf64dde85077709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5c1f54d6cc1325db22a7fa5d8bbd0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dbd1e9f709d5602596124ab6627b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd545a11812c1ebd4774fc68a6877488712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67f963dcc021fe9cecfc20116dfc46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469f71658d8ee5d3a526f57c851f372714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cfa422160425d3c862a3539da5dc5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25003b8fec85005ef84f90ec57f16461716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33977eb8168c9691f1859c17f55b0ed7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb752826e2cc8800e4ecaf87c2800a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab58e4f85ff98b80f0ea6e7a6768bcd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239fcf81e0972febccf7d25048e283d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c407411f4c5f442d6580256d6dddd3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8285f52a67611fb10f9b7bdad5bfd60722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2357589dbd7d4914c623edbe6096b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90d4f1a0ba0a6601f26602d143ac71724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c710d3679b075299acf6642677760725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcbc5290de05bf56eff3b2d5feaa15726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8af55d178b42537bac0b959638225727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998990fe63eec23d9c8589b50334b07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d044c277ec8abeb626a4ef84f8f3cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9a9c2b9276cf3fb8710fb5e2337e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c514cf48f3b4f8149cc0158f633b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeabb977cadfe33e1cfbef6528a5a10732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae141cc47ef9393babcfea463db39d15733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70cebffba21481f823aabae7cbe5b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9b6fef7aabc7c1565693ffa5c53a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c4ad19111cb311f889102b8468802736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13660c759039137e49a20980cfda324d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c1b990edeeb073ecfd5a98ea3d30d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243d0c6af401c70324fa5f6a67fb9d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ee60fa1c66289e4fcf6a7686975bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6e8866f07c5263a86a6b6745ee595741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65676fbfbb8870707a26483d1933128742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc47437b9aef5fa762f711b3dc96ecb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957bb40e79f895d8f15614a07f2d234744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf386cc70da75b98fa020d254d6150745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751be64c0c49890e69fb97b7a72a099746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9fc36107fb5f2911fe13c7edc2433747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c925fdb39912bb753d01ba8b01cd800748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449491d0e33dbba22e71a6c4fff37fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b80957d941a4456c19dc3f66a7661e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecf27bd2f964d2e9faecfdf68a17ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7fce0eb9e02d0cfa5acb6a6daf80f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335580e8b4c195c31a8502833d18e1e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffbced240519213cf167aaae6640f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56b2fb0a746220c14ec06bfec25c38755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f3bd38c803cd2c8feb3e8425ae212756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb26763836a8548c59cfb1a301ef79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288c80230dab24945bd5ac9ee44e658758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838bba5f1401bb5d1a64215bcff2ecf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea683207bd1f0c0f8e78c109834274441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6845fd838384f746c70874d584be192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7091069a5fe3eb528d8d5b5d27a8e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765aa46398c30a5bb9b54507cc1418474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd04d3efc1fd1debe35d90ee3428c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ecc23fd95894bff0e54b6e91c6aaf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe17040e577f5281b219ca738e73987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab59a224baf0168451a6f491a6a4348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d0fe209c75e6e1520068276c6a9bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5a0b09b38ca11d327ed1e1c3a4d5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5055dcfde822de7acf8d0dce4f65411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175ae9438683667c53831446fd70d5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cea5fbbbcdbe0197481e644317bb113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9ac2558967df123ace30e487788bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7ac2eb90d6c3aeb0a6bfe03dd854515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37d53f57ac54dcce3b4f2c2c6bba7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631561097090fdb6517185e827a6586a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379995e42ba70c604d9148da9312d0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b6c5ca3887d4747dc2789de4da91319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd32849e560e1702d1a0880765a0ada20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35525e78354289a14aca0c3d420fd59c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97c54fa98785bf14cf257c704b38b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b4b9f51a2796d565dea6265a565c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546ee77ee6dcc84f2d575076eb148dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10b66858ad192c396798e66fccf4f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768863c74812d52054ebdb59791df2d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd489181562cce6de9708d11d9c94d1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de0d60b3ee07b6e2b436620544326f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1bcc85cf941eafe4a4e0d006b79cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61998c6120e5f4eaa93ba8edfa201930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb031a2ce87929c4b9bf2bf74afa95931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd4bdea2fc43df7cd8b2b7caf29c1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1229366cfaf6a9102910c0ab0984c2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5706aad6738819d01ffe8b554ec60834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a023e5d0d58fce21b553f73c034f6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772159807f7b46f1e28ca013bb790a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec57acc429887fc4c6a083484a02a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e900a49c12db5ba260ed5b37329bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ee88505a7be052884205c3fd284fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc95f6a24d8fac72b4eabbc44efbf740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3aff2cd8b4c7b63a1228af5294f8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b6e02431350a49e0b993d3bd8f73a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003705dfc2cf3ba7647ef2fe9ce58b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2af7255a9ba77c8161c13eff21835244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5c8ccb127dd4a18793d4d9543e12145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c1ae4bc364e8dd818c343dbe0ed4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0631c9daeda54f54214d5e206a656a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd1ad47cce01e4d60c7e6ae886eeea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d15f3f491418fd982836d3e72698db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b1fb1c231048da350a5c3cfdc8b1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3883df92abd3bff5d7143c44956def651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfd7764c0ba3f06817a72dec793d7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b35d3924ed6ee7f9607f19ea09c85053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580a9b294da632dc5a3a7843fbd30fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14570c501896a4a6ae204503086ce6e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b36662dfd6b7f11530b8f97e7c0f9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ef35a3b8efa317c98eff4679fea2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ceb0ebf45a3be33e713a92ea69a3b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52952b3e4d42597d1caa2594eeef5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae6b88050176c1c753c220a7e804d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c792fd96f267774ef6176e6583b8a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646383e8358cc3c81f38cb5f3912ad262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb95a58f7ca94c401425984c83d1d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94db476708c13e80c0712614186a35364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ea8cbc3a380359b23ff37784fc26665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3e07bf1b8c31c2a5b996b45cf213766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04691e2df0cafd5af45ac9333f4b34367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68ae87d7c7cd75d49bb0b2cf67856268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e3016dd8c2aebbcc6555a519a8e3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238fa19e62b8ab5b2577aa300c20cd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fba96f47396b29abcc49f44965ba471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00b8466e64e84708ee984d7734a82472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d0a0c27ce750665e44aaba94230b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc583850dd903b70770e75a4cc8c722274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0e977218f67c5dd64915829096f8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ba826ac239475aabf8ced0eedd6e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29edc9b072dd2a56901d09b7990429777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3543592bee6ddfbc3fbacb51e9f82778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f46526bd639b92b4cde273452f01b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913111950cd4b57096173314bbafb91f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f970511eb623dea3c063d79f002a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01f190d6a1a5c0cb572f334eafd15882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23076ac03431bc1dd457bcca96dbe9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bee312b8af0fad7363adb539689e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61ad1c7c5df3012ab56bdf1014e82c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c82a49a1ac616d7c989cc7f1899d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35b8c999814ac76e35c06cc074ca3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470eedae85e563f0ce3b911a663d2b3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdd718812e0b5731088bc8e7f60e5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea4386a77c75e9eb289e75cb5523ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a79d7054e13e260761795929154fee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089b50dd5f1bbe323b420144e90f7ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4737fcb0acd055dc1b0c967aca36f0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c19b7c784d555a0dda23098e77f2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822062b19c6f077b7df433b3d27b99d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf152f3ccb3bbbb7b667ab6926b19b9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380d4c1c96f2f60b2e375f1d6e4c10497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98358336ad9085e614d7c118058df798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac2be2d8608dd9933e98f4fd8328fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffadad79a8e5b2f653f6e6338c91ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920d01a0c98839645f28ae411d51da2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af481766dd0fc12486c406e829db5c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe617fef5a958e5680061f46744904103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98390da229c77fc367174132d68e81e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c7dc3ce617658e4253aea348ed60f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37b270c4f85268baec0708011a048c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d8de3d283c430bc9ffa6beb778e3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fe1d6d07917e77097fc29bde8285a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d609c9a932c6fa09dac6d0175fa73d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7fcecf6a2ed3aa8dce401eba9c21f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecd7ad39af1add86b34a74036af535111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c09d73873fdcb6bce957e2d75e345112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4746a9337f9f2a24ff5bf223318d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb313822ada3919b748a5ea5cca1af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28660e46f138ea088019a158092bb94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01f34f22fe9949fc52f5e24b441da1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f291022c210d2a67792ce59ebc8f3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3097a4d0b6aaf5ed4149e173f57f2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f55178e2dcd50d827fe7f65c2b91b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8adef48e1d8662da1c3eaf68cbdfd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003dc98ef32715828f89aa27076c50a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83577e65c7e9212030061d67c4c1fba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3564f015eafe07774556ade16bf36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc82a4d4250f8e3a589b4139de2305124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcef07b59e65602a75c7b6f55be91c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe60b89d78ce31b1ece9942b5057eef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff152c73fe114087d2d46e962de1f470127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ac6f3bcab79a1daa2298e552042f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b97ec59c2a235dcfb82a269b56f6aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fffcf20fd6a0a4d3fab2abaae26cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffe9716ce3a548534e3091f481bd12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78f71e3d8322929bd0976270f7d04e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9427d3b102f7dd9bb6bd8ae54b6c6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925744f6da2499fa24b1057cc5a08ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c65ae8944dcd9bc4488ecda0d265e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fde1f176af0f74e0e4d40367c14fb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6d433ea20a7438c9244b647be797f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165c7d96ca562f174dab6626e1ca33c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2697e2106bf1e40f3ae587e1781e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe2a56f32035d9593755d47f8deb72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a9754349340675b8e2f388d7a6370141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bb7161ed9576538fd80394e5e2cfb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eafd8cd5495ea552445f5a0cb2b4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032c72f509e7a42093ac6e24cdab37c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ad87d31c732f0d76cefd47e825f9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6002b3bcd7b0d8d4ccf688ba116082146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09d0463d5e8eb81ebc16aa2867abfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0f3a9a3c60f3e7e0084c9355db432148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741cef90da041f95b5d410e2536514c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655f04a13e305ccd61b1942e225da15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83a715a72b9d5b85d3fa7dc45edb19151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478f89a46acbb658b2e481a43eb1b61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf3f336c044bd958a740934e279f40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010ac2ff5d4298410c5716a96dec81a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4845b5bcbe65e3eb0c0a70102e113155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddb0f101188d4b943cfe8dad258404156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942ff3a7e8827f8335844f25a217525157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26244e9d549d0351c7189ae291aa3b9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ff074205892eac74ce4875fe059a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e6f51b3102a473e53dad4abba734e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd1040e0bb13f5e29e0d83e58c9b0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58094ad864f1e97972f36301aa29b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79702c01737b2d53a060e20eb12cc994163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ef6aa55ca909ccc37658ad70fe73c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147679dd0374d7cb31ae38bd0260cb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e9495d2e28c0c7f9734453796baf2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e72ae9f6a2dde6b3e22d9aa94e4da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2fb523edce9b09ceae3a9929064c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fdd14cbe9e4c3cf6eaa65e26f2590169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc895f17afbbefc7e01be8f18ee613a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe7afc3a79dd07470a58dd0587e718171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe13b3f729d1b1b1b3bab797fcf798172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cf6ffd2888ef72cbfad9a353b9609173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b464f1368bf559eff9dad609920f0d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363cc052834b5cb1936bb8e39c0f88c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0b80fedb751caadca71d4cd245944176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b68eebf54c51a096640daff4689287177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b4d8ac26adbd09483817586d052d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7c46f40b75aea1c807d255f9cf02b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2552cc5cb08a414dc4f836cfb5c3c4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26005a4f4914376d4c6d1d6805f39ca3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e610b38b949a4ff2939c66271b5e455182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4b1156dfe7885c6ee2733c36ab95b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1317f4f6a3349794d63dcf9647b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016039bd9813b44c0a4deb581a0c589d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888f2793c0c9012337ee1ceba298972186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f02a062e9465ee62e4484de4972b72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b6dd7339fad818a39613fa438ef52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c4fd3f26a640ef7e9500869c2c581189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84e3b70b95db7fdce36cea8443fb48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fe0eb0d13292cada7617d6cfb0e7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a27cb0ff39fe55da8b1ef71a20222f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe93db0c38899cf56fa99400065a3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882beacd9c6acd3d6bdc47214a5fc058194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fa97681a55d16a83a4834f080bf49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7584990a6964c8aaf357c1a739c8bd4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016993aa9eb24692d4985e55888bc30d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169e567a0efe602f04c11bda4282d52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7540289df36e33dc2fd4db9abf36b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b821cc7a192073a6ea450553167cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fac2225f1b85ec1cb78a977dcf777201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb65e062e5081f307495d15c773bc43202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d951230bfde61616c09d05dbe1b9030203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8391a078b57532d36b996ce5f2a325d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74097f2dc8fdc9729f95a70b52f91a33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f6852dbd383b2b9b17aa98b23f549206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e689f8a1a771b28ecfaee8ccb97e48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9cb300756578d74e7eb9d61bc53a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612700485f24ace414cf09f02dd8a37d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04807125e91ff1b6c91521dcb6db83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c75860879704ca40d83f1989283d9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd84db988c5f97ef0f7042e50c1679212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f1d2ce5d9ed294ec6f88503d9dcd9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870e0f40a2c66c9044a6f40b32402ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbc2fab7118befb99f980a83a9cb86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff7712cfc62a5c52f1cfe0b0f72c1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8a2da8e97898541f19dc1b73ec188217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaea454e2ade4d99b8579bc2a20c605218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc5ae00f1941d2b70432aedd2e8a94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9475277e91a54754cd3109a750227220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fed3f1b79d9f03f66a6953d8e6568221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d894e86a6f34ddb26564377dae56d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735be1dba1fd59d498d37bae208ffd43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6637251f25b8dddbebe9c1667350b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104d93f83ecf7224f60b70d4dc34e40225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0c47cca9fd3bc6d69bff511a48b10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6427c5883d0252e4318b39903e239227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87734ed3fe1497d0017f9be903ca1a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cbe898a737c450c305370d0e075c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0df7cfd35a2beee00b911145f3cbc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f9b54547503ac5ce7ecda2831e126231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118621ff675a60e1972029a0d7247c93232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcceb471316a8206492647d2096bba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f7741fe4af371f434ba75fc71cf79234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1301650283c3e233853df4ac34de6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb876e5e35ab9d5881919b16d8049749236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614837877585981ce51141daa32d7d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5227901eaa384dcf8817da7b6bd1bde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be609ca10f294e6cc53a17010b88c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed22ae51f203665b224ea379fcadda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a39cc3d8263e8bbe9062d219dc2d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da575cc4cadc39255d9ddd1770637db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d2b671375b5171dcf8e17348a1507243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2db9e6237b3ff7e70cf79e3b33f56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694fad96669b7385ed206bfe6863f86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d1fcbdfb112c01eeaed78a5b84a36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7cc35242d1a27a5abfa23d3759190247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33abeb768f16db5ecfb388c699fcba2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae996402861fe0e78de8cccad9e31fef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce9ae701e69a78de4faf4bc744352d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd660e5ab9e93110e676fd26d2adf20f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959c2e0408f9f80a12f0f7fdd5382bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe92b5d6acb9d16a33b1b4fccefd9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6e5be4569962a93af4db9c8badeef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee15d56e3e9e35e3b8b00244c073b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4945a90defb9ca1a431b6a9292bd371256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e7fc318202264048dc42a1d4c8dd2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a3bdd54be038c0c629cf0904f6e8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de8ca47db6735fd30cba0b694e1389259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a8688681bb5f5f7c40dec5dd59226260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc30e5e3230a8b6401ed04b42549d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe9646209a80db82c770cee4b566d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046c3c5c2be524f2c571d804a8836fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c67bc0eafcb32c1e30c7a2f4e3f1e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566be203fdc43917e84d83432274311e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbe90f957e27957895e05ce02f31bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90b6ffa213e7d7b50bdfad415d9e82267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77387c0b164f6e11f19f92d39542b77c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4a6f863b7b1a9afc28831b33abc91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2171b291f9beaf0be65f0f6cd2dc083270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a427ae08ec5e3368f30ff10671e51be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f58ffd47471b1422a524dc32afe50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f69d4379cb14160afeae4c424413c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd577e2c689926c6a68c09640fa728b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec7428b98df59ea1b4227bbb5c8703275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c970f329fbe62aa7fae0cf5dbcc54b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dccfeb026ad0dffff46aa2604d68d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1790249b3d6733690b0f99bc070ff55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a02d9d9da750fc303f842d419a8b42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08278166dfcbcbe99562f21274143a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71829d4b1e11b88950138ba524b272b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138bdf2aa1733afd9bd798478baa410282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e99c8d93f8637cf966ee226be03eac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2171b8be79514f94a35e72c613ab2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7d0c368926f547c5495f6b82c9928285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5630401f12f8c3abc3a21d178a9804286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ba3d21eb385869385f97aaabdfe90287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b73d8bf4e0f0125a9397d1225b901288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025c6e6e9ae838b5ef88b2a0a9d2f8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031aa200948543aad150af8e562df61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7a410f4f8bce168dfc07ae8f1ffba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2451237dd987cc3c1b9788f805f52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb967894fce35bdd67c44a2fbf452a02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf08f919f885086ea96e20bbfa03286294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4d79d0d6e47c6be572dc0e5d282c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d2aa29a1061ea43d13bb76b87dbd5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8198162d5eb285aef4b19b326be29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85f5bb1fff438801fbf59c539c214c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ac79b9d0faa3f7f9864c8e900cddf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564365361477d87ac2868402faa6508300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f485bdb7828b3d83ef2761781b9dda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f080c27aecf90479fc0d8e5e9a5f69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8608ccba01651f213b1c82b4bb239303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14fa137d774d2b78169f4cc5857f20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317389708bdfbe8f79adc4a98761d47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6f741aae56ce6f4e9026f4b7d9e1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23402386e9172e9e0e140a44aed1013307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51c8e949e4c78dd844848f1c9a42d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc629f9ef840f68902c86e916cd4c89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615ae9f24c445bcae9e14080a079f94310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1021e25d8dd82e4a1afeacbeb995b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25468b5843e3131d524c922f43deac86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725987cedf8546771b2b5bafb907e9fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1c7604c90f39ca51627fa2918b8d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e8886b0ceb2186a36b13d7fa1a2f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8a6eae1193f1f5c0fe59f37b34338316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25682a2269f8ff49533cad7eebd65b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1f47f5385640f113e617131d51317318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675cba5e0c6a3825dc13a7de59010b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd1b966b777c245f64ca6e0f5818e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74205f3c148a59b5e5e28d56ffdfa302321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944c271eba18823e69e422f1eaaccb1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80830ce692df22e7ddd677706e4fde8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653cbdb37ad274a31cbdf7dbdb1fb04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c923d3334160b18e90a3dc3530dbc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ca8c1cd8bd023262ad050a3acfdaa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a499252c46bd9c628d981800b19ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de087a47f1f2f6d556080f9127d44f6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939462cbc3d692887ab775568e1a63f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034ee635117afdc469bce4d5f4c9a36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7acbea2d38a9570aa953d052f09df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa980098f565ffdfd2e4d0b99f94f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db8d65c957f20ad115a069a0036b43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3d7f55e66d18be4801f89770cdefe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad88df8654bd1007984cdf6b18f379335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877440c7592663cef890041f1e131a20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535770ec359a0aa7fea8d89906dcf87d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e340426bd5747e56c00f5d27737cfa9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811746f803a4cf67f55292c4bb052b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed09c58795dd8b49a35f97e5e110140340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3805600dca8b7c8bc97f49acc4983341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33ffdf115ab31e1e5e34d9728cf5e5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a2cd831f3c309e891e2c2edfcfdf8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6b6f791ef9006cdaff5af35ebd2af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ccf44b8b718f665f66cf75fa3c8bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77053fa793c3f030b4f986fd5d8977346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6113887926c7ef64b19286772226b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5baff53f41ce1b5ceb3e01a00e957348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4788a5c2930c02cad266e6f708d0e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baed482376a220eb8b24a9760b8f5e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff82ad6188c8f809c0251314d460f03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8578ac77e2d6595d3b1a6e8ca28d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a6e88190f549657276f6efd5d4c9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc335e89c8204fde0c6fa6b202270d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0db03bfdfc7328e1fd1ee6019c9c08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f94629832535cb03ab5199c025b137356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0519bffebc6cc00757311269f72da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a2c6a97ce1324da1b9083a3ba90b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751e2e5740195c8437f3f65c0b1a7bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fdd857e885900c8818265be4ecbf5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05d6347716883bcd1b24b850e5c454361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac109bbce8b6555a5bce7b2d2c6fa01362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da640f6841ab9dedad242c86e8be6a6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab14369b5689314ea52ca4ec04b394e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82560c412dbe1b4b943a9ce23f731d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7af8c3230eeccc7c4e8ba6bf16054366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98149af37f670489accc00866a5727ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d777d1cae6629a2402955026d8664e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b8dc30a1cb0f4b3fdd1287c093389369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fa51a81e55aedcf4b7416a402a3bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4833f538b402f09f74e64577dca2920371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ca0233e6f312a8d656350f44a7867372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69544a7f72baf1ea91d9c076179dcad8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28883653c7222946d075f72282113f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a07b1cfa7570e2d8501f1e75292737375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c7d545c99fcf7950f69162323fc68376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc36b026f9dec5f3c3114ffc33976f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e022e20f7d8a1f11988bbffc2df014378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8ef17deaa1074feb05ce77d6c6fdf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fc26639bbb77f39af9980827ed950380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05d04020a19dd86b3389341fdfff73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1eea012ecbb8f4c72e9c7bcc53b1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fa4ef461d4ae9e7ee8fbce2182eb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5eaef6e0dea43cddd5ac71f189f73a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671743e7284115089ffc9d2df011e22385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655baae6be15e87977264c6b324d8a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd2bade3dcd3d35fac5319fbad5f77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d1ca1bdb5dc9611260744b240799f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4e1604983b0a052b1807a981fa077389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c40841dd38b3e3d642a1cdc0d97c21390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a33b13b48a20fa4ee54e310692ada391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304235de715a074651270e1bc2aadff5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6052fc615fc0dc408fd2ce3b9ebb3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d33b382ee129dd114eb9a705355dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43150f1096d832a7ee5a5960f8bc4de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7b92599dd6fbf880d5ae1ef61e7a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caba727210937d9941dd56c457456dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b6691ab826cdb8ce9f7dd9f3ed489398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec9140d95d0a785abaa7f827bf28f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f6e020d406ef1d7096f7be1491edf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff5ee2edf74dc4ce95dffb3f81cf09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59f5c302957d557f8f6589fae88a79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bba0726210b7ad58cb4c271c9cee7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819091a02616c48dd14bf812974488f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd28ca4584ac7e5ec832437a94a02b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec7f0a75a48f81655001886d37d4f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591b7fca12a95d1733bf6cc86abbc30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca866f80bec52201cddf57f72eaa02ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47339b4cd4d763aa22e24cd6f0cd7fa5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74530368581e6b406614580c27cecc9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5e064979399a0e3adecb795f342ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c1b9efbefd682208b5ed97dc94b6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe121824f6508c9adeacddb958ba6180413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4013e18b0b76eeeb29f82ffedd842f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863763dc671b2da0ecf1c978ddd4811415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3f47049a84771756a60c990602fe9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6262b6f389bc6f6ca77483f3af6ebf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be70750329183f94ea3bb82f88c4dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32d39c5495cf9869bf40d2101a41b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40e50b617dd6c507f9327dc8843615420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d9159c88bfdea8f860caa63a7e3d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2561298ff2a80d0a61d5d3ccfbf10b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8a751b6d86cd04be9507ea526c1c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd48e7effba60e6b835ced93acf598424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412942daf7f57f8ea7610a7d2bf1e181425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96b488ddf3775cb1731108594dd85a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c983f13e4a63e662ad2e41ac61f424427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bceb9561d0b0b3a0532f0d1f1dab5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a466aad0d0810d5b354185c09c6c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ae7812f91bcc20735547b6b940111430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89dec1c684c6506163079b938c294e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d30d841cae09e5772b28474adf8636432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920256cea6e78197ef28ee53e9fe1c44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcef89b4dc1cb4ffb23bc6584cf6db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b03367b1c01570b24cce5188f42050435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20b46406115d65b7380f6b3781022d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c511d869e9e0ba4b71dfe2899b8aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beba3260e226fba4378114e0095c6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a169d015defa547c7728b6a23774ab1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cebe7e3427f148131b3674ad09c85440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae89fcf21e986070db2a49712812a7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820d378a6e9edda5ee139f38c4c224a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64a955aa3f130d68eb34a08798f69c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fc0fed358e527871409ad0d19d88c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc13f367478ebbe36983a7d94acf39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a22dd86a9971fd76a35206aab1331446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0ee007d6c21f6c1987e4a5378377d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbd3b834ff90139b2fb006f9979b0a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9fc626b5ca5b9757a1dd67ef6b4bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b863c8c0195599fa6073d679f8aaa35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32992491442736f8e7f84c7a98c7164451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ad7ba0fb9453927ae961e41f52bd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80c8479b3dc3231fb321e6b973c8ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2178ac91887e6c2399743b5d57aac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5941c1809c60e98c94c20de69e0b23455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097e30b5e9841c727a9a0821eaa20f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef77fbbd3df6b9f085688d7e1edc913457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae744ddbb9b85e3135494fc4f29d156458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a776cbff82be3006e6461fa4ebbe0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b995f8e60090cc482d7a076a036572460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5b1a700743ec79b657c50db18d034461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc05f4e8f8ab2278ece26c49b1a293462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479dc2a2a18da4a1bb734e7a42ea619463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df44ef3706986cbe47ae8258e43e23464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4e0883a8745eb399bb9820d800457465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e25fab8cd6742d8ff19e0ea1290b77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451139e5f2d21b997f3bc08de6eb2ccf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799eeb9413bdae7825de86c124bb5c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2bd7483884d1cb7d1de278a7f6820469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4f034e0b69f1a152430becd7f1290470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549c7c16da0771ea3bd4e5a169c57f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2b410366560a921b0575af4ef2474472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a59c585aed56e9aafd1993d18f717473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709444f383b81b10b18e7d61fc3ce8bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d317ad7ad7b4ad709335bbdedfbbe6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7333088f1f7c62e89d3b7387f36e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa83ec980f44ecc8dd8267cc7e5eda477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f259c04dee71a1fa233b9b2da8bb6e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63844c5f4fc83a0e9e443d912d5c3e49479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefc87efa9a3c3e35e60c69428e08d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8aeaf666656e4a3e1aece3361dab37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851e8f5e1df6fc273f0bd1ff42ed263482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c87cdb47af9da41f3419a43aaed4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e8c4eb12e0b1be602b6854edd73eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b35322e5d6c048c49955cd90b7ab7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e826a9a4ff3f94beed7ec00a04a725f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783223598f7f9f338c121845db99caf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f9c0da1897d5fe40aad6a733d7d04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f5b4ef0b2330061b1446469645313489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699806042bcb186305509c325039125a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd23c9e773857374ed11bc84d79a2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178ed83a754c5b344f90029a7772003492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738dac1702f8c61e9bffd35168bb82f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74511c1b3263a8823f8cd460082f02c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd0375b6cac6f6e3063c73a106bc26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d8acc77b61af98d582dd5523fb611496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeabd3dffe658f55fc784ca45df81e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfac3a401dbbe7f26ca72940c57a506498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edd27a9fc819f54b7471f71b0d5b1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a98e72591458fff16fb4b99019e02a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5022b13fa04d9ffe8e3cf1570927954501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34000da2b3b30aba64061ad4755d006502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc021efe324afe2a424358f32e8a03503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab67ecf21a6fb65435e9b93b90eb87d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029f8236bcf8ae270a7df8f641b2be4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a368468bfd6c499a8c737092ae362f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555412eaefee0f0f9d717dcc7c5fe74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2ecaf17fde9cd95663123576c0356508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df319c29368178cfd84b5b8d26e44e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbdcd7dba852c6bcdbae4d1b5a63f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c6eda8bfe4bd03cda8c9673e6b198511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82301b46091fb518e82bffbed054a9af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa72db7ebfaf3ed6798c2be23f2593e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb3fd12fb4188980920950df74ad46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405c69401819ee058109f0b10756ba4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bcd6aaae00e3208cbec6387ef5f19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d272e26f5e9dcd5afde9eb97195e5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabff1984862340bd2566f00d684e88518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cdd72f2c27b8494ceab87c8940f6e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c69fd5f4e8f92770c605e5b0ebcbd0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a21fe896face16755e07b4b9d812c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f986e6ddc8dcf3ba0224e0f86bbd89d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc191cb2865b95e4d6266d119d45e43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74817905153fe399260cffb718df8cac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6648f8753517ab96e1d180dc1e19a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f21fedfcf82f33374b60a96923459526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53bc6c4a0897fc4c30a410711b6304527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a62e69657e4b53902f59f5855d48e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279fa5802bb0245ff90fa008158c612529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c028079bbe59ff08ba1678503063e4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4588cd2ea4255835e33d1e582cbaf5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5d5da068c0cabea23ffaff31e6018532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d35991479778023c12888be5cb1b7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979928b814dab881ea6736da433bf66b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0e4ee2854c96065a8760efe6bc236535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7b6628a23b78a9bb39b966886691d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eb196674f8976fc2884e1a485fe32537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1aec64ec507675445ee90a22bd23f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03204fadc34b3207095f7387bb7ef2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fd142eb55eaee172e20ebb4726756540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12de932c6a7b916fa745c89f8448d77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29150b2ab76bb9efb085e193a02adfd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad01604c4f0cc34afdf072cf12ff4b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd0379e76584c622d38a3825f2d56a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9720769e5d113e36e738587ab1ab9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39d9b9fbf1a69248e9119030dfdb40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9895ce183e8e27ca2cafbca9bd99eed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102ce90faebdef8d815df1593524ebf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c615411dbb3aecbb8a80f57cf9824549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55fb8084025e3edc1b617ca9c6e2f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a36d8593d2d35e215dcf02b58f54d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b702d0efc90776fd71381fdbf542c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c793bc8e428c97c22aa5e062b05e61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd74750fcbb2f4cd994731b8ae22b7d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8d6e1490c1dfd042e5efe87f80d56555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a1a84c1c8ccab52d84d3b6dcb078d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0416073d0717cd2d20efd2b17a105f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674432ab656dffc008d7992435ebc478558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce05d7f695fcd712b636162554c7f1d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50ab79b19c2ea4de39c37179bc0515560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02986c26c56e3e42d752c7f3b611a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac45e52256f12bed39711f3b002e233562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff460d5cb5c46d738ff18a551fa25b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c9c00eb4876fe3d8b45364b96c1fc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139c53e852c659d9cab42e31c1d1a06565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2294caff7a54b96fa79770788f2cd9d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffe61c12568d21bee0438869b3140f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828a3f865f10866179774ee67aefe65568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24597d3d63d92841f796fa8bb8618907569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8a3001283853bfc73ad4956153eb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebc829d1576cdbe0f7b7a8edbb14c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f079ec67c44ea425d1a0011b478d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf96cb6ed3e7798e9ce1e78282269e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b9ad35b7261159f1a48d27c37f788574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b8ef1850be3bc7d6bc459cd5a95b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737d4521fb430b6620ae0acdbb71dcb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c99551bac25234d917cd91e567036577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f637a83db32723c1f4389e81cbaf0f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957270009846c5e219a64fb6ff23914b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcc60d2c197f736cf62e204f04621a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b378c44b735b6d6ff6e7c7d2db341581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab4dd31277a4b816bef4a48b3e2ec9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64aee32b548b05f5f62518de348d29b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307bdf3b4ac8cc5c0bbb64a1a7b7916584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26faf9ee52d63858ac4585157e7ca2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a294f8bea7ecd7caf2a42e57a3c688586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0d015523a8744e8b0926d62026602587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad61ccd3ac368256d80d87847baefbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93907af2d9bd87f545c81f44b88b68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e93ca6888960d837b3388bf62db89590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e954d77623b4047221ae0ee094bed4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf1aa2d5cf70c473487066f93cab5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1987178573d93744a471dd14e5a2cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fe26e1a31b4c8a32dd76ffda65428594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17939b18b631359cdd10cc57a14dfc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd620c2bf05ed59f59220d0b394b44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc466a17d21a5806ed81dd4c5e624520597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6f0c21ec77362557cd490398c3910598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520d00025860d0abc252c733618a1bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441049ce3c4b8bf9780296b1cff054e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320e73db30014fcd6d58f9ab3547f60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2cd6b3da864ab40a23137c117a712602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e541245ad8bf2a716057ab4d8ef912603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48cb25590842e82650eb7790ba89e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa289ab2ff508b699b0b4ae7043da618605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af2b0124460b632a3503a2b8762b22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c9a88f560c5789bb0c8738f845970607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca52ef923e9a3119104ec9afb9fe94608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0098fc3a2b6adcab2320e49395ed6c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba276882a4045926eefaa69ff4666e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da210c44a3e5af2733412cef8d72f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063ecddb9fd5a80d7d2a2e55828878a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81dff2cf5aa91762e8d1a1b7c91fd4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12f7825bf26014376a141141cd93ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a008e6d520d14fecfac2014c3a42c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431727333d0a760badb09d9354495d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37550742bb3755e2a7a3ffe1cd35fac3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29273de7e030397b02ad8161e0131e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a328974910f4d76df2ff360c8c7d4d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7451f9e2b52708d876da33c58d248d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac3a3386ee7fc5560add9de7e59417621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b62c55b9fbdd07be0a2521e84c12c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321828c5f34fde7279c4737095ab8d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552163e45c7330027502412d7370975a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68761afdf5426096e8eec7b520c3b5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fa98b6b1eda118191cf3f9fa0cdb5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79feece42b6c75a9c5e3e37d2f97c7d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3969c2e8aca61113d3e388b26c05f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059f49839fbfc180267cc81b20d72dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ed22c18a799951e18f6cea09137b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28240cf1766a49f9462d9d6f63a9ee3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12711941893ff59fbc6a1e015f5273a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c901ced8ec8b9bbe06efc6491725d61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ce7dd94f6a74a03830dcaf82636aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5412f95647f9655373a4d5962367ea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06927197fc98d722cd3720da60f0dfc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bb3cf36476c8aa00e6920bd396f40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad7c9485b7a4bf7bd474cd4001e788638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae72e45a9a5b0da688cd98b2ceceb7d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3671a6bf39dd357c229f6dcd2060c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb81ca98484cb8ea9f7b5d9929934d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73f19d28d482728942b9034c5ec717642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868ca6aca54139f65172e3abdb7bfbe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303772d6d94e1966563bf12104ff1f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9d0d4b808f90e821748a6c05b1562645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49b82b243a1e94dd270613bf7ba519646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416859c84679269e64385e662c380976647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775d81102da262fb10215373579eb96648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb9157a359c232d649128edbf3a1c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd78beea2ee2636077ed357ad2d6598650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce04034bae740d5c3b6e5b5f80fcfe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf837065c3be5e7d7e6d99b919ada448652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bb08b0bc1a1a475ff499e31af1b78653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469409a95022151e7035ce3faffcf13654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db26b102b23820a894a15bf13dcf38655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396a1d1f84c89986bd841780c44c967656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04422185e14e9c9ddbee5cb6902b9ff3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac32e5c212b43f0760e685571c2c6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1349ca91d0dc00a24160dc92ebeed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde29333be72085d98b35ab45062cf5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412c76f0ab797b1258a20c41e2bf936661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaadbf8537c053858dc7e9b5c6f306c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bef3997c4604cf8c8140c49bff7293663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffa94824260086da3099739faad07a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffbb3134741f9066dedf30c8c88be7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dafef70542b9c9d8ca090a29ceae1f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf036534a7d15b4f84e25e13d1ce61f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3d00f241d84804e12764e3a4fd9f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24f9bf3894bf4ac988d92157a89f5d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327caab2bfbdcea2d1d09e18a080708b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4e06e386fbcc681add0a55eaefab1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15d5fa19cce8f66cf2508932898433672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4c7d5a4a820c396da6f356c9396fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167a3a48df67c16f21eca0346300428674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8095570e41008a426ea1f7b04171aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddb48a399b53558b706940837bd499676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a57802ed393df88c7e049be10069c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e19bf17477ffc514ad36de20938e33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63282c914082c65d5067b6d2e4655b17679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4aaf9d5255756985ba3cafcec19e01680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41e85a34ee70bbec51d2aadee263bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9f1edffb4fa544cd86c33f486e453682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ec2cf75acd096cb4b7d7ab88a8047683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c15401e1457a263b67e9767ffb213684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09f733ababa545ee9b4840b3862740685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ec5f736c0f25c5f55c40fc709a752686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b928d9ff744608b0dd2160ec452520687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f309210a1ef568635b43fe8ddd0471d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be99f58c542c40b697dd7789900c077689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1cce9c2139b809dbe190d054cdd73690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca834d49becb67be3141ec037bcf485691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99e5da2ee02c3b495063faefa610dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bc3871624c48031d5d095dc12cf7b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f8d119a586f57c97dab56490ef76f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949070d339eedf60bbab8e4a53e4343695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b487bbf01ced61a3f04ce3637ccfb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ac20faa4d36e602502aabca765379697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71e54f1c8b7fcf63f7f4a3b47e658e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ac0eacf7baf25baf7af75f884ae7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135ffb99276ed1110d113f67b2ac04e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02d4f0cd5d997dfda8b0dd9311b7a6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46f45c4837e548cc7d57e406ecbd25702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aeec94c1a6a39125104b5150e3fe4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da03bed10a14664ff8709a3e81258f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2949d9ed8a4716ba90d7e5de64c0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7248b6b916baeae0479603f65744e77706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e290eb8604dfc585e7cc338fdf47c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25830860593c6d86f8ba54b9033c67708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86021b6d65e1afeb49db41f3126b953c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f640596931d143ecc86d422d7560c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a23fefee0a2133014ce99ce027a98711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac13f8f61808c92e0aa59e2466db97712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2998ffe78039e73503183314e192177713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc182a4ca4e3f5044ab7554d3c67c5d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bd76fcb8cbbba098e78282dcafbd5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e5d1772ef0e059bd403cffb8e0df4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13f5c98a07c281eea7f20f077efbe7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec48f13a1e810f5bf588a08015504f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164edd4b2541a186fa92ece3d52baab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678fa9f29c52e0d4bcdc5e2c21d9aa6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6f84f1c1512f37fb428ca6b141548721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bcfe5c014ebfcc1b2070b14fa8f90722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9edda21dc2e639bd7d6b0734d8138723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c35c3654f977c5b8624ee4b4653bf5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326ff9e719aa8f02246a30de36678ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e7b8a44549cc9a1a5859718de14e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c299ab9d5235e6902a24e4f33c480727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91788368cca09fb921c97351e3341942728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bcc589ee48a4ba31d8972cb793b38729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ea2755b9e5a14bdfd614e3474b006730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdd159832dcca428151c237a5c648b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11fa312f1b56d06482ab13669c640d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccbddcf59b816bf47c4f80197512d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4e8359db141a1c738b4157793d7da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cd9d30a110ef9ea91181eb8517494735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aaa0accf9b4de143da37edf5c759b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22c4c69acc0d4561df74cb8f208c56737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fed99b70a3bde9693774048ae67224738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd20c320e36c48f8c1f28913993c5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39dfb12b997b6fc280d2ca7c0caf1b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649b3ff5cb89d60138c7c34e6d23754741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ffd115e8913677fed9d1bd3739dd9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05436debb56da6a0c611933c4fabb7dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1ea7332ceab63435a2b47986c13f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814487473808afd5cb037cb135d514b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af93a74cac9c49cbe7649aab42b4ad9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07efe79cc01662a393dbd0e978c146747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f85185d05ab34b21cfee97f0d2db3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f3a08d705b24b016e44bcfee78e90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26c925d37e58fb27c698eb91dae2ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683565e5379f5ef004630057681b41d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53880d2e1cf69facd3005c8101da5a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936649c04308f79624dc4a45d7858cd5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893a58663a561faba63592b2d950899754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357541dfd618595e98774a01f9d9419755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b80a006cace6a586f376f3164aaf1d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9993568292ad0da4679acb5d68ae0e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083edba59a95dca27efc6b27fa40ccb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d0b3d95f32adf809d96fd4bbceb1b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>