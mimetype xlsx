--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119edd7a7b3d304bf3e1a69341cb31261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20abf419c022f08c9100149fea0d0f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74119327607003e9d8b4f0fb205adfa93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba5ecb30b3e8d9dba90eb4d41f5a364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68444618c45537a885db2d79d93b055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55167b6d943ac9598eb4947cb631b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef99be6ceff0b232366021e6aa375c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40771b2397f9c4abfbedcc03cd9ddd798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8475e39448ecf626250d33eb46560e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6e091245b701885bd3ddb62e5224310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd140bcb947902cfb026c2ca2b7eab2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1264d85b7aafc2d805d156322c688712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3c7f6771d4aaa066ddfe8de78308013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbd436c075eb12734caa3e5b988bdc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006cfce470672fd0c9d11afc85f093615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e1de1580dda94cc9877618aef8fca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87fe8ac266fc252241ef8f5cc2abde17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac91128514a7a0bfb0ef3c76279924b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9852bb08600566b5080c7c0a4d44e9919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a30b34d6e39726b747f2d0212995f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6ae60a4eee8398b3b6053ad44498821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0be75c47e36f4ada8496060d07352922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd5cacafac7f27408e2775cc46068a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce29c8233c5d7c9c7874f5dce560aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b435f5c12ebe984fec526af21bc79c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804049c87ba8f66687373a9da7df3cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6441fbde211fbc26f652809c2d47327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794747de16742bbba32edf8b653b825328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9535e69dee71e3a3e5aa877981e743829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1167832b2c4695a75e43e8b50d73d2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40615469e2ac72a3fff5986c84c0ae031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811941f261cd2a70493006386fff148932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916478c1d9003038ecea766e47d53f7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2849a3b74d7fa936888a7d3be321334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fea2adba8739e6510ea9e565f5c8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc078db3236ebd89215669c2dcdc8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f627488cf41d014a08280413e4edc5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f419ef896194e4ddba1edd6b7854038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95bbc60728a17431d630f7fb82738039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b5486bd3fb480629832bde8e107b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f94733846c605aa746d8f2ed1c3b8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7c1ff40f4acc1e4ba8e68df3700c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee60d0575b573bd926ec33cea8b9e9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71ac1c6c8577d3f0ae16e990034a1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0353819bc1b5c92bde8db8d0d011cef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077de44bf9723035eed75f02ec664e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669880fd4c3733bfd9840c02be9bbbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a1c2c542288508d857974173da41248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fc316f1e1f74b4cf81778c2c1798249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a706baa1abc8ff0a734e1f3dbd35350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a85de1df21d42c6ac3525c0f9b29e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41bfd2f4e2076fc610df7b139174ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1a3b3f4bac5a8cc341c62ed252dce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936931a3c5898f32a855844318699b554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379084b5c9de7f4c68efb37d7fa81ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5795b604255b65489354386571b928956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb29fff7ae8c57d6ef9e1b89227a8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49affb2cd897a8378679041f233e58e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07091674c86539ed1f0097e2665c4a8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507db536246a51007fa6181e97efee0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc75e389139c063bafe5d15cb11b8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4dfa6f25e4e2649f324697081e62062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8a9ae8261e0398d5a87c42d0f457a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513a7671bdb0e7f63bca18c4324158764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9c3c2e8e81bfd955e76676a88bc3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459e81ba23cc5c0a8bf353cef250b1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa5c771b8d10bccd354cf565d4bbe867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e8db1f979736cc3b78c1440f947c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412ffce871816a1cc8ecba0a13cb87069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5d4e60208ba91ab4562f11271217670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfeed6348114d95beafe2ae66b6d7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d30f1854e73a2412921678807270df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bbf9228cbad9cfd832f77f6c3191573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eccc25b24c8beac4d565363063a7fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432a34faa6508507f0d5d688f3aa1f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3f9e557b9cee767b6a2a5669e0df376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e875dba589fefc922be3de90949c1b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30620be6cbf5a25daf2de14607745fc378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac2ca1c2451322c07d6e50e4f9a68879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e054e4ed82e2c8360f18f982975833f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe89e8fc9a3523cf08be422d276a9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547260119f85a4f61bbc29bfa70e9cda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458bae1a51bace8e3124b1e6fbb466183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af40725385e9b65adec2e5923fa8db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3b5e598aa0cd76e6375697f94a16085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b6bbbe230ae60befce9b36cf2078a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e34c11c58b60daba0d05c361e680687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5893116a5a838cc3ce65152e2597fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72b0a65c56c78d7e72332be082a91d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e16f76f5fd8724669d3d85db9c766590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184a5ab1965d6b7ddec32d00dd9d91591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf8a518b7cfa47c3f8d9c2177d593792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146b39b31730382f81a471d1326bc3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8659d45622e9b474cf31a78c560e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faacea64b144cbd7385b7231969fd395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a734047e007ebfd06df658c61417296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaae4e5740a257d0e384aacf083ac597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad618cbfb753c9af600aac060b19ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84db89725f8dcb387a666facd455f3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993d36f07cddef17aa80ffa4f2125c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150744f979666aa21df39a9acb5c6cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fdcd75c5545cb2858976b87a28fbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9713f0b5c92a4e04b74035591a4e10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e23edba8636ee35acae1e3d4d40f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b6b7144d274e15dbd7e795a1ad33e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b33764ed1ceaac7a61e11f4d4b606a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1a16f7f98cb70bb0bcc58537e212f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940f9e383640e0362ae6cbbd218abb2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3147babfb8d69d320661382d35882109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f472fb006b6533579d9279e671efa51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf650d4ce5a11e02d91fca7adca6dd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcfdfe2f012b5ca64e8189b74ab2fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9477f2c43b1691a2fb8a1841c29d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e5e119261f8fed223dd43d7fc6eb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d921d1f282230cc44ebb5189ee0117115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9dbb891d1d5d7d71bc54eaf33c3c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e903c6022bed90ad81e7089cf57a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993deff220ee2aebcbc3b6705070927118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd4ec8c409adf26378722271c2c7c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039c8a2e78d4c9855683a7eb2ae428b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110f37d56effbf820ba16f8c7852a17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e483f1344e25399ddea88b0c9ab106122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628fecff5ccec52804b9ca4817c337d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8297a70f1d250a529b7744850f5a6db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc70fc1d06f8fc802a31515615b6214125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a40799ad0314905360c8826b3a14a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6458e37398e45942c285d80dddc4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49666dd4c86779a10137318a17a6f12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862bb24945f796a63b6a8aaaf41a054f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe32fbeade297401e5016c3c8845f0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6c36a3b0909553dfb2bf3581f3943131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f11fffe969fbf9702ecd2655b8a49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc93aa805bff23d8bf70d812f0c2cb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0f78804e867ff8daabc1b4dd18ed9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453580bd6f104de5440728cb05b5333135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dd7f4c49e819d7781f735fec5915a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57f090d58186e8a3633458a3d4f7aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfbf9f328b9f689ab444501d1e1c51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a97d8a3904068115f2a214c6a44695139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c78f9fb94535b3de47888870f617db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d26f2da95746670ebe590961f3835141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cac639b1f8ddd3f0f73e7e37a96ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad42509493c163d3c46770b5384350143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513f299c0042582c44f62b5a44e9f4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9665fdb1ac8236fb7d525e624326ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc72ebbbc90ef5cf8d7fd8a72f920a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c59525f2736c58e3cd53abb97c5d68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd18f51d99bfe9fe0cb4c44484e3e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57e42b9d144a8dc6e297314e77bfd9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813f51f862205c7b7a95325905ac698150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed274253a47145c57077e42aac69002151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ab340ce4065f6ff3968852f12dfb7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d4152b7ac4f6ad15ce296070b26c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7eebd6f4afec9db3a8a25c6fa3f35b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3dbd9d8ecbf0d11d8165c1a0e6367155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a718392febbcb173885cd10f277bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5e35d0549f58c06431f43ce8c0092157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f65f2defb4ababb436bc2b01e0af4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce99fd0caf4bac59b814bdc30da0d74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac1c1c4023f85327765f66f5ea378d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dac0ae934ab118850a995ef6a31f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509f8bfb7f39db4a458be5e0c31b059162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85796f2848d59b691d2e65419066b54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b5b1712e3a286f445ecd09834a611164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553989b00e155490400dba7b3fe4b25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b86e4077373c3341b33b8f2c319c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000bf4cce0561ea0c69f6dc9e0eed93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee39ee5d5bd3e7ed12363c8b1d51e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbd7f294db645d70d8f1a5156b1010169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e4bf51cf12245213fd1f91b4334cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefbb87776d6ec80230faf0971c6e40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed46603b648f497d2e5d28e6a7b69c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cd699c787e5b9d70384081dbd92fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506aa3be80b8c1cf8d30617dacfa938174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b03ad91b9e55b3e6b51220f77aeb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e46369c333e3f768489c250b990429176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402afc45c1434fea5a4558e2139ed4ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff092da57b980b9bdda40349abd09c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea26fa12746a67c635e01d50415cb0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd282efd7da9164fceafa694ce465acb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccda3d79d5f36b511192ff057aa876181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a4c749b6c8bec5ff332cbf5a9c895182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dcb4805c88c7ce10c15267307bcee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f29c5148fb7056ce2efa5d86ea341184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8b5033de7d097ca86df82670f4f90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e56a9adadea4fba4b8b6869166a33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88362dfcd7213ef936834ad0d69ba49f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c5ec67f9c2eea0a96795c8806ec63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779fd63924a98f7eb3067ae02350a9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ac41f3c27d529939d93d10b923aa9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95140cbe3793bdf98bcf7b6093d680e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c43afcf90ef2832fc4f6aacd1d265192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9d0f4dffdfb631b90be8241660a99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b676e24bc4205ede2e5b40e4873dc89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43451ef78ee009543dea21e80cae72fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b80f826cf97f7566b743afe8623d51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d435dd2ffd8d4d1b5a7d351d2909b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc618d4bf388abca5706d671da8f436198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914852fbd043915be12d584f20cecd25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0919af377c7412e0f88bfe65c49f81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e169beab74a25e207c3ef2309dfe414201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b66c9eececadf32995403667429294202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535600e9e3fa7fe6f820d68d4782f518203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d977bdaac8dc2f7a41d3c3e04e6708204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccef6c9ea7c1510ece79e1f3d3d834205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf8ed4e5e3f6d2391f54176a596ddb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9f8033e65432671290b8d83da786e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad334b9f5de691ee7fbec726339eebe8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690dc2a4c795589c5e0b83a2bdb34b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca87de583663a0234bf147699d2d85c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907cd38755c70376aa73c82607f6014211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4cf39e6f544d175eb4d086f5b40e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320f7b3bdcb82b08ab6632fc6091409213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dfa8eacc052945b1d639311b1a2d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b55ae5e232828cba26306b7462947215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97ff06209d478ae1d3cd61fecea068216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903a9e5cda7533c1bbdbb1254797223217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7752b7dc378c3deff2e928a4ab92b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04b66b169519703a6b89489b2b1876219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7ae35f966cf82149407c148e7a25b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ea059e1b9ff89a3054657370fea72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e0ce84821a8da9c30c77dec328824222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d147199badf74c38782dfc54d1de0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1806cadc07944651de7094b33a237224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b130c25983c487db69bb4d142b664225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374014cf54ee2b952968aab53a39d58226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b6f3ee6ac1913f6b7c2392fe3ac04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157afb38fe997ca7b791333b8b91d10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fe64a2b495d7308ba3d74970358d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d89bbc9691eb7e2f65ab8ccd7a8df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330a7c680d818584d5e1585b742e7a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b6dda6ccd57008a7a25d8d215e001232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af85fa7cbf4b4aace1824e96662d98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f89801d0724e64b37075c8d8efe7f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57330095b2453c3a7ebc2010612cfb77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f5394157719ad2d10ea2258d28cff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c8dd969dd423983bb272d00493edb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103755c814152c48dc99570d464d47b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260823bddcb9b67a200c92ecb42cf150239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aa71881d149dbc8d1d34124ea7be8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a925517f6f5ae62e93c9dcd07e9501241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9e3abf0154c7337ade22e4f5a1c17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058c2e8713edd7eb95616f5724e29e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6723b025357b3b7569787e1c9ed3d65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda535721cda3782ee7d5d878e041054245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848cfe98443186c9490243419ea2ffe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9ad58d880d4e16bd751fac107e1ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb7af41fab8da61eb6bacc794b0e29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e4d3a01a9a1d0411bcd9df59427e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d436beb8e9e148c559801623d337da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637434c4fe7e5cdc59bce02606e99a1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e048f7ca076342ed7e97dc577eb19252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac58c6d49b4da7a580b143c739845e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59f77030457a0409ba280ef3a62861254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8202203dde7b79c264e8bb76deaa62d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc89acf49a46a373ce2ee5aa12c25b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac261dcf87ef20796123f2b975fe5581257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b023a4046c0d4d38cf31a3973363b74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411594fed6b135ecac9117266ff4de28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7be6055876c2f405f45e6241ddfa16260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbc0bb02dece1b24bfe79f932e8b2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf6f9feeda1b9a50fd616c10a900a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9de9df049adcf068b8e2683bb5c07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49694c8dc13426996597a3a8bb0558bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4fed1c16d03ec17e30e37a590f9e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d01c4f42eb61b33b28211b1591681266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c0148d9d29d89f69d889826ee00fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e57452dac07133cedf056add3079bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23678ce499d91aabaaa24e9da9faf7df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3a7fd6f9668352b1c086b5921bb50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728d9f6fa2960ee6aee19c4eaa3fd1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5d93736724ed154959139b9c2a73d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e18dac67ee79076f9baea70fa6c52b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b2b05fb96e1dd369069ccaa795dab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe6319a084c7f6556ec43e96a5d852275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dabcd386e4591ba6c3bcaeba835d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a16af2bc76cd9343f7ac8c7dea641b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36fb338ba5d927005259dedb67ecb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c85378e562018040655a7e9678be19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50a2bc67558f1f2187c8994bc09d3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24d309b7da19ae52e12f8e7e06af80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d115e112bf6f17a8057b04238c9da6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2100855c023249660f0705e7a0333283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851d2d06012fcccc85918b11b04bf89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31907919f54550cb91c13f87e8152b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81889232dd8e2545b143bca4757b23a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00451d87f0eac91991c05c4614d1af2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932a3bf10a5e967b5f39f94fc64a2a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c32b324c17a7f15da65456351a663289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418ef12931e42023a2c83f9a981ef9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60edb207fddb8e4101ea98ea038002291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e630879cb201c16d35ba622d9572f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555f0a64c3296bd3fab30fe9f0a371a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7969969b3ab35611cf7c5994024b748294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51316aa26a5809a309ba48c80425edae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20280d84e70f8d191ecc770e85d997b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60143d3a2dd384d7ec5ec51cefa134297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfd54711ffde1b8b31106450a07cb9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916faf07c3d0e47722cb7d04188b5498299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c724e0969c90a7d3d6fecc8553d2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760636d30e2f6508411ac3340c378de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d858efe9d33e65a68f6e8046bb276302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140b3a07700ee819a5697bef84f45ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdd56425bf1817d6232c3d47d32942304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6fa6caad41cb5a719ac3b562ebaca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716276adeac661307c2efe2b039b36c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae5d1ca541f8df8c0aae6c7ba40213307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abec41a9c68b9d441ddc8ea5bfb35b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaab68c39b1f266cdc68ea343d035b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05358c89f97ff08e76555072c65c51b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe4f1c7ab80ff1b5160dcecf4a83d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d02800ff60b4052da33b051a2023a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb5cd6013bea52a82458bc2725a639313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d3f3e88fe050540f016fe377d8e0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6ce58f94aec7a26b108380da926e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de641522b2c69e7406151c2b5036d356316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e083d3bbb2e44be7a3aacd1ef1ee5e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ce31f6ab0b0a8fff1b674da4de6f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e980e23e5241af3eba5dfa8b1348a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1d4710d0a0e4ad7d7dd7aea7a0575320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc66683f9c7f116a12c14d6d707855f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbcca3f2ddb60b4ab538945ed1954f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b37998c8a95696a6932eb219a3031323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664aa0f240e3d7265e7b3a6d715199f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c9de2052ec0b2b9285cbeea4e19e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1f627000d625f01d33ae25f09e1e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b91a23df9ac318e5853570d891dee3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba949a99ae656934d665ae17a733b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dda22de1130c87ef58b37ffea317a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cbc7e6696003e86a716cfb0ee8005330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d46cc83e249aef30b82a40fbda2d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947925643f808081063699341606657332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2843ade998655007fd63ea2ef8f1b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf23313d7d0f7ceae5e19241b163f24334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f013ddf58611ae6f8da52070e1fd6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc39e7586e60fc16d72717b98d3a18336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab49c559d58732b7382ac250c98ed66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618107f9f84ef0553611be8223bdaf8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42e33380104a5eb4fe6b351e4c45b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02da8dbc149ae46eb041e72b6d38287340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1054c998ce311fe156834f8cbfb725341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265a2cc9172619a99af7df86754f711342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772d0198667d6705dafdc6727e9e157343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f483939124a575dfd5f132be0a2a08e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ef4ebfbe48b3a005473d6f4361697345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcf216c83a8867648303092a90feb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2e94a8324d750eed54c689c331670347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785f9f7c607593174e8027d9a0d0559348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70660b9512f82373d7cfb2a78c84de7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057aad3e8b258dabadefb97f27958f5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ed799b4d1702d3bc1820aa8e07841351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20bbf2485362da8677bea3c0782a7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2408b4bff30056df696aaadb770a31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afed7370f1c87415c1dd62e8ad66c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fb7ccf49759c0a7fe2ed3a60af04f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1b3c57b4260e8cf35e691839910df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43382e3326c88eccf1f48fbe0e90b08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb6e363359531f813965253583d60d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d45d0ab79b607da3ed30be55c63e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dff43417c69d9c41f6bd9b7ae38a64360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1229926522cbd9ec81682d6b0d5f81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b24a2e4fff86da40fa3cc648137f7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2be5ec25b5debd3ef634dfada35d42363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349fe3f63c385366e51e5e63fb644b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a58bdf397768c492ab880792aa7a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b423c0aac230f667011bf0e4f4da0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93287a4f417804eaeef6a7e226f31952367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270800468e3e10db619ec8322d46149368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9d699eac5d2f4d6e6871da71bc3b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26f99d3c2b648a624ed70aeb451174370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb84393f74629d83e013a4cc91f811371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02402109604869e46cbdaae0db8f931e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54ec0a691ec28f6398194534f10915373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8d1c38648836d137e210087a95c8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46603ff2b49312b5aa3bfc596c65863375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f95b6b04115255d61484e2d110e84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62828e0ae211f526fe7a0891fcd5f2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c09772bf64f1ace92bc97eb0ec5104378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325302ee6e625e4a1a85d85f3952208379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8920d9e63826ae59a569edfd4fe3a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef65e1c5e5d8b834f035dc530d3d531381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3833a01b561f413d0107ca1b2ec8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c483dd56973ec76bcad340dbcd01a28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bcf850feb8113aaeddf43af2d053c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcafd72767e53a6c63da2fd9b7f946385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a015bb06e6be81518bd7d278177162a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c380dccb0d6696c9093a03499d6f0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90589b26581dd01abcef5a8fbe04508e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef40b25bb7d1dbfd3b1b226d7536fa5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36f0981fea28ae724a768a11394ca8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf445de98854fd4f5e50307e7176e38c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aed6acbf0cdccf32b92f9fc0ff654392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2706e5fda57502a0f1f808a459d44393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f106018975f306f04fb9e08b170b72e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b19679f608d72b81e079d69336620d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e84fed5753aa7d40bbe1996891023396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc81df815ad77b8d045473defad1125397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69bc0cd8a6653036fd6fc3714859cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839de56a8acac7e58c42015455606ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d59eab8305254d710e8da8524db6b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7f403023c48e8d9fee480f5db5846401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35f6efa1229cea92e7ae12d36b6c38402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113608775c43e8fa845310d8b8253a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cdc057cfdab551b90cd61eda5f0ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06d6bc549fc287613e3193e53c43f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacded85364b0a1736b9629d80eb922406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdf9d05fb06b84213fe87571c5ca3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8cb95797798211e026ff7698e91aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa96d7c8c2f73c631e8cb9c08e21ff5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeacc18abe2f3a74cd79e6ef6f284b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd6a42f01ee16f84f67f44c47a032d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a37d7d2ad6ec7c5c6e56098b1de7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57351bc9fe5acdd58c5db8927a5d2fff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85f5ef9693be6c8f04fbc24e29ac2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbdfce131710294f8aac375aaf9c51415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17608b25bdc43874a199cd373454838416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6663bd0bb0cce5c776043cc58cd29d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a059cc3cd706d94489b2019b9cad8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd27c5d4ff55a4fa25e2ffbe2f6da5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2e1dd92714345639f52541f364beb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a6fd299a5e472082d40721649ce8a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9073947de3a093e824874a24edf07d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3da7a9c9e83de286fa78ed6322db2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e8eff73ccb8fbda633e47f9a91b3d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087af4f5db7b3f022834e29693cf00a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bcb13f535bf459313c4970f039830426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565d75f7051f224a4dab2d2381b0c19427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79040b8c03b34a95649d28e035d606df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098e437a166e52599b84ac47da81a51429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce456a3284456b53389227870505ff1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85967672698b3ab0ba73a543cd0a307431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed40e4bf745039e3c08f454dc373a8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27432569ebaf7f6973f1e7fe13dfa11b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3be488e9934258f121f7d51c630ac0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ce7f70b90c1d35550b4fecf4e1ec1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cf99fcd986e71425f85486ee49e47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823182e4ef72f63e9ccb8a3f507c76f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf91f9280c88301784356639676f08438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd38409ae2e7ea2422e2d8f0ff6d8e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd117bb7e2ce362e835856004a6e99e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39414ee3497a07f84decd8b309377741441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88140423cf2d3a09cb90e33b1c52a3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128e924a198151830ca7cc9f7f34ad3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36998c0ab424fc89e1d0f5ad6b0766ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901402a1b2ac1a9a6468536b7aa267a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb28b1a501da0c9e2cda613bb88b767446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3482d2f8fd44814738be09ba1c91b7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0738e97347addfa2e230d1fb6d23bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3ccf1b06813806c5d96bb68743760449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164fa0c6a6f67ae21bb5aaf1c041d10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a4d9159c6b9977067771fc005dc65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a091326a4b49192d9ea9de4d24c9735452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1e3c1ba0334083b3f243567df8bc9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19db4ab1e9b6dc260de382356147a8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc578fbd322e50c335f85f05c97743455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caeed310f470e12e5d9894f3c13b39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ec1b3384f067ed04fa366cb40af3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921801aabf328b4183d01f34a568a61f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6090c57113b8207d7707190296378459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85151c9b93335c04427c7119e7ee529460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190bb7a03838161ac59199213988ee7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f4388235f7ebd083914b0d60c5675462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636c418fd6095d72f83925a4ef61283463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c1605a495ed7798d951b5ea5764d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27710af035f6cd287d397275163c5a4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875a6b865ce958cb8b8d77d1a76b140466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a7054676e0530b96beb04ed6d009b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90036371294f0993e8cdec0b3d2923e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3889c9356f2e6dad18f3ce934cc29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4965f498508e235e29f4b51b9ffe7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ffbb4ab911fee49dd2eb0ef401ea6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c63716a547ef9121509445c29c1f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d42ba30aecffe940cb691e00a75ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c176d386e7b73264df043ac0b2a95d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2e89d8be4649dab36969038d2b1c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2aa44d697c68504ba50f3f1d101356476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa52db47731ddba6ef31547ab1bf13477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3cfb45862603c79c15f95c96674f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4da4b42672490a64defc3e96ac9ae6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09315377fd3de5e7c9a000bd9e7c39e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba235e4faee68ba4a492318fa198445481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc0af6f41bfeaedb91b73187c70a3d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911c37e8a1dd93017b37e05438c51e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9956ab6acfa1cd3a456f7e3a969f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c492d74612177fee8983d708b565bf4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97d969dd8b0cb298b0a11a4f9f23b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce968138a6bb613a3beb0e5d3faadee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306824f6e24c49b335d4e421dcae75ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a50c4bf787414e48b74bb0f0c0248c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f88ed60488806b89861a42b095f5b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d693db6fde555de50120ae65fb3dda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab179817ccb6b4a2b3e0ae1e70f98a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3678e0d61b05ee188b44fc0b46b067493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433f24915361e952a381da1ee1fa12e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc88bab942ab9a4dd203e1e37d575be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d45cbf2a2293dbdd05708d3627cab0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a19de3065c4a45a3c2e9e1a7e8df8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3869e1f49c9afd8d6326b3985022f27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787d4fc5ef9c9315baf1e83e8ea9206499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7983c19959915eda091fcb4dbe1ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd38e463b91cc474a50f513c2a632a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65261f71c41f3de36c1263c45a85cc0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333a1592cf8506d928bfd7c2a766529503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86714e604e2b548f4ee9bbae4d86e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb903ecbbe152c2a238a7799422772f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a54e84d2220622f76f2dfbeaad840506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cf5d69e67c7fff2972747f18a31f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e19ad8ffc3efd2f80b35b93161a251508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e14ca8541f9014b7317f25d86db81a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad68f7bc323b633799a4970da9723b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb132e7d7a281d304e28453e9302f43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c9851a13fb4ef6d8f6a0eab03e97d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721f27d608fe9cd6e38d36654b2dce4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d8d05537052349761e9a26624857b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14213543ad227fa3a00cd23290c4e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324bba24fa9dc8d234377db8771d9cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04abbf023ed29d3f66a10a61ce5660517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861d614ca56361ab54c0af3a6b340d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c7c13ad79a7fb3bce843ba339c62b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489cb9223e3eb8a38e6f8464475f561520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70623a8fc9174ced7cc576dcb87215db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37d2e720afb89e1e4f4e4b91d7407b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98f10b3ce01364a3e18292b7757bfc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063cac701edee970e5e962229005a05524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32936543e74d04539ba260e54c479f54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc69b17664f0ec0ba224d7dc8e13a8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf703611a9784e6fd47c147bc1d1156527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409e9ec4787b03ed382d3a556ab7374528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e2ea0a5b4c02a470733e28cdbef9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e938e956debd3142b1248a459d17e9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411c2cd610a0744c30b03001d2d9b8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e31048040ed24596b9efe8680e624532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf31dc777a231f5ecf0475503d4404b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec498938a65cf5ffb01a6cc27f3498ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b03c9d403ff1f16ff678997d9fede9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931127d54495036daf78d367ac9cbfa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9545b8dcb30193fdc8759ed9c68d0e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8195c44e628dab8130209f380d943538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d933df63122c05b8a095bb9704384539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cbdf465128cf40bba62396eab37e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4704eb4b55b501d82fa03e2a63c71541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a54f84967f820d972ce9e572ee5c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e41f6cfa00f79c763afa766bf953ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7e2593287bd9d9d3ba35dc7d56b52544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71db1fcd7bc727aa56896b53eea3a1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582925ced40a655cb2e7c3645b693ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5b603ffa18875200bd52122496f08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c9546cd3a143f9e53d332097febb9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391e27788f0dd2aa349aa90ef9c112e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54124d871b9dd4ca0e889c2c6b81e4d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4d19493ec2a23d61be7eb47c7ddb3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a4b448620ef79616b1136f234d6a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a884507c0e01c100886e71ecfa6d4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59fa636d242d1b38bab8044f41b64c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c048ae3824ac77427c6f7e01e9e03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffed3ed0ed060205c83afaa5c6387cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263238690863584149caadfd461b6596557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3bbb9ed3f5d6e9e5372a59b7b9868558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8346df35b42c2021543793406b0fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce602c9b8006a39f379f6597f7a7d21560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c457d98f4d167577e86c48b75d51c14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0307530929f53a16b1548dfeabf2a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fca4c82686474b0d6cbc82bab195e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d92a2b40fb122e3efc278090963f9f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6006f437468fe20ff18585ecb8f6d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfa40730bce7e36c129a0ed29a5c9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3a9535329587ebabbd361e20b5db8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caea76cd31ee649b1b315149c79114f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c68dbdbfc14c8c1d7cf9bd5e3e2694569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550276cc75dc1edcf6cde0570287d92c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992d4e63af7ec629cfab942690bd135571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0718df4d0cd9eadc5e6b3e3cdbc0351572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389c234ae09a975822b82b67f6594f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8ed3d0fd6f08aa20c316a21715c46574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ba7ec1753ba0064d2b27ddf54fd21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c690d91beee6cbb054f1d46e23ece576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba385e0b416d268129ef1eaeecf67316577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d60ac2c2cce39f9f16cca4447907e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b78d96cfba425654fed389c92a987c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421a0db1ea4bb2b469ab040d48a1cf9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74409b90ba28b3b6dcf1d31cdadb78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc99fd7c214f405246e1f299e239306582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb89e4ca742cfdaa02dd512d52a35c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec4797102cdd62ab91df467c949972584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1265d7f19e380c3462a3c1b37b2e300585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316d1939a09447f44e65607a247f5b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db870e4f90f1958faa962ad14ce1e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e3f2b804a02468d7b14ed66379dbd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd39d123bd4a8b9659191eb639c097589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a9a1d5526794bdd4d6b75db8024ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f9e592627c7f80bc6dccf5416e7ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2c0e723acf1cc5e480e590d9d44f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b7a4e1182efea8c6bb51a982becd1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4171465ccfcece0da3dc7d49cb4c95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c71828210594d59c955e917d283db7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001200e0d179c081f9db49f1a402493596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b977e1bf9f3e0ebde0f535e3517dcf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b582559ecf8b143ed512927cdf9de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cea7b14112f61f03d5d6c06eaab3ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea646dca7e38d9b06b3b8d1984bafb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83402bbe326db27382c07c5077803579601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777832b081505323267113252ef5afdc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d5863d1d13ae614b8bc127204d3a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5da1749a5f5188a9bd78dba702dc6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf7772f277500a9a88858c924ad96c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff8e62363f70bf6cebb005d8d35869606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f22e7e9a36f60f3c48d01d52f3b8e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcda74a366fc087f8f5d2420367420608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4133afc556271d91a3ef3407d2bcc0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da9c5dd09be2ecb7ae6d208fa762f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d2b49f787f9b6c5bcfebfe9e59b43611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f65edb2970b41af417d2e49e1ae8f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e609e24cf7b67befe8c4dab06b00cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063905c88974b50d6ea4ee4f96dd3577614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d81e9b50f6a6680fe736350a3413f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ae00e63d5f81b2ed70e8ef9a9f04e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0d66e6d80c239d4099bdfee3c8641617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695d6c62070bf44f9dc1ce57cd8f7de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22a6ea77293c3d5bbc3772a5f0c930619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c08d0dfd966467ed6873d67bca22e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f9d22a029c7a9ae187832d8fe2787621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19b04675b1d20e75f1f29a55b9d2f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc4f480703930dba4d5d30d8d9d108623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cdb85bb0e53703442cc67033a3f1e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b3bcd6b760aaf296a428f7bb829d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484fe3a75e257d40bf46aeacccc6333626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa691adfbf22c8321af972ab50cc46627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7c0f922f786c58958f415e64658dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd7120c7b68bc7dd6f4501540104a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be480202965f21baa85081c73aeca3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a92225deba942d74a09808dc78c67c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad890f11c0bdab0e53cc1f1846983d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51202c57315e36206dba61824130dbdc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858c716aa778e2c017d75016ae9d4f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f4295783144c42a3d8a026745cbf8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15213ed796b2c27c8ce567b45a3e6bb8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f2f6d6d7a553a3a4361d28bde07ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a395011eccd26c07b29af0a2326d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dcbd47c54322ed8f6bc2b598ad8db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c09bf6c9f4edee879a482190f4b8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ae25520e950a67eb9aa43106c429e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b911ae075682175b78f7e5e6e230d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f24d1c5e5d589927f62f5df6d3a57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65300177040ad5e60c37deb638ec0b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a4d2c96ccfb4ae7ec11de45acb7cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe8fadf882c91b87e00bf180381cab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba9db769324d64d04fc59bf4820c09647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3c1ebe5e206a4e28c9dfd39a9a7f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3274f2f955fa8aeb26a71397cdcfc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e3d0d2b8f6ade7063139697db6472650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d93a4951de18a510e6d3dbcf212e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef55acdba63037d9f4e4c8f1cc5da8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d5eeab650aa7745ef80fa88ee784c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aa73f45c017ae6c5acf26f09aa2c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45008605ddf66d455513ada264297d63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b24f1aee53060700d65a1817f9d960656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d64659bd260e07060e38859c93c969657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d83a09e65410f0f65e8090d1856372658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9eb6c85c4c99b4c0bc32eb03220be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62295eaab38b4f733fea849815e936d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b5e901b77d91e7e21637d52dd3953661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa28604afa3c460f4a5290af22ac9d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53c187fbb91e7a0b76bc2dd51597ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387ab6c1ab799e35f394211cb336eb0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25dcb190c2e234ccedbbed1a5abb0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66706065a350a5af3b262d288f02311666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733c0439576f8784a9820acd77129f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba45216ca62843efcd955f605df9b7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6c16eb9566484e0cbdef9707ac8d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53395e2c55acc9e35fd1f156a864514e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b085b7e30bf7812a870d60cad9f3c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e0a94fedd071c7cb713b658aa3129672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7888bf519865b8480b50dcd967098f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed89f64e58ddb5f1a417ee1cd488f0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974f5271dba21c5a9eb35644197be1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc564568460361e6747e2d59431100ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd7635c66281093e4688ac0f2f1c16677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb560828180cda6357180b4c9089dacb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eba0580e6fa9e654a343db703e6a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd748a9e9deedfe69ab444c02641fe5d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865b5847590eb3233d4e2e437363713681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621c3998673abc887ff11e8ab5ba63a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f4062bd9dabc72d5feec5701aecc0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0e2c63f53ca4efde6d441ccf7b343684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ceb13ac895afa90651ad249b9dc21685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d1d03b49c73e2274ce68eb6e3e91a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a791eac8d0c17ff073c7e95ca633b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744ec8a8570b372d9c86dd7d1ae3541688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3e5d8258022936e735b3daeb06313689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc35af6de8758a8d5d37c00768e8cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12029adb28bf1721ca8c50b8fcdbde2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f941cfe219d5880d82549a30f69ee5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c540ac21f03190241d5095cff30f53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692878c393756798211d4cb62679637694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f76003170f671e2052ac290a004a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec493019df065dad55da68d7c4781de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773a70e160ecc6b22eddcb2df8cece0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c84eb84703451dda127c9f6ea537c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894259fb201be7140047ae954a11ea2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ed43af4f0dec2f7885f166a9562ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af091da3a3a1896c3ead53d87f60c534701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b930e58d27951a4c94a7fa691922f88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f7ebc05cc75eccbd6e2ca0a2eaccc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48deda20b0ab167ff41c20beef36294704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7a7a65a97cf5ca295124c5e7e3180705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1be7a2b5a9bfc36e2fd6dd91e9848706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b768ae58e15c526604c2c7c3f5d3e0d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae1c8dd7b814b0fb48c34d8d61d24f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1e9d996ca7f73078f259ec93b98cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed0cccbad09df860e86647d7126b23710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a88a27995aa09171c18622f1d23cde711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57f06cdb80c9917abdcd89129cfc5c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cac7db699f208e1936a5b1806ad530713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bf67b1f610a452d9030300ee8aa37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d402806e93abfdc9d40b3c5dbf457e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3f58a32aa20b1b43041d23a3f58bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e684ca4781632be5ee6718ea3fcd7d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3f2e4c973732cb6ab579ea7122ea3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb367ebe8196ea9a9b6b83b82b1305719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3a26bd76fa741cd37e873a3bff25b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecfd3321a3feb081decc23ee8984c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5c17c9c2bca17e2dc4f26b0f976fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce13ecf02e2bbec4070649c2f917985723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d49602ac5f588eabdc4c925974233724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100cf366bb315240fb2cb4a199d519a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12b9b06f712459d437f1e92ebd27c4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20eca4be7b38d37d757112b51cc300a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784fbc1d33f7c1ff0ede8202ed35e4b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e0a2cf6d26164ac88368ad1ca5c28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82cc726c888c2e7d927cb6ffbb356a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54088bc347f1f9b29e3620911a64343731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400267c77a87560234f1da0642c188b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c506368a016bfc7277993876f6e6f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827d1d8cda8a0d3366e21f4df244f5d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06636afa416fb615a7638764429a2c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5930cc877a218b8b841f5f8228acb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd117d94ae9f085595e6437e00c15bc6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe1e625c817fbd6a1d8af4644824ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceb5d77a7d1d4ceb0f29fe4cf8280a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d0995ecc961d3d4306b08dedeb5d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1a2bced9d729162b7e913f4da8291741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8e9e22222f5a3bd3185bf8a2f40a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d23b764f36f60c02e9b83873aa9aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c47cedd7733962ce04c7a8daeff0c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba628726f5b4c7106ff05397792f777745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c81917a289b4e1579a863198db741746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5438bffa86c95dd32aefaf57059f5bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4358953632ce7de2e49b67b7677a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a48acaa552e5d50f35bbdb87e2009c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535316fa52fe210212c44972c5aaf0c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02782b23f52d5712b614e7cb4495b196751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37c8088fd00e24ea275746e7a54253752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61476c60d41c0ac6b7b88a32b15eb16753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc5ff2f5215dd286d95c3c819f3911754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854db7469125e8c8f7509431f96e47b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f0539f1b81112d5875112b592e7cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134ada9e36215ca317a52a33e3312e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83adf5d2e8e69281529c6ee428124e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65625b74a748892bcafe8dbc2ac4a002759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da9c8243cc1ab41aa88921ad8e43bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cf34926a96f40b752e54781ba71062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501052277401228a40b41169ec15b9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433a9bbd9365cbbbd195126df5915234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff075b386ddb772ecf0fdbddd9dbeac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d047119f3e22ab960e21f45bc4bde6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc3a50e283632a8d18bcc5f6125e197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdb93f8f8e76f3ce707bf58f0e1edc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2c0c7198585484eec1ec411128a129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a7565856974af50af68b72fad4adc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936289cd7aeaf85677113633c90110bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a65a910ab25a5da899d97aa9dbd51012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f08c0c15dae4f0a52d2df797e515f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c1f9ae3ba48913fa0170b68398f0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ffc1438ad1ea2717b142bbf67d30d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c2244e856a8564275d7950d9a43ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de83d92ccbbd734eff7b654eae365b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81888e20d57e5807332c446bf3852a2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0645b03dfc32550ce06acb1855233fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b47f19e23cc435bf447c3bc69dc6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d874949ac87bc789e136b6770c3dc321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3c1818622ca77b7e9831f900d28c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80580a2b194cb8aab9e9186e0dd368523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642476b150d60f92232442e99fafa0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef0cb948712a7e8638101ad2c656e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512601e383a161ee8a8419758948fb6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401bd08e5f8757b1e7bbf9b433748ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1e231ee46cba377637ca0fb9fd89f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48d9a73c890f43b377ffc1b341c18e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885125fd41f0df7b4c0727514c05d0f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e573834d87cdb110fa5a4284ef9c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76e6807b6d625f6fef26a9b73c82e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866accadc064e5308634b817125319a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339c8277f2de13077919f289f1e1df634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e847f4e924d2ab0e5b909a7da450d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64119fad984677416e1f39682cd9da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3922bca7f611aeb14bb96b060ef7e4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640e2e2a98b453e08422952849a02be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed63c248788735c5aa7499bfcc73f2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845ea38367dad112a60c0dab5298a2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da27fd97449a1f40af29b2b27836fad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f04ae75ee6f336a0aef4d0e3eeba542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9b0d9528e5cd69d5a4bf94c07d57f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11e835de71565be713768c92a7a22d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e901137853bad1b17b623d72d182b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ebb89f01d40a89b59529397e1dcd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442b1e1dc6cbda0af230bdc12e31f9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188c363e1f3c4f8b47e279e39a3626248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b2b407770a7f6796c3936a503ba7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba7c82487a5e7e7e02e1d4c38961d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa5e5c1d1d5f3df8db9724f348376851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e311d7d50d8ceae44a4d2105e63e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640903753d0e26992d41ed4674dac01653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceccd3f99523415a243f2bd159027754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abfe65b901f54af2f74409325f72d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffe0bd060f2fa3bffb68002ab4386856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e8f5c4cae1df1adfd4ca0b5c5a9cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34a912f73dee5e547b3bea8ba64aea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b8f2ec2232825e10227ea8e7f195059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1cdc94ec93d7ecc24b7086cad9edc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9d62774afc592f2b1f4b3e4cc4ab161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe3bc2de3a0daa854beb98246c0a7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2121f11c6663fdd8096b11fb73b04d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fe51b2aff8f7915085705d3d41dc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3f4bd3ce4470367d40327f9db59b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e14f085e37d5918833d10b5f668b4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2db88e1da672ac9f7a213bd311a1b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732bc7615a80a6538316a3908eaca6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c0e5483f8214d3d33660af41d361469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b6f463fc927c8b37692992188427e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18506cf60e61994546e2619f1b45a32371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f55fe9fbbadd4cfb87c78c3a1099172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1f823065b63c552b0fc5b08a022d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba824b1802498d19d23aff6828e49d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e4334cd1e35b13c604ddf3ddc0da075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf73b22cc9e23bd58f1c2aa1155237076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e31acd518f031dde8b5f440453f97b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddf5bba59256f0cee036326b2e05f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40d18319dbcd10a43a2a2a648acec179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af434db7c2c6363fcbb7e5959e8e6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2e01a62428c870c9e15b35c42ed0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b979de97318abbcadad081971d369e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d596e4a5be404085b9e4300f995e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3840573baad15f53f8de673a5769b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c8507cb11c5be3ce8daa2303b9be585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcd4700e83382fd89de4f7be59817486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21996030407eb7b76f3d200c1ae771587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0728a390886a7f05e5246608411ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28374edaba8a9235b5cb4fd2572f6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a0771321c53fa8136fce4be2fe48490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99234a4e8b7f557ebf205a85a95965b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc30a040b39e482e2b500c6d6c488a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db21009c4315f287673b06cc7f371993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcbd09bbb7e2d9c712f447b22d0dd394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b762d88c379755af0ffd03da3192495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584f9e797154e71c32698c085b4c22296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f7de9d7b2e5087b51b2c63440c9c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ef2b301677325354f45adaa74110498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6752b81622f83369c5adc95a82c0d5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a51c850209af2f54ba9e57ef3bdb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430282ff4a2350e4945fc13d1c75ee8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b9ab83afda4c4992f1464e1724157102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c4f21d228cdd912ede763c968daba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84f3a7eef1de36b9bf5f6c4ab2386a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc196f7c2d3d3a22b5ed9d47ab7b222105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14393391a453b0556e9106e2f1c031106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebb284e0909eec61935126413a5444107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ea5bf28afef22588b756bd3a091a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b1fdc1e6be45b001005fb5f3f193f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f011a27464db5cda959fba3908426110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927199cb7aea6640414527ac4275b68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8638c5e653302e30e998a188bf2b271112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8610c6ee0c60e3750f3d5483d646fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea420edda9d2545ca557adbf747b1359114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735608de7335dec8020aea603c3651b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef10b558ae8b0e8280c7e4a4909baf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dea8c70f1fd38735a0774dd6b088b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0aeb99922c82315d8d971d63bc5d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f294a1affecad6e2ad896d23f958d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4771b482871309b4506216a230684120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3565d73ae6d4626cff74a6e0cbcd95c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9ec4659a6c3ff47cb60e4791f365e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468abe56f7c420d088b026b08b85d05e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62918961acfa99036680e1e83e21af5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c29a280553a93c2fede88e38221f39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071218b5974772dd0eafe542ec328869126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4aa6a78493aa765ced3d68d6f8d26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec3d90dbfaa580fc89fdf5a6aeca37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77444e9253107732373c09a55789f9e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437909b6b4c6ea03230060d246a141ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31846fdb462b16835bd329fa7f34c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53b8bf17591e5b0d4c10921b0399a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743ab896c4e18188989e7bf36b92010133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061ffcf27463417de761decdbce3796134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9b1850446a74db1787a9d3d9ec199135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55786398e0e5ccd68e16a0ef8fffeec3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bace4b106ff4173c7ae5f847bf79dd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b68315123cda80612987d1429f160f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad89d1ce7ff502ba6ed22bd4f50fdfd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1cd306232d67d1fd8584903344fcb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05715b6416694d03e438eff24d2c851141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837cf1ab7f815615d0e59e83b73a95c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2ad1c983b505b072bcdcbce311c83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500439bca6d79e9ea44d339aa6a5be09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09db9bdf5d78bd5ee1108f80d934a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77962315d46f6509248305d2b17c9581146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15349e3b048f67e4f3ba4e190e46e59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe6a1fc8e3fec9b7807ef28a0f2b33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da93995679323b5d19b41d5a062bbe8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fe69fb33ee3beac2478f169a5ab27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4028db8531f336d8447c9a0a156ea68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abe785a38496fc47de1e216e309c35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edca002185bf7ab0a45525d9c16762a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f7991fade0249ca33acba304f88b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4a42f4d6024a4c5c4706f9b9e6fff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96578ff6f7bae8f0f5fcf2ff435e153b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a09edce1ada6c6e84d72198122660157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d1ea823f2abfea440d13e8e2cd57c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d89da3d85260f3bff18b9bbe8c0486159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d987bb1c56417b9e3a387cb3fe5c08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981971a317649c58f63a7cda370ecd0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c1d526e2a0916e2a9bc5c777606df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84d0ad37d76a879fefd59a5870a89f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64485296b515543d8067366747def330164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fffda3f5acca64da03c422c05a093165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b0d48be083697311b24ef2ca04f87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fee6297d7fc196022a05f3c2d9324167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24cbf39877e16ff5f93dc1f99a1125168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4694e79750c2234a68a9040f167c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7b319b6d0cc528779775bd1ba7bfa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b1a8bd1963baf1c65abf8b2e055c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b42f10015eac4665857a27e4615085172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8909e628f88e044a0c3d8f0c4870023173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24f678fa6f6118b3e6854cc36aa7c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae95fe671c4c5e9a420f2e727a880dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269af3da49f53b7f6b15e0545afc727f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b201ac366dcea5dc7f7b33af084c47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599ccff0ebfde18c1e8c9a6c06c7e18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05197bee3f03c1438121ffa816ee0b51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eaf96a3796adbe972fb6797e7bdbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447553e90303f2e054b6e1e57977670b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280cbc2ab53c3140d8f418a5497b893182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10164f61c201203266d6c28362401ee0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba97074e1d73cf6a65b475d6681717f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c7c25daa4887d3c34a5a73438bf58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad3fdacf838d7be35115b9d74eb8c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671a77c445cfcb37e27cf4133dde0a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a3b4d96cef6bad009a91e96337d94188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0e4e01702c054ea504835c1078034189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e945f28fe35b2958c3b64490c2670190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55a6b8925ab02ff4443cb50fcc8994191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e4ba719767445248c5a60e410c4bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4202c0851527019e508069038e933193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6814d30280ad93c5ccd503bcbb42c52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465ca437796f63ca66c4c45f16f14cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67412f5c2c562360aface03339673c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6c1dfa0608c4eb422bf7c34558330197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d855082ad59fb2d6dd34c48846502198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f88a960c192497dcf72509bfc7302199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff900c02153937d4b74f0d946b570d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ba1cacd8514cc02092f87f3bc6aa6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9776cb199a1696d68812df19b54833202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec32777a55880d349d6914a11b1a3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc64d504c97057603e754a23feef38d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da58f24874aeb1cd4de77510a8ff2db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036538560586e2843e787174148f2286206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f2ef1224075dba84b8edeb69d01ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7c93aa3a9f4e34a319aecd92992e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f67dde9c0e950f410ddc6ab3a67822209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa7df9d6b6401611864c716deea0d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07dd654165a039a75f5a3a4558cc1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a7edf9db7fba232a6744029eb9c97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c5cf3da1954874847fb79f50811ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2fd83b9495636bf58b3aca9202ad4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811da9ff245a0c9a883413b8c292167d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6d6aa6c30ada48208cebf5bf4b85c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3a478070a85d4a7d49f4e3b86de07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ca1a23bda87f38881c3365ff3c246218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b62967036984e2bdd2527486059795219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3987f3d87d357d7371e3e23c93fa1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770defffacdee991aab58eb333a3262221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a79d9eaae90d196688fc69d185f882222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c7abd0ad864a98da1d4bdef3324e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb61e9dceed880ac0bbf7eaa44b77a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73ca00fc06aa2f222a41c2205e0eac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb85279bf5a30a66121bd4ef24952b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be734cfd54935b7a55c71b4cdcd8ec26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62616cf9a60a68531316bf6bbdcbe82c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aacbdbddd7729e9ccd18da1df2ea9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2b6f18a205707ad6b9deff69c3516230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f8b19cf67f726e4afc18f87c22278231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd11c91013aba4044465cf5f63f39e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbb4b91f27d4b7d7a0d2b716e45347233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486597159ab572d24975eb34b6eb5656234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529c6d2d3acc329bc7f98f0ddc872a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285ee9dc7106d747f099a96551cd1a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb53e53aa022d45b0ba554196683e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac554bbaabce570f9234c6c55c4722238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bd85a5a022ff5839899b4d8239ee7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc189265dd6f70befa0e4e8ced2c7525240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635a53dd002be4842de5782a0de26f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161cd8dfb86a382afe4e1444dad98c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a378186a1487835cb0a998c826d553243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3074fdb7b3f2086827423bfe242f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddb4d75cba4b0daea20b363a0afc50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87d1282046c1c70406d6b02610dc25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fb0d950cd2ec492e642293440fcdd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a764f59d17829245652d3d31909901248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a34b9cb40968ff70da311c3ba7a3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673d9a533ba665fc6fc56d493a710d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455f8ac69b1f842254e55d7cb25c35e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66e697d4ece6a9ccdee629e26c35f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269762d6bee48bd1ff784489b636a58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd577bc30afff968f26e79cc669149254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cd20d55677704b15513f2b301e60d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133c6d158a68bef0040e65292f81c70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672efeda27c559efafd4dabbe773d8e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad360b56fdd84b12dd5c593f55f96e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe0796c1834928c91925898723b177259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4232be4fe1d9b1c14e9a0a4d8291c44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce2ca6abe289e055f9f80c5f2ab02f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badb785b57fe96045444099c43c8054262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847da8d8a4fd3a26b1513ff345bcb97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00745c6065218f383a4831d501a652264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30c87427f1a1dad8602ab61a4432db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98ab647e830eb02b0d871c2c3e7ac0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11fc362c5f113dc091644a7adef643267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6b69351fc65f6da89fcc3a2749cf4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618e0cc84044e376c6fcce3f43b7bbf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a780d143b661bd0754bf3786f477576270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf762c664b297cc3a79b750c3d26a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d5674c2e7478862e78da08afc2a87272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0c79e5ecfed451e1d5df8b1b77fdf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79008535436a32e6bde9c83dff0953274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192175bcedd6aa7f8c2127d58cb9ec2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb2bce2add17cac317f510242dc28c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c675d74705bbbe9fa243fcd271abefe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15553b783b1809f9ac27423a7891310f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2adfd27b2c315cf013e7cbe4674a40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d43566e74241643d8668087af02832280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc85ca88a5f948e6f54676b45ab8c0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abde8a0600454d67532db864fb8c9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b90d13f7efc0850de26f4c0d15d063283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bcdb447dd93c79c342df794e08617284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452e89bd42bd99e3efc87546f4ba6fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90e71561d479a8be320c46f4ffadd9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62aab03b3d97aa2b15a002cfc92e272287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c3673a4d63d6d771523da20cab4cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d6d9c90c0e3cf7fe438f8968b924d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a1f6abd0f9358e6ae622e04b2669e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5943fc291e0a36fb79a3cc720b01c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805aa036b4ac5f55a108e4acc9b01c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74e7aed7f9b204b63324768690d85a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a912628ef172c4548398e94035e59a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ba205b2a92b8128b946c65affb447295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d56273a584efde5ed134d3d1e589a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245ecaf99315ce9282e1dcad19adf5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cba6675e31e1265c901f80c267324a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71ca76e2e55fbb56421733129e906a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0383d0246313a688d20b34434c299f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ad822333709a19c2aa973ff8afba4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d59eebd059d2f6cc468ff633b04f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b560cb870ba20a81b013818a6ea6a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc78a327a4a014d479f22ff881ecc3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d440a434a45646c8ca3006de00eb88a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a021573562829cb0566225c07a3123c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716e33c234b6fed8c274c83706fca34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff51501a0b4faf3456f12baf7471496308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d796e78e067e8142557af0c0525e0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3cfcea2394d3bf301dd2c7257d003310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0d379ea609e54e55214a2a63d40fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949358ff27beb793b0c13fcccd7ebe8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb05fc3bd26988e0dbd456ba50360a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b8df04f38907dcae6288f7d2b3d5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e93937d3d2fb222b15418c8b9cf68315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78e9aa295da913f4a226774426484c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42721b062727a09148ef228379767012317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ce40988db30834a6cbc6aeab435ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d00b3b572d3263d747f0fe90d6853319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094628e8abc9fc4e4f76db4763298d43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73a0d5121ec8c0b7513005c512ec6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37f15d7eb39d8cfd18fc7265d6a697322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f320a182454040c3ab50c127ae4d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ab556433031a770d6a35fa9b43b80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c4fee4554f4d88f5b50708da18a35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f675d00f34d8469f94407f3c250a0e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ea704177cc484eae8d250cee39ae8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f56f3d2246ad09a4ae12bf5040d1c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1d0e81f82344694d73d47cc085076329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59ff9cec922c72bfa2469cde34559e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9448e2ec6c25dbea1b2ebd6abe1a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4f82e24929c053b2e634122a6a3bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21a8509770552c2c6d738cc435f6c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f848145fe7829d0ddd0db6d739625334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec041f873587b7fcc6a787cd5d6ab4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053a9fb4faf0d4b8a8540fea8e9ab2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e18ca4f82e98ce60940631ed2e744337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19cb5b7327c6c1d07fab2aaaaff503338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9b9a9f552483355721874271e05ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba683e0fab4252429e7d4cf25e1e578340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346ed043aa923ce7381b3b9ce5009a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a95832199d6d28947e7fbd283966b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6f338db45e60f9e5c28cbf80c7095343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c61f6bf4bb30c3c05386c27c5f89de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593861cd4240153b666e6677c90ef61b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40d0a36e83bda8091c97ce765a374e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde43531f212af86d0c404ab8810a871347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d902f1a05293704cc36aa1db696cbaa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a69d462d58ef6c35f3b5b55bc9949349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d3c4997de4334b1424400bdf413cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f134dbbfebfd257f4ef6fd35f2285351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb7fb3d3028abdedbf08dca48deca0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99625f3ad9ece8c2efa06547f93438353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3c84669b62b1a2f7ba0da3f2e97e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129a6617cf7a26aa23060affc082f1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c4a2b3ff14e8fd37daf26b71fea3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb000b09a70a388167d6d9cf9d11b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4f4b9164cfcd714ce046cef02d72c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d1e8d7dd039a06e148ca6eb33616e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930417f81b862216b0332b3e98df1d31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccd075413cf1d0a563afdba6cd8a40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716e39ad3c1c28faf4c9db8335f2e72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85145152f00768426474e86a3e61c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4588b6fe33d4e840a1751dd1a8aefb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ece57576fe757faff72f86295ac99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c399f92b21f5c4f8d277bf74d4cc761366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33599447733c66cf2e3cd415520522ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cd646e75afdd971773d0d03736284368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1bd4190074d60bc1deb2b56bddcd2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8fdf9527b04b1c3b8a96a56cbf298370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c540d8c544c4e1ce60b6260893bf89e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254954d71d947440c347106e0b6d8665372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913d4a229ce912b3a2ed0f08e2f7a93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e522411bde3600e449c08392c6f3684374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23fbb99e5759ca1ed400ff68bb845c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58844cdc95013310f35e4fe9cb30e16e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbde360bcccc81e7f304487fefd929c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d713b78b3ffc1b56249c377145d8d00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9af05a8f149c1159b22c8ef23ea267379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d9e730df5dcde5986888a622a5d31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37613b23a3236c0141d5a34132560bea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abee36499d927e1eef7c81aa78dcb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19f42f8ac66083213c3974a92f7ada383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f0cdee5433bdda1d4caeddb4a8ca7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196c7dce810d6bebf1c14bce257d28e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743896dbcd1125eeeb2178a42ab663c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15869793daaf670f8bb0336659aa8290387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1bd2e6d202afa16e72a1ec7e4d35e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea5c0cbc9edd18c0735aa9d35a0e52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3486954e49ec0a915712f8c740edbc9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8b5a7d23604c757e36196bc11c8ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a11fb651eb62749381be0ee8ecf8a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01697a74d3e3369ff66f49aa855c72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753fd41ece01dadf675ed5660c069ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66366bf84a797271723455dd77ced771395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77334dab3a21dc48524a465208e30c4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b0facc39330f0e275e279fc2cf0f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a9542f783a868cb81e656f18011a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68879d16e87fd3d25b0b44e07162095399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e5123f7a7a925df0921ce867cfc8e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd677fdbeb5ec9d1688463d010a4920401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a13b099170f0a27d1a83f36171fd4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c3907f37923fd5111d031ee47f771403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98191448c27b71c9e0d0cf56873141b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8910ecbfe6adc23cd19f418d9687678405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f454f0f80c9924c3b2ccc7f1912ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71aae65a9f7cbe219e6cbef62ca998407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f481c3d5a85b6164804811c0cb8f36f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec438718cedaac9bd9408100ea60cfb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b23e0c300d72677b837332a0760c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5d9d0af3f30b7760d21c5fef79253411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdad0accb1e751a899ee7df4282ba2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016968ac7982f2f5abe5e38e778a6dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e31b76ac6bffef7f779c21b896d99414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb8aebe02301c599d0418d9cd7492b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba790e382f19c21fb3f6f57674c6860416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf84d55ec42c758bc7c60ca1d49b48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42716af0faccababe95582530a94260f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c855ca9f8aff8508c1b2923f65007419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5c8dd11fef03728f692132d54496d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c0afa0ce544a9f80ff0a379b984de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4af587f32f094b2c4edf61c4980b65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7292bc2a3d23945337edd02897865f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcba1390af12970a45fc60cfb054bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965437c48c5e091e7c62ef6a71b5206425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e719f72a7876b36643cb3314dc77cf2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2666f32d82172c57ca66550cb24533427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca79eb63e6a29970d4c95f4e868e0dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98635a15c9cbfee287c33fad53592a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6eb01ab97ac76d4285e17b1f15509430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b3bfaa4e5ffb38d31ee249af5dd84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd75a2b08bb107150b6b9afeb5a0332432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8afa8264aa020faeb7c36147d2a898433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a5a5f0fa9242809153614be86e7e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e42eb452f58d2ac0a3a2281cb51741435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064a2d539770a397997d7ac34c1a145436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fee97841ea3548422ada4cf102ca17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70302e950dbb264ece9a128586b275f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2d8cffc8ac16eb0e632780d6e7169439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbf27547f76c8a1af9f5cde492a349440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed9ca62f3e9da6c788e7e826bc6402441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d78cde367f4664e48b10eb7debdfd5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d9bffc976515d816a848e0341af89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d657a5daa1db825c585ba63e6f860bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472941f5891cc1e89602ef8e3b89ec9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a95a32e3498cbeb02fbd45a65cc14d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea72b57cfcdf92024d6b7accb120be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17494f4ce7702a124670f848c2c0dbe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881cb2418771c91f7c24d5c2b805ad3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c74c3702d2ca1610160e126d243e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b529f7a530ac9ba9505686d502a07e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70785dd986ef5b2f163d246da800dfea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00b99615256ff701c5676ebdf7f0ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f33f799830410d5ad688208d0da51454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98aece9293aeeac6c8f00c228ad307455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8de883623f507d718ccfbf018c987b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0dfaec6186127ef28a527fe35da98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c87fee099526034fdbcbeb9dbe160458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2dd5d666094f8148974d3a3cd8c3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b59d15a37a51045f7ab700beb1a83b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465083c87655d50c81d3cdae30be1f91461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87205ec682d0db57806d310a21dc77462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6104b952fa8bf41c6194e70c770fe0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825043170fa093e2b9ed99aa9e59f93464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a259081e375bdfdb1a2a1c5845cef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b34d160a29a37dd9ef05c95a8b63ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db94fed185f47d824e14bddf0e14d04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7328f9b25d0a7878c4a2c859a3b343d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cd4c2749e9b9464b0bc8506277a7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6792686dd2708af2aea63c074be5a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d293c0aff671f91e22951344aec76bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef00076804e0ee2ae5319e7d18ab023472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fca56cb4c38008be186564672557a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66412156b232913b901b6d5007fd9265474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a0a9ae59c902c99de25f2faef3b93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4c62dcd7cecf07ac72982372d01a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82dcf53c01e769653dc41455a0d47a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19ed6ce663ae6652e53e885f18eff6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46333131aac0e8f6a826661055fa99e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519ef914827bc73989342fd55dda3d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f597e3c49fa6aa73b39dfda4ef02fda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2fc7715bceded218d176886bc87c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc3729457575cd960d9342dc4047fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985173158e50ef510100dd030d47a92484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603a8089b8825a8bbd152bc966123dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e2935cf31dda66af57384bfb3a2c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2549dc9135568ff728c135039b4266487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720726a1acf630c562946b24ea0f6463488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfef6d87006a6b5c2490a56fb86ffd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a203616d06f86618bf60aabd92f0a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aceedf9518f4cae95d696e69fa7d66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f877816ecf44aa258e5ec816c6060492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93414312136ed1bbd3e7a08bfa8a95a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ea88c487f31fb9968d962024b1d39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c9e59d9680e17052867e176cfaca1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a764a963b9dcfbfcb30aedbd13fb5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489420d5a6fd4857a133da0fd395e2d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f04b9a5202038d27e56af40f9bb5a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd6263dbbd39b633d18fbe0e9cf95a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bb997132a83010d30d91964e0bf76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f635025c27fac7dffb06b45274b2e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c3fafcf7554cf635c8f9d5cdf4824502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a7b84b830113d8573359254fc2e25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4be6eb62ea545ad4d13dd59917def504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfd210cdfb01baade3ec4378838d91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fdecbddb6ec1f703a0848d8997ad0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e69ad2ef0773fa2c2b465538b9a08507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2713e42b25ecca2182d3c9cc19955508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336818803de6e86f8a6772dc82f2689509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75899f39434ccc3bf012a2863767ccc8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41289c8aff1dceae8efad8d9c66f4d23511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560b0eaa95e2ed044dd781947d6f896512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3754e871e1ed82e519271e56662e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30014086d50dbf8cc2b4fd07aa5767f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d9b97b529febe7e0b1c461db14042515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d088b92233768f0e362497ce243fc84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a39136247f0b77be2acb36774d99f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a525aabf83c264ad3bd6eee9729d4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d86043e51596a21fb62de178a62dab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae645e57c1c058a5422d3c3970e5721520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1860187b7e0196ba05bbc1a27663e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54161b9b5f645d129de5b49ebee5b1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deb2496f10befa10b7c1074a2ccb2b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0683e6f862deb92fa068998d7eb19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039a49fbed87cdbf602c3caa659c8a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1ef00f026c04323eefaeebcac6a0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c2e4ca81252c4311718d4f6f84926527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002ef9815c50c8b0cd7320e6ee8ae54528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a6876832392acb6842f8c4e3cac74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfad6de77adae16b807c3042415e4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74622828613ca645739537137683e822531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f846d35754cfa6dedcb6ff5a6b96d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a96dd99886d2041867f95414f12eb4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1d4f0bdc4a147452fe19137cebb0e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f694aa37d2e9716c3a01a1c4b321e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e667a81a81615f03c81474a1b0ff11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2dca795b636408fd64689276e09e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c623feaba5ca9c29cf1583527d727538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e55a202d5750b4b8d3233014ed4db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f96e267a38f0d30108e8a0047f1f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22a31ef1377f0741ffca28cadefec2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18516946d948732a4c915a3c60c2f21542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5517887b80654334569f39f3e76f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852e8f10c06855d7b530418204f3ffb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2ddf50b978b4113902fe57bf8a739545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1597d7ad190b1a3c6085f33ddf2605546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41814adf040299b2fb9f8f7f0e1b3839547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2aef6d85f3f927faeddf629e97501c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ac00506781b6ab47f6d647e927347549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c116475a786ecfe47acf525144a9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346ce5ee4b2d7cd04c7789ed5254d4b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fc2aac6b6cb2573547e6600291ccf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de3fdf389a51aa04918fd9da01c149553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965e95b25f440b71cf80ab42acea6a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18c64b7b87a217a93ed842c85fd98f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1c47c3c564fee7e2f325d859dab9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63b3f78e8db5c9b6f44ab700dc7789557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0d66792b553a8451b6ac36964e873558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb72d9822555a04417b5dd50f4e37a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41533289bcf8fa3614148ced61c4f3ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a87e0b074f2544dc21b6f880e774a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3fc22094bcb46042d62f8a96f70d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854af6a2ee2ebdcd7cd874938019856563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98959fdbb3bc593c98221500c6285821564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99633dbb32dbf975f15d9e25adb01dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee814dfbe40c39408c45361880a9cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e332a681619d5d87ed09452e2920bc2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55da77897070633a0ff13fb2921165a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee6a3e846874e12cd0251dcea4f778569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289a843e7e9edd70153afd52df1693a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a35898b545dfd9b2afc5ac29bb640d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7782c4a0af7587777e9a960db46d50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6925fc74e12cc70bdb03a96e6707381573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e19dbd0fd61ad2df00cc6504bb10aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3da893b849e5e327611e8329a0fa65575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caddf5695c2b59307b134a3476d3e50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c6b04a67da567bf9096bc47165bb0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f441624b9748b6da5acc2ca2dbf76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908fa9fd5eb864f604534ad2248c0de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3f8c80167579ad5b370fcbd4bf6f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e01dd0ce635d5967d950f35d1bfdff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71988791b3d15854ff91fbb9641ecde2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef46e2c27bc39cbfe3dd72968b60a62583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543607c9cd12c64cfcb711dae1a381d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409a1de3f5d920b8249cee5df69ec6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08279566e1b0409ab276e466c2106bf7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad232aa6770a51c149c80498f903c2e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193e7f558fb080dc41fdee4b5c3367f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb415d332bb21d2cbe5013b4c10363b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b7e08a5e0ae56fbaf0ea582bdb505590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096937cf8e1f9c46f1afce266a9b5b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801ef53e78a4490269774ef1ccd09cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb2c198bfd852d1bb0e474e80b1cca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efb967b8972d5194683eb5b0a0bf49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc654fa43e3dc5886673a9a4481a0bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81177ae9e367bc945d842919b261948e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01134341def00e38ff3a5a4cc97f96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ead32c55d4c1da5653697f7fe5a74598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c83fdb6a03c977c478879fddedbbe9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67a0be03e127f1202be6e870f8defb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cddb8fb49d156ef86908bdb2d509d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68b26c19e5be2bbbbfef1e840ee06b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727569a479b3518857a4c7757562039603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c07a41e377790d1d23b5704dd07497604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f4ca95691bf2191cf560fc38fc288605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66aca60eade67cc3261267e1b86df2a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7c20058d2505999056149808e510d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcbcab13521c6d40348a53dc025ef7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acb7ae6c07ebcc6553d3409c6c34e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b355fd66bf455564eddf123be7c8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e9e1032e94770f40ca8caba2414b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a16a31e95451378a81fa79dec2b0f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bb0abbd35790c26ab11133156c30e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0512a0b64e83aaf4db7eb3c9a449d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90178c193f7264788aa2d8e6a6a73514615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a8a431fa265e1802ec3be9b9b353a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb97e4188a35fd429155f54a67de323617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137c1bd2003d36c58b1aa0b75d3158b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f46820eea9bd582a38f5aa30c0fa9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66881e24e5fcd3fd81aceeb12411e211620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93fac80ac52689506f6cf49248398d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93640d87cab59c754fb15cd0acafcc2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfbafbc8d432aa79028a38cc3ce299623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6af8783038a72bbbe093305ae69cec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8794c95bf7b4d3a7dbf6fdf268f76625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe35c55348f62ef7249262e958fd83f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601433ec23ca3b7557f1826843dc3789627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377989e754fbf948dbfc4b0bb689dc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde85f29c334f5815d88d15c3fe8fad9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa2b1fa8d7b251d51e4aea9db015f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14478824688ae89ef6b688025b9070ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7477bfdebdb85be3b19618315596e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33b6a21c9401df6fb77a7ab58bc189633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2892aba06ed77b2316be08df143c19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416314dce11a0c0948f48bcbb74b1b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efa64ac4448b3dc2a140476e629402636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37678d40f02af1263e1b28b20b51ad9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbfff5d00d27595b2f7dc335fe8ed3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c47f57d9d6a2973adb234576c737f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ec34173e84cd0059bc0ba4200946b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58014c51d13acaf68a9fdf519827716a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79b6d27eb0d0731a50fb2a33afa5d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6971b6e860364d5bd0742bb24bcd7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa80ebae9aa90e8cd43535206d13c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197f7d990860645f41143fcf114c450645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75beb3d17d3829d1ed52bbefdd4f8f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50beb584d251c4c7a65c04f28111c59e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcea633e3d9e06fb12545ca4fee892648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f40789cc1221208df057f934c66e9f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914c2802be345a662a3437646436af4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd7d12bf5f018f48488ed0a33028c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c2b0ef754074a4b8b008c6770d891652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53104d7ee22ba70357c9b936343ac7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91358defecf103ef0216937bbe58efd1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89a0e43fe27b3a05d342ca99a4b13e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad712c9859bf9446d7e8abd86d02088d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3397081f144cdbc326de43de2982a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feade99c88fc7090e7aec146759e51df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13e4bd46cfece4b56fc5f80b6b05b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363d5e9b3204d7fb878655ab4b09cb8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f548b9eed8079e3b1d6fde81c8950661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d93fd833b8a2b4013a05cfbe2df68c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b14bbf5f0d9c88e72d021752a915c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd589def131d6d499fddc225c9b5bd7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66828219b363d5b9a7b416ea32813dc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ff7dad389dccf54951bee354103f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5501761d7d17a936d5f6d3e26e2a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358788c6004fda3b2bf5822d0d181df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee18ad8a35aec67247b9f78823831c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e181857bbf5c9189bd0d29e74e7d9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f309ff43eae6812959822c90bffb02d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43613c541b45291b4ad54bfe97c5acdf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad8b8f46190e5c393f2b4c6ffe3691673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354bb2cdc9465ba949d3d65c8ee74bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12aab115773987912a4a1ceb56cdd3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8c49d08634e60e19c35627c69d1ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001ed01c20f214325eb8a04083481c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fafe1815bc15151b73b7aa0eadd4b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113893192dec0bfbf417aadc13f27aeb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650db1b52165bfcaad24aa6ed3c33fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7173bebcd7aaa408bba06a68cfa7c67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436206d58664c73b2aadf8847050c3af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2a757bc847723b7ccb14c403998a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d51b83dc3218583a49fff569db065684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996d15d2021f6ca333ff33c629ad5b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c6224f084bb44b61b168b9a31933e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838842e6e4f160c9b3f4a9b9a8754c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d426764716a88d581531df18c34c67688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c158c8d23e7a5f081423dcc4cd0f3d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146e544f36449935a7e20e94f867f23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286da79414a2376cf18612e54840383691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dd2c6e4997b15605546bd4e9de1d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f864def20d6b862e3ca4dc392e2d34f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2699a6dd3b399dc9ec2e98fd6c10539694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db697cf3f3591fe20b0b2da8f243dab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901668dfaf8bd0d283f5c6262b0226c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fef68dbc9326181bde1959bc0b134697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcbdbe90280e6b22587489a8832fd7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0151b920a01825b01fb1cf0807a942699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbe5924f8cba6fb126ebbe3b1f2fe0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dd29339df51a8798a50a3b71507e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7913c228e29f0658ec6d7792ed5401e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62e2375bbe38f08b0fe2d73b40a44b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abcbfcf28c6ae25a705608d4db0a27704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a899c4968b01fc7dcfc76e399d7be69705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de576a11167a8ffce065b3533e95137706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768e0c43926092d8af7563a1ceda5c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637a30c445d916c4d4d4b4b492416c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4ab1afb5ad42e55413c7c374ca3a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec3e7dfb05040f0292bd18aa1cfd78710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba5ef88ad187fa3f45685801784f00711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e5082309fe7f1b45cd9d2d48745a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4e630311f3778e7dc85390d3595d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24a437580c5309fa9e281fee9f7de8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dccf8675f5cfb2c244fc49ca65c96f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d753526a8e4830316ffb0e2a9beb4d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fdb41d96c06aff8e8f4b563781d31d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea98471c0cacd1b442c8c38cadd8ac1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb62ff396832f349463450abadf26d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed29dfa9848e6ff41cad2372f623685720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cbf2b91b9479973832be327eb28e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b920dc890731ddf42788a73d1970753722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2b2353467b063076bfdecb5473487723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9a05e2f6bd5ecea2579e3c11edfe9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfec4736d00027bb48f1c0bf500285725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526ebf02a7835f3a1d9ef0ef68ae36c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ff7754436acff7236d2e539cb2a1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463bb347f691a3de8d2264ca6bd7ef9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c663d46547bce99d24b67f823db9ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8df6fdc1b39326f5b863d6427c9331730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae05dfd202beb907bddcb37e87ea1a7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6ac47e048659c4d5b854f4d002d76732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3866f8c29e29cfca0e81917e5b383733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6643a0e8ff615013117ae7948b6c18734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c735a489ccb60e19072c5fc4bea2c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b344a419c524a95e927a23c0ebefa01736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be8a89821664c06c4bfdb7d43f8597737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497236e898ec8996931c7f166fdfe570738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea4163f2bd9ff095fdbc265daafa29739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58c3277ff6bf489e954c41832ec479740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09eff3a392b54b371db8f799890af3e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6b0d4b74c6d9dabf823e5fabed682742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656693ada12ef4d428d7369e768b6d10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9a591b80f6a87d711951a155ec1c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e78f3a68921f6b344de36605d4636745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed905d0e48bb1f4b4cc4ca6b612e09746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6719352d26d12ffa1263f49be810bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cfb1f57001b2168d88989001c6b12748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3ecab502c92a5eee15be2811251cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d82358ec86e2cf72084aeb05e231f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef5a6034c5495e4823b564e90affcf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da4809c92d5a12c3fbda419f56c368752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354396853d50b6a40f7aab7ef417c4a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984976e111f0d0fe0019729955be471754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbe5bc387638bfa447f2da917e1873755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708df01d2ac73f502f07ee5df038c7b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea7b1151894557991b6f05f139926e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c944f8fa2582d3c3d38532c38272062758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a37dd3ff942090d4caf5699c45fdea759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>